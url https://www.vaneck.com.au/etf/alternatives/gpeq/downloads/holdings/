--- v0 (2026-08-23)
+++ v1 (2026-09-12)
@@ -1,822 +1,819 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb384b8cc134e4da6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c10bd739bc742d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GPEQ_asat_20260821" sheetId="1" r:id="Rfdf4c8e0c4d4415e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GPEQ_asat_20260911" sheetId="1" r:id="R69e537c1eb354fe9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="258">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 21/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="257">
+  <x:si>
+    <x:t>All Fund Holdings as at 11/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Management Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ARES US</x:t>
   </x:si>
   <x:si>
-    <x:t>28,390</x:t>
-[...5 lines deleted...]
-    <x:t>8.24%</x:t>
+    <x:t>28,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,178,363.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr &amp; Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KKR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,915,863.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apollo Global Management Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,880,136.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3i Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>III LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96,697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,803,062.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Blackstone Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BX US</x:t>
   </x:si>
   <x:si>
-    <x:t>27,190</x:t>
-[...50 lines deleted...]
-    <x:t>7.33%</x:t>
+    <x:t>27,214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,761,310.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Eqt Ab</x:t>
   </x:si>
   <x:si>
     <x:t>EQT SS</x:t>
   </x:si>
   <x:si>
-    <x:t>66,466</x:t>
-[...5 lines deleted...]
-    <x:t>4.89%</x:t>
+    <x:t>66,525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,991,677.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ares Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARCC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,850,442.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Carlyle Group Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>CG US</x:t>
   </x:si>
   <x:si>
-    <x:t>45,726</x:t>
-[...5 lines deleted...]
-    <x:t>4.54%</x:t>
+    <x:t>46,012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,764,699.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icg Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,722,347.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Partners Group Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>PGHN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>2,310</x:t>
-[...35 lines deleted...]
-    <x:t>4.25%</x:t>
+    <x:t>2,312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,599,915.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sofina Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOF BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,912,710.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Onex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONEX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,885,768.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Cvc Capital Partners Plc</x:t>
   </x:si>
   <x:si>
     <x:t>CVC NA</x:t>
   </x:si>
   <x:si>
-    <x:t>81,880</x:t>
-[...20 lines deleted...]
-    <x:t>2.92%</x:t>
+    <x:t>83,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,838,258.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.87%</x:t>
   </x:si>
   <x:si>
     <x:t>Main Street Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MAIN US</x:t>
   </x:si>
   <x:si>
-    <x:t>23,068</x:t>
-[...20 lines deleted...]
-    <x:t>2.67%</x:t>
+    <x:t>23,088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,797,307.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Golub Capital BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GBDC US</x:t>
   </x:si>
   <x:si>
-    <x:t>69,706</x:t>
-[...5 lines deleted...]
-    <x:t>1.91%</x:t>
+    <x:t>69,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,236,123.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Fs Kkr Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>FSK US</x:t>
   </x:si>
   <x:si>
-    <x:t>71,693</x:t>
-[...5 lines deleted...]
-    <x:t>1.77%</x:t>
+    <x:t>71,756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,190,260.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hercules Capital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HTGC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,167,250.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Harbourvest Global Private Equity Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HVPE LN</x:t>
   </x:si>
   <x:si>
-    <x:t>18,643</x:t>
-[...20 lines deleted...]
-    <x:t>1.69%</x:t>
+    <x:t>18,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,162,103.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
   </x:si>
   <x:si>
     <x:t>Wendel Se</x:t>
   </x:si>
   <x:si>
     <x:t>MF FP</x:t>
   </x:si>
   <x:si>
-    <x:t>6,254</x:t>
-[...2 lines deleted...]
-    <x:t>$879,059.13</x:t>
+    <x:t>6,259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$850,348.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eurazeo Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RF FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$829,862.08</x:t>
   </x:si>
   <x:si>
     <x:t>1.30%</x:t>
   </x:si>
   <x:si>
-    <x:t>Eurazeo Se</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Hgcapital Trust Plc/Fund</x:t>
   </x:si>
   <x:si>
     <x:t>HGT LN</x:t>
   </x:si>
   <x:si>
-    <x:t>102,853</x:t>
-[...5 lines deleted...]
-    <x:t>1.21%</x:t>
+    <x:t>102,944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$797,505.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Pantheon International Plc/The Fund</x:t>
   </x:si>
   <x:si>
     <x:t>PIN LN</x:t>
   </x:si>
   <x:si>
     <x:t>102,169</x:t>
   </x:si>
   <x:si>
-    <x:t>$762,545.62</x:t>
-[...2 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>$747,154.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Business Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBUC CN</x:t>
   </x:si>
   <x:si>
     <x:t>16,738</x:t>
   </x:si>
   <x:si>
-    <x:t>$660,012.98</x:t>
+    <x:t>$617,083.47</x:t>
   </x:si>
   <x:si>
     <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>Sixth Street Specialty Lending Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TSLX US</x:t>
   </x:si>
   <x:si>
     <x:t>24,697</x:t>
   </x:si>
   <x:si>
-    <x:t>$650,751.16</x:t>
+    <x:t>$612,601.24</x:t>
   </x:si>
   <x:si>
     <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>Hbm Healthcare Investments Ag</x:t>
   </x:si>
   <x:si>
     <x:t>HBMN SW</x:t>
   </x:si>
   <x:si>
     <x:t>1,493</x:t>
   </x:si>
   <x:si>
-    <x:t>$639,091.64</x:t>
-[...2 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>$604,566.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Southwest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CSWC US</x:t>
   </x:si>
   <x:si>
     <x:t>16,481</x:t>
   </x:si>
   <x:si>
-    <x:t>$570,998.79</x:t>
-[...2 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>$554,118.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinnevik Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KINVB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$551,351.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Molten Ventures Plc</x:t>
   </x:si>
   <x:si>
     <x:t>GROW LN</x:t>
   </x:si>
   <x:si>
     <x:t>42,722</x:t>
   </x:si>
   <x:si>
-    <x:t>$554,732.37</x:t>
-[...17 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>$549,460.95</x:t>
   </x:si>
   <x:si>
     <x:t>Gimv Nv</x:t>
   </x:si>
   <x:si>
     <x:t>GIMB BB</x:t>
   </x:si>
   <x:si>
     <x:t>6,375</x:t>
   </x:si>
   <x:si>
-    <x:t>$457,966.48</x:t>
+    <x:t>$460,200.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Txnm Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPET LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$435,454.15</x:t>
   </x:si>
   <x:si>
     <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Icg Enterprise Trust Plc</x:t>
   </x:si>
   <x:si>
     <x:t>ICGT LN</x:t>
   </x:si>
   <x:si>
     <x:t>15,809</x:t>
   </x:si>
   <x:si>
-    <x:t>$445,947.74</x:t>
+    <x:t>$420,671.32</x:t>
   </x:si>
   <x:si>
     <x:t>0.66%</x:t>
   </x:si>
   <x:si>
-    <x:t>Txnm Energy Inc</x:t>
-[...8 lines deleted...]
-    <x:t>$435,726.97</x:t>
+    <x:t>Oaktree Specialty Lending Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OCSL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,265</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$408,305.86</x:t>
   </x:si>
   <x:si>
     <x:t>0.64%</x:t>
   </x:si>
   <x:si>
-    <x:t>Oaktree Specialty Lending Corp</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Goldman Sachs BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GSBD US</x:t>
   </x:si>
   <x:si>
     <x:t>28,642</x:t>
   </x:si>
   <x:si>
-    <x:t>$398,860.92</x:t>
-[...2 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>$382,798.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Oakley Capital Investments Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>OCI LN</x:t>
   </x:si>
   <x:si>
     <x:t>37,253</x:t>
   </x:si>
   <x:si>
-    <x:t>$370,720.56</x:t>
-[...2 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>$368,393.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Syncona Limited</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYNC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>146,224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$306,861.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Prospect Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PSEC US</x:t>
   </x:si>
   <x:si>
     <x:t>100,415</x:t>
   </x:si>
   <x:si>
-    <x:t>$321,395.59</x:t>
-[...2 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>$305,391.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tcg BDC Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGBD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$296,740.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Ip Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>IPO LN</x:t>
   </x:si>
   <x:si>
     <x:t>238,616</x:t>
   </x:si>
   <x:si>
-    <x:t>$319,653.66</x:t>
-[...11 lines deleted...]
-    <x:t>$303,340.25</x:t>
+    <x:t>$294,507.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nb Private Equity Partners Ltd/Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBPE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$286,518.69</x:t>
   </x:si>
   <x:si>
     <x:t>0.45%</x:t>
   </x:si>
   <x:si>
-    <x:t>Tcg BDC Inc</x:t>
-[...8 lines deleted...]
-    <x:t>$297,282.21</x:t>
+    <x:t>Ratos Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RATOB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$282,892.88</x:t>
   </x:si>
   <x:si>
     <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Alaris Equity Partners Income</x:t>
   </x:si>
   <x:si>
     <x:t>AD-U CN</x:t>
   </x:si>
   <x:si>
     <x:t>11,677</x:t>
   </x:si>
   <x:si>
-    <x:t>$295,704.65</x:t>
+    <x:t>$275,839.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jafco Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8595 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$271,706.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Midcap Financial Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MFIC US</x:t>
   </x:si>
   <x:si>
     <x:t>21,449</x:t>
   </x:si>
   <x:si>
-    <x:t>$295,682.09</x:t>
-[...29 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>$270,805.54</x:t>
   </x:si>
   <x:si>
     <x:t>Pennantpark Floating Rate Capital Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PFLT US</x:t>
   </x:si>
   <x:si>
     <x:t>27,058</x:t>
   </x:si>
   <x:si>
-    <x:t>$279,943.03</x:t>
-[...17 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>$267,258.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mutares Se &amp; Co Kgaa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUX GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$229,228.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Specialty Finance Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BCSF US</x:t>
   </x:si>
   <x:si>
     <x:t>14,242</x:t>
   </x:si>
   <x:si>
-    <x:t>$241,915.02</x:t>
-[...14 lines deleted...]
-    <x:t>$238,049.90</x:t>
+    <x:t>$226,504.98</x:t>
   </x:si>
   <x:si>
     <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>New Mountain Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NMFC US</x:t>
   </x:si>
   <x:si>
     <x:t>21,622</x:t>
   </x:si>
   <x:si>
-    <x:t>$229,165.53</x:t>
+    <x:t>$218,090.16</x:t>
   </x:si>
   <x:si>
     <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Slr Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>SLRC US</x:t>
   </x:si>
   <x:si>
     <x:t>11,965</x:t>
   </x:si>
   <x:si>
-    <x:t>$211,300.16</x:t>
-[...2 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>$205,648.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Princess Private Equity Holding Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PEY LN</x:t>
   </x:si>
   <x:si>
     <x:t>15,373</x:t>
   </x:si>
   <x:si>
-    <x:t>$182,043.52</x:t>
-[...2 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>$181,550.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Chrysalis Investments Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CHRY LN</x:t>
   </x:si>
   <x:si>
     <x:t>128,338</x:t>
   </x:si>
   <x:si>
-    <x:t>$180,274.13</x:t>
+    <x:t>$168,087.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$128,298.84</x:t>
-[...2 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>$14,637.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -841,51 +838,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fce9a87e750444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb6a950c2e30c4e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfdf4c8e0c4d4415e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c6758fecdde4da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra76c28dfaedb4ee1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R69e537c1eb354fe9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F55"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="49" customWidth="1"/>
     <x:col min="3" max="3" width="14" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1473,291 +1470,291 @@
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>156</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
@@ -1773,211 +1770,211 @@
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
         <x:v>227</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
         <x:v>247</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
         <x:v>252</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>