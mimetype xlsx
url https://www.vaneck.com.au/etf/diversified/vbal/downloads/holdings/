--- v0 (2026-04-29)
+++ v1 (2026-05-20)
@@ -1,72 +1,366 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eb671d5ed044c1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf4d314ea2064fc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VBAL_asat_00010101" sheetId="1" r:id="R7ad2a9647216477b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VBAL_asat_20260519" sheetId="1" r:id="Rb3366746ce0e4e92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="8">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 01/01/0001</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="106">
+  <x:si>
+    <x:t>All Fund Holdings as at 19/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Australian Equal Weight ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MVW AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,285</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$234,252.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Msci International Value ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLUE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$128,978.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Msci International Quality ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QUAL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,923.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Australian Corp Bond Plus ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLUS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,575.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Ftse Glb Infra (Aud Hedged) ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFRA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,808.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Australian Floating Rate ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLOT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,912.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Australian Rmbs ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMBS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,863.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ve Msci Multifactor EM Equity ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMKT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,155.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Cash Plus Active ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONY AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,880.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck 10+ Year Aus Govt Bond ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XGOV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,192.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Bentham Glb Cap Sec Active ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GCAP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,975.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck 5-10 Year Aus Govt Bond ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5GOV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,660.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Msci Intl Small Comp Quality ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QSML AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,195.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Gold Bullion ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NUGG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,260.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Australian Property ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MVA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,046.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Small Companies Masters ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MVS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,652.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Ftse Intl Prop (Aud Hedged) ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REIT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,049.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Aus Fixed Rate Sub Debt ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSUB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,755.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ve Emerging Income Opp Active ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBND AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,634.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other/Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,042.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -91,60 +385,60 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R776f229385644299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re7cd970211804493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7ad2a9647216477b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R463b028a556840a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd69bd6629a2944b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb3366746ce0e4e92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F4"/>
+  <x:dimension ref="A1:F24"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
-    <x:col min="2" max="2" width="20" customWidth="1"/>
-    <x:col min="3" max="3" width="12" customWidth="1"/>
+    <x:col min="2" max="2" width="51" customWidth="1"/>
+    <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="19" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
@@ -167,52 +461,452 @@
       <x:c r="F2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6" ht="15" customHeight="1">
       <x:c r="A3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A4" s="2" t="s">
-[...14 lines deleted...]
-      <x:c r="F4" s="2" t="s">
+      <x:c r="A4" s="1">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="B4" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C4" s="1" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="D4" s="1" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="E4" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="F4" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A5" s="1">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B5" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C5" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="E5" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F5" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A6" s="1">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="B6" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C6" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D6" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="E6" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F6" s="1" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A7" s="1">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="B7" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="D7" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="E7" s="1" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="F7" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A8" s="1">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B8" s="1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="D8" s="1" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="E8" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F8" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A9" s="1">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B9" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="D9" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="E9" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="F9" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A10" s="1">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B10" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E10" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="F10" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A11" s="1">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B11" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="E11" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F11" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A12" s="1">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="B12" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E12" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F12" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A13" s="1">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B13" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="E13" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F13" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A14" s="1">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="B14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F14" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A15" s="1">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F15" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A16" s="1">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F16" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A17" s="1">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="B17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F17" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A18" s="1">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="B18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F18" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A19" s="1">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B19" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A20" s="1">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="B20" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="F20" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A21" s="1">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="B21" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A22" s="1">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="B22" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A23" s="1">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="B23" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A24" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="B24" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C24" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D24" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E24" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A4:F4"/>
+    <x:mergeCell ref="A24:F24"/>
   </x:mergeCells>
 </x:worksheet>
 </file>