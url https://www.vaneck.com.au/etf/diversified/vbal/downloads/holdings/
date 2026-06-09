--- v1 (2026-05-20)
+++ v2 (2026-06-09)
@@ -1,366 +1,366 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf4d314ea2064fc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a4e40081bee4c3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VBAL_asat_20260519" sheetId="1" r:id="Rb3366746ce0e4e92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VBAL_asat_20260605" sheetId="1" r:id="R235128406f0d4bc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="106">
   <x:si>
-    <x:t>All Fund Holdings as at 19/05/2026</x:t>
+    <x:t>All Fund Holdings as at 05/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Equal Weight ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MVW AU</x:t>
   </x:si>
   <x:si>
-    <x:t>6,285</x:t>
-[...5 lines deleted...]
-    <x:t>16.63%</x:t>
+    <x:t>5,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$204,890.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.55%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci International Value ETF</x:t>
   </x:si>
   <x:si>
     <x:t>VLUE AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,334</x:t>
-[...5 lines deleted...]
-    <x:t>9.16%</x:t>
+    <x:t>2,857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,885.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.77%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci International Quality ETF</x:t>
   </x:si>
   <x:si>
     <x:t>QUAL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,988</x:t>
-[...5 lines deleted...]
-    <x:t>8.65%</x:t>
+    <x:t>1,704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,629.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.61%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Corp Bond Plus ETF</x:t>
   </x:si>
   <x:si>
     <x:t>PLUS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>5,862</x:t>
-[...5 lines deleted...]
-    <x:t>6.93%</x:t>
+    <x:t>5,044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,465.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.82%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Ftse Glb Infra (Aud Hedged) ETF</x:t>
   </x:si>
   <x:si>
     <x:t>IFRA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,343</x:t>
-[...5 lines deleted...]
-    <x:t>5.95%</x:t>
+    <x:t>2,865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,218.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ve Msci Multifactor EM Equity ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMKT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,061.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.66%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Floating Rate ETF</x:t>
   </x:si>
   <x:si>
     <x:t>FLOT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,083</x:t>
-[...5 lines deleted...]
-    <x:t>5.46%</x:t>
+    <x:t>2,652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,068.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.34%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Rmbs ETF</x:t>
   </x:si>
   <x:si>
     <x:t>RMBS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,081</x:t>
-[...17 lines deleted...]
-    <x:t>5.26%</x:t>
+    <x:t>2,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,005.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck 10+ Year Aus Govt Bond ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XGOV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,358.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.88%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Cash Plus Active ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MONY AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,394</x:t>
-[...20 lines deleted...]
-    <x:t>4.91%</x:t>
+    <x:t>1,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,009.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Msci Intl Small Comp Quality ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QSML AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,344.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck 5-10 Year Aus Govt Bond ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5GOV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,365.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.91%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Bentham Glb Cap Sec Active ETF</x:t>
   </x:si>
   <x:si>
     <x:t>GCAP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>6,360</x:t>
-[...35 lines deleted...]
-    <x:t>3.92%</x:t>
+    <x:t>5,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,131.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Small Companies Masters ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MVS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,300.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Australian Property ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MVA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,032.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.83%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Gold Bullion ETF</x:t>
   </x:si>
   <x:si>
     <x:t>NUGG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>653</x:t>
-[...35 lines deleted...]
-    <x:t>2.89%</x:t>
+    <x:t>560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,937.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.82%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Ftse Intl Prop (Aud Hedged) ETF</x:t>
   </x:si>
   <x:si>
     <x:t>REIT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,686</x:t>
-[...5 lines deleted...]
-    <x:t>1.99%</x:t>
+    <x:t>1,445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,079.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Aus Fixed Rate Sub Debt ETF</x:t>
   </x:si>
   <x:si>
     <x:t>FSUB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,127</x:t>
-[...5 lines deleted...]
-    <x:t>1.97%</x:t>
+    <x:t>971</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,060.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Ve Emerging Income Opp Active ETF</x:t>
   </x:si>
   <x:si>
     <x:t>EBND AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,622</x:t>
-[...5 lines deleted...]
-    <x:t>1.96%</x:t>
+    <x:t>2,259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,015.20</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$2,042.79</x:t>
-[...2 lines deleted...]
-    <x:t>0.14%</x:t>
+    <x:t>$1,982.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -385,51 +385,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R463b028a556840a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd69bd6629a2944b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb3366746ce0e4e92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1501b62e1af1481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Refa12c7871ea4646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R235128406f0d4bc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F24"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="19" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -597,291 +597,291 @@
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="2" t="s">
         <x:v>1</x:v>