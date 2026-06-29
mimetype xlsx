--- v2 (2026-06-09)
+++ v3 (2026-06-29)
@@ -1,366 +1,360 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a4e40081bee4c3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8345f415aa54171" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VBAL_asat_20260605" sheetId="1" r:id="R235128406f0d4bc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VBAL_asat_20260626" sheetId="1" r:id="R079c454527874b89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="106">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 05/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="104">
+  <x:si>
+    <x:t>All Fund Holdings as at 26/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Equal Weight ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MVW AU</x:t>
   </x:si>
   <x:si>
     <x:t>5,386</x:t>
   </x:si>
   <x:si>
-    <x:t>$204,890.98</x:t>
-[...2 lines deleted...]
-    <x:t>16.55%</x:t>
+    <x:t>$208,940.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.59%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci International Value ETF</x:t>
   </x:si>
   <x:si>
     <x:t>VLUE AU</x:t>
   </x:si>
   <x:si>
     <x:t>2,857</x:t>
   </x:si>
   <x:si>
-    <x:t>$120,885.10</x:t>
-[...2 lines deleted...]
-    <x:t>9.77%</x:t>
+    <x:t>$124,338.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.87%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci International Quality ETF</x:t>
   </x:si>
   <x:si>
     <x:t>QUAL AU</x:t>
   </x:si>
   <x:si>
     <x:t>1,704</x:t>
   </x:si>
   <x:si>
-    <x:t>$106,629.50</x:t>
-[...2 lines deleted...]
-    <x:t>8.61%</x:t>
+    <x:t>$108,231.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.59%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Corp Bond Plus ETF</x:t>
   </x:si>
   <x:si>
     <x:t>PLUS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>5,044</x:t>
-[...5 lines deleted...]
-    <x:t>6.82%</x:t>
+    <x:t>5,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,019.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.83%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Ftse Glb Infra (Aud Hedged) ETF</x:t>
   </x:si>
   <x:si>
     <x:t>IFRA AU</x:t>
   </x:si>
   <x:si>
     <x:t>2,865</x:t>
   </x:si>
   <x:si>
-    <x:t>$72,218.06</x:t>
-[...5 lines deleted...]
-    <x:t>Ve Msci Multifactor EM Equity ETF</x:t>
+    <x:t>$74,915.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Msci Multifactor EM Equity ETF</x:t>
   </x:si>
   <x:si>
     <x:t>EMKT AU</x:t>
   </x:si>
   <x:si>
     <x:t>1,737</x:t>
   </x:si>
   <x:si>
-    <x:t>$70,061.37</x:t>
-[...2 lines deleted...]
-    <x:t>5.66%</x:t>
+    <x:t>$70,642.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.61%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Floating Rate ETF</x:t>
   </x:si>
   <x:si>
     <x:t>FLOT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,652</x:t>
-[...5 lines deleted...]
-    <x:t>5.34%</x:t>
+    <x:t>2,662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,528.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.28%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Rmbs ETF</x:t>
   </x:si>
   <x:si>
     <x:t>RMBS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,651</x:t>
-[...5 lines deleted...]
-    <x:t>5.33%</x:t>
+    <x:t>$66,483.45</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck 10+ Year Aus Govt Bond ETF</x:t>
   </x:si>
   <x:si>
     <x:t>XGOV AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,212</x:t>
-[...5 lines deleted...]
-    <x:t>4.88%</x:t>
+    <x:t>1,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,782.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.91%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Cash Plus Active ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MONY AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,199</x:t>
-[...5 lines deleted...]
-    <x:t>4.85%</x:t>
+    <x:t>1,203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,380.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.79%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci Intl Small Comp Quality ETF</x:t>
   </x:si>
   <x:si>
     <x:t>QSML AU</x:t>
   </x:si>
   <x:si>
     <x:t>1,539</x:t>
   </x:si>
   <x:si>
-    <x:t>$49,344.34</x:t>
-[...2 lines deleted...]
-    <x:t>3.99%</x:t>
+    <x:t>$51,635.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.10%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck 5-10 Year Aus Govt Bond ETF</x:t>
   </x:si>
   <x:si>
     <x:t>5GOV AU</x:t>
   </x:si>
   <x:si>
-    <x:t>938</x:t>
-[...2 lines deleted...]
-    <x:t>$48,365.91</x:t>
+    <x:t>940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,244.63</x:t>
   </x:si>
   <x:si>
     <x:t>3.91%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Bentham Glb Cap Sec Active ETF</x:t>
   </x:si>
   <x:si>
     <x:t>GCAP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>5,480</x:t>
-[...5 lines deleted...]
-    <x:t>3.89%</x:t>
+    <x:t>5,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,545.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Australian Property ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MVA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,227.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.04%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Small Companies Masters ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MVS AU</x:t>
   </x:si>
   <x:si>
     <x:t>1,749</x:t>
   </x:si>
   <x:si>
-    <x:t>$36,300.32</x:t>
-[...17 lines deleted...]
-    <x:t>2.83%</x:t>
+    <x:t>$36,380.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.89%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Gold Bullion ETF</x:t>
   </x:si>
   <x:si>
     <x:t>NUGG AU</x:t>
   </x:si>
   <x:si>
     <x:t>560</x:t>
   </x:si>
   <x:si>
-    <x:t>$34,937.14</x:t>
-[...2 lines deleted...]
-    <x:t>2.82%</x:t>
+    <x:t>$32,731.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Ftse Intl Prop (Aud Hedged) ETF</x:t>
   </x:si>
   <x:si>
     <x:t>REIT AU</x:t>
   </x:si>
   <x:si>
     <x:t>1,445</x:t>
   </x:si>
   <x:si>
-    <x:t>$24,079.62</x:t>
+    <x:t>$25,253.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Emerging Income Opp Active ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBND AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,582.51</x:t>
   </x:si>
   <x:si>
     <x:t>1.95%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Aus Fixed Rate Sub Debt ETF</x:t>
   </x:si>
   <x:si>
     <x:t>FSUB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>971</x:t>
-[...17 lines deleted...]
-    <x:t>$24,015.20</x:t>
+    <x:t>975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,521.15</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$1,982.20</x:t>
-[...2 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>$155.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -385,51 +379,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1501b62e1af1481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Refa12c7871ea4646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R235128406f0d4bc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d9ead8b85044825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R195bbc275fe944b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R079c454527874b89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F24"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="19" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -611,297 +605,297 @@
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>50</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>70</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>103</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>