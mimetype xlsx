--- v3 (2026-06-29)
+++ v4 (2026-07-19)
@@ -1,360 +1,366 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8345f415aa54171" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94a4c38daee9425d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VBAL_asat_20260626" sheetId="1" r:id="R079c454527874b89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VBAL_asat_20260717" sheetId="1" r:id="R3c348876d9b74646"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="104">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 26/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="106">
+  <x:si>
+    <x:t>All Fund Holdings as at 17/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Equal Weight ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MVW AU</x:t>
   </x:si>
   <x:si>
-    <x:t>5,386</x:t>
-[...5 lines deleted...]
-    <x:t>16.59%</x:t>
+    <x:t>6,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$241,393.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Msci International Quality ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QUAL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,247.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.49%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci International Value ETF</x:t>
   </x:si>
   <x:si>
     <x:t>VLUE AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,857</x:t>
-[...20 lines deleted...]
-    <x:t>8.59%</x:t>
+    <x:t>3,279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$119,602.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.44%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Corp Bond Plus ETF</x:t>
   </x:si>
   <x:si>
     <x:t>PLUS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>5,063</x:t>
-[...5 lines deleted...]
-    <x:t>6.83%</x:t>
+    <x:t>5,913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,739.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.04%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Ftse Glb Infra (Aud Hedged) ETF</x:t>
   </x:si>
   <x:si>
     <x:t>IFRA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,865</x:t>
-[...5 lines deleted...]
-    <x:t>5.95%</x:t>
+    <x:t>3,308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,723.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Australian Floating Rate ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLOT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,692.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Australian Rmbs ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMBS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,679.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Cash Plus Active ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONY AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,488.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck 10+ Year Aus Govt Bond ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XGOV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,879.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.00%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci Multifactor EM Equity ETF</x:t>
   </x:si>
   <x:si>
     <x:t>EMKT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,737</x:t>
-[...59 lines deleted...]
-    <x:t>4.79%</x:t>
+    <x:t>1,973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,241.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Bentham Glb Cap Sec Active ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GCAP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,298.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck 5-10 Year Aus Govt Bond ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5GOV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,805.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.01%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci Intl Small Comp Quality ETF</x:t>
   </x:si>
   <x:si>
     <x:t>QSML AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,539</x:t>
-[...17 lines deleted...]
-    <x:t>$49,244.63</x:t>
+    <x:t>1,715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,442.01</x:t>
   </x:si>
   <x:si>
     <x:t>3.91%</x:t>
   </x:si>
   <x:si>
-    <x:t>VanEck Bentham Glb Cap Sec Active ETF</x:t>
-[...11 lines deleted...]
-    <x:t>3.85%</x:t>
+    <x:t>VanEck Small Companies Masters ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MVS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,891.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.03%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Property ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MVA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,566</x:t>
-[...20 lines deleted...]
-    <x:t>2.89%</x:t>
+    <x:t>1,856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,728.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.02%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Gold Bullion ETF</x:t>
   </x:si>
   <x:si>
     <x:t>NUGG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>560</x:t>
-[...5 lines deleted...]
-    <x:t>2.60%</x:t>
+    <x:t>721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,710.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.87%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Ftse Intl Prop (Aud Hedged) ETF</x:t>
   </x:si>
   <x:si>
     <x:t>REIT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,445</x:t>
-[...2 lines deleted...]
-    <x:t>$25,253.83</x:t>
+    <x:t>1,656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,013.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Aus Fixed Rate Sub Debt ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSUB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,492.67</x:t>
   </x:si>
   <x:si>
     <x:t>2.01%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Emerging Income Opp Active ETF</x:t>
   </x:si>
   <x:si>
     <x:t>EBND AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,270</x:t>
-[...17 lines deleted...]
-    <x:t>$24,521.15</x:t>
+    <x:t>2,655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,390.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$155.40</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$616.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -379,51 +385,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d9ead8b85044825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R195bbc275fe944b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R079c454527874b89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fb5a715a1454264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0a00b2248ff943ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3c348876d9b74646" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F24"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="19" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -591,311 +597,311 @@
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>44</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>40</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>