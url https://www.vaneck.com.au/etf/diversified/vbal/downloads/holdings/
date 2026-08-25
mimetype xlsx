--- v4 (2026-07-19)
+++ v5 (2026-08-25)
@@ -1,366 +1,369 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94a4c38daee9425d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89762a7471fd4265" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VBAL_asat_20260717" sheetId="1" r:id="R3c348876d9b74646"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VBAL_asat_20260824" sheetId="1" r:id="R5f40d4c6348b41ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="106">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 17/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="107">
+  <x:si>
+    <x:t>All Fund Holdings as at 24/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Equal Weight ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MVW AU</x:t>
   </x:si>
   <x:si>
-    <x:t>6,333</x:t>
-[...5 lines deleted...]
-    <x:t>17.03%</x:t>
+    <x:t>5,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$214,790.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Msci International Value ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLUE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,825.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.66%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci International Quality ETF</x:t>
   </x:si>
   <x:si>
     <x:t>QUAL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,938</x:t>
-[...20 lines deleted...]
-    <x:t>8.44%</x:t>
+    <x:t>1,662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,454.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.31%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Corp Bond Plus ETF</x:t>
   </x:si>
   <x:si>
     <x:t>PLUS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>5,913</x:t>
-[...5 lines deleted...]
-    <x:t>7.04%</x:t>
+    <x:t>5,087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,741.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.95%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Ftse Glb Infra (Aud Hedged) ETF</x:t>
   </x:si>
   <x:si>
     <x:t>IFRA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,308</x:t>
-[...5 lines deleted...]
-    <x:t>6.05%</x:t>
+    <x:t>2,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,812.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Australian Rmbs ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMBS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,870.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.50%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Floating Rate ETF</x:t>
   </x:si>
   <x:si>
     <x:t>FLOT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,153</x:t>
-[...17 lines deleted...]
-    <x:t>$78,679.39</x:t>
+    <x:t>2,712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,759.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.49%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Cash Plus Active ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MONY AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,426</x:t>
-[...5 lines deleted...]
-    <x:t>5.04%</x:t>
+    <x:t>1,226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,548.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.99%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck 10+ Year Aus Govt Bond ETF</x:t>
   </x:si>
   <x:si>
     <x:t>XGOV AU</x:t>
   </x:si>
   <x:si>
+    <x:t>1,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,625.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Msci Multifactor EM Equity ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMKT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,009.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Bentham Glb Cap Sec Active ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GCAP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,387.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck 5-10 Year Aus Govt Bond ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5GOV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>941</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,726.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Msci Intl Small Comp Quality ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QSML AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,783.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Gold Bullion ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NUGG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,949.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Small Companies Masters ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MVS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,872.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Australian Property ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MVA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,544.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Ftse Intl Prop (Aud Hedged) ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REIT AU</x:t>
+  </x:si>
+  <x:si>
     <x:t>1,419</x:t>
   </x:si>
   <x:si>
-    <x:t>$70,879.19</x:t>
-[...122 lines deleted...]
-    <x:t>2.05%</x:t>
+    <x:t>$24,567.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Aus Fixed Rate Sub Debt ETF</x:t>
   </x:si>
   <x:si>
     <x:t>FSUB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,142</x:t>
-[...5 lines deleted...]
-    <x:t>2.01%</x:t>
+    <x:t>983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,435.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Emerging Income Opp Active ETF</x:t>
   </x:si>
   <x:si>
     <x:t>EBND AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,655</x:t>
-[...5 lines deleted...]
-    <x:t>2.00%</x:t>
+    <x:t>2,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,272.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$616.24</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$592.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -385,51 +388,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fb5a715a1454264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0a00b2248ff943ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3c348876d9b74646" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51a5bcf87c86498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf7addb8c859c4d65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5f40d4c6348b41ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F24"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="19" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -597,311 +600,311 @@
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>