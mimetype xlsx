--- v5 (2026-08-25)
+++ v6 (2026-09-17)
@@ -1,366 +1,363 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89762a7471fd4265" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf816983b03f54b60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VBAL_asat_20260824" sheetId="1" r:id="R5f40d4c6348b41ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VBAL_asat_20260917" sheetId="1" r:id="R6f1583b46e00468b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="107">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 24/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="106">
+  <x:si>
+    <x:t>All Fund Holdings as at 17/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Equal Weight ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MVW AU</x:t>
   </x:si>
   <x:si>
     <x:t>5,428</x:t>
   </x:si>
   <x:si>
-    <x:t>$214,790.85</x:t>
-[...2 lines deleted...]
-    <x:t>17.41%</x:t>
+    <x:t>$206,704.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.12%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci International Value ETF</x:t>
   </x:si>
   <x:si>
     <x:t>VLUE AU</x:t>
   </x:si>
   <x:si>
     <x:t>2,810</x:t>
   </x:si>
   <x:si>
-    <x:t>$106,825.80</x:t>
-[...2 lines deleted...]
-    <x:t>8.66%</x:t>
+    <x:t>$107,514.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.91%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci International Quality ETF</x:t>
   </x:si>
   <x:si>
     <x:t>QUAL AU</x:t>
   </x:si>
   <x:si>
     <x:t>1,662</x:t>
   </x:si>
   <x:si>
-    <x:t>$102,454.32</x:t>
-[...2 lines deleted...]
-    <x:t>8.31%</x:t>
+    <x:t>$100,218.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.30%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Corp Bond Plus ETF</x:t>
   </x:si>
   <x:si>
     <x:t>PLUS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>5,087</x:t>
-[...5 lines deleted...]
-    <x:t>6.95%</x:t>
+    <x:t>5,106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,371.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.99%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Ftse Glb Infra (Aud Hedged) ETF</x:t>
   </x:si>
   <x:si>
     <x:t>IFRA AU</x:t>
   </x:si>
   <x:si>
     <x:t>2,835</x:t>
   </x:si>
   <x:si>
-    <x:t>$71,812.53</x:t>
-[...2 lines deleted...]
-    <x:t>5.82%</x:t>
+    <x:t>$68,936.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.71%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Rmbs ETF</x:t>
   </x:si>
   <x:si>
     <x:t>RMBS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,716</x:t>
-[...5 lines deleted...]
-    <x:t>5.50%</x:t>
+    <x:t>2,727</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,069.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.64%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Floating Rate ETF</x:t>
   </x:si>
   <x:si>
     <x:t>FLOT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,712</x:t>
-[...5 lines deleted...]
-    <x:t>5.49%</x:t>
+    <x:t>2,722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,911.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.63%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Cash Plus Active ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MONY AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,226</x:t>
-[...5 lines deleted...]
-    <x:t>4.99%</x:t>
+    <x:t>1,230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,701.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Msci Multifactor EM Equity ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMKT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,189.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.90%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck 10+ Year Aus Govt Bond ETF</x:t>
   </x:si>
   <x:si>
     <x:t>XGOV AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,220</x:t>
-[...20 lines deleted...]
-    <x:t>4.78%</x:t>
+    <x:t>1,224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,092.27</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Bentham Glb Cap Sec Active ETF</x:t>
   </x:si>
   <x:si>
     <x:t>GCAP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>5,578</x:t>
-[...5 lines deleted...]
-    <x:t>4.00%</x:t>
+    <x:t>5,606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,383.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.09%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck 5-10 Year Aus Govt Bond ETF</x:t>
   </x:si>
   <x:si>
     <x:t>5GOV AU</x:t>
   </x:si>
   <x:si>
-    <x:t>941</x:t>
-[...2 lines deleted...]
-    <x:t>$48,726.30</x:t>
+    <x:t>943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,689.11</x:t>
   </x:si>
   <x:si>
     <x:t>3.95%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci Intl Small Comp Quality ETF</x:t>
   </x:si>
   <x:si>
     <x:t>QSML AU</x:t>
   </x:si>
   <x:si>
     <x:t>1,470</x:t>
   </x:si>
   <x:si>
-    <x:t>$46,783.63</x:t>
-[...2 lines deleted...]
-    <x:t>3.79%</x:t>
+    <x:t>$44,935.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Small Companies Masters ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MVS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,135.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.16%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Gold Bullion ETF</x:t>
   </x:si>
   <x:si>
     <x:t>NUGG AU</x:t>
   </x:si>
   <x:si>
     <x:t>619</x:t>
   </x:si>
   <x:si>
-    <x:t>$39,949.43</x:t>
-[...17 lines deleted...]
-    <x:t>3.23%</x:t>
+    <x:t>$37,191.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.08%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Property ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MVA AU</x:t>
   </x:si>
   <x:si>
     <x:t>1,591</x:t>
   </x:si>
   <x:si>
-    <x:t>$36,544.16</x:t>
-[...2 lines deleted...]
-    <x:t>2.96%</x:t>
+    <x:t>$34,198.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Aus Fixed Rate Sub Debt ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSUB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,074.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Emerging Income Opp Active ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBND AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,913.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Ftse Intl Prop (Aud Hedged) ETF</x:t>
   </x:si>
   <x:si>
     <x:t>REIT AU</x:t>
   </x:si>
   <x:si>
     <x:t>1,419</x:t>
   </x:si>
   <x:si>
-    <x:t>$24,567.57</x:t>
-[...32 lines deleted...]
-    <x:t>1.97%</x:t>
+    <x:t>$23,249.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$592.30</x:t>
+    <x:t>$568.82</x:t>
   </x:si>
   <x:si>
     <x:t>0.05%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -388,51 +385,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51a5bcf87c86498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf7addb8c859c4d65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5f40d4c6348b41ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18cf904379664792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra89682cef6b248e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6f1583b46e00468b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F24"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="19" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -660,251 +657,251 @@
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>