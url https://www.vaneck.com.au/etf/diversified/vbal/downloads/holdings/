--- v6 (2026-09-17)
+++ v7 (2026-10-08)
@@ -1,366 +1,381 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf816983b03f54b60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b05a840722a43b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VBAL_asat_20260917" sheetId="1" r:id="R6f1583b46e00468b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VBAL_asat_20261007" sheetId="1" r:id="R52acdf05fbdd4c76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="106">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 17/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="111">
+  <x:si>
+    <x:t>All Fund Holdings as at 07/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Equal Weight ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MVW AU</x:t>
   </x:si>
   <x:si>
-    <x:t>5,428</x:t>
-[...5 lines deleted...]
-    <x:t>17.12%</x:t>
+    <x:t>5,418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$206,945.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Msci International Quality ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QUAL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,101.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.50%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci International Value ETF</x:t>
   </x:si>
   <x:si>
     <x:t>VLUE AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,810</x:t>
-[...20 lines deleted...]
-    <x:t>8.30%</x:t>
+    <x:t>2,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,657.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.46%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Corp Bond Plus ETF</x:t>
   </x:si>
   <x:si>
     <x:t>PLUS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>5,106</x:t>
-[...5 lines deleted...]
-    <x:t>6.99%</x:t>
+    <x:t>5,125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,511.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.97%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Ftse Glb Infra (Aud Hedged) ETF</x:t>
   </x:si>
   <x:si>
     <x:t>IFRA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,835</x:t>
-[...5 lines deleted...]
-    <x:t>5.71%</x:t>
+    <x:t>3,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,834.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.01%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Rmbs ETF</x:t>
   </x:si>
   <x:si>
     <x:t>RMBS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,727</x:t>
-[...5 lines deleted...]
-    <x:t>5.64%</x:t>
+    <x:t>2,669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,534.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.49%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Floating Rate ETF</x:t>
   </x:si>
   <x:si>
     <x:t>FLOT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,722</x:t>
-[...5 lines deleted...]
-    <x:t>5.63%</x:t>
+    <x:t>2,671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,522.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.48%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Cash Plus Active ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MONY AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,230</x:t>
-[...5 lines deleted...]
-    <x:t>5.11%</x:t>
+    <x:t>1,207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,479.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck 10+ Year Aus Govt Bond ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XGOV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,220.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.97%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci Multifactor EM Equity ETF</x:t>
   </x:si>
   <x:si>
     <x:t>EMKT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,691</x:t>
-[...17 lines deleted...]
-    <x:t>$59,092.27</x:t>
+    <x:t>1,640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,854.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.93%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Bentham Glb Cap Sec Active ETF</x:t>
   </x:si>
   <x:si>
     <x:t>GCAP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>5,606</x:t>
-[...5 lines deleted...]
-    <x:t>4.09%</x:t>
+    <x:t>5,563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,501.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.00%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck 5-10 Year Aus Govt Bond ETF</x:t>
   </x:si>
   <x:si>
     <x:t>5GOV AU</x:t>
   </x:si>
   <x:si>
-    <x:t>943</x:t>
-[...5 lines deleted...]
-    <x:t>3.95%</x:t>
+    <x:t>956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,270.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.98%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci Intl Small Comp Quality ETF</x:t>
   </x:si>
   <x:si>
     <x:t>QSML AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,470</x:t>
-[...5 lines deleted...]
-    <x:t>3.72%</x:t>
+    <x:t>1,538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,683.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI2STRX6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,498.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.01%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Small Companies Masters ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MVS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,772</x:t>
-[...5 lines deleted...]
-    <x:t>3.16%</x:t>
+    <x:t>1,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,089.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.98%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Gold Bullion ETF</x:t>
   </x:si>
   <x:si>
     <x:t>NUGG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>619</x:t>
-[...20 lines deleted...]
-    <x:t>2.83%</x:t>
+    <x:t>513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,870.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Emerging Income Opp Active ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBND AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,222.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Aus Fixed Rate Sub Debt ETF</x:t>
   </x:si>
   <x:si>
     <x:t>FSUB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>987</x:t>
-[...2 lines deleted...]
-    <x:t>$24,074.11</x:t>
+    <x:t>994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,141.78</x:t>
   </x:si>
   <x:si>
     <x:t>1.99%</x:t>
   </x:si>
   <x:si>
-    <x:t>VanEck Emerging Income Opp Active ETF</x:t>
-[...8 lines deleted...]
-    <x:t>$23,913.68</x:t>
+    <x:t>VanEck Ftse Intl Prop (Aud Hedged) ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REIT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,070.53</x:t>
   </x:si>
   <x:si>
     <x:t>1.98%</x:t>
   </x:si>
   <x:si>
-    <x:t>VanEck Ftse Intl Prop (Aud Hedged) ETF</x:t>
-[...11 lines deleted...]
-    <x:t>1.93%</x:t>
+    <x:t>BYW6XS900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,946.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$568.82</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$3,934.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -385,60 +400,60 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18cf904379664792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra89682cef6b248e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6f1583b46e00468b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59fde4ac4ef94fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R34865120e9c043ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R52acdf05fbdd4c76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F24"/>
+  <x:dimension ref="A1:F25"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
-    <x:col min="3" max="3" width="13" customWidth="1"/>
+    <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="19" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
@@ -657,256 +672,276 @@
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A24" s="2" t="s">
-[...14 lines deleted...]
-      <x:c r="F24" s="2" t="s">
+      <x:c r="A24" s="1">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B24" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A25" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="B25" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C25" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D25" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E25" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F25" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A24:F24"/>
+    <x:mergeCell ref="A25:F25"/>
   </x:mergeCells>
 </x:worksheet>
 </file>