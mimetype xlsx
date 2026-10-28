--- v7 (2026-10-08)
+++ v8 (2026-10-28)
@@ -1,381 +1,381 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b05a840722a43b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec1c141df9d84b52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VBAL_asat_20261007" sheetId="1" r:id="R52acdf05fbdd4c76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VBAL_asat_20261027" sheetId="1" r:id="R04580dee47854542"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="111">
   <x:si>
-    <x:t>All Fund Holdings as at 07/10/2026</x:t>
+    <x:t>All Fund Holdings as at 27/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Equal Weight ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MVW AU</x:t>
   </x:si>
   <x:si>
     <x:t>5,418</x:t>
   </x:si>
   <x:si>
-    <x:t>$206,945.93</x:t>
-[...2 lines deleted...]
-    <x:t>17.06%</x:t>
+    <x:t>$211,138.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Msci International Value ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLUE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,674.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.38%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci International Quality ETF</x:t>
   </x:si>
   <x:si>
     <x:t>QUAL AU</x:t>
   </x:si>
   <x:si>
     <x:t>1,614</x:t>
   </x:si>
   <x:si>
-    <x:t>$103,101.84</x:t>
-[...17 lines deleted...]
-    <x:t>8.46%</x:t>
+    <x:t>$100,773.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.31%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Corp Bond Plus ETF</x:t>
   </x:si>
   <x:si>
     <x:t>PLUS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>5,125</x:t>
-[...5 lines deleted...]
-    <x:t>6.97%</x:t>
+    <x:t>5,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,546.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.05%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Ftse Glb Infra (Aud Hedged) ETF</x:t>
   </x:si>
   <x:si>
     <x:t>IFRA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,074</x:t>
-[...5 lines deleted...]
-    <x:t>6.01%</x:t>
+    <x:t>3,096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,157.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Australian Floating Rate ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLOT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,956.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.52%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Rmbs ETF</x:t>
   </x:si>
   <x:si>
     <x:t>RMBS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,669</x:t>
-[...20 lines deleted...]
-    <x:t>5.48%</x:t>
+    <x:t>2,680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,935.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck 10+ Year Aus Govt Bond ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XGOV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,811.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.10%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Cash Plus Active ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MONY AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,207</x:t>
-[...20 lines deleted...]
-    <x:t>4.97%</x:t>
+    <x:t>1,211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,849.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.02%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci Multifactor EM Equity ETF</x:t>
   </x:si>
   <x:si>
     <x:t>EMKT AU</x:t>
   </x:si>
   <x:si>
     <x:t>1,640</x:t>
   </x:si>
   <x:si>
-    <x:t>$59,854.10</x:t>
-[...2 lines deleted...]
-    <x:t>4.93%</x:t>
+    <x:t>$54,417.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck 5-10 Year Aus Govt Bond ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5GOV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,037.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.04%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Bentham Glb Cap Sec Active ETF</x:t>
   </x:si>
   <x:si>
     <x:t>GCAP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>5,563</x:t>
-[...2 lines deleted...]
-    <x:t>$48,501.02</x:t>
+    <x:t>5,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,526.53</x:t>
   </x:si>
   <x:si>
     <x:t>4.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>VanEck 5-10 Year Aus Govt Bond ETF</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>VanEck Msci Intl Small Comp Quality ETF</x:t>
   </x:si>
   <x:si>
     <x:t>QSML AU</x:t>
   </x:si>
   <x:si>
     <x:t>1,538</x:t>
   </x:si>
   <x:si>
-    <x:t>$47,683.54</x:t>
-[...8 lines deleted...]
-    <x:t>ACI2STRX6</x:t>
+    <x:t>$47,069.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Aus Long Short Complex ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALFA AU</x:t>
   </x:si>
   <x:si>
     <x:t>1,593</x:t>
   </x:si>
   <x:si>
-    <x:t>$36,498.98</x:t>
-[...2 lines deleted...]
-    <x:t>3.01%</x:t>
+    <x:t>$36,326.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.99%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Small Companies Masters ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MVS AU</x:t>
   </x:si>
   <x:si>
     <x:t>1,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$36,089.64</x:t>
-[...2 lines deleted...]
-    <x:t>2.98%</x:t>
+    <x:t>$33,879.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.79%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Gold Bullion ETF</x:t>
   </x:si>
   <x:si>
     <x:t>NUGG AU</x:t>
   </x:si>
   <x:si>
     <x:t>513</x:t>
   </x:si>
   <x:si>
-    <x:t>$29,870.03</x:t>
-[...2 lines deleted...]
-    <x:t>2.46%</x:t>
+    <x:t>$29,284.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Ftse Intl Prop (Aud Hedged) ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REIT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,095.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Aus Fixed Rate Sub Debt ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSUB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,430.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Emerging Income Opp Active ETF</x:t>
   </x:si>
   <x:si>
     <x:t>EBND AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,339</x:t>
-[...2 lines deleted...]
-    <x:t>$24,222.22</x:t>
+    <x:t>2,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,259.50</x:t>
   </x:si>
   <x:si>
     <x:t>2.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>VanEck Aus Fixed Rate Sub Debt ETF</x:t>
-[...29 lines deleted...]
-    <x:t>BYW6XS900</x:t>
+    <x:t>VanEck Gold Miners ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GDX AU</x:t>
   </x:si>
   <x:si>
     <x:t>56</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,946.14</x:t>
-[...2 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>$5,684.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$3,934.07</x:t>
-[...2 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>$1,274.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -400,60 +400,60 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59fde4ac4ef94fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R34865120e9c043ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R52acdf05fbdd4c76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b80a10862154b5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9eb78eb3d13044cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R04580dee47854542" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F25"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
-    <x:col min="3" max="3" width="15" customWidth="1"/>
+    <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="19" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
@@ -612,299 +612,299 @@
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">