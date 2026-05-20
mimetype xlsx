--- v0 (2026-04-29)
+++ v1 (2026-05-20)
@@ -1,72 +1,360 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R236e02fd2eed4fd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41e0c866a86c4cc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VGRO_asat_00010101" sheetId="1" r:id="R5e93ded5b15c4917"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VGRO_asat_20260519" sheetId="1" r:id="R1da7e2c27d0740f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="8">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 01/01/0001</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="104">
+  <x:si>
+    <x:t>All Fund Holdings as at 19/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Australian Equal Weight ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MVW AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$354,416.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Msci International Value ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLUE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$195,053.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Msci International Quality ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QUAL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,479.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ve Msci Multifactor EM Equity ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMKT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$95,374.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Ftse Glb Infra (Aud Hedged) ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFRA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,800.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Msci Intl Small Comp Quality ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QSML AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,756.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Australian Corp Bond Plus ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLUS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,723.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Gold Bullion ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NUGG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,015.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Small Companies Masters ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MVS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,060.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Ftse Intl Prop (Aud Hedged) ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REIT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,069.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Australian Rmbs ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMBS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,930.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Australian Floating Rate ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLOT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,929.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Australian Property ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MVA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,989.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck 10+ Year Aus Govt Bond ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XGOV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,049.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Cash Plus Active ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONY AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,027.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck 5-10 Year Aus Govt Bond ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5GOV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,817.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Bentham Glb Cap Sec Active ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GCAP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,495.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Aus Fixed Rate Sub Debt ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSUB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,874.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ve Emerging Income Opp Active ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBND AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,818.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other/Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>$927.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -91,60 +379,60 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6214e11e4df4d1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R92c71759bcf64df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5e93ded5b15c4917" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe26ae9bb0da4714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6a1582aa652c41ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1da7e2c27d0740f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F4"/>
+  <x:dimension ref="A1:F24"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
-    <x:col min="2" max="2" width="20" customWidth="1"/>
-    <x:col min="3" max="3" width="12" customWidth="1"/>
+    <x:col min="2" max="2" width="51" customWidth="1"/>
+    <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="19" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
@@ -167,52 +455,452 @@
       <x:c r="F2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6" ht="15" customHeight="1">
       <x:c r="A3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A4" s="2" t="s">
-[...14 lines deleted...]
-      <x:c r="F4" s="2" t="s">
+      <x:c r="A4" s="1">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="B4" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C4" s="1" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="D4" s="1" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="E4" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="F4" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A5" s="1">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B5" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C5" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="E5" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F5" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A6" s="1">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="B6" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C6" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D6" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="E6" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F6" s="1" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A7" s="1">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="B7" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="D7" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="E7" s="1" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="F7" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A8" s="1">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B8" s="1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="D8" s="1" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="E8" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F8" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A9" s="1">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B9" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="D9" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="E9" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="F9" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A10" s="1">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B10" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E10" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="F10" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A11" s="1">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B11" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E11" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="F11" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A12" s="1">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="B12" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E12" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F12" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A13" s="1">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B13" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E13" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F13" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A14" s="1">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="B14" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F14" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A15" s="1">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B15" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A16" s="1">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B16" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F16" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A17" s="1">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="B17" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F17" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A18" s="1">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="B18" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F18" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A19" s="1">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B19" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A20" s="1">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="B20" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="F20" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A21" s="1">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="B21" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A22" s="1">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="B22" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A23" s="1">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="B23" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A24" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="B24" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C24" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D24" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E24" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A4:F4"/>
+    <x:mergeCell ref="A24:F24"/>
   </x:mergeCells>
 </x:worksheet>
 </file>