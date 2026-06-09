--- v1 (2026-05-20)
+++ v2 (2026-06-09)
@@ -1,360 +1,363 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41e0c866a86c4cc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra14e8dc7a54e49c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VGRO_asat_20260519" sheetId="1" r:id="R1da7e2c27d0740f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VGRO_asat_20260605" sheetId="1" r:id="Rfd4c2513058b4f7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="104">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 19/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="105">
+  <x:si>
+    <x:t>All Fund Holdings as at 05/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Equal Weight ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MVW AU</x:t>
   </x:si>
   <x:si>
-    <x:t>9,509</x:t>
-[...5 lines deleted...]
-    <x:t>23.42%</x:t>
+    <x:t>10,778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$410,010.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.17%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci International Value ETF</x:t>
   </x:si>
   <x:si>
     <x:t>VLUE AU</x:t>
   </x:si>
   <x:si>
-    <x:t>5,042</x:t>
-[...5 lines deleted...]
-    <x:t>12.89%</x:t>
+    <x:t>5,715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$241,812.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.67%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci International Quality ETF</x:t>
   </x:si>
   <x:si>
     <x:t>QUAL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,008</x:t>
-[...5 lines deleted...]
-    <x:t>12.19%</x:t>
+    <x:t>3,409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$213,321.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Ve Msci Multifactor EM Equity ETF</x:t>
   </x:si>
   <x:si>
     <x:t>EMKT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,607</x:t>
-[...5 lines deleted...]
-    <x:t>6.30%</x:t>
+    <x:t>2,955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$119,189.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Msci Intl Small Comp Quality ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QSML AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,940.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.93%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Ftse Glb Infra (Aud Hedged) ETF</x:t>
   </x:si>
   <x:si>
     <x:t>IFRA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,582</x:t>
-[...20 lines deleted...]
-    <x:t>5.86%</x:t>
+    <x:t>4,060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,340.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Small Companies Masters ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MVS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,574.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.88%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Corp Bond Plus ETF</x:t>
   </x:si>
   <x:si>
     <x:t>PLUS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,588</x:t>
-[...5 lines deleted...]
-    <x:t>3.95%</x:t>
+    <x:t>4,079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,306.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.86%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Gold Bullion ETF</x:t>
   </x:si>
   <x:si>
     <x:t>NUGG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>934</x:t>
-[...20 lines deleted...]
-    <x:t>3.84%</x:t>
+    <x:t>1,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,068.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.73%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Ftse Intl Prop (Aud Hedged) ETF</x:t>
   </x:si>
   <x:si>
     <x:t>REIT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,709</x:t>
-[...5 lines deleted...]
-    <x:t>2.98%</x:t>
+    <x:t>3,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,158.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Australian Floating Rate ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLOT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,971.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.88%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Rmbs ETF</x:t>
   </x:si>
   <x:si>
     <x:t>RMBS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,801</x:t>
-[...14 lines deleted...]
-    <x:t>$44,929.91</x:t>
+    <x:t>2,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,966.62</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Property ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MVA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,958</x:t>
-[...5 lines deleted...]
-    <x:t>2.91%</x:t>
+    <x:t>2,219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,639.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.81%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck 10+ Year Aus Govt Bond ETF</x:t>
   </x:si>
   <x:si>
     <x:t>XGOV AU</x:t>
   </x:si>
   <x:si>
-    <x:t>755</x:t>
-[...5 lines deleted...]
-    <x:t>2.45%</x:t>
+    <x:t>858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,729.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck 5-10 Year Aus Govt Bond ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5GOV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,237.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Cash Plus Active ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MONY AU</x:t>
   </x:si>
   <x:si>
-    <x:t>599</x:t>
-[...20 lines deleted...]
-    <x:t>1.97%</x:t>
+    <x:t>680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,033.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Bentham Glb Cap Sec Active ETF</x:t>
   </x:si>
   <x:si>
     <x:t>GCAP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,556</x:t>
-[...5 lines deleted...]
-    <x:t>1.49%</x:t>
+    <x:t>2,908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,541.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Aus Fixed Rate Sub Debt ETF</x:t>
   </x:si>
   <x:si>
     <x:t>FSUB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>604</x:t>
-[...5 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,023.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>Ve Emerging Income Opp Active ETF</x:t>
   </x:si>
   <x:si>
     <x:t>EBND AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,406</x:t>
-[...2 lines deleted...]
-    <x:t>$14,818.40</x:t>
+    <x:t>1,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,009.44</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$927.41</x:t>
-[...2 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>$1,362.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -379,51 +382,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe26ae9bb0da4714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6a1582aa652c41ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1da7e2c27d0740f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R718b6fe49162409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5a9ef4dc4cd24d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfd4c2513058b4f7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F24"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="19" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -685,217 +688,217 @@
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>