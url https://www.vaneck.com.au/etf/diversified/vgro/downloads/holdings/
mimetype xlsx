--- v2 (2026-06-09)
+++ v3 (2026-06-29)
@@ -1,363 +1,366 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra14e8dc7a54e49c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdae2c1f67314d67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VGRO_asat_20260605" sheetId="1" r:id="Rfd4c2513058b4f7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VGRO_asat_20260626" sheetId="1" r:id="Rd9a6684f96444e2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="105">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 05/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="106">
+  <x:si>
+    <x:t>All Fund Holdings as at 26/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Equal Weight ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MVW AU</x:t>
   </x:si>
   <x:si>
-    <x:t>10,778</x:t>
-[...5 lines deleted...]
-    <x:t>23.17%</x:t>
+    <x:t>13,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$516,531.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.18%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci International Value ETF</x:t>
   </x:si>
   <x:si>
     <x:t>VLUE AU</x:t>
   </x:si>
   <x:si>
-    <x:t>5,715</x:t>
-[...5 lines deleted...]
-    <x:t>13.67%</x:t>
+    <x:t>7,061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$307,298.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.79%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci International Quality ETF</x:t>
   </x:si>
   <x:si>
     <x:t>QUAL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,409</x:t>
-[...8 lines deleted...]
-    <x:t>Ve Msci Multifactor EM Equity ETF</x:t>
+    <x:t>4,211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$267,467.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Msci Multifactor EM Equity ETF</x:t>
   </x:si>
   <x:si>
     <x:t>EMKT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,955</x:t>
-[...5 lines deleted...]
-    <x:t>6.74%</x:t>
+    <x:t>3,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,482.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.66%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci Intl Small Comp Quality ETF</x:t>
   </x:si>
   <x:si>
     <x:t>QSML AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,273</x:t>
-[...5 lines deleted...]
-    <x:t>5.93%</x:t>
+    <x:t>4,043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$135,649.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.09%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Ftse Glb Infra (Aud Hedged) ETF</x:t>
   </x:si>
   <x:si>
     <x:t>IFRA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>4,060</x:t>
-[...5 lines deleted...]
-    <x:t>5.78%</x:t>
+    <x:t>5,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$131,161.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Australian Corp Bond Plus ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLUS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,900.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.86%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Small Companies Masters ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MVS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,304</x:t>
-[...20 lines deleted...]
-    <x:t>3.86%</x:t>
+    <x:t>4,082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,907.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.81%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Gold Bullion ETF</x:t>
   </x:si>
   <x:si>
     <x:t>NUGG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,059</x:t>
-[...5 lines deleted...]
-    <x:t>3.73%</x:t>
+    <x:t>1,309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,509.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Australian Property ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MVA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,909.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Ftse Intl Prop (Aud Hedged) ETF</x:t>
   </x:si>
   <x:si>
     <x:t>REIT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,070</x:t>
-[...5 lines deleted...]
-    <x:t>2.89%</x:t>
+    <x:t>3,792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,271.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.97%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Floating Rate ETF</x:t>
   </x:si>
   <x:si>
     <x:t>FLOT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,046</x:t>
-[...5 lines deleted...]
-    <x:t>2.88%</x:t>
+    <x:t>2,537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,404.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.85%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Rmbs ETF</x:t>
   </x:si>
   <x:si>
     <x:t>RMBS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,047</x:t>
-[...17 lines deleted...]
-    <x:t>2.81%</x:t>
+    <x:t>2,538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,386.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.84%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck 10+ Year Aus Govt Bond ETF</x:t>
   </x:si>
   <x:si>
     <x:t>XGOV AU</x:t>
   </x:si>
   <x:si>
-    <x:t>858</x:t>
-[...2 lines deleted...]
-    <x:t>$42,729.09</x:t>
+    <x:t>1,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,009.12</x:t>
   </x:si>
   <x:si>
     <x:t>2.42%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck 5-10 Year Aus Govt Bond ETF</x:t>
   </x:si>
   <x:si>
     <x:t>5GOV AU</x:t>
   </x:si>
   <x:si>
-    <x:t>664</x:t>
-[...5 lines deleted...]
-    <x:t>1.94%</x:t>
+    <x:t>821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,010.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Cash Plus Active ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MONY AU</x:t>
   </x:si>
   <x:si>
-    <x:t>680</x:t>
-[...5 lines deleted...]
-    <x:t>1.92%</x:t>
+    <x:t>842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,261.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Bentham Glb Cap Sec Active ETF</x:t>
   </x:si>
   <x:si>
     <x:t>GCAP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,908</x:t>
-[...5 lines deleted...]
-    <x:t>1.44%</x:t>
+    <x:t>3,608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,799.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Emerging Income Opp Active ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBND AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,496.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Aus Fixed Rate Sub Debt ETF</x:t>
   </x:si>
   <x:si>
     <x:t>FSUB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>687</x:t>
-[...17 lines deleted...]
-    <x:t>$17,009.44</x:t>
+    <x:t>852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,427.71</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$1,362.22</x:t>
-[...2 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>$190.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -382,51 +385,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R718b6fe49162409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5a9ef4dc4cd24d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfd4c2513058b4f7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12515619a51146f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb300a71a2dd941e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd9a6684f96444e2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F24"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="19" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -694,211 +697,211 @@
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>