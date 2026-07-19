--- v3 (2026-06-29)
+++ v4 (2026-07-19)
@@ -1,366 +1,363 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdae2c1f67314d67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2586dfbe751946a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VGRO_asat_20260626" sheetId="1" r:id="Rd9a6684f96444e2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VGRO_asat_20260717" sheetId="1" r:id="R891c516489014c46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="106">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 26/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="105">
+  <x:si>
+    <x:t>All Fund Holdings as at 17/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Equal Weight ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MVW AU</x:t>
   </x:si>
   <x:si>
-    <x:t>13,315</x:t>
-[...5 lines deleted...]
-    <x:t>23.18%</x:t>
+    <x:t>13,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$512,861.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Msci International Quality ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QUAL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$255,385.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.01%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci International Value ETF</x:t>
   </x:si>
   <x:si>
     <x:t>VLUE AU</x:t>
   </x:si>
   <x:si>
-    <x:t>7,061</x:t>
-[...20 lines deleted...]
-    <x:t>12.00%</x:t>
+    <x:t>6,963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$253,976.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Ftse Glb Infra (Aud Hedged) ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFRA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$128,999.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Msci Intl Small Comp Quality ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QSML AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$125,172.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.88%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci Multifactor EM Equity ETF</x:t>
   </x:si>
   <x:si>
     <x:t>EMKT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,651</x:t>
-[...35 lines deleted...]
-    <x:t>5.89%</x:t>
+    <x:t>3,562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$123,201.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Small Companies Masters ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MVS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,114.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.05%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Corp Bond Plus ETF</x:t>
   </x:si>
   <x:si>
     <x:t>PLUS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>5,056</x:t>
-[...20 lines deleted...]
-    <x:t>3.81%</x:t>
+    <x:t>5,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,772.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.03%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Gold Bullion ETF</x:t>
   </x:si>
   <x:si>
     <x:t>NUGG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,309</x:t>
-[...5 lines deleted...]
-    <x:t>3.43%</x:t>
+    <x:t>1,446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,646.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Ftse Intl Prop (Aud Hedged) ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REIT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,455.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Australian Floating Rate ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLOT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,566.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Australian Rmbs ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMBS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,564.48</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Property ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MVA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,741</x:t>
-[...50 lines deleted...]
-    <x:t>2.84%</x:t>
+    <x:t>2,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,323.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.02%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck 10+ Year Aus Govt Bond ETF</x:t>
   </x:si>
   <x:si>
     <x:t>XGOV AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,063</x:t>
-[...5 lines deleted...]
-    <x:t>2.42%</x:t>
+    <x:t>1,067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,296.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Cash Plus Active ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONY AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,063.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck 5-10 Year Aus Govt Bond ETF</x:t>
   </x:si>
   <x:si>
     <x:t>5GOV AU</x:t>
   </x:si>
   <x:si>
-    <x:t>821</x:t>
-[...20 lines deleted...]
-    <x:t>1.90%</x:t>
+    <x:t>825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,759.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Bentham Glb Cap Sec Active ETF</x:t>
   </x:si>
   <x:si>
     <x:t>GCAP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,608</x:t>
-[...5 lines deleted...]
-    <x:t>1.43%</x:t>
+    <x:t>3,654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,324.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Aus Fixed Rate Sub Debt ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSUB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,431.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Emerging Income Opp Active ETF</x:t>
   </x:si>
   <x:si>
     <x:t>EBND AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,985</x:t>
-[...17 lines deleted...]
-    <x:t>$21,427.71</x:t>
+    <x:t>1,998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,365.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$190.39</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$941.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -385,51 +382,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12515619a51146f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb300a71a2dd941e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd9a6684f96444e2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65259caae8934798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R23086e98eff64453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R891c516489014c46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F24"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="19" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -697,211 +694,211 @@
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>104</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>