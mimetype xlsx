--- v4 (2026-07-19)
+++ v5 (2026-08-26)
@@ -1,363 +1,366 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2586dfbe751946a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff73a2bbf1414b3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VGRO_asat_20260717" sheetId="1" r:id="R891c516489014c46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VGRO_asat_20260825" sheetId="1" r:id="R8ac0940d63734520"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="105">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 17/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="106">
+  <x:si>
+    <x:t>All Fund Holdings as at 25/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Equal Weight ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MVW AU</x:t>
   </x:si>
   <x:si>
-    <x:t>13,455</x:t>
-[...5 lines deleted...]
-    <x:t>24.11%</x:t>
+    <x:t>18,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$739,747.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Msci International Value ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLUE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$366,111.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.18%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci International Quality ETF</x:t>
   </x:si>
   <x:si>
     <x:t>QUAL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>4,116</x:t>
-[...20 lines deleted...]
-    <x:t>11.94%</x:t>
+    <x:t>5,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$351,683.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.70%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Ftse Glb Infra (Aud Hedged) ETF</x:t>
   </x:si>
   <x:si>
     <x:t>IFRA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>4,978</x:t>
-[...5 lines deleted...]
-    <x:t>6.06%</x:t>
+    <x:t>6,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$174,372.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Msci Multifactor EM Equity ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMKT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$172,311.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.73%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci Intl Small Comp Quality ETF</x:t>
   </x:si>
   <x:si>
     <x:t>QSML AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,872</x:t>
-[...20 lines deleted...]
-    <x:t>5.79%</x:t>
+    <x:t>5,347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$170,394.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.67%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Small Companies Masters ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MVS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>4,150</x:t>
-[...5 lines deleted...]
-    <x:t>4.05%</x:t>
+    <x:t>5,731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$129,979.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Gold Bullion ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NUGG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$127,513.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.24%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Corp Bond Plus ETF</x:t>
   </x:si>
   <x:si>
     <x:t>PLUS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>5,085</x:t>
-[...20 lines deleted...]
-    <x:t>3.84%</x:t>
+    <x:t>7,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$118,751.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Australian Rmbs ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMBS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,743.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Australian Floating Rate ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLOT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,629.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.98%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Ftse Intl Prop (Aud Hedged) ETF</x:t>
   </x:si>
   <x:si>
     <x:t>REIT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,736</x:t>
-[...32 lines deleted...]
-    <x:t>$64,564.48</x:t>
+    <x:t>5,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,437.76</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Property ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MVA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,794</x:t>
-[...5 lines deleted...]
-    <x:t>3.02%</x:t>
+    <x:t>3,858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,390.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.94%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck 10+ Year Aus Govt Bond ETF</x:t>
   </x:si>
   <x:si>
     <x:t>XGOV AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,067</x:t>
-[...5 lines deleted...]
-    <x:t>2.51%</x:t>
+    <x:t>1,479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,505.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.45%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Cash Plus Active ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MONY AU</x:t>
   </x:si>
   <x:si>
-    <x:t>859</x:t>
-[...5 lines deleted...]
-    <x:t>2.02%</x:t>
+    <x:t>1,191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,799.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck 5-10 Year Aus Govt Bond ETF</x:t>
   </x:si>
   <x:si>
     <x:t>5GOV AU</x:t>
   </x:si>
   <x:si>
-    <x:t>825</x:t>
-[...5 lines deleted...]
-    <x:t>2.01%</x:t>
+    <x:t>1,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,125.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Bentham Glb Cap Sec Active ETF</x:t>
   </x:si>
   <x:si>
     <x:t>GCAP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,654</x:t>
-[...5 lines deleted...]
-    <x:t>1.52%</x:t>
+    <x:t>5,072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,864.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Aus Fixed Rate Sub Debt ETF</x:t>
   </x:si>
   <x:si>
     <x:t>FSUB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>$21,431.88</x:t>
-[...2 lines deleted...]
-    <x:t>1.01%</x:t>
+    <x:t>1,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,618.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Emerging Income Opp Active ETF</x:t>
   </x:si>
   <x:si>
     <x:t>EBND AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,998</x:t>
-[...5 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>2,774</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,495.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$941.83</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$1,836.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -382,51 +385,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65259caae8934798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R23086e98eff64453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R891c516489014c46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2e5a8d26c5e416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0bd836eee32f4356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8ac0940d63734520" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F24"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="19" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -808,97 +811,97 @@
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>