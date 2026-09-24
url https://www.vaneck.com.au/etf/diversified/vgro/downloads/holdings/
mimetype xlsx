--- v5 (2026-08-26)
+++ v6 (2026-09-24)
@@ -1,366 +1,366 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff73a2bbf1414b3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0757cd273644fee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VGRO_asat_20260825" sheetId="1" r:id="R8ac0940d63734520"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VGRO_asat_20260924" sheetId="1" r:id="R18257bda27fc466f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="106">
   <x:si>
-    <x:t>All Fund Holdings as at 25/08/2026</x:t>
+    <x:t>All Fund Holdings as at 24/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Equal Weight ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MVW AU</x:t>
   </x:si>
   <x:si>
     <x:t>18,582</x:t>
   </x:si>
   <x:si>
-    <x:t>$739,747.56</x:t>
-[...2 lines deleted...]
-    <x:t>24.61%</x:t>
+    <x:t>$712,069.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.10%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci International Value ETF</x:t>
   </x:si>
   <x:si>
     <x:t>VLUE AU</x:t>
   </x:si>
   <x:si>
     <x:t>9,616</x:t>
   </x:si>
   <x:si>
-    <x:t>$366,111.89</x:t>
-[...2 lines deleted...]
-    <x:t>12.18%</x:t>
+    <x:t>$370,473.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.54%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci International Quality ETF</x:t>
   </x:si>
   <x:si>
     <x:t>QUAL AU</x:t>
   </x:si>
   <x:si>
     <x:t>5,684</x:t>
   </x:si>
   <x:si>
-    <x:t>$351,683.29</x:t>
-[...2 lines deleted...]
-    <x:t>11.70%</x:t>
+    <x:t>$353,996.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Msci Multifactor EM Equity ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMKT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$179,618.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Msci Intl Small Comp Quality ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QSML AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,326.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.63%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Ftse Glb Infra (Aud Hedged) ETF</x:t>
   </x:si>
   <x:si>
     <x:t>IFRA AU</x:t>
   </x:si>
   <x:si>
     <x:t>6,876</x:t>
   </x:si>
   <x:si>
-    <x:t>$174,372.61</x:t>
-[...32 lines deleted...]
-    <x:t>5.67%</x:t>
+    <x:t>$164,815.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.58%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Small Companies Masters ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MVS AU</x:t>
   </x:si>
   <x:si>
     <x:t>5,731</x:t>
   </x:si>
   <x:si>
-    <x:t>$129,979.08</x:t>
-[...2 lines deleted...]
-    <x:t>4.32%</x:t>
+    <x:t>$126,370.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.28%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Gold Bullion ETF</x:t>
   </x:si>
   <x:si>
     <x:t>NUGG AU</x:t>
   </x:si>
   <x:si>
     <x:t>1,997</x:t>
   </x:si>
   <x:si>
-    <x:t>$127,513.74</x:t>
-[...2 lines deleted...]
-    <x:t>4.24%</x:t>
+    <x:t>$120,192.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.07%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Corp Bond Plus ETF</x:t>
   </x:si>
   <x:si>
     <x:t>PLUS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>7,050</x:t>
-[...5 lines deleted...]
-    <x:t>3.95%</x:t>
+    <x:t>7,077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$117,565.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.98%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Rmbs ETF</x:t>
   </x:si>
   <x:si>
     <x:t>RMBS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,591</x:t>
-[...5 lines deleted...]
-    <x:t>2.99%</x:t>
+    <x:t>3,606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,095.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.05%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Floating Rate ETF</x:t>
   </x:si>
   <x:si>
     <x:t>FLOT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,587</x:t>
-[...5 lines deleted...]
-    <x:t>2.98%</x:t>
+    <x:t>3,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,931.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.04%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Ftse Intl Prop (Aud Hedged) ETF</x:t>
   </x:si>
   <x:si>
     <x:t>REIT AU</x:t>
   </x:si>
   <x:si>
     <x:t>5,160</x:t>
   </x:si>
   <x:si>
-    <x:t>$89,437.76</x:t>
+    <x:t>$83,838.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.84%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Property ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MVA AU</x:t>
   </x:si>
   <x:si>
     <x:t>3,858</x:t>
   </x:si>
   <x:si>
-    <x:t>$88,390.25</x:t>
-[...2 lines deleted...]
-    <x:t>2.94%</x:t>
+    <x:t>$83,281.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.82%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck 10+ Year Aus Govt Bond ETF</x:t>
   </x:si>
   <x:si>
     <x:t>XGOV AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,479</x:t>
-[...2 lines deleted...]
-    <x:t>$73,505.71</x:t>
+    <x:t>1,484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,426.17</x:t>
   </x:si>
   <x:si>
     <x:t>2.45%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Cash Plus Active ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MONY AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,191</x:t>
-[...5 lines deleted...]
-    <x:t>1.99%</x:t>
+    <x:t>1,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,002.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck 5-10 Year Aus Govt Bond ETF</x:t>
   </x:si>
   <x:si>
     <x:t>5GOV AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,142</x:t>
-[...2 lines deleted...]
-    <x:t>$59,125.57</x:t>
+    <x:t>1,144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,273.99</x:t>
   </x:si>
   <x:si>
     <x:t>1.97%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Bentham Glb Cap Sec Active ETF</x:t>
   </x:si>
   <x:si>
     <x:t>GCAP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>5,072</x:t>
-[...5 lines deleted...]
-    <x:t>1.49%</x:t>
+    <x:t>5,097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,967.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Aus Fixed Rate Sub Debt ETF</x:t>
   </x:si>
   <x:si>
     <x:t>FSUB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,192</x:t>
-[...2 lines deleted...]
-    <x:t>$29,618.34</x:t>
+    <x:t>1,197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,347.69</x:t>
   </x:si>
   <x:si>
     <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Emerging Income Opp Active ETF</x:t>
   </x:si>
   <x:si>
     <x:t>EBND AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,774</x:t>
-[...5 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>2,788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,136.55</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$1,836.94</x:t>
-[...2 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>$2,063.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -385,51 +385,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2e5a8d26c5e416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0bd836eee32f4356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8ac0940d63734520" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3334291da3f649a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R34962c9a206746b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R18257bda27fc466f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F24"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="19" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -697,191 +697,191 @@
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="2" t="s">
         <x:v>1</x:v>