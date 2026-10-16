--- v6 (2026-09-24)
+++ v7 (2026-10-16)
@@ -1,366 +1,378 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0757cd273644fee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2b6021082a54cd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VGRO_asat_20260924" sheetId="1" r:id="R18257bda27fc466f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VGRO_asat_20261015" sheetId="1" r:id="R8a7594e6b3034b13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="106">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 24/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="110">
+  <x:si>
+    <x:t>All Fund Holdings as at 15/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Equal Weight ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MVW AU</x:t>
   </x:si>
   <x:si>
-    <x:t>18,582</x:t>
-[...5 lines deleted...]
-    <x:t>24.10%</x:t>
+    <x:t>18,571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$711,130.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Msci International Quality ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QUAL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$352,256.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.01%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci International Value ETF</x:t>
   </x:si>
   <x:si>
     <x:t>VLUE AU</x:t>
   </x:si>
   <x:si>
-    <x:t>9,616</x:t>
-[...20 lines deleted...]
-    <x:t>11.98%</x:t>
+    <x:t>9,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$348,067.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Ftse Glb Infra (Aud Hedged) ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFRA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$181,228.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Msci Intl Small Comp Quality ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QSML AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$172,924.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.89%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci Multifactor EM Equity ETF</x:t>
   </x:si>
   <x:si>
     <x:t>EMKT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>4,919</x:t>
-[...35 lines deleted...]
-    <x:t>5.58%</x:t>
+    <x:t>4,778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,646.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Australian Corp Bond Plus ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLUS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$117,659.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.01%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Small Companies Masters ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MVS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>5,731</x:t>
-[...5 lines deleted...]
-    <x:t>4.28%</x:t>
+    <x:t>5,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,649.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Ftse Intl Prop (Aud Hedged) ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REIT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,574.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Australian Rmbs ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMBS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,210.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Australian Floating Rate ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLOT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,173.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Aus Long Short Complex ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALFA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,164.90</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Gold Bullion ETF</x:t>
   </x:si>
   <x:si>
     <x:t>NUGG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,997</x:t>
-[...80 lines deleted...]
-    <x:t>2.82%</x:t>
+    <x:t>1,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,081.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.97%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck 10+ Year Aus Govt Bond ETF</x:t>
   </x:si>
   <x:si>
     <x:t>XGOV AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,484</x:t>
-[...5 lines deleted...]
-    <x:t>2.45%</x:t>
+    <x:t>1,526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,752.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck 5-10 Year Aus Govt Bond ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5GOV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,869.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Cash Plus Active ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MONY AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,195</x:t>
-[...20 lines deleted...]
-    <x:t>1.97%</x:t>
+    <x:t>1,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,784.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Bentham Glb Cap Sec Active ETF</x:t>
   </x:si>
   <x:si>
     <x:t>GCAP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>5,097</x:t>
-[...5 lines deleted...]
-    <x:t>1.52%</x:t>
+    <x:t>5,065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,241.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Emerging Income Opp Active ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBND AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,491.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Aus Fixed Rate Sub Debt ETF</x:t>
   </x:si>
   <x:si>
     <x:t>FSUB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,197</x:t>
-[...17 lines deleted...]
-    <x:t>$29,136.55</x:t>
+    <x:t>1,207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,434.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Gold Miners ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GDX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,217.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$2,063.66</x:t>
-[...2 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>$7,327.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -385,56 +397,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3334291da3f649a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R34962c9a206746b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R18257bda27fc466f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9acd7b4be3264dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R06b011a824fb43f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8a7594e6b3034b13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F24"/>
+  <x:dimension ref="A1:F25"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="19" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -677,236 +689,256 @@
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>70</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>103</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A24" s="2" t="s">
-[...14 lines deleted...]
-      <x:c r="F24" s="2" t="s">
+      <x:c r="A24" s="1">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B24" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A25" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="B25" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C25" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D25" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E25" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F25" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A24:F24"/>
+    <x:mergeCell ref="A25:F25"/>
   </x:mergeCells>
 </x:worksheet>
 </file>