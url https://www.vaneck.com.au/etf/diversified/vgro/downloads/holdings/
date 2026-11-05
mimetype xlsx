--- v7 (2026-10-16)
+++ v8 (2026-11-05)
@@ -1,378 +1,384 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2b6021082a54cd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95e72c8a65e64914" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VGRO_asat_20261015" sheetId="1" r:id="R8a7594e6b3034b13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VGRO_asat_20261104" sheetId="1" r:id="R313d93dfb47f4a2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="110">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 15/10/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="112">
+  <x:si>
+    <x:t>All Fund Holdings as at 04/11/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Equal Weight ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MVW AU</x:t>
   </x:si>
   <x:si>
     <x:t>18,571</x:t>
   </x:si>
   <x:si>
-    <x:t>$711,130.02</x:t>
-[...2 lines deleted...]
-    <x:t>24.24%</x:t>
+    <x:t>$732,780.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.88%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci International Quality ETF</x:t>
   </x:si>
   <x:si>
     <x:t>QUAL AU</x:t>
   </x:si>
   <x:si>
     <x:t>5,533</x:t>
   </x:si>
   <x:si>
-    <x:t>$352,256.79</x:t>
-[...2 lines deleted...]
-    <x:t>12.01%</x:t>
+    <x:t>$346,429.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.76%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci International Value ETF</x:t>
   </x:si>
   <x:si>
     <x:t>VLUE AU</x:t>
   </x:si>
   <x:si>
     <x:t>9,198</x:t>
   </x:si>
   <x:si>
-    <x:t>$348,067.04</x:t>
-[...2 lines deleted...]
-    <x:t>11.86%</x:t>
+    <x:t>$346,071.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.75%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Ftse Glb Infra (Aud Hedged) ETF</x:t>
   </x:si>
   <x:si>
     <x:t>IFRA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>7,462</x:t>
-[...5 lines deleted...]
-    <x:t>6.18%</x:t>
+    <x:t>7,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$191,697.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.51%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci Intl Small Comp Quality ETF</x:t>
   </x:si>
   <x:si>
     <x:t>QSML AU</x:t>
   </x:si>
   <x:si>
     <x:t>5,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$172,924.08</x:t>
-[...2 lines deleted...]
-    <x:t>5.89%</x:t>
+    <x:t>$175,220.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.95%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci Multifactor EM Equity ETF</x:t>
   </x:si>
   <x:si>
     <x:t>EMKT AU</x:t>
   </x:si>
   <x:si>
     <x:t>4,778</x:t>
   </x:si>
   <x:si>
-    <x:t>$167,646.64</x:t>
-[...2 lines deleted...]
-    <x:t>5.71%</x:t>
+    <x:t>$156,140.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.30%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Corp Bond Plus ETF</x:t>
   </x:si>
   <x:si>
     <x:t>PLUS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>7,110</x:t>
-[...5 lines deleted...]
-    <x:t>4.01%</x:t>
+    <x:t>7,139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$118,595.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.03%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Small Companies Masters ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MVS AU</x:t>
   </x:si>
   <x:si>
     <x:t>5,502</x:t>
   </x:si>
   <x:si>
-    <x:t>$112,649.60</x:t>
-[...2 lines deleted...]
-    <x:t>3.84%</x:t>
+    <x:t>$109,383.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.71%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Ftse Intl Prop (Aud Hedged) ETF</x:t>
   </x:si>
   <x:si>
     <x:t>REIT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>5,642</x:t>
-[...5 lines deleted...]
-    <x:t>3.02%</x:t>
+    <x:t>5,704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,400.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Australian Floating Rate ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLOT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,375.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Rmbs ETF</x:t>
   </x:si>
   <x:si>
     <x:t>RMBS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,535</x:t>
-[...17 lines deleted...]
-    <x:t>$88,173.87</x:t>
+    <x:t>3,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,186.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.99%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Aus Long Short Complex ETF</x:t>
   </x:si>
   <x:si>
     <x:t>ALFA AU</x:t>
   </x:si>
   <x:si>
     <x:t>3,865</x:t>
   </x:si>
   <x:si>
-    <x:t>$88,164.90</x:t>
+    <x:t>$86,567.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.94%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Gold Bullion ETF</x:t>
   </x:si>
   <x:si>
     <x:t>NUGG AU</x:t>
   </x:si>
   <x:si>
     <x:t>1,497</x:t>
   </x:si>
   <x:si>
-    <x:t>$87,081.37</x:t>
-[...2 lines deleted...]
-    <x:t>2.97%</x:t>
+    <x:t>$83,585.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.84%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck 10+ Year Aus Govt Bond ETF</x:t>
   </x:si>
   <x:si>
     <x:t>XGOV AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,526</x:t>
-[...5 lines deleted...]
-    <x:t>2.51%</x:t>
+    <x:t>1,531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,245.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.56%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck 5-10 Year Aus Govt Bond ETF</x:t>
   </x:si>
   <x:si>
     <x:t>5GOV AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,160</x:t>
-[...5 lines deleted...]
-    <x:t>2.01%</x:t>
+    <x:t>1,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,663.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Cash Plus Active ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MONY AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,172</x:t>
-[...2 lines deleted...]
-    <x:t>$58,784.24</x:t>
+    <x:t>1,176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,899.25</x:t>
   </x:si>
   <x:si>
     <x:t>2.00%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Bentham Glb Cap Sec Active ETF</x:t>
   </x:si>
   <x:si>
     <x:t>GCAP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>5,065</x:t>
-[...5 lines deleted...]
-    <x:t>1.51%</x:t>
+    <x:t>5,091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,996.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Aus Fixed Rate Sub Debt ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSUB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,612.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Emerging Income Opp Active ETF</x:t>
   </x:si>
   <x:si>
     <x:t>EBND AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,838</x:t>
-[...17 lines deleted...]
-    <x:t>$29,434.14</x:t>
+    <x:t>2,852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,496.24</x:t>
   </x:si>
   <x:si>
     <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Gold Miners ETF</x:t>
   </x:si>
   <x:si>
     <x:t>GDX AU</x:t>
   </x:si>
   <x:si>
     <x:t>272</x:t>
   </x:si>
   <x:si>
-    <x:t>$28,217.39</x:t>
-[...2 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>$26,107.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$7,327.95</x:t>
-[...2 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>$5,249.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -397,51 +403,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9acd7b4be3264dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R06b011a824fb43f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8a7594e6b3034b13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb38e7f4945b84267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R77438da8c58d421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R313d93dfb47f4a2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F25"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="19" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -689,251 +695,251 @@
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B25" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C25" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D25" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E25" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F25" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>