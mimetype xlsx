--- v0 (2026-04-29)
+++ v1 (2026-05-19)
@@ -1,72 +1,234 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb42a87e9db894e1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35ad2388c95a486f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VHGR_asat_00010101" sheetId="1" r:id="R9ba1b72419e0487e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VHGR_asat_20260519" sheetId="1" r:id="Rf27eba4c366442dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="8">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 01/01/0001</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="62">
+  <x:si>
+    <x:t>All Fund Holdings as at 19/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Australian Equal Weight ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MVW AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$929,854.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Msci International Value ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLUE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$395,638.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Msci International Quality ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QUAL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$373,497.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ve Msci Multifactor EM Equity ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMKT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$257,369.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Msci Intl Small Comp Quality ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QSML AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$239,499.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Gold Bullion ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NUGG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$132,499.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Small Companies Masters ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MVS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,341.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Ftse Glb Infra (Aud Hedged) ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFRA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,825.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Ftse Intl Prop (Aud Hedged) ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REIT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,171.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Australian Property ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MVA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,127.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other/Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>$313.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -91,60 +253,60 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11652a02bdee4aca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8cdd47732e794fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9ba1b72419e0487e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71b8b05d85364293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8a4c262b6e914c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf27eba4c366442dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F4"/>
+  <x:dimension ref="A1:F15"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
-    <x:col min="2" max="2" width="20" customWidth="1"/>
-    <x:col min="3" max="3" width="12" customWidth="1"/>
+    <x:col min="2" max="2" width="51" customWidth="1"/>
+    <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="19" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
@@ -167,52 +329,272 @@
       <x:c r="F2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6" ht="15" customHeight="1">
       <x:c r="A3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A4" s="2" t="s">
-[...14 lines deleted...]
-      <x:c r="F4" s="2" t="s">
+      <x:c r="A4" s="1">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="B4" s="1" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C4" s="1" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="D4" s="1" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="E4" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="F4" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A5" s="1">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B5" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C5" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="E5" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F5" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A6" s="1">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="B6" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C6" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D6" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="E6" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F6" s="1" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A7" s="1">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="B7" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="D7" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="E7" s="1" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="F7" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A8" s="1">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B8" s="1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="D8" s="1" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="E8" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F8" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A9" s="1">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B9" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="D9" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="E9" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="F9" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A10" s="1">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B10" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E10" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="F10" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A11" s="1">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B11" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E11" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="F11" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A12" s="1">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="B12" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E12" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F12" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A13" s="1">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B13" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E13" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F13" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A14" s="1">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="B14" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F14" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A15" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="B15" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C15" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D15" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E15" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F15" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A4:F4"/>
+    <x:mergeCell ref="A15:F15"/>
   </x:mergeCells>
 </x:worksheet>
 </file>