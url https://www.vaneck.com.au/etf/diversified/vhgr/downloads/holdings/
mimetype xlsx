--- v1 (2026-05-19)
+++ v2 (2026-06-09)
@@ -1,231 +1,231 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35ad2388c95a486f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fa59a3649014a01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VHGR_asat_20260519" sheetId="1" r:id="Rf27eba4c366442dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VHGR_asat_20260605" sheetId="1" r:id="Rfd32f0118caa4cd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="62">
   <x:si>
-    <x:t>All Fund Holdings as at 19/05/2026</x:t>
+    <x:t>All Fund Holdings as at 05/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Equal Weight ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MVW AU</x:t>
   </x:si>
   <x:si>
     <x:t>24,948</x:t>
   </x:si>
   <x:si>
-    <x:t>$929,854.37</x:t>
-[...2 lines deleted...]
-    <x:t>34.10%</x:t>
+    <x:t>$949,056.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33.51%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci International Value ETF</x:t>
   </x:si>
   <x:si>
     <x:t>VLUE AU</x:t>
   </x:si>
   <x:si>
     <x:t>10,227</x:t>
   </x:si>
   <x:si>
-    <x:t>$395,638.65</x:t>
-[...2 lines deleted...]
-    <x:t>14.51%</x:t>
+    <x:t>$432,723.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.28%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci International Quality ETF</x:t>
   </x:si>
   <x:si>
     <x:t>QUAL AU</x:t>
   </x:si>
   <x:si>
     <x:t>6,090</x:t>
   </x:si>
   <x:si>
-    <x:t>$373,497.26</x:t>
-[...2 lines deleted...]
-    <x:t>13.70%</x:t>
+    <x:t>$381,087.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Ve Msci Multifactor EM Equity ETF</x:t>
   </x:si>
   <x:si>
     <x:t>EMKT AU</x:t>
   </x:si>
   <x:si>
     <x:t>7,035</x:t>
   </x:si>
   <x:si>
-    <x:t>$257,369.14</x:t>
-[...2 lines deleted...]
-    <x:t>9.44%</x:t>
+    <x:t>$283,754.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.02%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci Intl Small Comp Quality ETF</x:t>
   </x:si>
   <x:si>
     <x:t>QSML AU</x:t>
   </x:si>
   <x:si>
     <x:t>7,793</x:t>
   </x:si>
   <x:si>
-    <x:t>$239,499.93</x:t>
-[...2 lines deleted...]
-    <x:t>8.78%</x:t>
+    <x:t>$249,863.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Small Companies Masters ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MVS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$135,820.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.80%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Gold Bullion ETF</x:t>
   </x:si>
   <x:si>
     <x:t>NUGG AU</x:t>
   </x:si>
   <x:si>
     <x:t>2,097</x:t>
   </x:si>
   <x:si>
-    <x:t>$132,499.75</x:t>
-[...17 lines deleted...]
-    <x:t>4.78%</x:t>
+    <x:t>$130,827.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.62%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Ftse Glb Infra (Aud Hedged) ETF</x:t>
   </x:si>
   <x:si>
     <x:t>IFRA AU</x:t>
   </x:si>
   <x:si>
     <x:t>4,301</x:t>
   </x:si>
   <x:si>
-    <x:t>$107,825.21</x:t>
-[...2 lines deleted...]
-    <x:t>3.95%</x:t>
+    <x:t>$108,415.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.83%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Ftse Intl Prop (Aud Hedged) ETF</x:t>
   </x:si>
   <x:si>
     <x:t>REIT AU</x:t>
   </x:si>
   <x:si>
     <x:t>4,879</x:t>
   </x:si>
   <x:si>
-    <x:t>$81,171.44</x:t>
-[...2 lines deleted...]
-    <x:t>2.98%</x:t>
+    <x:t>$81,304.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.87%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Property ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MVA AU</x:t>
   </x:si>
   <x:si>
     <x:t>3,522</x:t>
   </x:si>
   <x:si>
-    <x:t>$79,127.37</x:t>
-[...2 lines deleted...]
-    <x:t>2.90%</x:t>
+    <x:t>$78,788.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.78%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$313.07</x:t>
+    <x:t>$339.25</x:t>
   </x:si>
   <x:si>
     <x:t>0.01%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -253,51 +253,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71b8b05d85364293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8a4c262b6e914c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf27eba4c366442dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R100817f0961a4578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcc988beaa73f4743" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfd32f0118caa4cd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F15"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="19" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">