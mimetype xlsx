--- v2 (2026-06-09)
+++ v3 (2026-06-29)
@@ -1,234 +1,234 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fa59a3649014a01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R775213e040c94b18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VHGR_asat_20260605" sheetId="1" r:id="Rfd32f0118caa4cd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VHGR_asat_20260626" sheetId="1" r:id="Rf0ac1d08951c4b30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="62">
   <x:si>
-    <x:t>All Fund Holdings as at 05/06/2026</x:t>
+    <x:t>All Fund Holdings as at 26/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Equal Weight ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MVW AU</x:t>
   </x:si>
   <x:si>
-    <x:t>24,948</x:t>
-[...5 lines deleted...]
-    <x:t>33.51%</x:t>
+    <x:t>30,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,182,882.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33.49%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci International Value ETF</x:t>
   </x:si>
   <x:si>
     <x:t>VLUE AU</x:t>
   </x:si>
   <x:si>
-    <x:t>10,227</x:t>
-[...5 lines deleted...]
-    <x:t>15.28%</x:t>
+    <x:t>12,501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$544,051.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.40%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci International Quality ETF</x:t>
   </x:si>
   <x:si>
     <x:t>QUAL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>6,090</x:t>
-[...8 lines deleted...]
-    <x:t>Ve Msci Multifactor EM Equity ETF</x:t>
+    <x:t>7,444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$472,815.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Msci Multifactor EM Equity ETF</x:t>
   </x:si>
   <x:si>
     <x:t>EMKT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>7,035</x:t>
-[...5 lines deleted...]
-    <x:t>10.02%</x:t>
+    <x:t>8,599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$349,713.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.90%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci Intl Small Comp Quality ETF</x:t>
   </x:si>
   <x:si>
     <x:t>QSML AU</x:t>
   </x:si>
   <x:si>
-    <x:t>7,793</x:t>
-[...5 lines deleted...]
-    <x:t>8.82%</x:t>
+    <x:t>9,525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$319,578.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.05%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Small Companies Masters ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MVS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>6,544</x:t>
-[...5 lines deleted...]
-    <x:t>4.80%</x:t>
+    <x:t>7,998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,362.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.71%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Gold Bullion ETF</x:t>
   </x:si>
   <x:si>
     <x:t>NUGG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,097</x:t>
-[...5 lines deleted...]
-    <x:t>4.62%</x:t>
+    <x:t>2,563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$149,804.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.24%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Ftse Glb Infra (Aud Hedged) ETF</x:t>
   </x:si>
   <x:si>
     <x:t>IFRA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>4,301</x:t>
-[...5 lines deleted...]
-    <x:t>3.83%</x:t>
+    <x:t>5,257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$137,463.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Australian Property ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MVA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$105,063.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.97%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Ftse Intl Prop (Aud Hedged) ETF</x:t>
   </x:si>
   <x:si>
     <x:t>REIT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>4,879</x:t>
-[...20 lines deleted...]
-    <x:t>2.78%</x:t>
+    <x:t>5,963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,213.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$339.25</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$536.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -253,62 +253,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R100817f0961a4578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcc988beaa73f4743" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfd32f0118caa4cd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b2b072ab33a4697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0cb14a73720c4a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf0ac1d08951c4b30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F15"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
-    <x:col min="5" max="5" width="19" customWidth="1"/>
+    <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6" ht="15" customHeight="1">
       <x:c r="A2" s="2" t="s">