--- v3 (2026-06-29)
+++ v4 (2026-07-19)
@@ -1,234 +1,234 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R775213e040c94b18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ac6a9cf23ea4547" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VHGR_asat_20260626" sheetId="1" r:id="Rf0ac1d08951c4b30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VHGR_asat_20260717" sheetId="1" r:id="R8fd22517b96d4c3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="62">
   <x:si>
-    <x:t>All Fund Holdings as at 26/06/2026</x:t>
+    <x:t>All Fund Holdings as at 17/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Equal Weight ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MVW AU</x:t>
   </x:si>
   <x:si>
-    <x:t>30,492</x:t>
-[...5 lines deleted...]
-    <x:t>33.49%</x:t>
+    <x:t>31,043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,183,259.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Msci International Quality ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QUAL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$454,619.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.55%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci International Value ETF</x:t>
   </x:si>
   <x:si>
     <x:t>VLUE AU</x:t>
   </x:si>
   <x:si>
-    <x:t>12,501</x:t>
-[...20 lines deleted...]
-    <x:t>13.38%</x:t>
+    <x:t>12,393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$452,037.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Msci Intl Small Comp Quality ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QSML AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$297,059.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.86%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci Multifactor EM Equity ETF</x:t>
   </x:si>
   <x:si>
     <x:t>EMKT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>8,599</x:t>
-[...20 lines deleted...]
-    <x:t>9.05%</x:t>
+    <x:t>8,454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$292,404.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.72%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Small Companies Masters ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MVS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>7,998</x:t>
-[...5 lines deleted...]
-    <x:t>4.71%</x:t>
+    <x:t>8,206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$170,277.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.08%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Gold Bullion ETF</x:t>
   </x:si>
   <x:si>
     <x:t>NUGG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,563</x:t>
-[...5 lines deleted...]
-    <x:t>4.24%</x:t>
+    <x:t>2,858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$161,372.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.81%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Ftse Glb Infra (Aud Hedged) ETF</x:t>
   </x:si>
   <x:si>
     <x:t>IFRA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>5,257</x:t>
-[...5 lines deleted...]
-    <x:t>3.89%</x:t>
+    <x:t>5,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,047.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Ftse Intl Prop (Aud Hedged) ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REIT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,596.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.09%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Property ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MVA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>4,304</x:t>
-[...20 lines deleted...]
-    <x:t>2.95%</x:t>
+    <x:t>4,421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,779.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$536.11</x:t>
-[...2 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>$2,209.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -253,51 +253,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b2b072ab33a4697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0cb14a73720c4a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf0ac1d08951c4b30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8c67d97a43746ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7a1448f2d1df4ed8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8fd22517b96d4c3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F15"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">