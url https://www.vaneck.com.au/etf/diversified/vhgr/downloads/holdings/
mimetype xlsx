--- v4 (2026-07-19)
+++ v5 (2026-08-26)
@@ -1,234 +1,234 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ac6a9cf23ea4547" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d827e41714746c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VHGR_asat_20260717" sheetId="1" r:id="R8fd22517b96d4c3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VHGR_asat_20260826" sheetId="1" r:id="Rf191e9482c184bda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="62">
   <x:si>
-    <x:t>All Fund Holdings as at 17/07/2026</x:t>
+    <x:t>All Fund Holdings as at 26/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Equal Weight ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MVW AU</x:t>
   </x:si>
   <x:si>
-    <x:t>31,043</x:t>
-[...5 lines deleted...]
-    <x:t>35.27%</x:t>
+    <x:t>40,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,608,718.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Msci International Value ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLUE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$614,196.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.65%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci International Quality ETF</x:t>
   </x:si>
   <x:si>
     <x:t>QUAL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>7,327</x:t>
-[...20 lines deleted...]
-    <x:t>13.47%</x:t>
+    <x:t>9,538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$590,139.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Msci Multifactor EM Equity ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMKT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$385,502.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.57%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci Intl Small Comp Quality ETF</x:t>
   </x:si>
   <x:si>
     <x:t>QSML AU</x:t>
   </x:si>
   <x:si>
-    <x:t>9,189</x:t>
-[...20 lines deleted...]
-    <x:t>8.72%</x:t>
+    <x:t>11,961</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$381,165.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.47%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Small Companies Masters ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MVS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>8,206</x:t>
-[...5 lines deleted...]
-    <x:t>5.08%</x:t>
+    <x:t>10,682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$242,267.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.38%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Gold Bullion ETF</x:t>
   </x:si>
   <x:si>
     <x:t>NUGG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,858</x:t>
-[...5 lines deleted...]
-    <x:t>4.81%</x:t>
+    <x:t>3,720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$237,531.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.28%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Ftse Glb Infra (Aud Hedged) ETF</x:t>
   </x:si>
   <x:si>
     <x:t>IFRA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>5,250</x:t>
-[...5 lines deleted...]
-    <x:t>4.06%</x:t>
+    <x:t>6,834</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$173,307.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.85%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Ftse Intl Prop (Aud Hedged) ETF</x:t>
   </x:si>
   <x:si>
     <x:t>REIT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>5,913</x:t>
-[...5 lines deleted...]
-    <x:t>3.09%</x:t>
+    <x:t>7,697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$133,411.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.96%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Property ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MVA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>4,421</x:t>
-[...5 lines deleted...]
-    <x:t>3.03%</x:t>
+    <x:t>5,755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$131,852.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$2,209.10</x:t>
-[...2 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>$2,478.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -253,51 +253,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8c67d97a43746ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7a1448f2d1df4ed8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8fd22517b96d4c3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64d8639dfe954ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R84d85628b6564b51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf191e9482c184bda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F15"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">