--- v5 (2026-08-26)
+++ v6 (2026-09-20)
@@ -1,231 +1,231 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d827e41714746c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5087988e295d4c93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VHGR_asat_20260826" sheetId="1" r:id="Rf191e9482c184bda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VHGR_asat_20260918" sheetId="1" r:id="R14057344b03d4e23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="62">
   <x:si>
-    <x:t>All Fund Holdings as at 26/08/2026</x:t>
+    <x:t>All Fund Holdings as at 18/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Equal Weight ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MVW AU</x:t>
   </x:si>
   <x:si>
     <x:t>40,410</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,608,718.06</x:t>
-[...2 lines deleted...]
-    <x:t>35.74%</x:t>
+    <x:t>$1,539,984.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35.19%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci International Value ETF</x:t>
   </x:si>
   <x:si>
     <x:t>VLUE AU</x:t>
   </x:si>
   <x:si>
     <x:t>16,132</x:t>
   </x:si>
   <x:si>
-    <x:t>$614,196.86</x:t>
-[...2 lines deleted...]
-    <x:t>13.65%</x:t>
+    <x:t>$616,452.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.09%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci International Quality ETF</x:t>
   </x:si>
   <x:si>
     <x:t>QUAL AU</x:t>
   </x:si>
   <x:si>
     <x:t>9,538</x:t>
   </x:si>
   <x:si>
-    <x:t>$590,139.91</x:t>
-[...2 lines deleted...]
-    <x:t>13.11%</x:t>
+    <x:t>$581,848.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.30%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci Multifactor EM Equity ETF</x:t>
   </x:si>
   <x:si>
     <x:t>EMKT AU</x:t>
   </x:si>
   <x:si>
     <x:t>11,005</x:t>
   </x:si>
   <x:si>
-    <x:t>$385,502.95</x:t>
-[...2 lines deleted...]
-    <x:t>8.57%</x:t>
+    <x:t>$392,732.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.97%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci Intl Small Comp Quality ETF</x:t>
   </x:si>
   <x:si>
     <x:t>QSML AU</x:t>
   </x:si>
   <x:si>
     <x:t>11,961</x:t>
   </x:si>
   <x:si>
-    <x:t>$381,165.97</x:t>
-[...2 lines deleted...]
-    <x:t>8.47%</x:t>
+    <x:t>$368,882.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.43%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Small Companies Masters ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MVS AU</x:t>
   </x:si>
   <x:si>
     <x:t>10,682</x:t>
   </x:si>
   <x:si>
-    <x:t>$242,267.76</x:t>
-[...2 lines deleted...]
-    <x:t>5.38%</x:t>
+    <x:t>$234,105.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.35%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Gold Bullion ETF</x:t>
   </x:si>
   <x:si>
     <x:t>NUGG AU</x:t>
   </x:si>
   <x:si>
     <x:t>3,720</x:t>
   </x:si>
   <x:si>
-    <x:t>$237,531.86</x:t>
-[...2 lines deleted...]
-    <x:t>5.28%</x:t>
+    <x:t>$225,245.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.15%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Ftse Glb Infra (Aud Hedged) ETF</x:t>
   </x:si>
   <x:si>
     <x:t>IFRA AU</x:t>
   </x:si>
   <x:si>
     <x:t>6,834</x:t>
   </x:si>
   <x:si>
-    <x:t>$173,307.51</x:t>
-[...2 lines deleted...]
-    <x:t>3.85%</x:t>
+    <x:t>$166,194.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.80%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Ftse Intl Prop (Aud Hedged) ETF</x:t>
   </x:si>
   <x:si>
     <x:t>REIT AU</x:t>
   </x:si>
   <x:si>
     <x:t>7,697</x:t>
   </x:si>
   <x:si>
-    <x:t>$133,411.33</x:t>
-[...2 lines deleted...]
-    <x:t>2.96%</x:t>
+    <x:t>$125,525.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.87%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Property ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MVA AU</x:t>
   </x:si>
   <x:si>
     <x:t>5,755</x:t>
   </x:si>
   <x:si>
-    <x:t>$131,852.23</x:t>
-[...2 lines deleted...]
-    <x:t>2.93%</x:t>
+    <x:t>$122,825.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$2,478.74</x:t>
+    <x:t>$2,524.18</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -253,51 +253,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64d8639dfe954ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R84d85628b6564b51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf191e9482c184bda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78c256957aee4518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7b899614d6fb4b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R14057344b03d4e23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F15"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">