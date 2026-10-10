--- v6 (2026-09-20)
+++ v7 (2026-10-10)
@@ -1,234 +1,249 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5087988e295d4c93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9819b311ba42498b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VHGR_asat_20260918" sheetId="1" r:id="R14057344b03d4e23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VHGR_asat_20261009" sheetId="1" r:id="R20f6d9f17f984679"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="62">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 18/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="67">
+  <x:si>
+    <x:t>All Fund Holdings as at 09/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Equal Weight ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MVW AU</x:t>
   </x:si>
   <x:si>
-    <x:t>40,410</x:t>
-[...5 lines deleted...]
-    <x:t>35.19%</x:t>
+    <x:t>40,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,557,083.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Msci International Quality ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QUAL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$595,225.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.52%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci International Value ETF</x:t>
   </x:si>
   <x:si>
     <x:t>VLUE AU</x:t>
   </x:si>
   <x:si>
-    <x:t>16,132</x:t>
-[...20 lines deleted...]
-    <x:t>13.30%</x:t>
+    <x:t>15,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$587,987.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Msci Intl Small Comp Quality ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QSML AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$391,627.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.89%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci Multifactor EM Equity ETF</x:t>
   </x:si>
   <x:si>
     <x:t>EMKT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>11,005</x:t>
-[...20 lines deleted...]
-    <x:t>8.43%</x:t>
+    <x:t>10,717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$385,936.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.76%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Small Companies Masters ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MVS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>10,682</x:t>
-[...5 lines deleted...]
-    <x:t>5.35%</x:t>
+    <x:t>10,281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$215,797.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Ftse Glb Infra (Aud Hedged) ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFRA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178,159.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.05%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Gold Bullion ETF</x:t>
   </x:si>
   <x:si>
     <x:t>NUGG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>3,720</x:t>
-[...20 lines deleted...]
-    <x:t>3.80%</x:t>
+    <x:t>2,609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$155,004.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.52%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Ftse Intl Prop (Aud Hedged) ETF</x:t>
   </x:si>
   <x:si>
     <x:t>REIT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>7,697</x:t>
-[...20 lines deleted...]
-    <x:t>2.81%</x:t>
+    <x:t>8,433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$132,222.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Aus Long Short Complex ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALFA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$131,781.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Gold Miners ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GDX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,943.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$2,524.18</x:t>
-[...2 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>$6,422.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -253,56 +268,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78c256957aee4518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7b899614d6fb4b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R14057344b03d4e23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1635e2901c87441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdbbda0a515754553" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R20f6d9f17f984679" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F15"/>
+  <x:dimension ref="A1:F16"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -539,62 +554,82 @@
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A15" s="2" t="s">
-[...14 lines deleted...]
-      <x:c r="F15" s="2" t="s">
+      <x:c r="A15" s="1">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B15" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F15" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A16" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="B16" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C16" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D16" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E16" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F16" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A15:F15"/>
+    <x:mergeCell ref="A16:F16"/>
   </x:mergeCells>
 </x:worksheet>
 </file>