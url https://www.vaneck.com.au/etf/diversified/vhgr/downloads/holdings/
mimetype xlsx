--- v7 (2026-10-10)
+++ v8 (2026-10-30)
@@ -1,249 +1,249 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9819b311ba42498b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2320ca8127384755" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VHGR_asat_20261009" sheetId="1" r:id="R20f6d9f17f984679"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VHGR_asat_20261030" sheetId="1" r:id="R42344b0f51bc48b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="67">
   <x:si>
-    <x:t>All Fund Holdings as at 09/10/2026</x:t>
+    <x:t>All Fund Holdings as at 30/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Australian Equal Weight ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MVW AU</x:t>
   </x:si>
   <x:si>
     <x:t>40,486</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,557,083.46</x:t>
-[...2 lines deleted...]
-    <x:t>35.35%</x:t>
+    <x:t>$1,580,727.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Msci International Value ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLUE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$587,897.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.42%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci International Quality ETF</x:t>
   </x:si>
   <x:si>
     <x:t>QUAL AU</x:t>
   </x:si>
   <x:si>
     <x:t>9,306</x:t>
   </x:si>
   <x:si>
-    <x:t>$595,225.72</x:t>
-[...17 lines deleted...]
-    <x:t>13.35%</x:t>
+    <x:t>$584,333.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.34%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci Intl Small Comp Quality ETF</x:t>
   </x:si>
   <x:si>
     <x:t>QSML AU</x:t>
   </x:si>
   <x:si>
     <x:t>12,556</x:t>
   </x:si>
   <x:si>
-    <x:t>$391,627.92</x:t>
+    <x:t>$389,261.11</x:t>
   </x:si>
   <x:si>
     <x:t>8.89%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Msci Multifactor EM Equity ETF</x:t>
   </x:si>
   <x:si>
     <x:t>EMKT AU</x:t>
   </x:si>
   <x:si>
     <x:t>10,717</x:t>
   </x:si>
   <x:si>
-    <x:t>$385,936.32</x:t>
-[...2 lines deleted...]
-    <x:t>8.76%</x:t>
+    <x:t>$358,286.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.18%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Small Companies Masters ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MVS AU</x:t>
   </x:si>
   <x:si>
     <x:t>10,281</x:t>
   </x:si>
   <x:si>
-    <x:t>$215,797.16</x:t>
-[...2 lines deleted...]
-    <x:t>4.90%</x:t>
+    <x:t>$207,862.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.75%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Ftse Glb Infra (Aud Hedged) ETF</x:t>
   </x:si>
   <x:si>
     <x:t>IFRA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>7,437</x:t>
-[...5 lines deleted...]
-    <x:t>4.05%</x:t>
+    <x:t>7,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$190,333.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.35%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Gold Bullion ETF</x:t>
   </x:si>
   <x:si>
     <x:t>NUGG AU</x:t>
   </x:si>
   <x:si>
     <x:t>2,609</x:t>
   </x:si>
   <x:si>
-    <x:t>$155,004.39</x:t>
-[...2 lines deleted...]
-    <x:t>3.52%</x:t>
+    <x:t>$147,723.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.37%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Ftse Intl Prop (Aud Hedged) ETF</x:t>
   </x:si>
   <x:si>
     <x:t>REIT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>8,433</x:t>
-[...5 lines deleted...]
-    <x:t>3.00%</x:t>
+    <x:t>8,525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$137,914.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.15%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Aus Long Short Complex ETF</x:t>
   </x:si>
   <x:si>
     <x:t>ALFA AU</x:t>
   </x:si>
   <x:si>
     <x:t>5,772</x:t>
   </x:si>
   <x:si>
-    <x:t>$131,781.11</x:t>
+    <x:t>$131,130.60</x:t>
   </x:si>
   <x:si>
     <x:t>2.99%</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Gold Miners ETF</x:t>
   </x:si>
   <x:si>
     <x:t>GDX AU</x:t>
   </x:si>
   <x:si>
     <x:t>609</x:t>
   </x:si>
   <x:si>
-    <x:t>$66,943.78</x:t>
-[...2 lines deleted...]
-    <x:t>1.52%</x:t>
+    <x:t>$60,831.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$6,422.80</x:t>
-[...2 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>$3,725.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -268,51 +268,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1635e2901c87441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdbbda0a515754553" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R20f6d9f17f984679" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75406f17f9dd4891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7378cca3f7794d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R42344b0f51bc48b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F16"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">