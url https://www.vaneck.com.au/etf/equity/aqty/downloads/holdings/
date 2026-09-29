--- v5 (2026-09-07)
+++ v6 (2026-09-29)
@@ -1,822 +1,822 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8180833b12d743b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcde6bb07f7941eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="AQTY_asat_20260907" sheetId="1" r:id="R7d50dc46e8404072"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="AQTY_asat_20260928" sheetId="1" r:id="Raec64127f3394e36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="258">
   <x:si>
-    <x:t>All Fund Holdings as at 07/09/2026</x:t>
+    <x:t>All Fund Holdings as at 28/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Anz Group Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ANZ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>72,942</x:t>
-[...5 lines deleted...]
-    <x:t>7.76%</x:t>
+    <x:t>73,078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,808,387.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Wesfarmers Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WES AU</x:t>
   </x:si>
   <x:si>
-    <x:t>35,072</x:t>
-[...5 lines deleted...]
-    <x:t>7.65%</x:t>
+    <x:t>35,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,585,731.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Westpac Banking Corp</x:t>
   </x:si>
   <x:si>
     <x:t>WBC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>73,548</x:t>
-[...5 lines deleted...]
-    <x:t>7.21%</x:t>
+    <x:t>73,685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,581,922.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Csl Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,310,802.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Bhp Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BHP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>36,445</x:t>
-[...20 lines deleted...]
-    <x:t>6.21%</x:t>
+    <x:t>36,513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,183,477.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.18%</x:t>
   </x:si>
   <x:si>
     <x:t>National Australia Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NAB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>48,811</x:t>
-[...5 lines deleted...]
-    <x:t>5.37%</x:t>
+    <x:t>48,902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,913,046.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Macquarie Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MQG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>6,643</x:t>
-[...5 lines deleted...]
-    <x:t>4.69%</x:t>
+    <x:t>6,655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,630,341.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Commonwealth Bank Of Australia</x:t>
   </x:si>
   <x:si>
     <x:t>CBA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>9,194</x:t>
-[...5 lines deleted...]
-    <x:t>4.14%</x:t>
+    <x:t>9,211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,395,650.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santos Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$917,056.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
   </x:si>
   <x:si>
     <x:t>South32 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>S32 AU</x:t>
   </x:si>
   <x:si>
-    <x:t>186,249</x:t>
-[...5 lines deleted...]
-    <x:t>2.71%</x:t>
+    <x:t>186,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$910,588.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qbe Insurance Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QBE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$905,426.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Computershare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$895,550.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coles Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$892,017.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woolworths Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WOW AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$868,948.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suncorp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$857,642.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Rio Tinto Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RIO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>5,216</x:t>
-[...77 lines deleted...]
-    <x:t>$875,875.64</x:t>
+    <x:t>5,226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$852,047.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woodside Energy Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$841,078.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Transurban Group</x:t>
   </x:si>
   <x:si>
     <x:t>TCL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>63,279</x:t>
-[...32 lines deleted...]
-    <x:t>2.36%</x:t>
+    <x:t>63,397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$822,259.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Telstra Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TLS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>165,183</x:t>
-[...5 lines deleted...]
-    <x:t>2.22%</x:t>
+    <x:t>165,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$796,011.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Insurance Australia Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>IAG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>94,104</x:t>
-[...5 lines deleted...]
-    <x:t>2.12%</x:t>
+    <x:t>94,279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$752,346.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Washington H Soul Pattinson &amp; Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SOL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>14,487</x:t>
-[...5 lines deleted...]
-    <x:t>1.80%</x:t>
+    <x:t>14,514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$684,335.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Apa Group</x:t>
   </x:si>
   <x:si>
     <x:t>APA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>56,086</x:t>
-[...5 lines deleted...]
-    <x:t>1.72%</x:t>
+    <x:t>56,190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$605,166.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Bluescope Steel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BSL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>18,561</x:t>
-[...5 lines deleted...]
-    <x:t>1.67%</x:t>
+    <x:t>18,595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$564,544.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Medibank Pvt Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MPL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>116,684</x:t>
-[...5 lines deleted...]
-    <x:t>1.53%</x:t>
+    <x:t>116,901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$531,899.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orica Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$456,679.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ampol Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$446,172.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Als Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ALQ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>21,504</x:t>
-[...35 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>21,544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$443,806.40</x:t>
   </x:si>
   <x:si>
     <x:t>Ramsay Health Care Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RHC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>7,824</x:t>
-[...2 lines deleted...]
-    <x:t>$409,116.96</x:t>
+    <x:t>7,839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$435,534.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Perseus Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PRU AU</x:t>
   </x:si>
   <x:si>
-    <x:t>56,229</x:t>
-[...5 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>56,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$363,917.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Dyno Nobel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DNL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>74,264</x:t>
-[...5 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>74,403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$291,659.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Aurizon Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AZJ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>71,320</x:t>
-[...5 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>71,453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$260,803.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98,103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$254,086.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Regis Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RRL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>30,485</x:t>
-[...20 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>30,542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$227,232.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Challenger Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CGF AU</x:t>
   </x:si>
   <x:si>
-    <x:t>21,658</x:t>
-[...5 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>21,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$223,499.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Ventia Services Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>VNT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>32,918</x:t>
-[...5 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>32,979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$199,522.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>Downer Edi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DOW AU</x:t>
   </x:si>
   <x:si>
-    <x:t>27,922</x:t>
-[...5 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>27,974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$186,306.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sims Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,881.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>West African Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WAF AU</x:t>
   </x:si>
   <x:si>
-    <x:t>44,825</x:t>
-[...20 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>44,909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$154,936.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Viva Energy Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,245.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Nrw Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NWH AU</x:t>
   </x:si>
   <x:si>
-    <x:t>18,494</x:t>
-[...5 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>18,528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,297.60</x:t>
   </x:si>
   <x:si>
     <x:t>Nib Holdings Ltd/Australia</x:t>
   </x:si>
   <x:si>
     <x:t>NHF AU</x:t>
   </x:si>
   <x:si>
-    <x:t>20,715</x:t>
-[...17 lines deleted...]
-    <x:t>$136,224.60</x:t>
+    <x:t>20,753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$134,271.91</x:t>
   </x:si>
   <x:si>
     <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>New Hope Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NHC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>20,556</x:t>
-[...5 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>20,594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$118,003.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Yancoal Australia Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>YAL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>16,784</x:t>
-[...5 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>16,815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,686.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Perenti Global Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PRN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>35,646</x:t>
-[...5 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>35,712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,780.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Bega Cheese Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BGA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>11,652</x:t>
-[...2 lines deleted...]
-    <x:t>$70,844.16</x:t>
+    <x:t>11,674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,510.96</x:t>
   </x:si>
   <x:si>
     <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Data#3 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DTL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>6,078</x:t>
-[...2 lines deleted...]
-    <x:t>$67,040.34</x:t>
+    <x:t>6,089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,039.89</x:t>
   </x:si>
   <x:si>
     <x:t>0.19%</x:t>
   </x:si>
   <x:si>
+    <x:t>Service Stream Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,347.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Smartgroup Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SIQ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>5,268</x:t>
-[...17 lines deleted...]
-    <x:t>$59,738.40</x:t>
+    <x:t>5,278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,219.16</x:t>
   </x:si>
   <x:si>
     <x:t>Helia Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HLI AU</x:t>
   </x:si>
   <x:si>
-    <x:t>11,037</x:t>
-[...2 lines deleted...]
-    <x:t>$57,392.40</x:t>
+    <x:t>11,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,270.39</x:t>
   </x:si>
   <x:si>
     <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Nufarm Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NUF AU</x:t>
   </x:si>
   <x:si>
-    <x:t>13,838</x:t>
-[...2 lines deleted...]
-    <x:t>$44,281.60</x:t>
+    <x:t>13,864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,146.56</x:t>
   </x:si>
   <x:si>
     <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$18,400.47</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$40,641.89</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -841,51 +841,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb88ed45a362c43ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1895f05c2a814248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7d50dc46e8404072" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00bd06aafb0a46e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbbbeb9369e224aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raec64127f3394e36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F55"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="48" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1213,771 +1213,771 @@
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>