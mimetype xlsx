--- v6 (2026-09-29)
+++ v7 (2026-10-19)
@@ -1,822 +1,822 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcde6bb07f7941eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fa5056ffd4c48c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="AQTY_asat_20260928" sheetId="1" r:id="Raec64127f3394e36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="AQTY_asat_20261016" sheetId="1" r:id="R515341790af84f81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="258">
   <x:si>
-    <x:t>All Fund Holdings as at 28/09/2026</x:t>
+    <x:t>All Fund Holdings as at 16/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Anz Group Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ANZ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>73,078</x:t>
-[...5 lines deleted...]
-    <x:t>7.95%</x:t>
+    <x:t>77,370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,008,919.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Wesfarmers Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WES AU</x:t>
   </x:si>
   <x:si>
-    <x:t>35,137</x:t>
-[...5 lines deleted...]
-    <x:t>7.32%</x:t>
+    <x:t>37,202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,950,490.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Westpac Banking Corp</x:t>
   </x:si>
   <x:si>
     <x:t>WBC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>73,685</x:t>
-[...5 lines deleted...]
-    <x:t>7.31%</x:t>
+    <x:t>78,013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,742,156.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Csl Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CSL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>12,703</x:t>
-[...5 lines deleted...]
-    <x:t>6.54%</x:t>
+    <x:t>13,449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,584,897.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Bhp Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BHP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>36,513</x:t>
-[...5 lines deleted...]
-    <x:t>6.18%</x:t>
+    <x:t>38,658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,320,639.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.08%</x:t>
   </x:si>
   <x:si>
     <x:t>National Australia Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NAB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>48,902</x:t>
-[...5 lines deleted...]
-    <x:t>5.41%</x:t>
+    <x:t>51,775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,035,793.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Macquarie Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MQG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>6,655</x:t>
-[...5 lines deleted...]
-    <x:t>4.61%</x:t>
+    <x:t>7,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,756,920.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Commonwealth Bank Of Australia</x:t>
   </x:si>
   <x:si>
     <x:t>CBA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>9,211</x:t>
-[...5 lines deleted...]
-    <x:t>3.95%</x:t>
+    <x:t>9,752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,505,513.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qbe Insurance Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QBE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,066,476.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Santos Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>STO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>106,883</x:t>
-[...5 lines deleted...]
-    <x:t>2.60%</x:t>
+    <x:t>113,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,030,905.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Computershare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$981,378.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woolworths Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WOW AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$975,410.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coles Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$965,416.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suncorp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$932,791.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woodside Energy Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$928,914.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transurban Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$916,201.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
   </x:si>
   <x:si>
     <x:t>South32 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>S32 AU</x:t>
   </x:si>
   <x:si>
-    <x:t>186,596</x:t>
-[...80 lines deleted...]
-    <x:t>2.43%</x:t>
+    <x:t>197,557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$914,688.91</x:t>
   </x:si>
   <x:si>
     <x:t>Rio Tinto Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RIO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>5,226</x:t>
-[...35 lines deleted...]
-    <x:t>2.33%</x:t>
+    <x:t>5,533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$857,227.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Insurance Australia Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$855,431.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Telstra Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TLS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>165,491</x:t>
-[...20 lines deleted...]
-    <x:t>2.13%</x:t>
+    <x:t>175,213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$830,509.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Washington H Soul Pattinson &amp; Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SOL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>14,514</x:t>
-[...5 lines deleted...]
-    <x:t>1.94%</x:t>
+    <x:t>15,367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$709,801.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Apa Group</x:t>
   </x:si>
   <x:si>
     <x:t>APA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>56,190</x:t>
-[...5 lines deleted...]
-    <x:t>1.71%</x:t>
+    <x:t>59,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$668,083.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Bluescope Steel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BSL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>18,595</x:t>
-[...5 lines deleted...]
-    <x:t>1.60%</x:t>
+    <x:t>19,688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$633,756.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Medibank Pvt Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MPL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>116,901</x:t>
-[...5 lines deleted...]
-    <x:t>1.51%</x:t>
+    <x:t>123,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$586,665.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Orica Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ORI AU</x:t>
   </x:si>
   <x:si>
-    <x:t>19,676</x:t>
-[...5 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>20,832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$474,969.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Als Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALQ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$461,902.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramsay Health Care Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$461,009.45</x:t>
   </x:si>
   <x:si>
     <x:t>Ampol Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ALD AU</x:t>
   </x:si>
   <x:si>
-    <x:t>10,115</x:t>
-[...32 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>10,710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$460,637.10</x:t>
   </x:si>
   <x:si>
     <x:t>Perseus Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PRU AU</x:t>
   </x:si>
   <x:si>
-    <x:t>56,334</x:t>
-[...5 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>59,644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$372,775.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>Dyno Nobel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DNL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>74,403</x:t>
-[...5 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>78,774</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$311,157.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>Aurizon Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AZJ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>71,453</x:t>
-[...5 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>75,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$284,444.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Amp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AMP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>98,103</x:t>
-[...5 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>103,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$247,203.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Regis Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RRL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>30,542</x:t>
-[...5 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>32,336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$229,585.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Challenger Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CGF AU</x:t>
   </x:si>
   <x:si>
-    <x:t>21,699</x:t>
-[...5 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>22,974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$226,293.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Ventia Services Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>VNT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>32,979</x:t>
-[...5 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>34,916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$204,258.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Downer Edi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DOW AU</x:t>
   </x:si>
   <x:si>
-    <x:t>27,974</x:t>
-[...2 lines deleted...]
-    <x:t>$186,306.84</x:t>
+    <x:t>29,617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$202,580.28</x:t>
   </x:si>
   <x:si>
     <x:t>0.53%</x:t>
   </x:si>
   <x:si>
+    <x:t>West African Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$169,742.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Viva Energy Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$154,463.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Sims Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SGM AU</x:t>
   </x:si>
   <x:si>
-    <x:t>6,767</x:t>
-[...35 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>7,165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151,539.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nib Holdings Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NHF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$143,257.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Nrw Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NWH AU</x:t>
   </x:si>
   <x:si>
-    <x:t>18,528</x:t>
-[...17 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>19,617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$135,945.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>New Hope Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NHC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>20,594</x:t>
-[...2 lines deleted...]
-    <x:t>$118,003.62</x:t>
+    <x:t>21,804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$127,335.36</x:t>
   </x:si>
   <x:si>
     <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Yancoal Australia Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>YAL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>16,815</x:t>
-[...5 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>17,803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$105,927.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Data#3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,227.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bega Cheese Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,733.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Perenti Global Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PRN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>35,712</x:t>
-[...17 lines deleted...]
-    <x:t>$70,510.96</x:t>
+    <x:t>37,810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,510.50</x:t>
   </x:si>
   <x:si>
     <x:t>0.20%</x:t>
   </x:si>
   <x:si>
-    <x:t>Data#3 Ltd</x:t>
-[...11 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>Smartgroup Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIQ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,709.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Helia Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,222.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Service Stream Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SSM AU</x:t>
   </x:si>
   <x:si>
-    <x:t>24,937</x:t>
-[...32 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>26,403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,030.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Nufarm Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NUF AU</x:t>
   </x:si>
   <x:si>
-    <x:t>13,864</x:t>
-[...2 lines deleted...]
-    <x:t>$42,146.56</x:t>
+    <x:t>14,678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,355.02</x:t>
   </x:si>
   <x:si>
     <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$40,641.89</x:t>
+    <x:t>$13,950.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -841,51 +841,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00bd06aafb0a46e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbbbeb9369e224aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raec64127f3394e36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R002d229f7500432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2b1b35011fec441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R515341790af84f81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F55"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="48" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1253,731 +1253,731 @@
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>218</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
         <x:v>223</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>