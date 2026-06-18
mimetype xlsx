--- v0 (2026-05-29)
+++ v1 (2026-06-18)
@@ -1,453 +1,825 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43dacb4a49aa45b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f05cfe8ac434e82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="AQTY_asat_20260529" sheetId="1" r:id="R910fba3190bc4001"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="AQTY_asat_20260617" sheetId="1" r:id="R07a74ba4a4844a32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="135">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 29/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="259">
+  <x:si>
+    <x:t>All Fund Holdings as at 17/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Wesfarmers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WES AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,690,455.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,559,919.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anz Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANZ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,141,975.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bhp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,984,622.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westpac Banking Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WBC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,934,819.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Australia Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,619,395.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.21%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Macquarie Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MQG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>6,726</x:t>
-[...5 lines deleted...]
-    <x:t>5.25%</x:t>
+    <x:t>6,021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,516,870.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commonwealth Bank Of Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,250,580.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brambles Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BXB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$830,331.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Woolworths Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WOW AU</x:t>
   </x:si>
   <x:si>
-    <x:t>45,186</x:t>
-[...5 lines deleted...]
-    <x:t>5.21%</x:t>
+    <x:t>21,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$827,193.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coles Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$817,685.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qbe Insurance Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QBE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$759,331.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Origin Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$756,529.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South32 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S32 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$748,845.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortescue Metals Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FMG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$717,641.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telstra Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>141,138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$716,981.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woodside Energy Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$685,048.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santos Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$678,231.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Washington H Soul Pattinson &amp; Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$635,833.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluescope Steel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$628,417.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Apa Group</x:t>
   </x:si>
   <x:si>
     <x:t>APA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>143,033</x:t>
-[...20 lines deleted...]
-    <x:t>4.67%</x:t>
+    <x:t>55,816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$581,602.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medibank Pvt Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$563,201.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Als Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ALQ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>60,139</x:t>
-[...299 lines deleted...]
-    <x:t>2.25%</x:t>
+    <x:t>21,401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$501,211.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orica Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$453,281.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qube Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QUB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$360,972.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ampol Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$337,311.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$319,615.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurizon Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZJ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$300,942.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dyno Nobel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$284,256.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whitehaven Coal Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$276,180.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bendigo &amp; Adelaide Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$260,743.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Downer Edi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOW AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$228,205.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regis Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RRL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$213,847.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Challenger Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$211,511.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ventia Services Group Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VNT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$205,357.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sims Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$201,391.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$171,870.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West African Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$145,714.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nrw Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$135,092.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Hope Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$113,077.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Viva Energy Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100,977.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tpg Telecom Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TPG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,188.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yancoal Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YAL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,712.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perenti Global Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,846.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bega Cheese Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,169.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Service Stream Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,168.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smartgroup Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIQ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,796.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Helia Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,982</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,337.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemlife Communities Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,952.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Karoon Gas Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,928.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$26,809.60</x:t>
-[...2 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>$22,054.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -472,59 +844,59 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfc4bd2c08b54fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R10f56596fa324c52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R910fba3190bc4001" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7cba5312df345cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rce34eb3cc3e74e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R07a74ba4a4844a32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F30"/>
+  <x:dimension ref="A1:F55"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
-    <x:col min="2" max="2" width="51" customWidth="1"/>
+    <x:col min="2" max="2" width="48" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -844,71 +1216,71 @@
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
         <x:v>82</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
@@ -964,156 +1336,656 @@
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A30" s="2" t="s">
+      <x:c r="A30" s="1">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="B30" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A31" s="1">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="B31" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A32" s="1">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B32" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A33" s="1">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="B33" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A34" s="1">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="B34" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A35" s="1">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="B35" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A36" s="1">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B36" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A37" s="1">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="B37" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A38" s="1">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="B38" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A39" s="1">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="B39" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A40" s="1">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="B40" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A41" s="1">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B41" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A42" s="1">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B42" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A43" s="1">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="B43" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A44" s="1">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="B44" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A45" s="1">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="B45" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A46" s="1">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="B46" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A47" s="1">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="B47" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A48" s="1">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B48" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A49" s="1">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B49" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A50" s="1">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B50" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A51" s="1">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B51" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A52" s="1">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B52" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="53" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A53" s="1">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="B53" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A54" s="1">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B54" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="55" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B30" s="2" t="s">
+      <x:c r="B55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C30" s="2" t="s">
+      <x:c r="C55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D30" s="2" t="s">
+      <x:c r="D55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E30" s="2" t="s">
+      <x:c r="E55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F30" s="2" t="s">
+      <x:c r="F55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A30:F30"/>
+    <x:mergeCell ref="A55:F55"/>
   </x:mergeCells>
 </x:worksheet>
 </file>