--- v1 (2026-06-18)
+++ v2 (2026-07-08)
@@ -1,825 +1,825 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f05cfe8ac434e82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e3ed70b091841df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="AQTY_asat_20260617" sheetId="1" r:id="R07a74ba4a4844a32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="AQTY_asat_20260708" sheetId="1" r:id="R82a1ff180dd743ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="259">
   <x:si>
-    <x:t>All Fund Holdings as at 17/06/2026</x:t>
+    <x:t>All Fund Holdings as at 08/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Wesfarmers Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WES AU</x:t>
   </x:si>
   <x:si>
-    <x:t>31,471</x:t>
-[...5 lines deleted...]
-    <x:t>8.66%</x:t>
+    <x:t>31,483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,825,914.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Rio Tinto Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RIO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>13,696</x:t>
-[...5 lines deleted...]
-    <x:t>8.24%</x:t>
+    <x:t>13,701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,303,686.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Anz Group Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ANZ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>61,112</x:t>
-[...5 lines deleted...]
-    <x:t>6.89%</x:t>
+    <x:t>61,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,166,624.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westpac Banking Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WBC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,966,555.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Bhp Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BHP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>30,258</x:t>
-[...20 lines deleted...]
-    <x:t>6.23%</x:t>
+    <x:t>30,269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,781,936.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.83%</x:t>
   </x:si>
   <x:si>
     <x:t>National Australia Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NAB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>42,989</x:t>
-[...5 lines deleted...]
-    <x:t>5.21%</x:t>
+    <x:t>43,004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,686,616.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Macquarie Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MQG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>6,021</x:t>
-[...5 lines deleted...]
-    <x:t>4.88%</x:t>
+    <x:t>6,024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,526,120.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Commonwealth Bank Of Australia</x:t>
   </x:si>
   <x:si>
     <x:t>CBA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>7,639</x:t>
-[...5 lines deleted...]
-    <x:t>4.02%</x:t>
+    <x:t>7,642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,273,921.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woolworths Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WOW AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$863,416.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Brambles Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BXB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>44,379</x:t>
-[...20 lines deleted...]
-    <x:t>2.66%</x:t>
+    <x:t>44,395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$852,827.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Coles Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>COL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>35,367</x:t>
-[...5 lines deleted...]
-    <x:t>2.63%</x:t>
+    <x:t>35,380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$825,061.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Qbe Insurance Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>QBE AU</x:t>
   </x:si>
   <x:si>
-    <x:t>32,216</x:t>
-[...5 lines deleted...]
-    <x:t>2.44%</x:t>
+    <x:t>32,227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$805,352.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telstra Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>141,189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$715,828.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Origin Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ORG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>69,662</x:t>
-[...5 lines deleted...]
-    <x:t>2.43%</x:t>
+    <x:t>69,688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$707,333.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
   </x:si>
   <x:si>
     <x:t>South32 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>S32 AU</x:t>
   </x:si>
   <x:si>
-    <x:t>174,556</x:t>
-[...5 lines deleted...]
-    <x:t>2.41%</x:t>
+    <x:t>174,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$698,480.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woodside Energy Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$661,882.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santos Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$653,584.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Fortescue Metals Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>FMG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>35,317</x:t>
-[...47 lines deleted...]
-    <x:t>2.18%</x:t>
+    <x:t>35,330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$649,365.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Washington H Soul Pattinson &amp; Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SOL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>14,418</x:t>
-[...5 lines deleted...]
-    <x:t>2.05%</x:t>
+    <x:t>14,423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$637,352.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Bluescope Steel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BSL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>18,472</x:t>
-[...5 lines deleted...]
-    <x:t>2.02%</x:t>
+    <x:t>18,478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$583,535.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medibank Pvt Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$580,830.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
   </x:si>
   <x:si>
     <x:t>Apa Group</x:t>
   </x:si>
   <x:si>
     <x:t>APA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>55,816</x:t>
-[...20 lines deleted...]
-    <x:t>1.81%</x:t>
+    <x:t>55,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$549,436.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
   </x:si>
   <x:si>
     <x:t>Als Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ALQ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>21,401</x:t>
-[...5 lines deleted...]
-    <x:t>1.61%</x:t>
+    <x:t>21,409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$495,618.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Orica Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ORI AU</x:t>
   </x:si>
   <x:si>
-    <x:t>19,538</x:t>
-[...5 lines deleted...]
-    <x:t>1.46%</x:t>
+    <x:t>19,545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$462,825.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Qube Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>QUB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>70,918</x:t>
-[...5 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>70,944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$363,233.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Ampol Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ALD AU</x:t>
   </x:si>
   <x:si>
-    <x:t>10,048</x:t>
-[...5 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>10,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$344,884.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurizon Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZJ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$290,402.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Perseus Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PRU AU</x:t>
   </x:si>
   <x:si>
-    <x:t>56,770</x:t>
-[...20 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>56,791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$282,251.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Dyno Nobel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DNL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>74,025</x:t>
-[...5 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>74,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$282,141.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bendigo &amp; Adelaide Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$258,882.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>Whitehaven Coal Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WHC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>33,036</x:t>
-[...20 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>33,048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$234,971.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Challenger Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$227,562.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Downer Edi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DOW AU</x:t>
   </x:si>
   <x:si>
-    <x:t>27,898</x:t>
-[...5 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>27,908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$218,519.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Regis Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RRL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>30,333</x:t>
-[...20 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>30,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$202,394.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Ventia Services Group Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>VNT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>31,162</x:t>
-[...5 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>31,174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,238.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$175,671.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Sims Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SGM AU</x:t>
   </x:si>
   <x:si>
-    <x:t>6,722</x:t>
-[...17 lines deleted...]
-    <x:t>$171,870.72</x:t>
+    <x:t>6,724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,822.44</x:t>
   </x:si>
   <x:si>
     <x:t>0.55%</x:t>
   </x:si>
   <x:si>
+    <x:t>Nrw Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,541.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
     <x:t>West African Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WAF AU</x:t>
   </x:si>
   <x:si>
-    <x:t>44,561</x:t>
-[...20 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>44,578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,372.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>New Hope Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NHC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>20,448</x:t>
-[...5 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>20,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,047.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Viva Energy Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>VEA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>46,749</x:t>
-[...2 lines deleted...]
-    <x:t>$100,977.84</x:t>
+    <x:t>46,766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100,546.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tpg Telecom Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TPG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,610.49</x:t>
   </x:si>
   <x:si>
     <x:t>0.32%</x:t>
   </x:si>
   <x:si>
-    <x:t>Tpg Telecom Ltd</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Yancoal Australia Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>YAL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>16,703</x:t>
-[...5 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>16,709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,555.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Perenti Global Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PRN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>35,615</x:t>
-[...2 lines deleted...]
-    <x:t>$80,846.05</x:t>
+    <x:t>35,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,094.16</x:t>
   </x:si>
   <x:si>
     <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Bega Cheese Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BGA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>11,596</x:t>
-[...2 lines deleted...]
-    <x:t>$65,169.52</x:t>
+    <x:t>11,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,672.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Service Stream Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,191.55</x:t>
   </x:si>
   <x:si>
     <x:t>0.21%</x:t>
   </x:si>
   <x:si>
-    <x:t>Service Stream Ltd</x:t>
-[...8 lines deleted...]
-    <x:t>$63,168.60</x:t>
+    <x:t>Smartgroup Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIQ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,926</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,658.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Helia Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,411.74</x:t>
   </x:si>
   <x:si>
     <x:t>0.20%</x:t>
   </x:si>
   <x:si>
-    <x:t>Smartgroup Corp Ltd</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Gemlife Communities Group</x:t>
   </x:si>
   <x:si>
     <x:t>GLF AU</x:t>
   </x:si>
   <x:si>
-    <x:t>7,617</x:t>
-[...2 lines deleted...]
-    <x:t>$35,952.24</x:t>
+    <x:t>7,619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,123.59</x:t>
   </x:si>
   <x:si>
     <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Karoon Gas Australia Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>KAR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>19,599</x:t>
-[...2 lines deleted...]
-    <x:t>$27,928.58</x:t>
+    <x:t>19,607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,567.49</x:t>
   </x:si>
   <x:si>
     <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$22,054.37</x:t>
-[...2 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>$3,509.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -844,51 +844,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7cba5312df345cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rce34eb3cc3e74e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R07a74ba4a4844a32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56a6f4bcedc34165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7ca5ca8d03c9452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R82a1ff180dd743ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F55"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="48" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1236,311 +1236,311 @@
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
@@ -1736,71 +1736,71 @@
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>