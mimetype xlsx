--- v2 (2026-07-08)
+++ v3 (2026-07-29)
@@ -1,822 +1,804 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e3ed70b091841df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26fbdd6786b0474c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="AQTY_asat_20260708" sheetId="1" r:id="R82a1ff180dd743ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="AQTY_asat_20260728" sheetId="1" r:id="R1f0f20e7390642b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="259">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 08/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="274" uniqueCount="253">
+  <x:si>
+    <x:t>All Fund Holdings as at 28/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Wesfarmers Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WES AU</x:t>
   </x:si>
   <x:si>
-    <x:t>31,483</x:t>
-[...5 lines deleted...]
-    <x:t>9.25%</x:t>
+    <x:t>36,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,212,722.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anz Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANZ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,602,571.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Rio Tinto Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RIO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>13,701</x:t>
-[...20 lines deleted...]
-    <x:t>7.09%</x:t>
+    <x:t>15,671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,499,994.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Westpac Banking Corp</x:t>
   </x:si>
   <x:si>
     <x:t>WBC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>54,430</x:t>
-[...5 lines deleted...]
-    <x:t>6.44%</x:t>
+    <x:t>62,256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,366,973.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Bhp Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BHP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>30,269</x:t>
-[...5 lines deleted...]
-    <x:t>5.83%</x:t>
+    <x:t>34,621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,055,448.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.80%</x:t>
   </x:si>
   <x:si>
     <x:t>National Australia Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NAB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>43,004</x:t>
-[...5 lines deleted...]
-    <x:t>5.52%</x:t>
+    <x:t>49,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,026,996.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Macquarie Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MQG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>6,024</x:t>
-[...5 lines deleted...]
-    <x:t>5.00%</x:t>
+    <x:t>6,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,766,821.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.98%</x:t>
   </x:si>
   <x:si>
     <x:t>Commonwealth Bank Of Australia</x:t>
   </x:si>
   <x:si>
     <x:t>CBA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>7,642</x:t>
-[...5 lines deleted...]
-    <x:t>4.17%</x:t>
+    <x:t>8,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,562,537.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Woolworths Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WOW AU</x:t>
   </x:si>
   <x:si>
-    <x:t>21,903</x:t>
-[...5 lines deleted...]
-    <x:t>2.83%</x:t>
+    <x:t>25,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$996,819.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Brambles Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BXB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>44,395</x:t>
-[...5 lines deleted...]
-    <x:t>2.79%</x:t>
+    <x:t>50,778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$977,476.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Coles Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>COL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>35,380</x:t>
-[...5 lines deleted...]
-    <x:t>2.70%</x:t>
+    <x:t>40,466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$962,686.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Qbe Insurance Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>QBE AU</x:t>
   </x:si>
   <x:si>
-    <x:t>32,227</x:t>
-[...5 lines deleted...]
-    <x:t>2.64%</x:t>
+    <x:t>36,861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$940,692.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South32 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S32 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>199,724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$902,752.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woodside Energy Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$873,928.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Origin Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$848,071.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santos Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$819,245.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Telstra Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TLS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>141,189</x:t>
-[...65 lines deleted...]
-    <x:t>2.14%</x:t>
+    <x:t>161,487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$809,049.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Fortescue Metals Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>FMG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>35,330</x:t>
-[...2 lines deleted...]
-    <x:t>$649,365.40</x:t>
+    <x:t>40,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$755,667.00</x:t>
   </x:si>
   <x:si>
     <x:t>2.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Washington H Soul Pattinson &amp; Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SOL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>14,423</x:t>
-[...5 lines deleted...]
-    <x:t>2.09%</x:t>
+    <x:t>16,495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$748,543.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medibank Pvt Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>132,866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$688,245.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Bluescope Steel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BSL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>18,478</x:t>
-[...2 lines deleted...]
-    <x:t>$583,535.24</x:t>
+    <x:t>21,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$676,320.00</x:t>
   </x:si>
   <x:si>
     <x:t>1.91%</x:t>
   </x:si>
   <x:si>
-    <x:t>Medibank Pvt Ltd</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Apa Group</x:t>
   </x:si>
   <x:si>
     <x:t>APA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>55,837</x:t>
-[...5 lines deleted...]
-    <x:t>1.80%</x:t>
+    <x:t>63,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$656,511.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
   </x:si>
   <x:si>
     <x:t>Als Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ALQ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>21,409</x:t>
-[...5 lines deleted...]
-    <x:t>1.62%</x:t>
+    <x:t>24,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$534,284.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Orica Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ORI AU</x:t>
   </x:si>
   <x:si>
-    <x:t>19,545</x:t>
-[...20 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>22,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$529,119.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Ampol Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ALD AU</x:t>
   </x:si>
   <x:si>
-    <x:t>10,052</x:t>
-[...5 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>11,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$447,233.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Aurizon Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AZJ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>71,003</x:t>
-[...5 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>81,211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$342,710.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dyno Nobel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$318,468.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>Perseus Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PRU AU</x:t>
   </x:si>
   <x:si>
-    <x:t>56,791</x:t>
-[...17 lines deleted...]
-    <x:t>$282,141.93</x:t>
+    <x:t>64,955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$316,980.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>Bendigo &amp; Adelaide Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BEN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>24,469</x:t>
-[...5 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>27,986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$312,043.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Whitehaven Coal Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WHC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>33,048</x:t>
-[...5 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>37,799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$269,506.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Challenger Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CGF AU</x:t>
   </x:si>
   <x:si>
-    <x:t>21,881</x:t>
-[...5 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>25,026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$263,774.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>122,144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$261,388.16</x:t>
   </x:si>
   <x:si>
     <x:t>Downer Edi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DOW AU</x:t>
   </x:si>
   <x:si>
-    <x:t>27,908</x:t>
-[...5 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>31,920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$251,848.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ventia Services Group Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VNT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$214,637.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Regis Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RRL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>30,344</x:t>
-[...17 lines deleted...]
-    <x:t>$184,238.34</x:t>
+    <x:t>34,707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$213,100.98</x:t>
   </x:si>
   <x:si>
     <x:t>0.60%</x:t>
   </x:si>
   <x:si>
-    <x:t>Amp Ltd</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Sims Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SGM AU</x:t>
   </x:si>
   <x:si>
-    <x:t>6,724</x:t>
-[...5 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>7,692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$198,684.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>Nrw Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NWH AU</x:t>
   </x:si>
   <x:si>
-    <x:t>18,412</x:t>
-[...5 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>21,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$149,308.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>West African Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WAF AU</x:t>
   </x:si>
   <x:si>
-    <x:t>44,578</x:t>
-[...5 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>50,987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,862.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Viva Energy Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,745.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>New Hope Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NHC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>20,455</x:t>
-[...17 lines deleted...]
-    <x:t>$100,546.90</x:t>
+    <x:t>23,395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$123,759.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Tpg Telecom Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TPG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>26,911</x:t>
-[...5 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>30,779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$108,957.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Yancoal Australia Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>YAL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>16,709</x:t>
-[...5 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>19,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$108,359.37</x:t>
   </x:si>
   <x:si>
     <x:t>Perenti Global Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PRN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>35,628</x:t>
-[...5 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>40,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,020.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Bega Cheese Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BGA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>11,600</x:t>
-[...5 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>13,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,996.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smartgroup Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIQ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,198.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Service Stream Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SSM AU</x:t>
   </x:si>
   <x:si>
-    <x:t>24,781</x:t>
-[...17 lines deleted...]
-    <x:t>$62,658.72</x:t>
+    <x:t>28,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,009.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Helia Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HLI AU</x:t>
   </x:si>
   <x:si>
-    <x:t>10,986</x:t>
-[...5 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>12,566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,589.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Karoon Gas Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,345.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Gemlife Communities Group</x:t>
   </x:si>
   <x:si>
     <x:t>GLF AU</x:t>
   </x:si>
   <x:si>
-    <x:t>7,619</x:t>
-[...20 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>8,716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,088.92</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$3,509.08</x:t>
+    <x:t>$3,018.87</x:t>
   </x:si>
   <x:si>
     <x:t>0.01%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -844,56 +826,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56a6f4bcedc34165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7ca5ca8d03c9452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R82a1ff180dd743ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf893c93f5a9a4e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9133ca140a7949ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1f0f20e7390642b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F55"/>
+  <x:dimension ref="A1:F54"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="48" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1496,111 +1478,111 @@
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
@@ -1676,316 +1658,296 @@
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>205</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
         <x:v>229</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
         <x:v>234</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A54" s="1">
-[...19 lines deleted...]
-      <x:c r="A55" s="2" t="s">
+      <x:c r="A54" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B55" s="2" t="s">
+      <x:c r="B54" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C55" s="2" t="s">
+      <x:c r="C54" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D55" s="2" t="s">
+      <x:c r="D54" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E55" s="2" t="s">
+      <x:c r="E54" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F55" s="2" t="s">
+      <x:c r="F54" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A55:F55"/>
+    <x:mergeCell ref="A54:F54"/>
   </x:mergeCells>
 </x:worksheet>
 </file>