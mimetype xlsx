--- v3 (2026-07-29)
+++ v4 (2026-08-18)
@@ -1,807 +1,813 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26fbdd6786b0474c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c8d166e0cd34395" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="AQTY_asat_20260728" sheetId="1" r:id="R1f0f20e7390642b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="AQTY_asat_20260817" sheetId="1" r:id="Rfaa91f28d2d54256"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="274" uniqueCount="253">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 28/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="274" uniqueCount="255">
+  <x:si>
+    <x:t>All Fund Holdings as at 17/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Wesfarmers Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WES AU</x:t>
   </x:si>
   <x:si>
-    <x:t>36,009</x:t>
-[...5 lines deleted...]
-    <x:t>9.06%</x:t>
+    <x:t>36,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,058,736.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Anz Group Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ANZ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>69,924</x:t>
-[...5 lines deleted...]
-    <x:t>7.34%</x:t>
+    <x:t>70,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,651,940.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Rio Tinto Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RIO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>15,671</x:t>
-[...5 lines deleted...]
-    <x:t>7.05%</x:t>
+    <x:t>15,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,640,929.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Westpac Banking Corp</x:t>
   </x:si>
   <x:si>
     <x:t>WBC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>62,256</x:t>
-[...5 lines deleted...]
-    <x:t>6.67%</x:t>
+    <x:t>62,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,185,948.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Bhp Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BHP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>34,621</x:t>
-[...5 lines deleted...]
-    <x:t>5.80%</x:t>
+    <x:t>34,663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,156,038.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.08%</x:t>
   </x:si>
   <x:si>
     <x:t>National Australia Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NAB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>49,187</x:t>
-[...5 lines deleted...]
-    <x:t>5.72%</x:t>
+    <x:t>49,247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,943,286.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Macquarie Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MQG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>6,889</x:t>
-[...5 lines deleted...]
-    <x:t>4.98%</x:t>
+    <x:t>6,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,797,618.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Commonwealth Bank Of Australia</x:t>
   </x:si>
   <x:si>
     <x:t>CBA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>8,740</x:t>
-[...5 lines deleted...]
-    <x:t>4.41%</x:t>
+    <x:t>8,751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,443,915.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Woolworths Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WOW AU</x:t>
   </x:si>
   <x:si>
-    <x:t>25,052</x:t>
-[...2 lines deleted...]
-    <x:t>$996,819.08</x:t>
+    <x:t>25,082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,008,547.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brambles Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BXB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$996,444.40</x:t>
   </x:si>
   <x:si>
     <x:t>2.81%</x:t>
   </x:si>
   <x:si>
-    <x:t>Brambles Ltd</x:t>
-[...11 lines deleted...]
-    <x:t>2.76%</x:t>
+    <x:t>South32 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S32 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>199,968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$983,842.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Origin Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$956,849.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Coles Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>COL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>40,466</x:t>
-[...5 lines deleted...]
-    <x:t>2.71%</x:t>
+    <x:t>40,515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$949,671.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woodside Energy Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$890,169.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santos Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$849,806.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Qbe Insurance Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>QBE AU</x:t>
   </x:si>
   <x:si>
-    <x:t>36,861</x:t>
-[...65 lines deleted...]
-    <x:t>2.31%</x:t>
+    <x:t>36,905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$836,636.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Telstra Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TLS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>161,487</x:t>
-[...5 lines deleted...]
-    <x:t>2.28%</x:t>
+    <x:t>161,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$777,700.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Washington H Soul Pattinson &amp; Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$753,625.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Fortescue Metals Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>FMG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>40,410</x:t>
-[...20 lines deleted...]
-    <x:t>2.11%</x:t>
+    <x:t>40,459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$718,147.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluescope Steel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$697,043.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
   </x:si>
   <x:si>
     <x:t>Medibank Pvt Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MPL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>132,866</x:t>
-[...20 lines deleted...]
-    <x:t>1.91%</x:t>
+    <x:t>133,029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$671,796.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
   </x:si>
   <x:si>
     <x:t>Apa Group</x:t>
   </x:si>
   <x:si>
     <x:t>APA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>63,863</x:t>
-[...5 lines deleted...]
-    <x:t>1.85%</x:t>
+    <x:t>63,942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$638,141.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
   </x:si>
   <x:si>
     <x:t>Als Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ALQ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>24,486</x:t>
-[...5 lines deleted...]
-    <x:t>1.51%</x:t>
+    <x:t>24,516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$551,610.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
   </x:si>
   <x:si>
     <x:t>Orica Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ORI AU</x:t>
   </x:si>
   <x:si>
-    <x:t>22,354</x:t>
-[...5 lines deleted...]
-    <x:t>1.49%</x:t>
+    <x:t>22,382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$499,566.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Ampol Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ALD AU</x:t>
   </x:si>
   <x:si>
-    <x:t>11,497</x:t>
-[...5 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>11,511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$456,986.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$368,098.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dyno Nobel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$319,703.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bendigo &amp; Adelaide Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$312,434.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Aurizon Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AZJ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>81,211</x:t>
-[...50 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>81,310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$303,286.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Whitehaven Coal Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WHC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>37,799</x:t>
-[...5 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>37,846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$293,684.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>122,292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$281,271.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regis Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RRL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$263,049.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Challenger Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CGF AU</x:t>
   </x:si>
   <x:si>
-    <x:t>25,026</x:t>
-[...17 lines deleted...]
-    <x:t>$261,388.16</x:t>
+    <x:t>25,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$242,802.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>Downer Edi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DOW AU</x:t>
   </x:si>
   <x:si>
-    <x:t>31,920</x:t>
-[...5 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>31,959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$237,774.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Ventia Services Group Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>VNT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>35,654</x:t>
-[...20 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>35,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$208,482.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Sims Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SGM AU</x:t>
   </x:si>
   <x:si>
-    <x:t>7,692</x:t>
-[...2 lines deleted...]
-    <x:t>$198,684.36</x:t>
+    <x:t>7,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$198,814.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.56%</x:t>
   </x:si>
   <x:si>
+    <x:t>West African Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178,671.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Nrw Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NWH AU</x:t>
   </x:si>
   <x:si>
-    <x:t>21,059</x:t>
-[...2 lines deleted...]
-    <x:t>$149,308.31</x:t>
+    <x:t>21,084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$152,648.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Viva Energy Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,273.50</x:t>
   </x:si>
   <x:si>
     <x:t>0.42%</x:t>
   </x:si>
   <x:si>
-    <x:t>West African Resources Ltd</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>New Hope Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NHC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>23,395</x:t>
-[...5 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>23,424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$131,408.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yancoal Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YAL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,705.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Tpg Telecom Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TPG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>30,779</x:t>
-[...2 lines deleted...]
-    <x:t>$108,957.66</x:t>
+    <x:t>30,817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,941.20</x:t>
   </x:si>
   <x:si>
     <x:t>0.31%</x:t>
   </x:si>
   <x:si>
-    <x:t>Yancoal Australia Ltd</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Perenti Global Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PRN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>40,750</x:t>
-[...5 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>40,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,696.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Bega Cheese Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BGA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>13,268</x:t>
-[...2 lines deleted...]
-    <x:t>$81,996.24</x:t>
+    <x:t>13,284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,836.84</x:t>
   </x:si>
   <x:si>
     <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Smartgroup Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SIQ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>5,635</x:t>
-[...2 lines deleted...]
-    <x:t>$73,198.65</x:t>
+    <x:t>5,641</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,179.15</x:t>
   </x:si>
   <x:si>
     <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Service Stream Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SSM AU</x:t>
   </x:si>
   <x:si>
-    <x:t>28,344</x:t>
-[...2 lines deleted...]
-    <x:t>$70,009.68</x:t>
+    <x:t>28,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,228.78</x:t>
   </x:si>
   <x:si>
     <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Helia Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HLI AU</x:t>
   </x:si>
   <x:si>
-    <x:t>12,566</x:t>
-[...5 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>12,581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,579.41</x:t>
   </x:si>
   <x:si>
     <x:t>Karoon Gas Australia Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>KAR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>22,424</x:t>
-[...2 lines deleted...]
-    <x:t>$38,345.04</x:t>
+    <x:t>22,453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,292.75</x:t>
   </x:si>
   <x:si>
     <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Gemlife Communities Group</x:t>
   </x:si>
   <x:si>
     <x:t>GLF AU</x:t>
   </x:si>
   <x:si>
-    <x:t>8,716</x:t>
-[...2 lines deleted...]
-    <x:t>$38,088.92</x:t>
+    <x:t>8,725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,262.50</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$3,018.87</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$-1,097.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -826,51 +832,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf893c93f5a9a4e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9133ca140a7949ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1f0f20e7390642b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c1a695f88b74ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0384f68406724a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfaa91f28d2d54256" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F54"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="48" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1538,411 +1544,411 @@
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
         <x:v>246</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B54" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C54" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D54" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E54" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F54" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>