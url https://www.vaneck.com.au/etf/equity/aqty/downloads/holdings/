--- v4 (2026-08-18)
+++ v5 (2026-09-07)
@@ -1,813 +1,822 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c8d166e0cd34395" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8180833b12d743b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="AQTY_asat_20260817" sheetId="1" r:id="Rfaa91f28d2d54256"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="AQTY_asat_20260907" sheetId="1" r:id="R7d50dc46e8404072"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="274" uniqueCount="255">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 17/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="258">
+  <x:si>
+    <x:t>All Fund Holdings as at 07/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Anz Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANZ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,768,148.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.76%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Wesfarmers Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WES AU</x:t>
   </x:si>
   <x:si>
-    <x:t>36,053</x:t>
-[...20 lines deleted...]
-    <x:t>7.48%</x:t>
+    <x:t>35,072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,726,146.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westpac Banking Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WBC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,571,238.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bhp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,268,701.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Csl Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,212,485.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Australia Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,915,831.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Macquarie Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MQG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,673,172.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commonwealth Bank Of Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,474,901.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South32 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S32 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>186,249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$966,632.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Rio Tinto Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RIO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>15,689</x:t>
-[...80 lines deleted...]
-    <x:t>4.07%</x:t>
+    <x:t>5,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$917,494.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coles Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$901,781.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.53%</x:t>
   </x:si>
   <x:si>
     <x:t>Woolworths Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WOW AU</x:t>
   </x:si>
   <x:si>
-    <x:t>25,082</x:t>
-[...65 lines deleted...]
-    <x:t>2.68%</x:t>
+    <x:t>22,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$899,942.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qbe Insurance Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QBE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$884,600.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Computershare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$878,009.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santos Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$875,875.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transurban Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$870,719.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suncorp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$869,964.81</x:t>
   </x:si>
   <x:si>
     <x:t>Woodside Energy Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WDS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>27,098</x:t>
-[...32 lines deleted...]
-    <x:t>$836,636.35</x:t>
+    <x:t>26,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$841,107.75</x:t>
   </x:si>
   <x:si>
     <x:t>2.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Telstra Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TLS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>161,684</x:t>
-[...5 lines deleted...]
-    <x:t>2.19%</x:t>
+    <x:t>165,183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$792,878.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Insurance Australia Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$757,537.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Washington H Soul Pattinson &amp; Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SOL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>16,516</x:t>
-[...20 lines deleted...]
-    <x:t>2.03%</x:t>
+    <x:t>14,487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$640,615.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apa Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$611,898.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Bluescope Steel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BSL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>21,161</x:t>
-[...5 lines deleted...]
-    <x:t>1.97%</x:t>
+    <x:t>18,561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$594,880.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Medibank Pvt Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MPL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>133,029</x:t>
-[...20 lines deleted...]
-    <x:t>1.80%</x:t>
+    <x:t>116,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$543,747.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
   </x:si>
   <x:si>
     <x:t>Als Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ALQ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>24,516</x:t>
-[...5 lines deleted...]
-    <x:t>1.56%</x:t>
+    <x:t>21,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$471,797.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Orica Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ORI AU</x:t>
   </x:si>
   <x:si>
-    <x:t>22,382</x:t>
-[...5 lines deleted...]
-    <x:t>1.41%</x:t>
+    <x:t>19,640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$442,685.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Ampol Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ALD AU</x:t>
   </x:si>
   <x:si>
-    <x:t>11,511</x:t>
-[...5 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>10,097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$410,443.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramsay Health Care Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$409,116.96</x:t>
   </x:si>
   <x:si>
     <x:t>Perseus Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PRU AU</x:t>
   </x:si>
   <x:si>
-    <x:t>65,035</x:t>
-[...5 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>56,229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$380,670.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Dyno Nobel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DNL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>84,802</x:t>
-[...20 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>74,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$291,114.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>Aurizon Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AZJ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>81,310</x:t>
-[...20 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>71,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$267,450.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regis Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RRL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$258,512.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Amp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AMP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>122,292</x:t>
-[...20 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>97,921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$242,844.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Challenger Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CGF AU</x:t>
   </x:si>
   <x:si>
-    <x:t>25,057</x:t>
-[...5 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>21,658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$215,930.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ventia Services Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VNT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,340.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Downer Edi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DOW AU</x:t>
   </x:si>
   <x:si>
-    <x:t>31,959</x:t>
-[...20 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>27,922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$177,863.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West African Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$172,576.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Sims Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SGM AU</x:t>
   </x:si>
   <x:si>
-    <x:t>7,700</x:t>
-[...20 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>6,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$169,052.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Nrw Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NWH AU</x:t>
   </x:si>
   <x:si>
-    <x:t>21,084</x:t>
-[...5 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>18,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,294.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nib Holdings Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NHF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138,376.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Viva Energy Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>VEA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>53,554</x:t>
-[...5 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>46,974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,224.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>New Hope Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NHC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>23,424</x:t>
-[...5 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>20,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$125,391.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Yancoal Australia Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>YAL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>19,135</x:t>
-[...20 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>16,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,885.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Perenti Global Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PRN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>40,800</x:t>
-[...5 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>35,646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,272.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Bega Cheese Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BGA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>13,284</x:t>
-[...5 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>11,652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,844.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Data#3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,040.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Smartgroup Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SIQ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>5,641</x:t>
-[...5 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>5,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,582.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Service Stream Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SSM AU</x:t>
   </x:si>
   <x:si>
-    <x:t>28,378</x:t>
-[...5 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>24,891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,738.40</x:t>
   </x:si>
   <x:si>
     <x:t>Helia Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HLI AU</x:t>
   </x:si>
   <x:si>
-    <x:t>12,581</x:t>
-[...29 lines deleted...]
-    <x:t>$39,262.50</x:t>
+    <x:t>11,037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,392.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nufarm Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NUF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,281.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,097.42</x:t>
-[...2 lines deleted...]
-    <x:t>-0.00%</x:t>
+    <x:t>$18,400.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -832,56 +841,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c1a695f88b74ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0384f68406724a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfaa91f28d2d54256" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb88ed45a362c43ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1895f05c2a814248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7d50dc46e8404072" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F54"/>
+  <x:dimension ref="A1:F55"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="48" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1204,756 +1213,776 @@
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
         <x:v>229</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
         <x:v>234</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="F53" s="1" t="s">
+    </x:row>
+    <x:row r="54" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A54" s="1">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B54" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A54" s="2" t="s">
+      <x:c r="C54" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="55" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B54" s="2" t="s">
+      <x:c r="B55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C54" s="2" t="s">
+      <x:c r="C55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D54" s="2" t="s">
+      <x:c r="D55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E54" s="2" t="s">
+      <x:c r="E55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F54" s="2" t="s">
+      <x:c r="F55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A54:F54"/>
+    <x:mergeCell ref="A55:F55"/>
   </x:mergeCells>
 </x:worksheet>
 </file>