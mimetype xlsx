--- v6 (2026-08-22)
+++ v7 (2026-09-11)
@@ -1,825 +1,822 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R035e9b8ec0df4d1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2650d94534404090" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CETF_asat_20260821" sheetId="1" r:id="R8653eca80095439a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CETF_asat_20260911" sheetId="1" r:id="Rd0c288a9bbf741d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="259">
-[...1 lines deleted...]
-    <x:t>Stock Holdings as at 21/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="258">
+  <x:si>
+    <x:t>Stock Holdings as at 11/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net assets(US$)</x:t>
   </x:si>
   <x:si>
+    <x:t>Kweichow Moutai Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600519 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,670,151.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.89%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Contemporary Amperex Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300750 C2</x:t>
   </x:si>
   <x:si>
     <x:t>35,260</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,872,999.50</x:t>
-[...17 lines deleted...]
-    <x:t>7.71%</x:t>
+    <x:t>$2,464,329.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Zhongji Innolight Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300308 C2</x:t>
   </x:si>
   <x:si>
     <x:t>8,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,748,282.48</x:t>
-[...2 lines deleted...]
-    <x:t>5.06%</x:t>
+    <x:t>$1,637,764.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.84%</x:t>
   </x:si>
   <x:si>
     <x:t>China Merchants Bank Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600036 C1</x:t>
   </x:si>
   <x:si>
     <x:t>164,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,336,226.76</x:t>
-[...2 lines deleted...]
-    <x:t>3.87%</x:t>
+    <x:t>$1,417,174.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Foxconn Industrial Internet Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601138 C1</x:t>
   </x:si>
   <x:si>
     <x:t>91,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,201,679.81</x:t>
-[...2 lines deleted...]
-    <x:t>3.48%</x:t>
+    <x:t>$1,212,925.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Zijin Mining Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601899 C1</x:t>
   </x:si>
   <x:si>
     <x:t>164,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,191,882.16</x:t>
-[...2 lines deleted...]
-    <x:t>3.45%</x:t>
+    <x:t>$1,161,443.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.43%</x:t>
   </x:si>
   <x:si>
     <x:t>China Yangtze Power Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600900 C1</x:t>
   </x:si>
   <x:si>
     <x:t>195,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,139,241.84</x:t>
-[...2 lines deleted...]
-    <x:t>3.30%</x:t>
+    <x:t>$1,135,908.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Cambricon Technologies Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>688256 C1</x:t>
   </x:si>
   <x:si>
     <x:t>5,090</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,097,407.79</x:t>
-[...2 lines deleted...]
-    <x:t>3.17%</x:t>
+    <x:t>$1,098,435.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agricultural Bank Of China Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601288 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>709,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,017,682.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industrial &amp; Commercial Bank Of China L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601398 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>607,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,017,311.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ping An Insurance Group Co Of China Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601318 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$977,939.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.89%</x:t>
   </x:si>
   <x:si>
     <x:t>Eoptolink Technology Inc Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300502 C2</x:t>
   </x:si>
   <x:si>
     <x:t>11,140</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,025,692.94</x:t>
-[...32 lines deleted...]
-    <x:t>2.84%</x:t>
+    <x:t>$946,333.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.80%</x:t>
   </x:si>
   <x:si>
     <x:t>Hygon Information Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>688041 C1</x:t>
   </x:si>
   <x:si>
     <x:t>18,510</x:t>
   </x:si>
   <x:si>
-    <x:t>$949,340.51</x:t>
-[...17 lines deleted...]
-    <x:t>2.74%</x:t>
+    <x:t>$889,220.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Naura Technology Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002371 C2</x:t>
   </x:si>
   <x:si>
     <x:t>5,845</x:t>
   </x:si>
   <x:si>
-    <x:t>$869,869.50</x:t>
-[...2 lines deleted...]
-    <x:t>2.52%</x:t>
+    <x:t>$771,726.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Byd Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002594 C2</x:t>
   </x:si>
   <x:si>
     <x:t>43,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$817,907.57</x:t>
-[...2 lines deleted...]
-    <x:t>2.37%</x:t>
+    <x:t>$749,381.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luxshare Precision Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002475 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$656,156.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Communications Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601328 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>426,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$656,016.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industrial Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601166 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>169,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$638,040.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
   </x:si>
   <x:si>
     <x:t>Wuxi Apptec Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>603259 C1</x:t>
   </x:si>
   <x:si>
     <x:t>19,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$671,721.93</x:t>
-[...47 lines deleted...]
-    <x:t>1.83%</x:t>
+    <x:t>$632,435.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
   </x:si>
   <x:si>
     <x:t>Suzhou Dongshan Precision Manufacturing</x:t>
   </x:si>
   <x:si>
     <x:t>002384 C2</x:t>
   </x:si>
   <x:si>
     <x:t>14,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$611,549.53</x:t>
-[...2 lines deleted...]
-    <x:t>1.77%</x:t>
+    <x:t>$584,783.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Citic Securities Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600030 C1</x:t>
   </x:si>
   <x:si>
     <x:t>97,535</x:t>
   </x:si>
   <x:si>
-    <x:t>$551,010.76</x:t>
-[...2 lines deleted...]
-    <x:t>1.59%</x:t>
+    <x:t>$556,534.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Cmoc Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>603993 C1</x:t>
   </x:si>
   <x:si>
     <x:t>139,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$541,470.75</x:t>
-[...2 lines deleted...]
-    <x:t>1.57%</x:t>
+    <x:t>$548,643.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Pudong Development Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600000 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>266,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$514,760.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Cssc Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600150 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$508,033.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>East Money Information Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300059 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126,380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$495,642.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrochina Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601857 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>210,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$490,221.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzhou Tfc Optical Communication Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300394 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$482,719.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of China Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601988 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>349,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$471,152.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Shenhua Energy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601088 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$462,339.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Jiangsu Hengrui Pharmaceuticals Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600276 C1</x:t>
   </x:si>
   <x:si>
     <x:t>50,992</x:t>
   </x:si>
   <x:si>
-    <x:t>$507,100.88</x:t>
-[...62 lines deleted...]
-    <x:t>1.42%</x:t>
+    <x:t>$452,569.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Wuliangye Yibin Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>000858 C2</x:t>
   </x:si>
   <x:si>
     <x:t>31,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$459,717.03</x:t>
+    <x:t>$451,700.25</x:t>
   </x:si>
   <x:si>
     <x:t>1.33%</x:t>
   </x:si>
   <x:si>
-    <x:t>China Shenhua Energy Co Ltd</x:t>
-[...11 lines deleted...]
-    <x:t>1.32%</x:t>
+    <x:t>Shaanxi Coal Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601225 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$418,021.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Gigadevice Semiconductor Inc</x:t>
   </x:si>
   <x:si>
     <x:t>603986 C1</x:t>
   </x:si>
   <x:si>
     <x:t>5,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$451,619.61</x:t>
-[...29 lines deleted...]
-    <x:t>$422,355.82</x:t>
+    <x:t>$417,073.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guotai Junan Securities Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601211 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$414,066.70</x:t>
   </x:si>
   <x:si>
     <x:t>1.22%</x:t>
   </x:si>
   <x:si>
-    <x:t>Shaanxi Coal Industry Co Ltd</x:t>
-[...23 lines deleted...]
-    <x:t>$408,746.10</x:t>
+    <x:t>Wanhua Chemical Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600309 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$398,748.15</x:t>
   </x:si>
   <x:si>
     <x:t>1.18%</x:t>
   </x:si>
   <x:si>
+    <x:t>China Construction Bank Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601939 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>169,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$383,486.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Muyuan Foods Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002714 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$381,349.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Pacific Insurance Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601601 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$380,309.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montage Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688008 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$371,517.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing-Shanghai High Speed Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601816 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>366,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$366,368.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cosco Shipping Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601919 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$339,993.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Victory Giant Technology Huizhou Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300476 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$332,777.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weichai Power Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000338 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$300,082.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Sungrow Power Supply Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300274 C2</x:t>
   </x:si>
   <x:si>
     <x:t>16,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$391,024.34</x:t>
-[...128 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>$294,900.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Postal Savings Bank Of China Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601658 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>260,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$294,389.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Petroleum &amp; Chemical Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600028 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>247,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$284,148.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Gree Electric Appliances Inc Of Zhuhai</x:t>
   </x:si>
   <x:si>
     <x:t>000651 C2</x:t>
   </x:si>
   <x:si>
     <x:t>32,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$274,902.41</x:t>
-[...29 lines deleted...]
-    <x:t>$262,620.46</x:t>
+    <x:t>$257,679.69</x:t>
   </x:si>
   <x:si>
     <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>China Citic Bank Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601998 C1</x:t>
   </x:si>
   <x:si>
     <x:t>103,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$180,539.48</x:t>
-[...2 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>$190,710.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>People's Insurance Co Group Of China Lt</x:t>
   </x:si>
   <x:si>
     <x:t>601319 C1</x:t>
   </x:si>
   <x:si>
     <x:t>83,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$121,176.99</x:t>
-[...2 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>$137,394.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Beone Medicines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>688235 C1</x:t>
   </x:si>
   <x:si>
     <x:t>974</x:t>
   </x:si>
   <x:si>
-    <x:t>$58,687.04</x:t>
-[...2 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>$51,086.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$35,235.02</x:t>
-[...2 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>$55,691.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -844,51 +841,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R963ba4343abd4462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra72ddfb3c4db4be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8653eca80095439a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd491d49250c344dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1e1cb3d2e0d64456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd0c288a9bbf741d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F55"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="26" customWidth="1"/>
     <x:col min="6" max="6" width="28" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1116,691 +1113,691 @@
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
@@ -1816,171 +1813,171 @@
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>