--- v7 (2026-09-11)
+++ v8 (2026-10-01)
@@ -1,822 +1,816 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2650d94534404090" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R987f47aaddaa42b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CETF_asat_20260911" sheetId="1" r:id="Rd0c288a9bbf741d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CETF_asat_20261001" sheetId="1" r:id="R9f6ae0162261427b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="258">
-[...1 lines deleted...]
-    <x:t>Stock Holdings as at 11/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="256">
+  <x:si>
+    <x:t>Stock Holdings as at 01/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net assets(US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Kweichow Moutai Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600519 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>10,050</x:t>
-[...5 lines deleted...]
-    <x:t>7.89%</x:t>
+    <x:t>9,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,680,457.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.98%</x:t>
   </x:si>
   <x:si>
     <x:t>Contemporary Amperex Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300750 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>35,260</x:t>
-[...5 lines deleted...]
-    <x:t>7.28%</x:t>
+    <x:t>34,960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,178,310.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Zhongji Innolight Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300308 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>8,900</x:t>
-[...5 lines deleted...]
-    <x:t>4.84%</x:t>
+    <x:t>8,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,522,725.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.53%</x:t>
   </x:si>
   <x:si>
     <x:t>China Merchants Bank Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600036 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>164,900</x:t>
-[...5 lines deleted...]
-    <x:t>4.19%</x:t>
+    <x:t>163,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,446,552.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Yangtze Power Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600900 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>194,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,186,910.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.53%</x:t>
   </x:si>
   <x:si>
     <x:t>Foxconn Industrial Internet Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601138 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>91,800</x:t>
-[...5 lines deleted...]
-    <x:t>3.58%</x:t>
+    <x:t>91,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,134,834.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cambricon Technologies Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688256 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,087,392.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industrial &amp; Commercial Bank Of China L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601398 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,069,367.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agricultural Bank Of China Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601288 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>704,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,051,005.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Zijin Mining Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601899 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>164,700</x:t>
-[...62 lines deleted...]
-    <x:t>$1,017,311.72</x:t>
+    <x:t>163,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,043,145.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Ping An Insurance Group Co Of China Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601318 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>85,200</x:t>
-[...5 lines deleted...]
-    <x:t>2.89%</x:t>
+    <x:t>84,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$964,955.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.87%</x:t>
   </x:si>
   <x:si>
     <x:t>Eoptolink Technology Inc Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300502 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>11,140</x:t>
-[...5 lines deleted...]
-    <x:t>2.80%</x:t>
+    <x:t>11,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$919,199.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Hygon Information Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>688041 C1</x:t>
   </x:si>
   <x:si>
     <x:t>18,510</x:t>
   </x:si>
   <x:si>
-    <x:t>$889,220.00</x:t>
-[...2 lines deleted...]
-    <x:t>2.63%</x:t>
+    <x:t>$898,546.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Byd Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002594 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$768,538.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Naura Technology Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002371 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>5,845</x:t>
-[...20 lines deleted...]
-    <x:t>2.21%</x:t>
+    <x:t>5,745</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$757,427.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wuxi Apptec Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603259 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$702,016.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industrial Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601166 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>168,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$649,049.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Communications Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601328 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>370,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$614,252.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Luxshare Precision Industry Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002475 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>58,289</x:t>
-[...47 lines deleted...]
-    <x:t>1.87%</x:t>
+    <x:t>57,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$612,460.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shengyi Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600183 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$536,856.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Pudong Development Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600000 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>264,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$536,692.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citic Securities Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600030 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$535,984.33</x:t>
   </x:si>
   <x:si>
     <x:t>Suzhou Dongshan Precision Manufacturing</x:t>
   </x:si>
   <x:si>
     <x:t>002384 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>14,600</x:t>
-[...20 lines deleted...]
-    <x:t>1.64%</x:t>
+    <x:t>14,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$519,534.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Micro-Fabrication Equipment In</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688012 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$518,523.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangsu Hengrui Pharmaceuticals Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600276 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$512,121.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrochina Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601857 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>208,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$501,227.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Cmoc Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>603993 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>139,600</x:t>
-[...20 lines deleted...]
-    <x:t>1.52%</x:t>
+    <x:t>138,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$500,756.84</x:t>
   </x:si>
   <x:si>
     <x:t>China Cssc Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600150 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>60,200</x:t>
-[...5 lines deleted...]
-    <x:t>1.50%</x:t>
+    <x:t>59,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$500,459.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of China Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601988 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>346,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$499,269.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzhou Tfc Optical Communication Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300394 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$484,471.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Shenhua Energy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601088 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$480,858.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
   </x:si>
   <x:si>
     <x:t>East Money Information Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300059 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>126,380</x:t>
-[...62 lines deleted...]
-    <x:t>$462,339.88</x:t>
+    <x:t>125,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$477,795.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wuliangye Yibin Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000858 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$461,861.82</x:t>
   </x:si>
   <x:si>
     <x:t>1.37%</x:t>
   </x:si>
   <x:si>
-    <x:t>Jiangsu Hengrui Pharmaceuticals Co Ltd</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>Shaanxi Coal Industry Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601225 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>77,500</x:t>
-[...5 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>77,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$428,998.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guotai Haitong Securities Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601211 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$404,773.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Gigadevice Semiconductor Inc</x:t>
   </x:si>
   <x:si>
     <x:t>603986 C1</x:t>
   </x:si>
   <x:si>
     <x:t>5,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$417,073.93</x:t>
-[...29 lines deleted...]
-    <x:t>$398,748.15</x:t>
+    <x:t>$401,464.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Construction Bank Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601939 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>168,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$398,173.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montage Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688008 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$397,859.34</x:t>
   </x:si>
   <x:si>
     <x:t>1.18%</x:t>
   </x:si>
   <x:si>
-    <x:t>China Construction Bank Corp</x:t>
-[...23 lines deleted...]
-    <x:t>$381,349.36</x:t>
+    <x:t>Beijing-Shanghai High Speed Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601816 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>364,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$371,258.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>China Pacific Insurance Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601601 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>54,700</x:t>
-[...32 lines deleted...]
-    <x:t>$366,368.05</x:t>
+    <x:t>54,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$361,652.58</x:t>
   </x:si>
   <x:si>
     <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Cosco Shipping Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601919 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>100,400</x:t>
-[...5 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>99,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$349,329.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Victory Giant Technology Huizhou Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300476 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>7,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>6,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$310,584.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Postal Savings Bank Of China Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601658 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>259,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$302,679.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sungrow Power Supply Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300274 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$291,324.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>Weichai Power Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>000338 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>54,100</x:t>
-[...32 lines deleted...]
-    <x:t>$294,389.95</x:t>
+    <x:t>53,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$285,809.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>China Petroleum &amp; Chemical Corp</x:t>
   </x:si>
   <x:si>
     <x:t>600028 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>247,200</x:t>
-[...5 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>245,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$277,444.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Gree Electric Appliances Inc Of Zhuhai</x:t>
   </x:si>
   <x:si>
     <x:t>000651 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>32,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>31,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$260,549.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>China Citic Bank Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601998 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>103,300</x:t>
-[...5 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>102,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$199,838.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>People's Insurance Co Group Of China Lt</x:t>
   </x:si>
   <x:si>
     <x:t>601319 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>83,700</x:t>
-[...5 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>83,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$142,107.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Beone Medicines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>688235 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>974</x:t>
-[...5 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,179.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$55,691.73</x:t>
-[...2 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>$5,946.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -841,51 +835,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd491d49250c344dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1e1cb3d2e0d64456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd0c288a9bbf741d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aebe46bc9ab445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7355f666bfdd4d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9f6ae0162261427b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F55"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="26" customWidth="1"/>
     <x:col min="6" max="6" width="28" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1113,291 +1107,291 @@
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
@@ -1453,531 +1447,531 @@
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>157</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
         <x:v>186</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
         <x:v>211</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
         <x:v>241</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
         <x:v>246</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
         <x:v>251</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>