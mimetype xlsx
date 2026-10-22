--- v8 (2026-10-01)
+++ v9 (2026-10-22)
@@ -1,816 +1,828 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R987f47aaddaa42b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec1bff6a2d54401c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CETF_asat_20261001" sheetId="1" r:id="R9f6ae0162261427b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CETF_asat_20261021" sheetId="1" r:id="Rdab6f6b68c6f4958"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="256">
-[...1 lines deleted...]
-    <x:t>Stock Holdings as at 01/10/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="260">
+  <x:si>
+    <x:t>Stock Holdings as at 21/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net assets(US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Kweichow Moutai Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600519 C1</x:t>
   </x:si>
   <x:si>
     <x:t>9,950</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,680,457.50</x:t>
-[...2 lines deleted...]
-    <x:t>7.98%</x:t>
+    <x:t>$2,781,509.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Contemporary Amperex Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300750 C2</x:t>
   </x:si>
   <x:si>
     <x:t>34,960</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,178,310.40</x:t>
-[...2 lines deleted...]
-    <x:t>6.48%</x:t>
+    <x:t>$1,700,609.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Merchants Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600036 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>163,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,478,215.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Yangtze Power Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600900 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>194,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,226,346.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Zhongji Innolight Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300308 C2</x:t>
   </x:si>
   <x:si>
     <x:t>8,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,522,725.72</x:t>
-[...32 lines deleted...]
-    <x:t>3.53%</x:t>
+    <x:t>$1,214,846.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agricultural Bank Of China Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601288 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>704,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,096,219.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industrial &amp; Commercial Bank Of China L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601398 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,088,305.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zijin Mining Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601899 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>163,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,008,135.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cambricon Technologies Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688256 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$984,879.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Foxconn Industrial Internet Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601138 C1</x:t>
   </x:si>
   <x:si>
     <x:t>91,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,134,834.63</x:t>
-[...62 lines deleted...]
-    <x:t>3.11%</x:t>
+    <x:t>$966,415.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Ping An Insurance Group Co Of China Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601318 C1</x:t>
   </x:si>
   <x:si>
     <x:t>84,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$964,955.53</x:t>
-[...2 lines deleted...]
-    <x:t>2.87%</x:t>
+    <x:t>$924,547.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hygon Information Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688041 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$763,707.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Byd Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002594 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$742,403.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Eoptolink Technology Inc Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300502 C2</x:t>
   </x:si>
   <x:si>
     <x:t>11,040</x:t>
   </x:si>
   <x:si>
-    <x:t>$919,199.74</x:t>
-[...32 lines deleted...]
-    <x:t>2.29%</x:t>
+    <x:t>$693,078.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Naura Technology Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002371 C2</x:t>
   </x:si>
   <x:si>
     <x:t>5,745</x:t>
   </x:si>
   <x:si>
-    <x:t>$757,427.05</x:t>
-[...2 lines deleted...]
-    <x:t>2.25%</x:t>
+    <x:t>$687,913.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industrial Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601166 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>168,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$657,654.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Communications Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601328 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>370,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$652,073.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Wuxi Apptec Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>603259 C1</x:t>
   </x:si>
   <x:si>
     <x:t>19,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$702,016.07</x:t>
-[...32 lines deleted...]
-    <x:t>1.83%</x:t>
+    <x:t>$616,446.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Luxshare Precision Industry Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002475 C2</x:t>
   </x:si>
   <x:si>
     <x:t>57,889</x:t>
   </x:si>
   <x:si>
-    <x:t>$612,460.20</x:t>
-[...2 lines deleted...]
-    <x:t>1.82%</x:t>
+    <x:t>$594,209.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrochina Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601857 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>208,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$560,037.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Pudong Development Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600000 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>264,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$545,370.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of China Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601988 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>346,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$535,619.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citic Securities Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600030 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$516,933.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangsu Hengrui Pharmaceuticals Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600276 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$512,652.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Shenhua Energy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601088 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$494,275.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
   </x:si>
   <x:si>
     <x:t>Shengyi Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600183 C1</x:t>
   </x:si>
   <x:si>
     <x:t>19,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$536,856.52</x:t>
-[...26 lines deleted...]
-    <x:t>$535,984.33</x:t>
+    <x:t>$490,181.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>East Money Information Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300059 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$479,420.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wuliangye Yibin Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000858 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$473,338.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shaanxi Coal Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601225 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$455,095.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Cssc Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600150 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$444,956.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Micro-Fabrication Equipment In</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688012 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$444,773.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cmoc Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603993 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>138,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$418,609.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Construction Bank Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601939 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>168,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$412,510.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing-Shanghai High Speed Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601816 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>364,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$402,122.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzhou Tfc Optical Communication Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300394 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$398,296.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Suzhou Dongshan Precision Manufacturing</x:t>
   </x:si>
   <x:si>
     <x:t>002384 C2</x:t>
   </x:si>
   <x:si>
     <x:t>14,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$519,534.84</x:t>
-[...158 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>$381,207.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Guotai Haitong Securities Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601211 C1</x:t>
   </x:si>
   <x:si>
     <x:t>112,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$404,773.35</x:t>
+    <x:t>$380,923.35</x:t>
   </x:si>
   <x:si>
     <x:t>1.20%</x:t>
   </x:si>
   <x:si>
+    <x:t>Cosco Shipping Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601919 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$353,896.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montage Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688008 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$349,750.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Pacific Insurance Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601601 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$334,759.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Gigadevice Semiconductor Inc</x:t>
   </x:si>
   <x:si>
     <x:t>603986 C1</x:t>
   </x:si>
   <x:si>
     <x:t>5,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$401,464.96</x:t>
-[...74 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>$325,827.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Postal Savings Bank Of China Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601658 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>259,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$309,582.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Petroleum &amp; Chemical Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600028 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>245,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$284,013.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>Victory Giant Technology Huizhou Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300476 C2</x:t>
   </x:si>
   <x:si>
     <x:t>6,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$310,584.36</x:t>
-[...17 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t>$276,691.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>Sungrow Power Supply Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300274 C2</x:t>
   </x:si>
   <x:si>
     <x:t>16,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$291,324.13</x:t>
-[...2 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>$254,630.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gree Electric Appliances Inc Of Zhuhai</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000651 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$252,023.47</x:t>
   </x:si>
   <x:si>
     <x:t>Weichai Power Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>000338 C2</x:t>
   </x:si>
   <x:si>
     <x:t>53,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$285,809.44</x:t>
-[...32 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>$248,455.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>China Citic Bank Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601998 C1</x:t>
   </x:si>
   <x:si>
     <x:t>102,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$199,838.87</x:t>
-[...2 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>$197,315.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>People's Insurance Co Group Of China Lt</x:t>
   </x:si>
   <x:si>
     <x:t>601319 C1</x:t>
   </x:si>
   <x:si>
     <x:t>83,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$142,107.64</x:t>
-[...2 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>$130,704.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Beone Medicines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>688235 C1</x:t>
   </x:si>
   <x:si>
     <x:t>922</x:t>
   </x:si>
   <x:si>
-    <x:t>$52,179.51</x:t>
-[...2 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>$54,040.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$5,946.35</x:t>
-[...2 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>$37,943.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -835,51 +847,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aebe46bc9ab445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7355f666bfdd4d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9f6ae0162261427b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ed41c75294b478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf1e17d49651541e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdab6f6b68c6f4958" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F55"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="26" customWidth="1"/>
     <x:col min="6" max="6" width="28" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1327,651 +1339,651 @@
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>