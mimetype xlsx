--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,831 +1,828 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra26fc64ea2684f3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R973c66ee6db540fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CETF_asat_20260415" sheetId="1" r:id="R1070b6fd907a4020"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CETF_asat_20260506" sheetId="1" r:id="R7beabff487bc41cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="261">
-[...1 lines deleted...]
-    <x:t>Stock Holdings as at 15/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="260">
+  <x:si>
+    <x:t>Stock Holdings as at 06/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net assets(US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Contemporary Amperex Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300750 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>37,960</x:t>
-[...5 lines deleted...]
-    <x:t>9.22%</x:t>
+    <x:t>38,060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,407,170.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Kweichow Moutai Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600519 C1</x:t>
   </x:si>
   <x:si>
     <x:t>10,850</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,273,834.98</x:t>
-[...2 lines deleted...]
-    <x:t>8.98%</x:t>
+    <x:t>$3,084,979.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Zhongji Innolight Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300308 C2</x:t>
   </x:si>
   <x:si>
     <x:t>9,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,523,547.53</x:t>
-[...2 lines deleted...]
-    <x:t>4.18%</x:t>
+    <x:t>$1,672,616.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.50%</x:t>
   </x:si>
   <x:si>
     <x:t>China Merchants Bank Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600036 C1</x:t>
   </x:si>
   <x:si>
+    <x:t>178,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,400,247.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Foxconn Industrial Internet Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601138 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,280,745.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hygon Information Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688041 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,223,232.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cambricon Technologies Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688256 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,216,410.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zijin Mining Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601899 C1</x:t>
+  </x:si>
+  <x:si>
     <x:t>177,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,459,478.76</x:t>
-[...32 lines deleted...]
-    <x:t>3.23%</x:t>
+    <x:t>$1,216,350.56</x:t>
   </x:si>
   <x:si>
     <x:t>China Yangtze Power Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600900 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>211,000</x:t>
-[...5 lines deleted...]
-    <x:t>3.16%</x:t>
+    <x:t>211,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,185,834.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Ping An Insurance Group Co Of China Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601318 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>92,800</x:t>
-[...5 lines deleted...]
-    <x:t>3.07%</x:t>
+    <x:t>93,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,133,675.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Agricultural Bank Of China Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601288 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>741,900</x:t>
-[...20 lines deleted...]
-    <x:t>2.86%</x:t>
+    <x:t>743,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,055,967.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Industrial &amp; Commercial Bank Of China L</x:t>
   </x:si>
   <x:si>
     <x:t>601398 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>655,300</x:t>
-[...5 lines deleted...]
-    <x:t>2.77%</x:t>
+    <x:t>656,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,004,221.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Byd Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002594 C2</x:t>
   </x:si>
   <x:si>
     <x:t>46,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$993,540.28</x:t>
-[...17 lines deleted...]
-    <x:t>2.65%</x:t>
+    <x:t>$991,663.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Eoptolink Technology Inc Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300502 C2</x:t>
   </x:si>
   <x:si>
     <x:t>8,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$878,792.41</x:t>
-[...2 lines deleted...]
-    <x:t>2.41%</x:t>
+    <x:t>$928,430.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Luxshare Precision Industry Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002475 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>62,489</x:t>
-[...5 lines deleted...]
-    <x:t>2.07%</x:t>
+    <x:t>62,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$861,016.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Naura Technology Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002371 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$688,552.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industrial Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601166 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>182,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$672,969.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Wuliangye Yibin Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>000858 C2</x:t>
   </x:si>
   <x:si>
     <x:t>33,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$713,253.39</x:t>
-[...17 lines deleted...]
-    <x:t>1.92%</x:t>
+    <x:t>$667,748.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Communications Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601328 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>460,100</x:t>
-[...5 lines deleted...]
-    <x:t>1.80%</x:t>
+    <x:t>461,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$643,647.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Jiangsu Hengrui Pharmaceuticals Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600276 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>54,992</x:t>
-[...5 lines deleted...]
-    <x:t>1.79%</x:t>
+    <x:t>55,092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$609,473.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrochina Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601857 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>238,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$599,161.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citic Securities Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600030 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$589,266.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Cmoc Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>603993 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>151,500</x:t>
-[...20 lines deleted...]
-    <x:t>1.67%</x:t>
+    <x:t>151,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$580,350.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Shenhua Energy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601088 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$574,577.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>East Money Information Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300059 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136,380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$570,121.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Cssc Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600150 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$557,330.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Shanghai Pudong Development Bank Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600000 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>287,200</x:t>
-[...65 lines deleted...]
-    <x:t>1.50%</x:t>
+    <x:t>287,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$547,783.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sungrow Power Supply Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300274 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$505,021.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of China Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601988 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>426,100</x:t>
-[...5 lines deleted...]
-    <x:t>1.39%</x:t>
+    <x:t>426,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$504,002.37</x:t>
   </x:si>
   <x:si>
     <x:t>Wanhua Chemical Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600309 C1</x:t>
   </x:si>
   <x:si>
     <x:t>27,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$496,361.90</x:t>
-[...17 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>$498,224.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Wuxi Apptec Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>603259 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>21,300</x:t>
-[...5 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>21,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$481,354.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
   </x:si>
   <x:si>
     <x:t>China Pacific Insurance Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601601 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>59,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>59,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$451,771.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shaanxi Coal Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601225 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$449,595.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Muyuan Foods Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002714 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$433,107.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Suzhou Tfc Optical Communication Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300394 C2</x:t>
   </x:si>
   <x:si>
     <x:t>6,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$455,517.85</x:t>
-[...47 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>$423,017.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Guotai Junan Securities Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601211 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>121,800</x:t>
-[...5 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>122,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$403,797.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Ping An Bank Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>000001 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>167,400</x:t>
-[...2 lines deleted...]
-    <x:t>$385,842.45</x:t>
+    <x:t>167,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$395,632.24</x:t>
   </x:si>
   <x:si>
     <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Beijing-Shanghai High Speed Railway Co</x:t>
   </x:si>
   <x:si>
     <x:t>601816 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>376,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>376,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$378,992.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Construction Bank Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601939 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$373,863.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Mindray Bio-Medical Electronic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300760 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$363,052.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>China State Construction Engineering Co</x:t>
   </x:si>
   <x:si>
     <x:t>601668 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>356,300</x:t>
-[...17 lines deleted...]
-    <x:t>$355,368.25</x:t>
+    <x:t>357,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$359,905.34</x:t>
   </x:si>
   <x:si>
     <x:t>0.97%</x:t>
   </x:si>
   <x:si>
-    <x:t>Shenzhen Mindray Bio-Medical Electronic</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Foshan Haitian Flavouring &amp; Food Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>603288 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>40,275</x:t>
-[...5 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>40,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$320,323.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Cosco Shipping Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601919 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>109,200</x:t>
-[...2 lines deleted...]
-    <x:t>$338,589.06</x:t>
+    <x:t>109,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$317,168.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>China Petroleum &amp; Chemical Corp</x:t>
   </x:si>
   <x:si>
     <x:t>600028 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>275,800</x:t>
-[...5 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>276,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$305,779.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>Gree Electric Appliances Inc Of Zhuhai</x:t>
   </x:si>
   <x:si>
     <x:t>000651 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>34,500</x:t>
-[...5 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>34,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$284,522.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Postal Savings Bank Of China Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601658 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>251,300</x:t>
-[...5 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>251,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262,121.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Haier Smart Home Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600690 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>53,900</x:t>
-[...2 lines deleted...]
-    <x:t>$233,286.60</x:t>
+    <x:t>54,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$238,713.16</x:t>
   </x:si>
   <x:si>
     <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>China Citic Bank Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601998 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>111,700</x:t>
-[...5 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>111,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$193,225.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>People's Insurance Co Group Of China Lt</x:t>
   </x:si>
   <x:si>
     <x:t>601319 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>89,400</x:t>
-[...5 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>89,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$132,090.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Beone Medicines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>688235 C1</x:t>
   </x:si>
   <x:si>
     <x:t>974</x:t>
   </x:si>
   <x:si>
-    <x:t>$50,947.75</x:t>
-[...2 lines deleted...]
-    <x:t>0.14%</x:t>
+    <x:t>$46,956.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$26,948.48</x:t>
-[...2 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>$91,152.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -850,51 +847,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4cdc1bc201f4d42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Radbc1a8945fd425c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1070b6fd907a4020" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e671c387d5b4f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R196be1e3a1234c08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7beabff487bc41cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F55"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="26" customWidth="1"/>
     <x:col min="6" max="6" width="28" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1082,911 +1079,911 @@
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>205</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>220</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
         <x:v>230</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>