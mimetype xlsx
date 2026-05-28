--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,828 +1,822 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R973c66ee6db540fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90ff3b1091e74536" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CETF_asat_20260506" sheetId="1" r:id="R7beabff487bc41cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CETF_asat_20260528" sheetId="1" r:id="Re2ff18ce44424d18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="260">
-[...1 lines deleted...]
-    <x:t>Stock Holdings as at 06/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="258">
+  <x:si>
+    <x:t>Stock Holdings as at 28/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net assets(US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Contemporary Amperex Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300750 C2</x:t>
   </x:si>
   <x:si>
     <x:t>38,060</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,407,170.39</x:t>
-[...2 lines deleted...]
-    <x:t>9.16%</x:t>
+    <x:t>$3,258,068.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Kweichow Moutai Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600519 C1</x:t>
   </x:si>
   <x:si>
     <x:t>10,850</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,084,979.17</x:t>
-[...2 lines deleted...]
-    <x:t>8.30%</x:t>
+    <x:t>$2,917,607.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Zhongji Innolight Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300308 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>9,500</x:t>
-[...5 lines deleted...]
-    <x:t>4.50%</x:t>
+    <x:t>9,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,201,824.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cambricon Technologies Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688256 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,518,203.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Foxconn Industrial Internet Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601138 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,434,691.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.81%</x:t>
   </x:si>
   <x:si>
     <x:t>China Merchants Bank Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600036 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>178,200</x:t>
-[...20 lines deleted...]
-    <x:t>3.45%</x:t>
+    <x:t>178,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,362,226.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Hygon Information Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>688041 C1</x:t>
   </x:si>
   <x:si>
     <x:t>20,110</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,223,232.49</x:t>
-[...14 lines deleted...]
-    <x:t>$1,216,410.23</x:t>
+    <x:t>$1,314,729.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eoptolink Technology Inc Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300502 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,233,490.94</x:t>
   </x:si>
   <x:si>
     <x:t>3.27%</x:t>
   </x:si>
   <x:si>
+    <x:t>China Yangtze Power Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600900 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,189,530.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.16%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Zijin Mining Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601899 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>177,900</x:t>
-[...17 lines deleted...]
-    <x:t>3.19%</x:t>
+    <x:t>178,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,162,193.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Ping An Insurance Group Co Of China Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601318 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>93,000</x:t>
-[...5 lines deleted...]
-    <x:t>3.05%</x:t>
+    <x:t>93,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,023,493.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Agricultural Bank Of China Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601288 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>743,200</x:t>
-[...5 lines deleted...]
-    <x:t>2.84%</x:t>
+    <x:t>744,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$968,976.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Industrial &amp; Commercial Bank Of China L</x:t>
   </x:si>
   <x:si>
     <x:t>601398 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>656,500</x:t>
-[...5 lines deleted...]
-    <x:t>2.70%</x:t>
+    <x:t>657,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$965,820.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luxshare Precision Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002475 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$926,182.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Byd Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002594 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>46,900</x:t>
-[...35 lines deleted...]
-    <x:t>2.32%</x:t>
+    <x:t>47,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$923,588.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Naura Technology Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002371 C2</x:t>
   </x:si>
   <x:si>
     <x:t>6,245</x:t>
   </x:si>
   <x:si>
-    <x:t>$688,552.75</x:t>
-[...2 lines deleted...]
-    <x:t>1.85%</x:t>
+    <x:t>$843,866.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Industrial Bank Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601166 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>182,800</x:t>
-[...2 lines deleted...]
-    <x:t>$672,969.00</x:t>
+    <x:t>183,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$680,163.87</x:t>
   </x:si>
   <x:si>
     <x:t>1.81%</x:t>
   </x:si>
   <x:si>
+    <x:t>Sungrow Power Supply Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300274 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$680,042.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Communications Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601328 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>461,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$627,638.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cmoc Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603993 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>151,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$605,644.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzhou Tfc Optical Communication Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300394 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$592,638.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Wuliangye Yibin Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>000858 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>33,500</x:t>
-[...20 lines deleted...]
-    <x:t>1.73%</x:t>
+    <x:t>33,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$581,704.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Jiangsu Hengrui Pharmaceuticals Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600276 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>55,092</x:t>
-[...5 lines deleted...]
-    <x:t>1.64%</x:t>
+    <x:t>55,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$573,721.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citic Securities Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600030 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$561,259.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Pudong Development Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600000 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>288,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$560,670.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Shenhua Energy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601088 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$555,605.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>East Money Information Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300059 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136,580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$552,735.57</x:t>
   </x:si>
   <x:si>
     <x:t>Petrochina Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601857 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>238,800</x:t>
-[...65 lines deleted...]
-    <x:t>1.53%</x:t>
+    <x:t>239,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$532,912.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of China Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601988 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>427,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$515,992.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
   </x:si>
   <x:si>
     <x:t>China Cssc Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600150 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>65,000</x:t>
-[...32 lines deleted...]
-    <x:t>$505,021.60</x:t>
+    <x:t>65,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$510,794.03</x:t>
   </x:si>
   <x:si>
     <x:t>1.36%</x:t>
   </x:si>
   <x:si>
-    <x:t>Bank Of China Ltd</x:t>
-[...8 lines deleted...]
-    <x:t>$504,002.37</x:t>
+    <x:t>Wuxi Apptec Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603259 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$453,253.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shaanxi Coal Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601225 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$426,980.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Wanhua Chemical Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600309 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>27,100</x:t>
-[...20 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>27,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$421,225.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>China Pacific Insurance Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601601 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>59,100</x:t>
-[...20 lines deleted...]
-    <x:t>1.21%</x:t>
+    <x:t>59,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$398,649.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Construction Bank Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601939 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$386,392.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guotai Junan Securities Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601211 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>122,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$383,829.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing-Shanghai High Speed Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601816 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>377,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$379,777.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ping An Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000001 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>167,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$372,834.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>Muyuan Foods Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002714 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>47,190</x:t>
-[...80 lines deleted...]
-    <x:t>1.01%</x:t>
+    <x:t>47,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$368,514.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China State Construction Engineering Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601668 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>357,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$348,873.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Shenzhen Mindray Bio-Medical Electronic</x:t>
   </x:si>
   <x:si>
     <x:t>300760 C2</x:t>
   </x:si>
   <x:si>
     <x:t>10,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$363,052.95</x:t>
-[...17 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>$333,705.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cosco Shipping Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601919 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$324,052.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Foshan Haitian Flavouring &amp; Food Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>603288 C1</x:t>
   </x:si>
   <x:si>
     <x:t>40,375</x:t>
   </x:si>
   <x:si>
-    <x:t>$320,323.08</x:t>
-[...17 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>$298,713.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>China Petroleum &amp; Chemical Corp</x:t>
   </x:si>
   <x:si>
     <x:t>600028 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>276,300</x:t>
-[...5 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>276,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$275,709.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Gree Electric Appliances Inc Of Zhuhai</x:t>
   </x:si>
   <x:si>
     <x:t>000651 C2</x:t>
   </x:si>
   <x:si>
     <x:t>34,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$284,522.88</x:t>
-[...2 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>$275,694.82</x:t>
   </x:si>
   <x:si>
     <x:t>Postal Savings Bank Of China Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601658 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>251,800</x:t>
-[...5 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>252,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$259,612.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>Haier Smart Home Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600690 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>54,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>54,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$225,081.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>China Citic Bank Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601998 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>111,900</x:t>
-[...5 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>112,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$173,045.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>People's Insurance Co Group Of China Lt</x:t>
   </x:si>
   <x:si>
     <x:t>601319 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>89,600</x:t>
-[...5 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>89,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$127,730.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Beone Medicines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>688235 C1</x:t>
   </x:si>
   <x:si>
     <x:t>974</x:t>
   </x:si>
   <x:si>
-    <x:t>$46,956.49</x:t>
+    <x:t>$48,117.11</x:t>
   </x:si>
   <x:si>
     <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$91,152.37</x:t>
-[...2 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>$17,949.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -847,51 +841,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e671c387d5b4f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R196be1e3a1234c08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7beabff487bc41cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19e5466b0ea04094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R35fe9bd77a524ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re2ff18ce44424d18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F55"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="26" customWidth="1"/>
     <x:col min="6" max="6" width="28" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1079,251 +1073,251 @@
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
         <x:v>92</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
@@ -1419,571 +1413,571 @@
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>