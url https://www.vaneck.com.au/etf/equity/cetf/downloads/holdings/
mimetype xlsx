--- v2 (2026-05-28)
+++ v3 (2026-06-20)
@@ -1,822 +1,828 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90ff3b1091e74536" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf08ddcbf88b4431d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CETF_asat_20260528" sheetId="1" r:id="Re2ff18ce44424d18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CETF_asat_20260619" sheetId="1" r:id="R267bb427612f4ebb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="258">
-[...1 lines deleted...]
-    <x:t>Stock Holdings as at 28/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="260">
+  <x:si>
+    <x:t>Stock Holdings as at 19/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net assets(US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Contemporary Amperex Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300750 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>38,060</x:t>
-[...5 lines deleted...]
-    <x:t>8.65%</x:t>
+    <x:t>36,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,015,768.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhongji Innolight Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300308 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,672,694.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Kweichow Moutai Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600519 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>10,850</x:t>
-[...11 lines deleted...]
-    <x:t>300308 C2</x:t>
+    <x:t>10,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,667,539.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cambricon Technologies Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688256 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,675,404.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Foxconn Industrial Internet Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601138 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,564,971.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eoptolink Technology Inc Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300502 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,409,804.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Merchants Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600036 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>171,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,341,751.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hygon Information Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688041 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,330,682.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Yangtze Power Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600900 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>203,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,138,717.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zijin Mining Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601899 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>171,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,067,904.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agricultural Bank Of China Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601288 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>737,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$986,604.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industrial &amp; Commercial Bank Of China L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601398 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>631,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$949,808.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ping An Insurance Group Co Of China Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601318 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$919,185.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Naura Technology Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002371 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$915,743.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luxshare Precision Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002475 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$888,706.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzhou Dongshan Precision Manufacturing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002384 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$871,815.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Byd Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002594 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$835,061.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gigadevice Semiconductor Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603986 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$726,828.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzhou Tfc Optical Communication Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300394 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$642,123.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industrial Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601166 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>175,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$639,712.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Communications Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601328 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>443,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$622,146.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cmoc Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603993 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>145,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$610,918.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Victory Giant Technology Huizhou Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300476 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$565,936.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citic Securities Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600030 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$565,465.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BK71F7905</x:t>
   </x:si>
   <x:si>
     <x:t>9,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,201,824.05</x:t>
-[...212 lines deleted...]
-    <x:t>1.81%</x:t>
+    <x:t>$544,367.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangsu Hengrui Pharmaceuticals Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600276 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$539,080.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Sungrow Power Supply Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300274 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>17,900</x:t>
-[...47 lines deleted...]
-    <x:t>1.57%</x:t>
+    <x:t>17,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$531,135.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Pudong Development Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600000 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>276,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$528,434.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Wuliangye Yibin Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>000858 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>33,600</x:t>
-[...47 lines deleted...]
-    <x:t>$560,670.44</x:t>
+    <x:t>32,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$514,726.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>East Money Information Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300059 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>131,280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$513,014.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Cssc Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600150 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$474,554.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wuxi Apptec Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603259 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$444,570.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of China Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601988 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>362,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$440,447.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrochina Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601857 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>218,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$439,981.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>China Shenhua Energy Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601088 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>58,400</x:t>
-[...77 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>49,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$426,493.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guotai Junan Securities Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601211 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$425,853.35</x:t>
   </x:si>
   <x:si>
     <x:t>Shaanxi Coal Industry Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601225 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>83,900</x:t>
-[...5 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>80,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$388,968.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Wanhua Chemical Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600309 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>27,200</x:t>
-[...5 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>26,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$377,185.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing-Shanghai High Speed Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601816 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>381,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$367,703.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Construction Bank Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601939 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>176,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$366,811.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>China Pacific Insurance Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601601 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>59,200</x:t>
-[...65 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>56,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$358,395.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weichai Power Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000338 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$355,284.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Muyuan Foods Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002714 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>47,290</x:t>
-[...35 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>45,390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$320,704.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Cosco Shipping Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601919 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>109,500</x:t>
-[...17 lines deleted...]
-    <x:t>$298,713.19</x:t>
+    <x:t>104,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$302,399.95</x:t>
   </x:si>
   <x:si>
     <x:t>0.79%</x:t>
   </x:si>
   <x:si>
+    <x:t>Postal Savings Bank Of China Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601658 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>271,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$276,709.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gree Electric Appliances Inc Of Zhuhai</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000651 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$256,900.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
     <x:t>China Petroleum &amp; Chemical Corp</x:t>
   </x:si>
   <x:si>
     <x:t>600028 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>276,600</x:t>
-[...47 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>256,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$254,216.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>China Citic Bank Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601998 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>112,100</x:t>
-[...5 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>107,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$164,042.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>People's Insurance Co Group Of China Lt</x:t>
   </x:si>
   <x:si>
     <x:t>601319 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>89,700</x:t>
-[...5 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>87,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,551.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Beone Medicines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>688235 C1</x:t>
   </x:si>
   <x:si>
     <x:t>974</x:t>
   </x:si>
   <x:si>
-    <x:t>$48,117.11</x:t>
-[...2 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>$44,655.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$17,949.35</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$32,534.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -841,51 +847,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19e5466b0ea04094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R35fe9bd77a524ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re2ff18ce44424d18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32d2245bd2974cf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Recc1caebdc894fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R267bb427612f4ebb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F55"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="26" customWidth="1"/>
     <x:col min="6" max="6" width="28" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1273,711 +1279,711 @@
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>