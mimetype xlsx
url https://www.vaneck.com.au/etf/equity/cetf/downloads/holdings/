--- v3 (2026-06-20)
+++ v4 (2026-07-12)
@@ -1,828 +1,822 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf08ddcbf88b4431d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cbd156f770e44a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CETF_asat_20260619" sheetId="1" r:id="R267bb427612f4ebb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CETF_asat_20260710" sheetId="1" r:id="Rae77ff9ca80b49bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="260">
-[...1 lines deleted...]
-    <x:t>Stock Holdings as at 19/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="258">
+  <x:si>
+    <x:t>Stock Holdings as at 10/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net assets(US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Contemporary Amperex Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300750 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>36,660</x:t>
-[...5 lines deleted...]
-    <x:t>7.85%</x:t>
+    <x:t>36,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,683,062.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kweichow Moutai Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600519 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,620,474.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Zhongji Innolight Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300308 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>9,300</x:t>
-[...20 lines deleted...]
-    <x:t>6.94%</x:t>
+    <x:t>9,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,112,161.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Cambricon Technologies Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>688256 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>5,290</x:t>
-[...5 lines deleted...]
-    <x:t>4.36%</x:t>
+    <x:t>5,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,511,896.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hygon Information Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688041 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,431,237.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Merchants Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600036 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>169,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,326,285.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Foxconn Industrial Internet Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601138 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>95,400</x:t>
-[...5 lines deleted...]
-    <x:t>4.07%</x:t>
+    <x:t>94,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,325,882.27</x:t>
   </x:si>
   <x:si>
     <x:t>Eoptolink Technology Inc Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300502 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>11,540</x:t>
-[...35 lines deleted...]
-    <x:t>3.46%</x:t>
+    <x:t>11,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,269,537.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.45%</x:t>
   </x:si>
   <x:si>
     <x:t>China Yangtze Power Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600900 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>203,300</x:t>
-[...5 lines deleted...]
-    <x:t>2.96%</x:t>
+    <x:t>201,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,195,351.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Naura Technology Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002371 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,010,324.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Zijin Mining Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601899 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>171,200</x:t>
-[...5 lines deleted...]
-    <x:t>2.78%</x:t>
+    <x:t>169,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$995,107.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industrial &amp; Commercial Bank Of China L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601398 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>624,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$970,742.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Agricultural Bank Of China Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601288 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>737,200</x:t>
-[...20 lines deleted...]
-    <x:t>2.47%</x:t>
+    <x:t>728,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$963,324.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Ping An Insurance Group Co Of China Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601318 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>88,600</x:t>
-[...20 lines deleted...]
-    <x:t>2.38%</x:t>
+    <x:t>87,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$919,623.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Byd Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002594 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$851,635.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Luxshare Precision Industry Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002475 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>60,489</x:t>
-[...5 lines deleted...]
-    <x:t>2.31%</x:t>
+    <x:t>59,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$789,577.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Suzhou Dongshan Precision Manufacturing</x:t>
   </x:si>
   <x:si>
     <x:t>002384 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>15,200</x:t>
-[...20 lines deleted...]
-    <x:t>2.17%</x:t>
+    <x:t>15,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$771,118.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Gigadevice Semiconductor Inc</x:t>
   </x:si>
   <x:si>
     <x:t>603986 C1</x:t>
   </x:si>
   <x:si>
     <x:t>5,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$726,828.01</x:t>
-[...2 lines deleted...]
-    <x:t>1.89%</x:t>
+    <x:t>$714,151.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industrial Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601166 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>173,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$639,034.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangsu Hengrui Pharmaceuticals Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600276 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$619,706.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Communications Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601328 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>438,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$614,539.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citic Securities Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600030 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$603,968.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>East Money Information Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300059 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129,780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$555,930.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montage Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688008 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$534,608.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cmoc Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603993 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>143,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$532,431.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wuxi Apptec Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603259 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$531,050.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Pudong Development Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600000 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>273,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$525,921.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Suzhou Tfc Optical Communication Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300394 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>9,080</x:t>
-[...50 lines deleted...]
-    <x:t>1.59%</x:t>
+    <x:t>8,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$516,552.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wuliangye Yibin Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000858 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$498,741.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Cssc Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600150 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$485,663.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guotai Junan Securities Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601211 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$450,386.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of China Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601988 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>358,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$440,519.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Shenhua Energy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601088 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$433,486.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrochina Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601857 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>216,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$425,021.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Victory Giant Technology Huizhou Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300476 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>7,300</x:t>
-[...47 lines deleted...]
-    <x:t>1.40%</x:t>
+    <x:t>7,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$415,506.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Sungrow Power Supply Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300274 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>17,200</x:t>
-[...137 lines deleted...]
-    <x:t>$425,853.35</x:t>
+    <x:t>17,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$414,027.58</x:t>
   </x:si>
   <x:si>
     <x:t>Shaanxi Coal Industry Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601225 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>80,600</x:t>
-[...2 lines deleted...]
-    <x:t>$388,968.43</x:t>
+    <x:t>79,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$387,082.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wanhua Chemical Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600309 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$374,653.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing-Shanghai High Speed Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601816 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>377,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$372,737.91</x:t>
   </x:si>
   <x:si>
     <x:t>1.01%</x:t>
   </x:si>
   <x:si>
-    <x:t>Wanhua Chemical Group Co Ltd</x:t>
-[...23 lines deleted...]
-    <x:t>$367,703.54</x:t>
+    <x:t>China Construction Bank Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601939 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$370,276.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Muyuan Foods Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002714 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$363,250.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Pacific Insurance Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601601 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$353,181.27</x:t>
   </x:si>
   <x:si>
     <x:t>0.96%</x:t>
   </x:si>
   <x:si>
-    <x:t>China Construction Bank Corp</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>Weichai Power Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>000338 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>56,200</x:t>
-[...17 lines deleted...]
-    <x:t>$320,704.73</x:t>
+    <x:t>55,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$325,227.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cosco Shipping Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601919 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$305,803.28</x:t>
   </x:si>
   <x:si>
     <x:t>0.83%</x:t>
   </x:si>
   <x:si>
-    <x:t>Cosco Shipping Holdings Co Ltd</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Postal Savings Bank Of China Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601658 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>271,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>267,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$286,470.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>Gree Electric Appliances Inc Of Zhuhai</x:t>
   </x:si>
   <x:si>
     <x:t>000651 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>33,300</x:t>
-[...5 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>32,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$266,995.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>China Petroleum &amp; Chemical Corp</x:t>
   </x:si>
   <x:si>
     <x:t>600028 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>256,900</x:t>
-[...5 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>254,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$256,517.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>China Citic Bank Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601998 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>107,400</x:t>
-[...5 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>106,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$161,104.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>People's Insurance Co Group Of China Lt</x:t>
   </x:si>
   <x:si>
     <x:t>601319 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>87,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>86,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$128,818.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Beone Medicines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>688235 C1</x:t>
   </x:si>
   <x:si>
     <x:t>974</x:t>
   </x:si>
   <x:si>
-    <x:t>$44,655.18</x:t>
-[...2 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>$55,349.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$32,534.58</x:t>
-[...2 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>$89,666.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -847,51 +841,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32d2245bd2974cf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Recc1caebdc894fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R267bb427612f4ebb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R839a67a1e2764c28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9241688d3cc841f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rae77ff9ca80b49bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F55"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="26" customWidth="1"/>
     <x:col min="6" max="6" width="28" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1059,931 +1053,931 @@
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>218</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
         <x:v>223</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>