--- v4 (2026-07-12)
+++ v5 (2026-08-02)
@@ -1,822 +1,816 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cbd156f770e44a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0007c44e5fc4875" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CETF_asat_20260710" sheetId="1" r:id="Rae77ff9ca80b49bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CETF_asat_20260731" sheetId="1" r:id="R9dc7b2a1201447a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="258">
-[...1 lines deleted...]
-    <x:t>Stock Holdings as at 10/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="256">
+  <x:si>
+    <x:t>Stock Holdings as at 31/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net assets(US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Contemporary Amperex Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300750 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>36,260</x:t>
-[...5 lines deleted...]
-    <x:t>7.29%</x:t>
+    <x:t>34,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,848,411.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Kweichow Moutai Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600519 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>10,250</x:t>
-[...5 lines deleted...]
-    <x:t>7.12%</x:t>
+    <x:t>9,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,749,236.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Zhongji Innolight Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300308 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>9,100</x:t>
-[...5 lines deleted...]
-    <x:t>5.74%</x:t>
+    <x:t>8,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,636,318.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Merchants Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600036 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>159,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,334,680.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Yangtze Power Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600900 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>189,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,162,202.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Cambricon Technologies Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>688256 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>5,090</x:t>
-[...5 lines deleted...]
-    <x:t>4.11%</x:t>
+    <x:t>4,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,140,832.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zijin Mining Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601899 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>159,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,108,598.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Foxconn Industrial Internet Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601138 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,063,268.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Hygon Information Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>688041 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>19,110</x:t>
-[...32 lines deleted...]
-    <x:t>$1,325,882.27</x:t>
+    <x:t>17,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,046,485.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agricultural Bank Of China Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601288 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>687,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$999,916.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industrial &amp; Commercial Bank Of China L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601398 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>588,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$991,693.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ping An Insurance Group Co Of China Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601318 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$955,397.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.82%</x:t>
   </x:si>
   <x:si>
     <x:t>Eoptolink Technology Inc Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300502 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>11,440</x:t>
-[...20 lines deleted...]
-    <x:t>3.25%</x:t>
+    <x:t>10,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$897,156.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Byd Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002594 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$850,490.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Naura Technology Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002371 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>5,945</x:t>
-[...80 lines deleted...]
-    <x:t>2.31%</x:t>
+    <x:t>5,645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$818,047.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Luxshare Precision Industry Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002475 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>59,889</x:t>
-[...5 lines deleted...]
-    <x:t>2.15%</x:t>
+    <x:t>56,389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$683,705.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industrial Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601166 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>163,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$653,429.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Communications Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601328 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>413,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$625,658.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citic Securities Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600030 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$566,327.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangsu Hengrui Pharmaceuticals Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600276 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$563,444.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cmoc Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603993 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>135,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$556,691.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>East Money Information Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300059 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>122,380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$520,684.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wuxi Apptec Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603259 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$517,437.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Pudong Development Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600000 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>257,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$517,356.42</x:t>
   </x:si>
   <x:si>
     <x:t>Suzhou Dongshan Precision Manufacturing</x:t>
   </x:si>
   <x:si>
     <x:t>002384 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>15,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.10%</x:t>
+    <x:t>14,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$513,641.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wuliangye Yibin Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000858 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$495,243.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrochina Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601857 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>203,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$476,089.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Shenhua Energy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601088 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$441,412.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Cssc Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600150 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$432,635.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of China Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601988 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>338,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$432,063.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guotai Junan Securities Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601211 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$423,302.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Gigadevice Semiconductor Inc</x:t>
   </x:si>
   <x:si>
     <x:t>603986 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>5,500</x:t>
-[...80 lines deleted...]
-    <x:t>1.51%</x:t>
+    <x:t>5,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$415,280.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shaanxi Coal Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601225 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$392,870.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing-Shanghai High Speed Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601816 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>355,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$384,477.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wanhua Chemical Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600309 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$380,353.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Montage Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>688008 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>9,400</x:t>
-[...47 lines deleted...]
-    <x:t>1.43%</x:t>
+    <x:t>8,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$380,349.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Construction Bank Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601939 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>164,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$375,345.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Pacific Insurance Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601601 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$361,778.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sungrow Power Supply Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300274 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$351,057.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Muyuan Foods Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002714 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$350,224.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cosco Shipping Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601919 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$320,466.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weichai Power Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000338 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$308,937.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>Suzhou Tfc Optical Communication Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300394 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>8,980</x:t>
-[...95 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>8,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$305,897.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gree Electric Appliances Inc Of Zhuhai</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000651 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$276,605.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Postal Savings Bank Of China Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601658 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>252,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$275,898.37</x:t>
   </x:si>
   <x:si>
     <x:t>Victory Giant Technology Huizhou Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300476 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>7,200</x:t>
-[...164 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>6,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$273,107.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>China Petroleum &amp; Chemical Corp</x:t>
   </x:si>
   <x:si>
     <x:t>600028 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>254,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>239,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$265,624.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>China Citic Bank Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601998 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>106,200</x:t>
-[...5 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>100,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,119.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>People's Insurance Co Group Of China Lt</x:t>
   </x:si>
   <x:si>
     <x:t>601319 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>86,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>81,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$126,080.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Beone Medicines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>688235 C1</x:t>
   </x:si>
   <x:si>
     <x:t>974</x:t>
   </x:si>
   <x:si>
-    <x:t>$55,349.12</x:t>
+    <x:t>$52,812.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other/Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,158.36</x:t>
   </x:si>
   <x:si>
     <x:t>0.15%</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>0.24%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -841,51 +835,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R839a67a1e2764c28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9241688d3cc841f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rae77ff9ca80b49bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e72559733694e32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9bdfbd3546bd4761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9dc7b2a1201447a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F55"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="26" customWidth="1"/>
     <x:col min="6" max="6" width="28" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1053,311 +1047,311 @@
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
@@ -1393,71 +1387,71 @@
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
@@ -1513,471 +1507,471 @@
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>217</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
         <x:v>241</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
         <x:v>246</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
         <x:v>251</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>