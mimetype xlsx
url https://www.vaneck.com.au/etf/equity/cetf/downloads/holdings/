--- v5 (2026-08-02)
+++ v6 (2026-08-22)
@@ -1,816 +1,825 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0007c44e5fc4875" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R035e9b8ec0df4d1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CETF_asat_20260731" sheetId="1" r:id="R9dc7b2a1201447a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CETF_asat_20260821" sheetId="1" r:id="R8653eca80095439a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="256">
-[...1 lines deleted...]
-    <x:t>Stock Holdings as at 31/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="259">
+  <x:si>
+    <x:t>Stock Holdings as at 21/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net assets(US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Contemporary Amperex Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300750 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>34,160</x:t>
-[...5 lines deleted...]
-    <x:t>8.42%</x:t>
+    <x:t>35,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,872,999.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Kweichow Moutai Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600519 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>9,650</x:t>
-[...5 lines deleted...]
-    <x:t>8.13%</x:t>
+    <x:t>10,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,664,688.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Zhongji Innolight Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300308 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>8,600</x:t>
-[...5 lines deleted...]
-    <x:t>4.84%</x:t>
+    <x:t>8,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,748,282.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.06%</x:t>
   </x:si>
   <x:si>
     <x:t>China Merchants Bank Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600036 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>159,700</x:t>
-[...5 lines deleted...]
-    <x:t>3.94%</x:t>
+    <x:t>164,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,336,226.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Foxconn Industrial Internet Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601138 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,201,679.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zijin Mining Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601899 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>164,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,191,882.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.45%</x:t>
   </x:si>
   <x:si>
     <x:t>China Yangtze Power Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600900 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>189,400</x:t>
-[...5 lines deleted...]
-    <x:t>3.44%</x:t>
+    <x:t>195,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,139,241.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Cambricon Technologies Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>688256 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>4,890</x:t>
-[...35 lines deleted...]
-    <x:t>3.14%</x:t>
+    <x:t>5,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,097,407.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eoptolink Technology Inc Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300502 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,025,692.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agricultural Bank Of China Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601288 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>709,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,001,773.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industrial &amp; Commercial Bank Of China L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601398 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>607,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$983,280.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Hygon Information Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>688041 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>17,910</x:t>
-[...35 lines deleted...]
-    <x:t>2.93%</x:t>
+    <x:t>18,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$949,340.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Ping An Insurance Group Co Of China Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601318 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>82,500</x:t>
-[...20 lines deleted...]
-    <x:t>2.65%</x:t>
+    <x:t>85,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$946,855.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Naura Technology Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002371 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$869,869.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Byd Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002594 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>42,100</x:t>
-[...20 lines deleted...]
-    <x:t>2.42%</x:t>
+    <x:t>43,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$817,907.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wuxi Apptec Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603259 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$671,721.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Luxshare Precision Industry Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002475 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>56,389</x:t>
-[...5 lines deleted...]
-    <x:t>2.02%</x:t>
+    <x:t>58,289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$663,569.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Industrial Bank Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601166 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>163,900</x:t>
-[...5 lines deleted...]
-    <x:t>1.93%</x:t>
+    <x:t>169,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$637,953.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Communications Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601328 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>413,100</x:t>
-[...5 lines deleted...]
-    <x:t>1.85%</x:t>
+    <x:t>426,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$632,570.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzhou Dongshan Precision Manufacturing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002384 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$611,549.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Citic Securities Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600030 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>94,435</x:t>
-[...5 lines deleted...]
-    <x:t>1.67%</x:t>
+    <x:t>97,535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$551,010.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cmoc Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603993 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>139,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$541,470.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Jiangsu Hengrui Pharmaceuticals Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600276 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>49,392</x:t>
-[...17 lines deleted...]
-    <x:t>1.65%</x:t>
+    <x:t>50,992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$507,100.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Pudong Development Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600000 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>266,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$502,029.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
   </x:si>
   <x:si>
     <x:t>East Money Information Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300059 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>122,380</x:t>
-[...47 lines deleted...]
-    <x:t>1.52%</x:t>
+    <x:t>126,380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$497,828.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzhou Tfc Optical Communication Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300394 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$493,764.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrochina Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601857 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>210,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$490,878.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Wuliangye Yibin Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>000858 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>30,100</x:t>
-[...20 lines deleted...]
-    <x:t>1.41%</x:t>
+    <x:t>31,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$459,717.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>China Shenhua Energy Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601088 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>45,800</x:t>
-[...5 lines deleted...]
-    <x:t>1.30%</x:t>
+    <x:t>47,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$457,280.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gigadevice Semiconductor Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603986 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$451,619.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of China Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601988 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>349,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$439,835.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>China Cssc Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600150 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>58,300</x:t>
-[...17 lines deleted...]
-    <x:t>$432,063.23</x:t>
+    <x:t>60,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$422,355.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shaanxi Coal Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601225 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$415,385.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Guotai Junan Securities Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601211 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>109,300</x:t>
-[...35 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>112,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$408,746.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sungrow Power Supply Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300274 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$391,024.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wanhua Chemical Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600309 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$385,269.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montage Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688008 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$384,344.26</x:t>
   </x:si>
   <x:si>
     <x:t>Beijing-Shanghai High Speed Railway Co</x:t>
   </x:si>
   <x:si>
     <x:t>601816 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>355,300</x:t>
-[...32 lines deleted...]
-    <x:t>$380,349.29</x:t>
+    <x:t>366,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$372,208.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>China Construction Bank Corp</x:t>
   </x:si>
   <x:si>
     <x:t>601939 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>164,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.11%</x:t>
+    <x:t>169,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$371,579.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Victory Giant Technology Huizhou Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300476 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$369,995.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cosco Shipping Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601919 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$355,752.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Muyuan Foods Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002714 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$355,578.39</x:t>
   </x:si>
   <x:si>
     <x:t>China Pacific Insurance Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601601 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>53,000</x:t>
-[...44 lines deleted...]
-    <x:t>$320,466.94</x:t>
+    <x:t>54,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$346,622.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weichai Power Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000338 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$328,620.53</x:t>
   </x:si>
   <x:si>
     <x:t>0.95%</x:t>
   </x:si>
   <x:si>
-    <x:t>Weichai Power Co Ltd</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>Gree Electric Appliances Inc Of Zhuhai</x:t>
   </x:si>
   <x:si>
     <x:t>000651 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>31,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>32,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$274,902.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>Postal Savings Bank Of China Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601658 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>252,500</x:t>
-[...17 lines deleted...]
-    <x:t>0.81%</x:t>
+    <x:t>260,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$270,549.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>China Petroleum &amp; Chemical Corp</x:t>
   </x:si>
   <x:si>
     <x:t>600028 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>239,400</x:t>
-[...5 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>247,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262,620.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>China Citic Bank Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601998 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>100,100</x:t>
-[...5 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>103,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$180,539.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>People's Insurance Co Group Of China Lt</x:t>
   </x:si>
   <x:si>
     <x:t>601319 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>81,100</x:t>
-[...5 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>83,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,176.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Beone Medicines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>688235 C1</x:t>
   </x:si>
   <x:si>
     <x:t>974</x:t>
   </x:si>
   <x:si>
-    <x:t>$52,812.24</x:t>
-[...2 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>$58,687.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$50,158.36</x:t>
-[...2 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>$35,235.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -835,51 +844,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e72559733694e32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9bdfbd3546bd4761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9dc7b2a1201447a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R963ba4343abd4462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra72ddfb3c4db4be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8653eca80095439a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F55"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="26" customWidth="1"/>
     <x:col min="6" max="6" width="28" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1307,671 +1316,671 @@
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>