--- v7 (2026-09-09)
+++ v8 (2026-09-30)
@@ -1,519 +1,519 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87b0446cd573428f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4591cc5f6dd421c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLNE_asat_20260908" sheetId="1" r:id="Radadb8e2428241be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLNE_asat_20260929" sheetId="1" r:id="Rc5094707378946a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="174" uniqueCount="157">
   <x:si>
-    <x:t>All Fund Holdings as at 08/09/2026</x:t>
+    <x:t>All Fund Holdings as at 29/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,379,798.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verbund Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VER AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,253,909.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.79%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Vestas Wind Systems A/S</x:t>
   </x:si>
   <x:si>
     <x:t>VWS DC</x:t>
   </x:si>
   <x:si>
     <x:t>99,967</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,718,491.15</x:t>
-[...32 lines deleted...]
-    <x:t>5.15%</x:t>
+    <x:t>$4,184,792.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.69%</x:t>
   </x:si>
   <x:si>
     <x:t>Edp Sa</x:t>
   </x:si>
   <x:si>
     <x:t>EDP PL</x:t>
   </x:si>
   <x:si>
     <x:t>522,314</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,990,132.10</x:t>
-[...2 lines deleted...]
-    <x:t>5.14%</x:t>
+    <x:t>$4,051,580.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Nordex Se</x:t>
   </x:si>
   <x:si>
     <x:t>NDX1 GR</x:t>
   </x:si>
   <x:si>
     <x:t>57,787</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,768,739.32</x:t>
-[...2 lines deleted...]
-    <x:t>4.86%</x:t>
+    <x:t>$3,619,420.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contact Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEN NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>508,995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,532,905.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edp Renovaveis Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDPR PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>170,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,527,914.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.80%</x:t>
   </x:si>
   <x:si>
     <x:t>Orsted As</x:t>
   </x:si>
   <x:si>
     <x:t>ORSTED DC</x:t>
   </x:si>
   <x:si>
     <x:t>119,116</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,651,565.62</x:t>
+    <x:t>$3,520,879.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meridian Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEL NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>791,904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,464,111.64</x:t>
   </x:si>
   <x:si>
     <x:t>4.71%</x:t>
   </x:si>
   <x:si>
-    <x:t>Edp Renovaveis Sa</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Chubu Electric Power Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>9502 JP</x:t>
   </x:si>
   <x:si>
     <x:t>134,696</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,606,630.83</x:t>
-[...17 lines deleted...]
-    <x:t>4.56%</x:t>
+    <x:t>$3,314,990.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enlight Renewable Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENLT IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,211,043.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clearway Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CWEN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,100,294.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.22%</x:t>
   </x:si>
   <x:si>
     <x:t>First Solar Inc</x:t>
   </x:si>
   <x:si>
     <x:t>FSLR US</x:t>
   </x:si>
   <x:si>
     <x:t>11,908</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,515,930.44</x:t>
-[...47 lines deleted...]
-    <x:t>4.37%</x:t>
+    <x:t>$3,016,295.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Renewable Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BEPC CN</x:t>
   </x:si>
   <x:si>
     <x:t>74,374</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,356,163.76</x:t>
-[...2 lines deleted...]
-    <x:t>4.33%</x:t>
+    <x:t>$2,988,714.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Enphase Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ENPH US</x:t>
   </x:si>
   <x:si>
     <x:t>62,087</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,337,954.97</x:t>
-[...2 lines deleted...]
-    <x:t>4.30%</x:t>
+    <x:t>$2,829,246.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.85%</x:t>
   </x:si>
   <x:si>
     <x:t>Nextpower Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NXT US</x:t>
   </x:si>
   <x:si>
     <x:t>24,339</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,879,567.12</x:t>
-[...2 lines deleted...]
-    <x:t>3.71%</x:t>
+    <x:t>$2,763,530.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Plug Power Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PLUG US</x:t>
   </x:si>
   <x:si>
     <x:t>851,248</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,663,648.73</x:t>
-[...2 lines deleted...]
-    <x:t>3.43%</x:t>
+    <x:t>$2,327,678.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Longyuan Power Group Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>916 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,025,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,958,168.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Doral Group Renewable Energy Resources</x:t>
   </x:si>
   <x:si>
     <x:t>DORL IT</x:t>
   </x:si>
   <x:si>
     <x:t>78,920</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,198,268.18</x:t>
-[...17 lines deleted...]
-    <x:t>2.50%</x:t>
+    <x:t>$1,948,715.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Solaredge Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SEDG US</x:t>
   </x:si>
   <x:si>
     <x:t>37,110</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,871,813.32</x:t>
-[...2 lines deleted...]
-    <x:t>2.41%</x:t>
+    <x:t>$1,674,598.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Energix-Renewable Energies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ENRG IT</x:t>
   </x:si>
   <x:si>
     <x:t>169,398</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,646,523.61</x:t>
+    <x:t>$1,556,105.21</x:t>
   </x:si>
   <x:si>
     <x:t>2.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Solaria Energia Y Medio Ambiente Sa</x:t>
   </x:si>
   <x:si>
     <x:t>SLR SM</x:t>
   </x:si>
   <x:si>
     <x:t>56,653</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,615,669.03</x:t>
-[...2 lines deleted...]
-    <x:t>2.08%</x:t>
+    <x:t>$1,480,796.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Doosan Fuel Cell Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>336260 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,145,092.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erg Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERG IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,140,183.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Oy Nofar Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NOFR IT</x:t>
   </x:si>
   <x:si>
     <x:t>16,815</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,365,471.80</x:t>
-[...32 lines deleted...]
-    <x:t>1.46%</x:t>
+    <x:t>$1,120,806.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
   </x:si>
   <x:si>
     <x:t>Rex American Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>REX US</x:t>
   </x:si>
   <x:si>
     <x:t>17,284</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,019,929.40</x:t>
-[...2 lines deleted...]
-    <x:t>1.31%</x:t>
+    <x:t>$1,053,866.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Green Plains Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GPRE US</x:t>
   </x:si>
   <x:si>
     <x:t>42,731</x:t>
   </x:si>
   <x:si>
-    <x:t>$933,603.48</x:t>
-[...2 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>$899,889.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xinjiang Goldwind Science &amp; Technology</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2208 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>472,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$757,403.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>T1 Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TE US</x:t>
   </x:si>
   <x:si>
     <x:t>127,805</x:t>
   </x:si>
   <x:si>
-    <x:t>$895,386.97</x:t>
-[...17 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>$689,799.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-10,613.14</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$-15,737.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -538,51 +538,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R404c75fab2c74809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf93d3ce302624703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Radadb8e2428241be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77ce7e456ce44d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rae7154dd0bc04a7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc5094707378946a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F34"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="50" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">