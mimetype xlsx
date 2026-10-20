--- v8 (2026-09-30)
+++ v9 (2026-10-20)
@@ -1,519 +1,528 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4591cc5f6dd421c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf207f088997a4421" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLNE_asat_20260929" sheetId="1" r:id="Rc5094707378946a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLNE_asat_20261019" sheetId="1" r:id="R470e104de6cb4a3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="174" uniqueCount="157">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 29/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="160">
+  <x:si>
+    <x:t>All Fund Holdings as at 19/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Nordex Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NDX1 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,531,620.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verbund Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VER AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,414,601.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enlight Renewable Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENLT IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,409,127.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meridian Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEL NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>749,034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,349,841.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vestas Wind Systems A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VWS DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,246,590.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edp Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDP PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>423,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,239,260.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edp Renovaveis Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDPR PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>163,686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,183,443.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clearway Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CWEN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,173,521.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chubu Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9502 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>134,196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,159,489.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brookfield Renewable Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEPC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,133,235.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orsted As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORSTED DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,118,496.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Solar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSLR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,102,460.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextpower Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,013,298.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enphase Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENPH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,974,283.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.26%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bloom Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BE US</x:t>
   </x:si>
   <x:si>
-    <x:t>10,504</x:t>
-[...230 lines deleted...]
-    <x:t>3.76%</x:t>
+    <x:t>7,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,526,331.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Doral Group Renewable Energy Resources</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DORL IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89,381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,016,128.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.89%</x:t>
   </x:si>
   <x:si>
     <x:t>Plug Power Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PLUG US</x:t>
   </x:si>
   <x:si>
-    <x:t>851,248</x:t>
-[...5 lines deleted...]
-    <x:t>3.17%</x:t>
+    <x:t>981,688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,925,567.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Solaredge Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEDG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,922,389.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energix-Renewable Energies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENRG IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>207,621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,805,288.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BP2F24909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,009,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,686,092.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
   </x:si>
   <x:si>
     <x:t>China Longyuan Power Group Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>916 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>2,025,000</x:t>
-[...50 lines deleted...]
-    <x:t>2.12%</x:t>
+    <x:t>1,702,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,665,804.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Scatec Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCATC NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,451,722.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oy Nofar Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOFR IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,302,320.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
   </x:si>
   <x:si>
     <x:t>Solaria Energia Y Medio Ambiente Sa</x:t>
   </x:si>
   <x:si>
     <x:t>SLR SM</x:t>
   </x:si>
   <x:si>
-    <x:t>56,653</x:t>
-[...5 lines deleted...]
-    <x:t>2.01%</x:t>
+    <x:t>53,120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,293,298.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erg Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERG IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,281,447.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shoals Technologies Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHLS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,237,608.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Doosan Fuel Cell Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>336260 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>24,777</x:t>
-[...35 lines deleted...]
-    <x:t>1.53%</x:t>
+    <x:t>29,911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,158,602.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Rex American Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>REX US</x:t>
   </x:si>
   <x:si>
-    <x:t>17,284</x:t>
-[...2 lines deleted...]
-    <x:t>$1,053,866.06</x:t>
+    <x:t>19,903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,152,661.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMFR0X904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>233,886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,018,343.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Green Plains Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPRE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$997,763.10</x:t>
   </x:si>
   <x:si>
     <x:t>1.43%</x:t>
   </x:si>
   <x:si>
-    <x:t>Green Plains Inc</x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-15,737.74</x:t>
-[...2 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>$260,312.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -538,56 +547,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77ce7e456ce44d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rae7154dd0bc04a7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc5094707378946a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ce2095ebdc64dc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Redba3e1db44a4599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R470e104de6cb4a3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F34"/>
+  <x:dimension ref="A1:F35"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="50" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -970,296 +979,316 @@
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
+    </x:row>
+    <x:row r="34" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A34" s="1">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="B34" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-    </x:row>
-[...16 lines deleted...]
-      <x:c r="F34" s="2" t="s">
+      <x:c r="C34" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A35" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="B35" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C35" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D35" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E35" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F35" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A34:F34"/>
+    <x:mergeCell ref="A35:F35"/>
   </x:mergeCells>
 </x:worksheet>
 </file>