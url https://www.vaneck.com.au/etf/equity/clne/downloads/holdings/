--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,531 +1,528 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2798501e8b374cd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a7900a561894e6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLNE_asat_20260416" sheetId="1" r:id="Rdb1a99581ad74d55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLNE_asat_20260506" sheetId="1" r:id="Re577da9aad794e10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="161">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 16/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="160">
+  <x:si>
+    <x:t>All Fund Holdings as at 06/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Bloom Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BE US</x:t>
   </x:si>
   <x:si>
-    <x:t>21,240</x:t>
-[...5 lines deleted...]
-    <x:t>7.54%</x:t>
+    <x:t>18,072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,125,217.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.78%</x:t>
   </x:si>
   <x:si>
     <x:t>Enlight Renewable Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ENLT IT</x:t>
   </x:si>
   <x:si>
-    <x:t>46,082</x:t>
-[...5 lines deleted...]
-    <x:t>6.21%</x:t>
+    <x:t>38,190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,868,139.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plug Power Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLUG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>904,993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,137,182.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enphase Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENPH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,028,161.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Solar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSLR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,977,923.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meridian Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEL NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>817,145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,975,581.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextracker Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,967,936.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contact Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEN NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>483,332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,895,311.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Nordex Se</x:t>
   </x:si>
   <x:si>
     <x:t>NDX1 GR</x:t>
   </x:si>
   <x:si>
-    <x:t>59,287</x:t>
-[...5 lines deleted...]
-    <x:t>5.44%</x:t>
+    <x:t>49,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,880,079.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orsted As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORSTED DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,796,882.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edp Renovaveis Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDPR PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>161,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,771,901.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vestas Wind Systems A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VWS DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89,443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,763,520.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Chubu Electric Power Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>9502 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>161,896</x:t>
-[...32 lines deleted...]
-    <x:t>$3,849,153.07</x:t>
+    <x:t>152,096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,564,213.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edp Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDP PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>485,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,466,213.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verbund Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VER AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,456,230.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Renewable Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BEPC CN</x:t>
   </x:si>
   <x:si>
-    <x:t>58,861</x:t>
-[...140 lines deleted...]
-    <x:t>3.57%</x:t>
+    <x:t>61,854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,202,797.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Doral Group Renewable Energy Resources</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DORL IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,007,396.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Clearway Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CWEN US</x:t>
   </x:si>
   <x:si>
-    <x:t>52,117</x:t>
-[...20 lines deleted...]
-    <x:t>3.08%</x:t>
+    <x:t>55,176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,933,118.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.20%</x:t>
   </x:si>
   <x:si>
     <x:t>China Longyuan Power Group Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>916 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>2,038,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.83%</x:t>
+    <x:t>2,158,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,620,875.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Solaredge Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEDG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,181,178.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Boralex Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BLX CN</x:t>
   </x:si>
   <x:si>
-    <x:t>53,651</x:t>
-[...20 lines deleted...]
-    <x:t>2.41%</x:t>
+    <x:t>56,799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,118,362.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energix-Renewable Energies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENRG IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>180,393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,033,516.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Solaria Energia Y Medio Ambiente Sa</x:t>
   </x:si>
   <x:si>
     <x:t>SLR SM</x:t>
   </x:si>
   <x:si>
-    <x:t>49,122</x:t>
-[...5 lines deleted...]
-    <x:t>2.34%</x:t>
+    <x:t>52,004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,029,928.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Doosan Fuel Cell Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>336260 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,371</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,960,137.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oy Nofar Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOFR IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,804,690.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
   </x:si>
   <x:si>
     <x:t>Xinjiang Goldwind Science &amp; Technology</x:t>
   </x:si>
   <x:si>
     <x:t>2208 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>475,200</x:t>
-[...5 lines deleted...]
-    <x:t>1.57%</x:t>
+    <x:t>503,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,516,142.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Erg Spa</x:t>
   </x:si>
   <x:si>
     <x:t>ERG IM</x:t>
   </x:si>
   <x:si>
-    <x:t>31,394</x:t>
-[...2 lines deleted...]
-    <x:t>$1,117,517.21</x:t>
+    <x:t>33,237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,239,091.31</x:t>
   </x:si>
   <x:si>
     <x:t>1.35%</x:t>
   </x:si>
   <x:si>
-    <x:t>Doosan Fuel Cell Co Ltd</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Rex American Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>REX US</x:t>
   </x:si>
   <x:si>
-    <x:t>17,464</x:t>
-[...65 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>18,421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,221,706.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Green Plains Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPRE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,064,465.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T1 Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>131,967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$960,522.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$21,032.06</x:t>
-[...2 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>$-1,818.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -550,51 +547,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45b2fe5f2060434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ref786d46c9b24777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdb1a99581ad74d55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94a98700727844e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R750be1d9b3234358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re577da9aad794e10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F35"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="50" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1082,211 +1079,211 @@
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B35" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C35" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D35" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E35" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F35" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>