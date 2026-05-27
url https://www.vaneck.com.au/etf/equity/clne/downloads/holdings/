--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,528 +1,531 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a7900a561894e6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6130adb2a8d48e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLNE_asat_20260506" sheetId="1" r:id="Re577da9aad794e10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLNE_asat_20260527" sheetId="1" r:id="R9d889b5f57474ae3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="160">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 06/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="161">
+  <x:si>
+    <x:t>All Fund Holdings as at 27/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Bloom Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BE US</x:t>
   </x:si>
   <x:si>
     <x:t>18,072</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,125,217.20</x:t>
-[...2 lines deleted...]
-    <x:t>7.78%</x:t>
+    <x:t>$7,624,659.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enphase Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENPH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,604,154.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Enlight Renewable Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ENLT IT</x:t>
   </x:si>
   <x:si>
     <x:t>38,190</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,868,139.16</x:t>
-[...2 lines deleted...]
-    <x:t>5.32%</x:t>
+    <x:t>$5,483,814.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Solar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSLR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,976,045.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Plug Power Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PLUG US</x:t>
   </x:si>
   <x:si>
     <x:t>904,993</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,137,182.02</x:t>
-[...32 lines deleted...]
-    <x:t>4.34%</x:t>
+    <x:t>$4,848,516.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextracker Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,171,444.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Meridian Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MEL NZ</x:t>
   </x:si>
   <x:si>
     <x:t>817,145</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,975,581.05</x:t>
-[...14 lines deleted...]
-    <x:t>4.33%</x:t>
+    <x:t>$3,929,569.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orsted As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORSTED DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,860,989.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chubu Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9502 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>152,296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,842,202.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Solaredge Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEDG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,838,712.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edp Renovaveis Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDPR PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>161,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,783,234.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vestas Wind Systems A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VWS DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89,443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,712,737.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Contact Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CEN NZ</x:t>
   </x:si>
   <x:si>
     <x:t>483,332</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,895,311.96</x:t>
-[...2 lines deleted...]
-    <x:t>4.25%</x:t>
+    <x:t>$3,683,418.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edp Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDP PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>485,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,496,824.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Nordex Se</x:t>
   </x:si>
   <x:si>
     <x:t>NDX1 GR</x:t>
   </x:si>
   <x:si>
     <x:t>49,784</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,880,079.60</x:t>
-[...77 lines deleted...]
-    <x:t>3.79%</x:t>
+    <x:t>$3,431,511.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Verbund Ag</x:t>
   </x:si>
   <x:si>
     <x:t>VER AV</x:t>
   </x:si>
   <x:si>
     <x:t>34,895</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,456,230.10</x:t>
-[...2 lines deleted...]
-    <x:t>3.77%</x:t>
+    <x:t>$3,412,614.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Renewable Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BEPC CN</x:t>
   </x:si>
   <x:si>
     <x:t>61,854</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,202,797.35</x:t>
-[...2 lines deleted...]
-    <x:t>3.50%</x:t>
+    <x:t>$3,375,162.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Doral Group Renewable Energy Resources</x:t>
   </x:si>
   <x:si>
     <x:t>DORL IT</x:t>
   </x:si>
   <x:si>
     <x:t>77,117</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,007,396.45</x:t>
-[...2 lines deleted...]
-    <x:t>3.28%</x:t>
+    <x:t>$3,124,047.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Clearway Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CWEN US</x:t>
   </x:si>
   <x:si>
     <x:t>55,176</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,933,118.02</x:t>
-[...2 lines deleted...]
-    <x:t>3.20%</x:t>
+    <x:t>$3,093,090.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.06%</x:t>
   </x:si>
   <x:si>
     <x:t>China Longyuan Power Group Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>916 HK</x:t>
   </x:si>
   <x:si>
     <x:t>2,158,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,620,875.84</x:t>
-[...17 lines deleted...]
-    <x:t>2.38%</x:t>
+    <x:t>$2,466,573.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Doosan Fuel Cell Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>336260 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,443,692.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energix-Renewable Energies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENRG IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>180,393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,119,194.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Boralex Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BLX CN</x:t>
   </x:si>
   <x:si>
     <x:t>56,799</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,118,362.32</x:t>
-[...17 lines deleted...]
-    <x:t>2.22%</x:t>
+    <x:t>$2,117,300.21</x:t>
   </x:si>
   <x:si>
     <x:t>Solaria Energia Y Medio Ambiente Sa</x:t>
   </x:si>
   <x:si>
     <x:t>SLR SM</x:t>
   </x:si>
   <x:si>
     <x:t>52,004</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,029,928.88</x:t>
-[...14 lines deleted...]
-    <x:t>2.14%</x:t>
+    <x:t>$2,063,846.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Oy Nofar Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NOFR IT</x:t>
   </x:si>
   <x:si>
     <x:t>17,830</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,804,690.10</x:t>
-[...2 lines deleted...]
-    <x:t>1.97%</x:t>
+    <x:t>$1,985,193.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T1 Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>131,967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,924,039.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
   </x:si>
   <x:si>
     <x:t>Xinjiang Goldwind Science &amp; Technology</x:t>
   </x:si>
   <x:si>
     <x:t>2208 HK</x:t>
   </x:si>
   <x:si>
     <x:t>503,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,516,142.01</x:t>
-[...2 lines deleted...]
-    <x:t>1.66%</x:t>
+    <x:t>$1,278,803.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Erg Spa</x:t>
   </x:si>
   <x:si>
     <x:t>ERG IM</x:t>
   </x:si>
   <x:si>
     <x:t>33,237</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,239,091.31</x:t>
-[...2 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>$1,266,766.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Rex American Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>REX US</x:t>
   </x:si>
   <x:si>
     <x:t>18,421</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,221,706.19</x:t>
-[...2 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>$1,243,144.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Green Plains Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GPRE US</x:t>
   </x:si>
   <x:si>
     <x:t>45,417</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,064,465.77</x:t>
-[...17 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>$1,003,071.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,818.92</x:t>
-[...2 lines deleted...]
-    <x:t>-0.00%</x:t>
+    <x:t>$32,538.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -547,51 +550,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94a98700727844e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R750be1d9b3234358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re577da9aad794e10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ef6b8beae174e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1934d79e94d74bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9d889b5f57474ae3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F35"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="50" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -739,551 +742,551 @@
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B35" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C35" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D35" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E35" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F35" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>