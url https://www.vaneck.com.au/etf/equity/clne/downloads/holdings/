--- v2 (2026-05-27)
+++ v3 (2026-06-19)
@@ -1,531 +1,534 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6130adb2a8d48e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6402718674094aee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLNE_asat_20260527" sheetId="1" r:id="R9d889b5f57474ae3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLNE_asat_20260619" sheetId="1" r:id="Rd4b1be5a582448a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="161">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 27/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="162">
+  <x:si>
+    <x:t>All Fund Holdings as at 19/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Bloom Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BE US</x:t>
   </x:si>
   <x:si>
-    <x:t>18,072</x:t>
-[...5 lines deleted...]
-    <x:t>7.53%</x:t>
+    <x:t>18,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,627,108.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Enphase Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ENPH US</x:t>
   </x:si>
   <x:si>
-    <x:t>81,469</x:t>
-[...5 lines deleted...]
-    <x:t>7.51%</x:t>
+    <x:t>83,193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,181,537.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Solar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSLR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,941,203.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Enlight Renewable Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ENLT IT</x:t>
   </x:si>
   <x:si>
-    <x:t>38,190</x:t>
-[...20 lines deleted...]
-    <x:t>4.92%</x:t>
+    <x:t>38,998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,738,106.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextracker Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,163,682.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meridian Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEL NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>834,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,917,918.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chubu Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9502 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>155,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,892,857.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contact Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEN NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>493,563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,865,045.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nordex Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NDX1 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,766,135.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.96%</x:t>
   </x:si>
   <x:si>
     <x:t>Plug Power Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PLUG US</x:t>
   </x:si>
   <x:si>
-    <x:t>904,993</x:t>
-[...35 lines deleted...]
-    <x:t>3.88%</x:t>
+    <x:t>924,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,743,358.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edp Renovaveis Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDPR PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>164,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,635,846.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edp Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDP PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>495,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,554,611.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vestas Wind Systems A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VWS DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,463,046.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Orsted As</x:t>
   </x:si>
   <x:si>
     <x:t>ORSTED DC</x:t>
   </x:si>
   <x:si>
-    <x:t>104,950</x:t>
-[...20 lines deleted...]
-    <x:t>3.80%</x:t>
+    <x:t>107,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,399,884.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brookfield Renewable Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEPC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,363,359.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.53%</x:t>
   </x:si>
   <x:si>
     <x:t>Solaredge Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SEDG US</x:t>
   </x:si>
   <x:si>
-    <x:t>38,889</x:t>
-[...80 lines deleted...]
-    <x:t>3.39%</x:t>
+    <x:t>39,712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,276,409.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Verbund Ag</x:t>
   </x:si>
   <x:si>
     <x:t>VER AV</x:t>
   </x:si>
   <x:si>
-    <x:t>34,895</x:t>
-[...20 lines deleted...]
-    <x:t>3.33%</x:t>
+    <x:t>35,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,231,316.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clearway Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CWEN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,996,524.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Doral Group Renewable Energy Resources</x:t>
   </x:si>
   <x:si>
     <x:t>DORL IT</x:t>
   </x:si>
   <x:si>
-    <x:t>77,117</x:t>
-[...20 lines deleted...]
-    <x:t>3.06%</x:t>
+    <x:t>78,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,569,922.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boralex Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,152,016.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
   </x:si>
   <x:si>
     <x:t>China Longyuan Power Group Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>916 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>2,158,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.44%</x:t>
+    <x:t>2,203,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,121,276.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energix-Renewable Energies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENRG IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>184,212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,003,879.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Solaria Energia Y Medio Ambiente Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLR SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,894,217.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T1 Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>134,761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,790,811.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oy Nofar Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOFR IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,758,753.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
   </x:si>
   <x:si>
     <x:t>Doosan Fuel Cell Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>336260 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>26,407</x:t>
-[...77 lines deleted...]
-    <x:t>1.90%</x:t>
+    <x:t>26,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,613,689.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erg Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERG IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,266,575.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rex American Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,172,078.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Xinjiang Goldwind Science &amp; Technology</x:t>
   </x:si>
   <x:si>
     <x:t>2208 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>503,000</x:t>
-[...35 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>513,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,013,704.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Green Plains Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GPRE US</x:t>
   </x:si>
   <x:si>
-    <x:t>45,417</x:t>
-[...5 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>46,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$976,864.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$32,538.32</x:t>
-[...2 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>$78,523.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -550,51 +553,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ef6b8beae174e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1934d79e94d74bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9d889b5f57474ae3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf106677a4cbb4a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R076e2d7f73f649ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd4b1be5a582448a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F35"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="50" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1082,211 +1085,211 @@
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B35" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C35" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D35" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E35" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F35" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>