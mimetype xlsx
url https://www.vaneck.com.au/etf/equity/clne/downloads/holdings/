--- v3 (2026-06-19)
+++ v4 (2026-07-10)
@@ -1,534 +1,534 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6402718674094aee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44c829e633344f4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLNE_asat_20260619" sheetId="1" r:id="Rd4b1be5a582448a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLNE_asat_20260709" sheetId="1" r:id="R9ed999320a0a4fd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="162">
   <x:si>
-    <x:t>All Fund Holdings as at 19/06/2026</x:t>
+    <x:t>All Fund Holdings as at 09/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Bloom Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BE US</x:t>
   </x:si>
   <x:si>
-    <x:t>18,455</x:t>
-[...5 lines deleted...]
-    <x:t>9.06%</x:t>
+    <x:t>17,963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,653,961.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Enphase Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ENPH US</x:t>
   </x:si>
   <x:si>
-    <x:t>83,193</x:t>
-[...5 lines deleted...]
-    <x:t>6.50%</x:t>
+    <x:t>80,976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,238,903.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enlight Renewable Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENLT IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,453,972.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chubu Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9502 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>151,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,367,300.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.97%</x:t>
   </x:si>
   <x:si>
     <x:t>First Solar Inc</x:t>
   </x:si>
   <x:si>
     <x:t>FSLR US</x:t>
   </x:si>
   <x:si>
-    <x:t>13,491</x:t>
-[...20 lines deleted...]
-    <x:t>4.98%</x:t>
+    <x:t>13,132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,324,656.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meridian Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEL NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>812,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,815,683.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Nextracker Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NXT US</x:t>
   </x:si>
   <x:si>
-    <x:t>23,269</x:t>
-[...35 lines deleted...]
-    <x:t>4.09%</x:t>
+    <x:t>22,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,679,137.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Contact Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CEN NZ</x:t>
   </x:si>
   <x:si>
-    <x:t>493,563</x:t>
-[...5 lines deleted...]
-    <x:t>4.06%</x:t>
+    <x:t>480,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,662,047.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edp Renovaveis Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDPR PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>160,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,632,714.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vestas Wind Systems A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VWS DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,533,297.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edp Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDP PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>482,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,526,306.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Nordex Se</x:t>
   </x:si>
   <x:si>
     <x:t>NDX1 GR</x:t>
   </x:si>
   <x:si>
-    <x:t>50,838</x:t>
-[...5 lines deleted...]
-    <x:t>3.96%</x:t>
+    <x:t>49,483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,461,878.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orsted As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORSTED DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,399,703.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verbund Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VER AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,260,323.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brookfield Renewable Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEPC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,150,977.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Plug Power Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PLUG US</x:t>
   </x:si>
   <x:si>
-    <x:t>924,150</x:t>
-[...80 lines deleted...]
-    <x:t>3.53%</x:t>
+    <x:t>899,516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,085,463.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Solaredge Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SEDG US</x:t>
   </x:si>
   <x:si>
-    <x:t>39,712</x:t>
-[...20 lines deleted...]
-    <x:t>3.40%</x:t>
+    <x:t>38,653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,050,571.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Clearway Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CWEN US</x:t>
   </x:si>
   <x:si>
-    <x:t>56,343</x:t>
-[...5 lines deleted...]
-    <x:t>3.15%</x:t>
+    <x:t>54,842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,637,569.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Doral Group Renewable Energy Resources</x:t>
   </x:si>
   <x:si>
     <x:t>DORL IT</x:t>
   </x:si>
   <x:si>
-    <x:t>78,749</x:t>
-[...5 lines deleted...]
-    <x:t>2.70%</x:t>
+    <x:t>76,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,443,178.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.78%</x:t>
   </x:si>
   <x:si>
     <x:t>Boralex Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BLX CN</x:t>
   </x:si>
   <x:si>
-    <x:t>58,001</x:t>
-[...5 lines deleted...]
-    <x:t>2.26%</x:t>
+    <x:t>56,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,124,184.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energix-Renewable Energies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENRG IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>179,302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,043,882.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
   </x:si>
   <x:si>
     <x:t>China Longyuan Power Group Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>916 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>2,203,000</x:t>
-[...20 lines deleted...]
-    <x:t>2.11%</x:t>
+    <x:t>2,145,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,011,787.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oy Nofar Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOFR IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,834,651.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Solaria Energia Y Medio Ambiente Sa</x:t>
   </x:si>
   <x:si>
     <x:t>SLR SM</x:t>
   </x:si>
   <x:si>
-    <x:t>53,105</x:t>
-[...5 lines deleted...]
-    <x:t>1.99%</x:t>
+    <x:t>51,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,597,347.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
   </x:si>
   <x:si>
     <x:t>T1 Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TE US</x:t>
   </x:si>
   <x:si>
-    <x:t>134,761</x:t>
-[...20 lines deleted...]
-    <x:t>1.85%</x:t>
+    <x:t>131,168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,372,457.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erg Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERG IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,259,544.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rex American Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,236,588.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Green Plains Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPRE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,081,950.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Doosan Fuel Cell Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>336260 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>26,966</x:t>
-[...35 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>26,247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,076,280.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Xinjiang Goldwind Science &amp; Technology</x:t>
   </x:si>
   <x:si>
     <x:t>2208 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>513,800</x:t>
-[...20 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$897,438.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$78,523.98</x:t>
-[...2 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>$12,460.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -553,51 +553,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf106677a4cbb4a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R076e2d7f73f649ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd4b1be5a582448a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe609b7a4be44d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2dc31f48c79f40e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9ed999320a0a4fd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F35"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="50" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">