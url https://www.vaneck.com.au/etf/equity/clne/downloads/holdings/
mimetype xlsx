--- v4 (2026-07-10)
+++ v5 (2026-07-30)
@@ -1,534 +1,531 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44c829e633344f4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dee02a11af14c27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLNE_asat_20260709" sheetId="1" r:id="R9ed999320a0a4fd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLNE_asat_20260730" sheetId="1" r:id="Rebba5bc999b64e6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="162">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 09/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="161">
+  <x:si>
+    <x:t>All Fund Holdings as at 30/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Verbund Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VER AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,914,858.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contact Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEN NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>505,877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,816,203.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enlight Renewable Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENLT IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,809,573.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edp Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDP PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>519,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,784,995.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meridian Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEL NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>787,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,778,891.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edp Renovaveis Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDPR PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>169,127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,713,902.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orsted As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORSTED DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118,387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,676,808.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vestas Wind Systems A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VWS DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,614,354.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nordex Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NDX1 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,613,637.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brookfield Renewable Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEPC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,416,787.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Solar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSLR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,405,308.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chubu Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9502 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>133,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,320,077.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clearway Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CWEN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,266,339.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextracker Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,237,328.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enphase Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENPH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,125,229.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.07%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bloom Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BE US</x:t>
   </x:si>
   <x:si>
-    <x:t>17,963</x:t>
-[...215 lines deleted...]
-    <x:t>3.58%</x:t>
+    <x:t>10,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,468,606.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Doral Group Renewable Energy Resources</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DORL IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,440,486.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Plug Power Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PLUG US</x:t>
   </x:si>
   <x:si>
-    <x:t>899,516</x:t>
-[...5 lines deleted...]
-    <x:t>3.51%</x:t>
+    <x:t>846,034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,321,416.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Longyuan Power Group Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>916 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,012,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,141,352.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Solaredge Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SEDG US</x:t>
   </x:si>
   <x:si>
-    <x:t>38,653</x:t>
-[...35 lines deleted...]
-    <x:t>2.78%</x:t>
+    <x:t>36,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,079,446.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Boralex Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BLX CN</x:t>
   </x:si>
   <x:si>
-    <x:t>56,455</x:t>
-[...5 lines deleted...]
-    <x:t>2.42%</x:t>
+    <x:t>52,968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,015,147.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Energix-Renewable Energies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ENRG IT</x:t>
   </x:si>
   <x:si>
-    <x:t>179,302</x:t>
-[...20 lines deleted...]
-    <x:t>2.29%</x:t>
+    <x:t>168,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,746,916.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Solaria Energia Y Medio Ambiente Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLR SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,529,351.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
   </x:si>
   <x:si>
     <x:t>Oy Nofar Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NOFR IT</x:t>
   </x:si>
   <x:si>
-    <x:t>17,722</x:t>
-[...20 lines deleted...]
-    <x:t>1.82%</x:t>
+    <x:t>16,712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,403,858.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erg Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERG IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,087,169.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rex American Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,047,436.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Green Plains Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPRE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,003,997.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xinjiang Goldwind Science &amp; Technology</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2208 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>469,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$839,762.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>T1 Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TE US</x:t>
   </x:si>
   <x:si>
-    <x:t>131,168</x:t>
-[...50 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>127,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$682,391.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>Doosan Fuel Cell Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>336260 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>26,247</x:t>
-[...20 lines deleted...]
-    <x:t>1.02%</x:t>
+    <x:t>24,626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$493,887.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$12,460.50</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$-6,555.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -553,51 +550,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe609b7a4be44d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2dc31f48c79f40e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9ed999320a0a4fd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc36817d492d4ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R261dc0816cb44c49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rebba5bc999b64e6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F35"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="50" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -805,491 +802,491 @@
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>156</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B35" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C35" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D35" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E35" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F35" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>