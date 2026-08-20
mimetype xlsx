--- v5 (2026-07-30)
+++ v6 (2026-08-20)
@@ -1,531 +1,519 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dee02a11af14c27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfafc59d57777433c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLNE_asat_20260730" sheetId="1" r:id="Rebba5bc999b64e6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLNE_asat_20260819" sheetId="1" r:id="Rd529839dff0e48f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="161">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 30/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="174" uniqueCount="157">
+  <x:si>
+    <x:t>All Fund Holdings as at 19/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Vestas Wind Systems A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VWS DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,668,905.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edp Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDP PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>531,963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,002,007.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.07%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Verbund Ag</x:t>
   </x:si>
   <x:si>
     <x:t>VER AV</x:t>
   </x:si>
   <x:si>
-    <x:t>40,438</x:t>
-[...5 lines deleted...]
-    <x:t>5.10%</x:t>
+    <x:t>41,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,902,807.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Contact Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CEN NZ</x:t>
   </x:si>
   <x:si>
-    <x:t>505,877</x:t>
-[...5 lines deleted...]
-    <x:t>4.97%</x:t>
+    <x:t>518,399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,885,208.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edp Renovaveis Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDPR PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>173,313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,806,798.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meridian Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEL NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>806,534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,794,711.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Solar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSLR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,788,031.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nordex Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NDX1 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,775,079.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.78%</x:t>
   </x:si>
   <x:si>
     <x:t>Enlight Renewable Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ENLT IT</x:t>
   </x:si>
   <x:si>
-    <x:t>32,175</x:t>
-[...50 lines deleted...]
-    <x:t>4.84%</x:t>
+    <x:t>32,971</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,740,669.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brookfield Renewable Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEPC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,748</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,623,140.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Orsted As</x:t>
   </x:si>
   <x:si>
     <x:t>ORSTED DC</x:t>
   </x:si>
   <x:si>
-    <x:t>118,387</x:t>
-[...59 lines deleted...]
-    <x:t>$3,405,308.78</x:t>
+    <x:t>121,317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,565,748.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clearway Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CWEN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,559,626.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enphase Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENPH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,496,275.55</x:t>
   </x:si>
   <x:si>
     <x:t>4.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Chubu Electric Power Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>9502 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>133,796</x:t>
-[...20 lines deleted...]
-    <x:t>4.25%</x:t>
+    <x:t>137,096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,400,931.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Nextracker Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NXT US</x:t>
   </x:si>
   <x:si>
-    <x:t>24,190</x:t>
-[...20 lines deleted...]
-    <x:t>4.07%</x:t>
+    <x:t>24,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,207,026.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Bloom Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BE US</x:t>
   </x:si>
   <x:si>
-    <x:t>10,439</x:t>
-[...5 lines deleted...]
-    <x:t>3.21%</x:t>
+    <x:t>10,698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,104,456.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plug Power Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLUG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>866,975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,739,546.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Doral Group Renewable Energy Resources</x:t>
   </x:si>
   <x:si>
     <x:t>DORL IT</x:t>
   </x:si>
   <x:si>
-    <x:t>78,437</x:t>
-[...20 lines deleted...]
-    <x:t>3.02%</x:t>
+    <x:t>80,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,399,045.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.04%</x:t>
   </x:si>
   <x:si>
     <x:t>China Longyuan Power Group Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>916 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>2,012,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.79%</x:t>
+    <x:t>2,062,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,983,342.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Solaredge Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SEDG US</x:t>
   </x:si>
   <x:si>
-    <x:t>36,883</x:t>
-[...20 lines deleted...]
-    <x:t>2.62%</x:t>
+    <x:t>37,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,730,425.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Energix-Renewable Energies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ENRG IT</x:t>
   </x:si>
   <x:si>
-    <x:t>168,361</x:t>
-[...5 lines deleted...]
-    <x:t>2.28%</x:t>
+    <x:t>172,528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,715,669.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Solaria Energia Y Medio Ambiente Sa</x:t>
   </x:si>
   <x:si>
     <x:t>SLR SM</x:t>
   </x:si>
   <x:si>
-    <x:t>56,306</x:t>
-[...5 lines deleted...]
-    <x:t>1.99%</x:t>
+    <x:t>57,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,603,355.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Oy Nofar Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NOFR IT</x:t>
   </x:si>
   <x:si>
-    <x:t>16,712</x:t>
-[...5 lines deleted...]
-    <x:t>1.83%</x:t>
+    <x:t>17,125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,437,983.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
   </x:si>
   <x:si>
     <x:t>Erg Spa</x:t>
   </x:si>
   <x:si>
     <x:t>ERG IM</x:t>
   </x:si>
   <x:si>
-    <x:t>30,995</x:t>
-[...5 lines deleted...]
-    <x:t>1.42%</x:t>
+    <x:t>31,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,153,903.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Rex American Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>REX US</x:t>
   </x:si>
   <x:si>
-    <x:t>17,179</x:t>
-[...5 lines deleted...]
-    <x:t>1.36%</x:t>
+    <x:t>17,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,084,597.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Doosan Fuel Cell Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>336260 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,008,984.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Green Plains Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GPRE US</x:t>
   </x:si>
   <x:si>
-    <x:t>42,469</x:t>
-[...5 lines deleted...]
-    <x:t>1.31%</x:t>
+    <x:t>43,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$979,765.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Xinjiang Goldwind Science &amp; Technology</x:t>
   </x:si>
   <x:si>
     <x:t>2208 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>469,200</x:t>
-[...2 lines deleted...]
-    <x:t>$839,762.59</x:t>
+    <x:t>480,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$862,912.83</x:t>
   </x:si>
   <x:si>
     <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>T1 Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TE US</x:t>
   </x:si>
   <x:si>
-    <x:t>127,022</x:t>
-[...20 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>130,166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$831,760.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-6,555.30</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$101,870.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -550,56 +538,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc36817d492d4ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R261dc0816cb44c49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rebba5bc999b64e6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06d9d9a328d94148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re3591118acd64c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd529839dff0e48f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F35"/>
+  <x:dimension ref="A1:F34"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="50" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -802,496 +790,476 @@
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A34" s="1">
-[...34 lines deleted...]
-      <x:c r="F35" s="2" t="s">
+      <x:c r="A34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="B34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F34" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A35:F35"/>
+    <x:mergeCell ref="A34:F34"/>
   </x:mergeCells>
 </x:worksheet>
 </file>