--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,519 +1,519 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfafc59d57777433c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87b0446cd573428f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLNE_asat_20260819" sheetId="1" r:id="Rd529839dff0e48f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLNE_asat_20260908" sheetId="1" r:id="Radadb8e2428241be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="174" uniqueCount="157">
   <x:si>
-    <x:t>All Fund Holdings as at 19/08/2026</x:t>
+    <x:t>All Fund Holdings as at 08/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Vestas Wind Systems A/S</x:t>
   </x:si>
   <x:si>
     <x:t>VWS DC</x:t>
   </x:si>
   <x:si>
-    <x:t>101,814</x:t>
-[...5 lines deleted...]
-    <x:t>5.91%</x:t>
+    <x:t>99,967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,718,491.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,031,732.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verbund Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VER AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,996,652.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Edp Sa</x:t>
   </x:si>
   <x:si>
     <x:t>EDP PL</x:t>
   </x:si>
   <x:si>
-    <x:t>531,963</x:t>
-[...20 lines deleted...]
-    <x:t>4.94%</x:t>
+    <x:t>522,314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,990,132.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nordex Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NDX1 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,768,739.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orsted As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORSTED DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>119,116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,651,565.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edp Renovaveis Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDPR PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>170,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,614,399.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chubu Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9502 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>134,696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,606,630.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Contact Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CEN NZ</x:t>
   </x:si>
   <x:si>
-    <x:t>518,399</x:t>
-[...20 lines deleted...]
-    <x:t>4.82%</x:t>
+    <x:t>508,995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,534,763.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Solar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSLR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,515,930.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enlight Renewable Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENLT IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,484,318.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Meridian Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MEL NZ</x:t>
   </x:si>
   <x:si>
-    <x:t>806,534</x:t>
-[...50 lines deleted...]
-    <x:t>4.74%</x:t>
+    <x:t>791,904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,417,883.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clearway Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CWEN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,389,390.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Renewable Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BEPC CN</x:t>
   </x:si>
   <x:si>
-    <x:t>75,748</x:t>
-[...35 lines deleted...]
-    <x:t>4.51%</x:t>
+    <x:t>74,374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,356,163.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Enphase Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ENPH US</x:t>
   </x:si>
   <x:si>
-    <x:t>63,234</x:t>
-[...23 lines deleted...]
-    <x:t>Nextracker Inc</x:t>
+    <x:t>62,087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,337,954.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextpower Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NXT US</x:t>
   </x:si>
   <x:si>
-    <x:t>24,789</x:t>
-[...20 lines deleted...]
-    <x:t>3.93%</x:t>
+    <x:t>24,339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,879,567.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Plug Power Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PLUG US</x:t>
   </x:si>
   <x:si>
-    <x:t>866,975</x:t>
-[...5 lines deleted...]
-    <x:t>3.47%</x:t>
+    <x:t>851,248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,663,648.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Doral Group Renewable Energy Resources</x:t>
   </x:si>
   <x:si>
     <x:t>DORL IT</x:t>
   </x:si>
   <x:si>
-    <x:t>80,378</x:t>
-[...5 lines deleted...]
-    <x:t>3.04%</x:t>
+    <x:t>78,920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,198,268.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.83%</x:t>
   </x:si>
   <x:si>
     <x:t>China Longyuan Power Group Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>916 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>2,062,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.51%</x:t>
+    <x:t>2,025,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,941,503.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Solaredge Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SEDG US</x:t>
   </x:si>
   <x:si>
-    <x:t>37,796</x:t>
-[...5 lines deleted...]
-    <x:t>2.19%</x:t>
+    <x:t>37,110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,871,813.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Energix-Renewable Energies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ENRG IT</x:t>
   </x:si>
   <x:si>
-    <x:t>172,528</x:t>
-[...5 lines deleted...]
-    <x:t>2.17%</x:t>
+    <x:t>169,398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,646,523.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Solaria Energia Y Medio Ambiente Sa</x:t>
   </x:si>
   <x:si>
     <x:t>SLR SM</x:t>
   </x:si>
   <x:si>
-    <x:t>57,700</x:t>
-[...5 lines deleted...]
-    <x:t>2.03%</x:t>
+    <x:t>56,653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,615,669.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Oy Nofar Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NOFR IT</x:t>
   </x:si>
   <x:si>
-    <x:t>17,125</x:t>
-[...5 lines deleted...]
-    <x:t>1.82%</x:t>
+    <x:t>16,815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,365,471.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Doosan Fuel Cell Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>336260 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,256,300.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Erg Spa</x:t>
   </x:si>
   <x:si>
     <x:t>ERG IM</x:t>
   </x:si>
   <x:si>
-    <x:t>31,762</x:t>
-[...2 lines deleted...]
-    <x:t>$1,153,903.28</x:t>
+    <x:t>31,186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,131,942.88</x:t>
   </x:si>
   <x:si>
     <x:t>1.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Rex American Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>REX US</x:t>
   </x:si>
   <x:si>
-    <x:t>17,604</x:t>
-[...20 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>17,284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,019,929.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Green Plains Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GPRE US</x:t>
   </x:si>
   <x:si>
-    <x:t>43,521</x:t>
-[...5 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>42,731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$933,603.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T1 Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$895,386.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Xinjiang Goldwind Science &amp; Technology</x:t>
   </x:si>
   <x:si>
     <x:t>2208 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>480,800</x:t>
-[...20 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>472,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$763,814.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$101,870.25</x:t>
-[...2 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>$-10,613.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -538,51 +538,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06d9d9a328d94148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re3591118acd64c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd529839dff0e48f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R404c75fab2c74809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf93d3ce302624703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Radadb8e2428241be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F34"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="50" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">