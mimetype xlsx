--- v0 (2026-04-24)
+++ v1 (2026-05-15)
@@ -1,1701 +1,1722 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1840a70ab8c44c9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a273cd22d084e43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CNEW_asat_20260424" sheetId="1" r:id="Rb48ed20f164f450d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CNEW_asat_20260514" sheetId="1" r:id="Rdc26c320a0e9449f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="634" uniqueCount="551">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 24/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="634" uniqueCount="558">
+  <x:si>
+    <x:t>All Fund Holdings as at 14/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Zhejiang Lante Optics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688127 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,290,083.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Delton Technology Guangzhou Inc</x:t>
   </x:si>
   <x:si>
     <x:t>001389 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>52,200</x:t>
-[...2 lines deleted...]
-    <x:t>$1,828,590.91</x:t>
+    <x:t>54,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,072,580.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xuzhou Handler Special Vehicle Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300201 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>677,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,956,701.93</x:t>
   </x:si>
   <x:si>
     <x:t>1.91%</x:t>
   </x:si>
   <x:si>
-    <x:t>Zhejiang Lante Optics Co Ltd</x:t>
-[...26 lines deleted...]
-    <x:t>1.60%</x:t>
+    <x:t>Zhongji Innolight Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300308 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,553,470.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzhou Tfc Optical Communication Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300394 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,535,569.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lotus Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600186 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>704,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,506,691.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Suzhou Hengmingda Electronic Technology</x:t>
   </x:si>
   <x:si>
     <x:t>002947 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>82,200</x:t>
-[...50 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>86,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,445,172.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Shennan Circuits Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002916 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>19,200</x:t>
-[...2 lines deleted...]
-    <x:t>$1,188,102.37</x:t>
+    <x:t>20,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,358,555.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hebei Yangyuan Zhihui Beverage Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603156 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>138,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,328,570.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Sinexcel Electric Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300693 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,269,504.21</x:t>
   </x:si>
   <x:si>
     <x:t>1.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Wus Printed Circuit Kunshan Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002463 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>53,300</x:t>
-[...5 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>56,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,216,407.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Click Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002782 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>213,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,158,518.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nanjing Sciyon Wisdom Technology Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002380 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,130,720.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangxi Yuegui Guangye Holding Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000833 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>196,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,105,249.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Newway Photomask Making Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688401 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,082,868.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Bailong Chuangyuan Bio-Tech Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605016 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>186,780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,075,892.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Giantec Semiconductor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688123 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,055,904.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Nhu Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002001 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>155,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,037,273.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guilin Seamild Foods Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002956 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>164,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,024,895.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Victory Giant Technology Huizhou Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300476 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,015,466.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnhtc Jinan Truck Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000951 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>220,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,011,010.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anjoy Foods Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603345 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,006,977.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujian Wanchen Biotechnology Group Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300972 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$997,376.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sichuan Teway Food Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603317 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$984,122.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hvsen Biotechnology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300871 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>196,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$981,522.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hitgen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688222 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>168,293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$972,135.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dongguan Tarry Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300976 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$966,760.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xianheng International Science&amp;Technolo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605056 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>193,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$938,351.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Jasan Holding Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603558 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>331,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$923,293.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anhui Huaren Health Pharmaceutical Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301408 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>229,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$914,518.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Taotao Vehicles Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301345 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$904,438.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cofoe Medical Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301087 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$889,901.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wuxi Apptec Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603259 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$888,575.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wuxi Double Elephant Micro Fibre Materi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002395 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>226,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$885,422.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Beijing Caishikou Department Store Co L</x:t>
   </x:si>
   <x:si>
     <x:t>605599 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>238,700</x:t>
-[...152 lines deleted...]
-    <x:t>603345 CH</x:t>
+    <x:t>251,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$876,250.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Willfar Information Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688100 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$869,672.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Const Instruments Technology In</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300445 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>182,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$866,086.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dong-E-E-Jiao Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000423 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$862,748.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sws Hemodialysis Care Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688410 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>254,943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$861,038.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Sc New Energy Technology Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300724 CH</x:t>
   </x:si>
   <x:si>
     <x:t>45,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$925,100.28</x:t>
-[...14 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>$845,564.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Hope Dairy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002946 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>229,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$841,279.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baolingbao Biology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002286 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>416,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$838,193.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edan Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300206 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>284,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$837,290.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Henan Splendor Science &amp; Technology Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002296 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>357,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$835,689.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shengyi Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688183 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$835,677.21</x:t>
   </x:si>
   <x:si>
     <x:t>Sunshine Guojian Pharmaceutical Shangha</x:t>
   </x:si>
   <x:si>
     <x:t>688336 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>57,416</x:t>
-[...2 lines deleted...]
-    <x:t>$913,577.97</x:t>
+    <x:t>60,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$828,398.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37 Interactive Entertainment Network Te</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002555 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>191,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$824,006.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dashenlin Pharmaceutical Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603233 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>215,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$820,227.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hebei Chengde Lulu Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000848 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>449,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$817,454.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Sunlord Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002138 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$811,986.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzhou Sepax Technologies Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688758 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$809,324.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micro-Tech Nanjing Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688029 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$808,664.64</x:t>
   </x:si>
   <x:si>
     <x:t>Jiangzhong Pharmaceutical Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600750 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>158,600</x:t>
-[...44 lines deleted...]
-    <x:t>$886,722.81</x:t>
+    <x:t>166,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$793,221.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Well Lead Medical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603309 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>278,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$792,506.01</x:t>
   </x:si>
   <x:si>
     <x:t>Lijiang Yulong Tourism Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002033 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>407,900</x:t>
-[...155 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>428,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$788,697.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tibet Rhodiola Pharmaceutical Holding C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600211 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$788,519.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hithink Royalflush Information Network</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300033 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$786,007.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huangshan Tourism Development Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600054 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>340,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$781,870.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Henan Shuanghui Investment &amp; Developmen</x:t>
   </x:si>
   <x:si>
     <x:t>000895 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>136,200</x:t>
-[...80 lines deleted...]
-    <x:t>$788,902.77</x:t>
+    <x:t>143,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$779,230.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Yanjing Brewery Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000729 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>307,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$778,536.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intsig Information Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688615 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$777,412.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Henan Lingrui Pharmaceutical Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600285 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$776,698.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hangzhou Great Star Industrial Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002444 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$769,091.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Dahao Technology Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603025 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>221,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$757,401.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockchip Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603893 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$756,560.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guilin Layn Natural Ingredients Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002166 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>424,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$755,469.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzhou Shihua New Material Technology C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688093 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$754,687.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hisense Visual Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600060 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>148,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$754,608.16</x:t>
   </x:si>
   <x:si>
     <x:t>Aurisco Pharmaceutical Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>605116 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>162,100</x:t>
-[...14 lines deleted...]
-    <x:t>$781,907.58</x:t>
+    <x:t>170,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$753,966.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Catarc Automotive Proving Ground Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301215 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>595,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$753,703.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>V V Food &amp; Beverage Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600300 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,054,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$753,382.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Allist Pharmaceuticals Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688578 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$753,042.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rayhoo Motor Dies Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002997 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$747,293.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Actions Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688049 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$738,249.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apt Medical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688617 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$737,568.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hongmian Zhihui Science And Technology</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000523 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,069,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$735,672.74</x:t>
   </x:si>
   <x:si>
     <x:t>Kweichow Moutai Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600519 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>2,600</x:t>
-[...107 lines deleted...]
-    <x:t>$757,369.80</x:t>
+    <x:t>2,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$735,524.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tianjin Pharmaceutical Da Re Tang Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600329 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$730,790.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Loncin Motor Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603766 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>239,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$721,498.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Cfmoto Power Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603129 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$718,583.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ningxia Xiaoming Agriculture &amp; Animal H</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300967 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$713,158.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenyang Xingqi Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300573 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$708,357.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>Meihua Holdings Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600873 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>360,300</x:t>
-[...104 lines deleted...]
-    <x:t>$733,554.61</x:t>
+    <x:t>378,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$703,674.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangsu Rijiu Optoelectronics Jointstoc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>003015 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>236,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$700,753.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangdong Homa Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002668 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>356,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$698,915.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Hyperstrong Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688411 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$693,798.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G-Bits Network Technology Xiamen Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603444 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$689,452.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Muyuan Foods Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002714 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$680,086.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Zhejiang Jolly Pharmaceutical Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300181 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>214,200</x:t>
-[...80 lines deleted...]
-    <x:t>$717,570.37</x:t>
+    <x:t>225,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$678,611.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hunan Sundy Science And Technology Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300515 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>196,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$676,525.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anhui Korrun Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300577 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$676,286.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Wit Dyne Health Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000915 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$668,486.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangdong Haid Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002311 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$666,905.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhongyin Babi Food Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605338 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>141,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$666,274.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yankershop Food Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002847 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$657,301.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Star Lake Bioscience Co Inc Zhaoqing Gu</x:t>
   </x:si>
   <x:si>
     <x:t>600866 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>529,000</x:t>
-[...164 lines deleted...]
-    <x:t>$662,595.93</x:t>
+    <x:t>556,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$657,140.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sinopep-Allsino Bio Pharmaceutical Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688076 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$655,401.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Double Medical Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002901 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$653,987.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Balance Medical Technology Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688198 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$648,475.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lancy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002612 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>197,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$644,478.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Youyou Foods Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603697 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$641,478.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arashi Vision Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688775 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$633,618.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Crastal Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300824 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>326,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$628,782.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Winner Medical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300888 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$625,122.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Wolwo Bio-Pharmaceutical Co Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300357 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$616,978.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huadong Medicine Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000963 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$606,482.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecovacs Robotics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603486 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$605,719.86</x:t>
   </x:si>
   <x:si>
     <x:t>Shenzhen Bingchuan Network Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300533 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>107,200</x:t>
-[...74 lines deleted...]
-    <x:t>600329 CH</x:t>
+    <x:t>112,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$602,817.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Haier Smart Home Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600690 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>139,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$602,088.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Changbai Mountain Tourism Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603099 CH</x:t>
   </x:si>
   <x:si>
     <x:t>78,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$642,017.68</x:t>
-[...113 lines deleted...]
-    <x:t>$619,964.64</x:t>
+    <x:t>$597,484.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sailun Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601058 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>223,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$585,233.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sungrow Power Supply Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300274 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$578,280.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanxi Xinghuacun Fen Wine Factory Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600809 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$573,539.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luzhou Laojiao Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000568 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$572,583.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xiamen Amoytop Biotech Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688278 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$565,213.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Chengdu Kanghong Pharmaceutical Group C</x:t>
   </x:si>
   <x:si>
     <x:t>002773 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>117,700</x:t>
-[...149 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>123,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$564,406.52</x:t>
   </x:si>
   <x:si>
     <x:t>Chongqing Sokon Industry Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601127 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>28,900</x:t>
-[...17 lines deleted...]
-    <x:t>$538,146.98</x:t>
+    <x:t>30,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$524,775.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Wenzhou Yuanfei Pet Toys Products Co Lt</x:t>
   </x:si>
   <x:si>
     <x:t>001222 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>136,707</x:t>
-[...2 lines deleted...]
-    <x:t>$533,910.29</x:t>
+    <x:t>143,707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$522,687.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huali Industrial Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300979 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$508,297.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hhc Changzhou Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301061 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$453,630.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Yantai China Pet Foods Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002891 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>67,600</x:t>
-[...47 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>71,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$450,967.91</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$123,916.46</x:t>
-[...2 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>$104,314.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1720,51 +1741,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2afeb657fce847c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rce506c933ae84e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb48ed20f164f450d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98ed7c16496a4ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R10e37fd282ee4ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdc26c320a0e9449f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F126"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1992,2291 +2013,2291 @@
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
         <x:v>218</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
         <x:v>278</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
         <x:v>304</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
         <x:v>333</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
         <x:v>346</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
         <x:v>368</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="F89" s="1" t="s">
         <x:v>390</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="F93" s="1" t="s">
         <x:v>408</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="F97" s="1" t="s">
         <x:v>425</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="F100" s="1" t="s">
         <x:v>438</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="E104" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="F104" s="1" t="s">
         <x:v>455</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="E111" s="1" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="F111" s="1" t="s">
         <x:v>487</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="F117" s="1" t="s">
         <x:v>513</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>