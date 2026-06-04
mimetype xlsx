--- v1 (2026-05-15)
+++ v2 (2026-06-04)
@@ -1,1722 +1,1728 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a273cd22d084e43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbfd202324f446b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CNEW_asat_20260514" sheetId="1" r:id="Rdc26c320a0e9449f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CNEW_asat_20260603" sheetId="1" r:id="Rcf0971fec6d04dce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="634" uniqueCount="558">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 14/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="634" uniqueCount="560">
+  <x:si>
+    <x:t>All Fund Holdings as at 03/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Xuzhou Handler Special Vehicle Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300201 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>680,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,699,721.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.71%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Zhejiang Lante Optics Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>688127 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>116,200</x:t>
-[...5 lines deleted...]
-    <x:t>2.23%</x:t>
+    <x:t>116,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,041,055.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Delton Technology Guangzhou Inc</x:t>
   </x:si>
   <x:si>
     <x:t>001389 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>54,900</x:t>
-[...20 lines deleted...]
-    <x:t>1.91%</x:t>
+    <x:t>55,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,018,132.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzhou Tfc Optical Communication Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300394 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,990,523.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Zhongji Innolight Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300308 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>7,100</x:t>
-[...2 lines deleted...]
-    <x:t>$1,553,470.91</x:t>
+    <x:t>7,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,893,738.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shennan Circuits Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002916 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,599,693.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzhou Hengmingda Electronic Technology</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002947 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,568,933.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wus Printed Circuit Kunshan Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002463 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,507,510.72</x:t>
   </x:si>
   <x:si>
     <x:t>1.51%</x:t>
   </x:si>
   <x:si>
-    <x:t>Suzhou Tfc Optical Communication Co Ltd</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Lotus Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600186 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>704,300</x:t>
-[...35 lines deleted...]
-    <x:t>1.32%</x:t>
+    <x:t>707,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,394,018.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Hebei Yangyuan Zhihui Beverage Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>603156 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>138,300</x:t>
-[...5 lines deleted...]
-    <x:t>1.30%</x:t>
+    <x:t>139,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,181,368.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nanjing Sciyon Wisdom Technology Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002380 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>145,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,173,059.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dongguan Tarry Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300976 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89,380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,166,398.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Newway Photomask Making Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688401 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,138,904.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Click Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002782 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>214,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,124,451.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shengyi Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688183 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,083,814.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Sunlord Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002138 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,077,768.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnhtc Jinan Truck Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000951 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>221,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,040,902.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Victory Giant Technology Huizhou Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300476 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,035,336.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Shenzhen Sinexcel Electric Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300693 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>97,883</x:t>
-[...50 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>98,383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,026,540.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guilin Seamild Foods Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002956 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>230,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,004,686.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Nhu Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002001 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>155,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$966,447.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Bailong Chuangyuan Bio-Tech Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605016 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>187,680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$932,291.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Guangxi Yuegui Guangye Holding Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>000833 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>196,800</x:t>
-[...35 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>197,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$931,965.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hitgen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688222 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>169,093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$928,213.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangzhong Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600750 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>167,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$902,384.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anjoy Foods Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603345 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$892,696.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sichuan Teway Food Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603317 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>302,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$879,668.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Const Instruments Technology In</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300445 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$875,445.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wuxi Apptec Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603259 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$870,726.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>Giantec Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>688123 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>30,299</x:t>
-[...77 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>30,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$857,422.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Fujian Wanchen Biotechnology Group Co L</x:t>
   </x:si>
   <x:si>
     <x:t>300972 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>21,100</x:t>
-[...20 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>21,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$843,704.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>Hvsen Biotechnology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300871 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>196,500</x:t>
-[...32 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>197,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$839,289.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Hope Dairy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002946 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>230,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$832,100.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Hyperstrong Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688411 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$827,256.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cofoe Medical Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301087 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87,307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$822,360.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Caishikou Department Store Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605599 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>252,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$822,014.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dong-E-E-Jiao Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000423 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$816,988.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Jasan Holding Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603558 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>333,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$813,387.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anhui Huaren Health Pharmaceutical Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301408 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>230,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$811,797.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ningxia Xiaoming Agriculture &amp; Animal H</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300967 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>203,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$809,394.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sws Hemodialysis Care Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688410 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>256,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$808,548.86</x:t>
   </x:si>
   <x:si>
     <x:t>Xianheng International Science&amp;Technolo</x:t>
   </x:si>
   <x:si>
     <x:t>605056 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>193,600</x:t>
-[...35 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>194,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$795,645.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Willfar Information Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688100 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$786,497.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edan Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300206 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$781,461.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baolingbao Biology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002286 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>418,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$780,932.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Henan Lingrui Pharmaceutical Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600285 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$779,329.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockchip Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603893 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$777,631.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huangshan Tourism Development Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600054 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>341,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$776,563.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37 Interactive Entertainment Network Te</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002555 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>192,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$773,163.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Yanjing Brewery Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000729 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>309,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$772,571.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lijiang Yulong Tourism Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002033 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>430,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$771,566.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hisense Visual Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600060 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>149,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$770,272.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Henan Splendor Science &amp; Technology Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002296 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>358,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$764,592.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hithink Royalflush Information Network</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300033 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$758,622.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micro-Tech Nanjing Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688029 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$757,617.51</x:t>
   </x:si>
   <x:si>
     <x:t>Zhejiang Taotao Vehicles Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>301345 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>18,000</x:t>
-[...32 lines deleted...]
-    <x:t>$888,575.49</x:t>
+    <x:t>18,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$756,364.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intsig Information Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688615 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$755,107.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hebei Chengde Lulu Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000848 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>451,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$749,941.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sungrow Power Supply Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300274 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$746,966.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzhou Sepax Technologies Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688758 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>201,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$738,609.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hangzhou Great Star Industrial Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002444 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$735,926.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Henan Shuanghui Investment &amp; Developmen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000895 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>143,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$730,635.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunshine Guojian Pharmaceutical Shangha</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688336 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$730,384.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tibet Rhodiola Pharmaceutical Holding C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600211 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$725,813.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meihua Holdings Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600873 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>380,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$723,302.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dashenlin Pharmaceutical Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603233 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>216,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$722,404.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Catarc Automotive Proving Ground Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301215 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>597,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$714,141.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kweichow Moutai Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600519 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$714,000.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Dahao Technology Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603025 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>222,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$711,718.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Sc New Energy Technology Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300724 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$706,809.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hongmian Zhihui Science And Technology</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000523 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,074,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$704,741.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>V V Food &amp; Beverage Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600300 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,059,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$701,589.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangdong Homa Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002668 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>357,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$699,722.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Allist Pharmaceuticals Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688578 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$698,800.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guilin Layn Natural Ingredients Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002166 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>426,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$691,310.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Youyou Foods Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603697 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>302,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$682,684.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurisco Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605116 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>171,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$678,478.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yankershop Food Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002847 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$676,443.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tianjin Pharmaceutical Da Re Tang Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600329 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$673,067.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Well Lead Medical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603309 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>280,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$670,168.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzhou Shihua New Material Technology C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688093 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$669,770.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apt Medical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688617 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$667,089.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangdong Haid Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002311 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$661,469.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rayhoo Motor Dies Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002997 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$661,146.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Double Medical Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002901 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$660,781.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Cfmoto Power Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603129 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$657,156.54</x:t>
   </x:si>
   <x:si>
     <x:t>Wuxi Double Elephant Micro Fibre Materi</x:t>
   </x:si>
   <x:si>
     <x:t>002395 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>226,500</x:t>
-[...506 lines deleted...]
-    <x:t>$747,293.02</x:t>
+    <x:t>227,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$657,032.36</x:t>
   </x:si>
   <x:si>
     <x:t>Actions Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>688049 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>72,240</x:t>
-[...56 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>72,640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$656,487.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Wit Dyne Health Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000915 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$656,451.45</x:t>
   </x:si>
   <x:si>
     <x:t>Loncin Motor Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>603766 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>239,700</x:t>
-[...29 lines deleted...]
-    <x:t>$713,158.80</x:t>
+    <x:t>240,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$653,491.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Changbai Mountain Tourism Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603099 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$640,146.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Jolly Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300181 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>226,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$638,628.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hunan Sundy Science And Technology Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300515 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>197,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$638,597.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhongyin Babi Food Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605338 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>142,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$633,195.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sinopep-Allsino Bio Pharmaceutical Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688076 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$621,234.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G-Bits Network Technology Xiamen Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603444 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$613,877.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangsu Rijiu Optoelectronics Jointstoc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>003015 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>237,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$605,110.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Shenyang Xingqi Pharmaceutical Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300573 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>52,600</x:t>
-[...71 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>76,670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$598,011.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Haier Smart Home Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600690 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>140,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$597,827.24</x:t>
   </x:si>
   <x:si>
     <x:t>Muyuan Foods Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002714 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>78,600</x:t>
-[...29 lines deleted...]
-    <x:t>$676,525.23</x:t>
+    <x:t>79,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$589,946.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Wolwo Bio-Pharmaceutical Co Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300357 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$588,887.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sailun Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601058 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>224,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$580,180.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Anhui Korrun Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300577 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>166,600</x:t>
-[...56 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>167,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$578,425.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Winner Medical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300888 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$576,997.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecovacs Robotics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603486 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$575,244.97</x:t>
   </x:si>
   <x:si>
     <x:t>Star Lake Bioscience Co Inc Zhaoqing Gu</x:t>
   </x:si>
   <x:si>
     <x:t>600866 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>556,300</x:t>
-[...26 lines deleted...]
-    <x:t>$653,987.95</x:t>
+    <x:t>558,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$567,252.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Crastal Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300824 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>327,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$566,497.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chengdu Kanghong Pharmaceutical Group C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002773 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>124,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$552,837.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>Beijing Balance Medical Technology Co L</x:t>
   </x:si>
   <x:si>
     <x:t>688198 CH</x:t>
   </x:si>
   <x:si>
     <x:t>33,198</x:t>
   </x:si>
   <x:si>
-    <x:t>$648,475.47</x:t>
-[...2 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>$552,392.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luzhou Laojiao Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000568 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$541,819.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanxi Xinghuacun Fen Wine Factory Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600809 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$539,597.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xiamen Amoytop Biotech Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688278 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$536,598.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huadong Medicine Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000963 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$532,666.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>Lancy Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002612 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>197,100</x:t>
-[...14 lines deleted...]
-    <x:t>$641,478.06</x:t>
+    <x:t>198,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$532,483.57</x:t>
   </x:si>
   <x:si>
     <x:t>Arashi Vision Inc</x:t>
   </x:si>
   <x:si>
     <x:t>688775 CH</x:t>
   </x:si>
   <x:si>
     <x:t>14,670</x:t>
   </x:si>
   <x:si>
-    <x:t>$633,618.36</x:t>
-[...71 lines deleted...]
-    <x:t>$605,719.86</x:t>
+    <x:t>$528,386.45</x:t>
   </x:si>
   <x:si>
     <x:t>Shenzhen Bingchuan Network Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300533 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>112,800</x:t>
-[...107 lines deleted...]
-    <x:t>$564,406.52</x:t>
+    <x:t>158,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$518,900.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Chongqing Sokon Industry Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601127 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>30,400</x:t>
-[...5 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>30,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$499,315.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huali Industrial Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300979 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$463,865.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Wenzhou Yuanfei Pet Toys Products Co Lt</x:t>
   </x:si>
   <x:si>
     <x:t>001222 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>143,707</x:t>
-[...17 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>144,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$452,207.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yantai China Pet Foods Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002891 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$436,422.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Hhc Changzhou Corp</x:t>
   </x:si>
   <x:si>
     <x:t>301061 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>35,230</x:t>
-[...17 lines deleted...]
-    <x:t>$450,967.91</x:t>
+    <x:t>46,129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$387,298.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$104,314.53</x:t>
-[...2 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>$152,801.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1741,51 +1747,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98ed7c16496a4ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R10e37fd282ee4ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdc26c320a0e9449f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R484b4cbc0fc14643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R61ce3e5d76904ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcf0971fec6d04dce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F126"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -2233,191 +2239,191 @@
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
@@ -2513,1791 +2519,1791 @@
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
         <x:v>261</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
         <x:v>281</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>282</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="D63" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
         <x:v>286</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
         <x:v>295</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="D69" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="D70" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
         <x:v>316</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
         <x:v>325</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
         <x:v>338</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
         <x:v>351</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
         <x:v>360</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
         <x:v>373</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="F87" s="1" t="s">
         <x:v>386</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="D91" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
+      <x:c r="E91" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="E91" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="E92" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="E93" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
+      <x:c r="F94" s="1" t="s">
         <x:v>419</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="D95" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
+      <x:c r="E95" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="E95" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="E96" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
+      <x:c r="E97" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="D97" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="E98" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
+      <x:c r="F98" s="1" t="s">
         <x:v>436</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
+      <x:c r="E99" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="D99" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
+      <x:c r="E100" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
-      <x:c r="D100" s="1" t="s">
+      <x:c r="F100" s="1" t="s">
         <x:v>445</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
+      <x:c r="D101" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
+      <x:c r="E101" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
-      <x:c r="E101" s="1" t="s">
+      <x:c r="F101" s="1" t="s">
         <x:v>450</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
+      <x:c r="D103" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
-      <x:c r="D103" s="1" t="s">
+      <x:c r="E103" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="E103" s="1" t="s">
+      <x:c r="F103" s="1" t="s">
         <x:v>459</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
+      <x:c r="D107" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
+      <x:c r="E107" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
-      <x:c r="E107" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
-      <x:c r="C108" s="1" t="s">
+      <x:c r="D108" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="D108" s="1" t="s">
+      <x:c r="E108" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="E108" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
-      <x:c r="C109" s="1" t="s">
+      <x:c r="E109" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="D109" s="1" t="s">
+      <x:c r="F109" s="1" t="s">
         <x:v>485</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
-      <x:c r="C110" s="1" t="s">
+      <x:c r="E110" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
-      <x:c r="D110" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
-      <x:c r="C111" s="1" t="s">
+      <x:c r="E111" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
-      <x:c r="D111" s="1" t="s">
+      <x:c r="F111" s="1" t="s">
         <x:v>494</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
-      <x:c r="C112" s="1" t="s">
+      <x:c r="D112" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
-      <x:c r="D112" s="1" t="s">
+      <x:c r="E112" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
-      <x:c r="E112" s="1" t="s">
+      <x:c r="F112" s="1" t="s">
         <x:v>499</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
-      <x:c r="C115" s="1" t="s">
+      <x:c r="D115" s="1" t="s">
         <x:v>511</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>119</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
-      <x:c r="C116" s="1" t="s">
+      <x:c r="D116" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
-      <x:c r="D116" s="1" t="s">
+      <x:c r="E116" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
-      <x:c r="E116" s="1" t="s">
+      <x:c r="F116" s="1" t="s">
         <x:v>517</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
-      <x:c r="C119" s="1" t="s">
+      <x:c r="D119" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
-      <x:c r="D119" s="1" t="s">
+      <x:c r="E119" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
-      <x:c r="E119" s="1" t="s">
+      <x:c r="F119" s="1" t="s">
         <x:v>530</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>