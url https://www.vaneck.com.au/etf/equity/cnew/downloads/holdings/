--- v2 (2026-06-04)
+++ v3 (2026-06-24)
@@ -1,1728 +1,1638 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbfd202324f446b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e557262b7e740d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CNEW_asat_20260603" sheetId="1" r:id="Rcf0971fec6d04dce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CNEW_asat_20260624" sheetId="1" r:id="R71b80a7c30924679"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="634" uniqueCount="560">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 03/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="634" uniqueCount="530">
+  <x:si>
+    <x:t>All Fund Holdings as at 24/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Aidite Qinhuangdao Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301580 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,703,824.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gigadevice Semiconductor Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603986 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,215,596.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lotus Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600186 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>388,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,173,443.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hubei Dinglong Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300054 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,162,879.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhang Xiaoquan Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301055 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,150,523.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ferrotec Anhui Technology Development C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301297 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,085,876.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yangzhou Yangjie Electronic Technology</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300373 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,085,167.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadex Technologies Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300548 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,081,273.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Techwinsemi Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001309 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,068,898.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Haisco Pharmaceutical Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002653 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,022,334.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Betta Pharmaceuticals Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300558 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,011,125.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gempharmatech Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688046 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>223,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,007,091.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Longsys Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301308 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,002,884.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wuxi Apptec Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603259 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,002,133.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hvsen Biotechnology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300871 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>193,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$985,578.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shengyi Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688183 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$974,673.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shennan Circuits Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002916 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$974,425.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Newway Photomask Making Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688401 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$970,168.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>All Winner Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300458 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$969,203.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hebei Yangyuan Zhihui Beverage Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603156 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$961,962.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hitgen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688222 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>146,293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$958,411.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hithink Royalflush Information Network</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300033 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$952,968.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzhou Sepax Technologies Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688758 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>226,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$947,265.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Jpt Opto-Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688025 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$945,186.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hefei I-Tek Optoelectronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688610 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$944,770.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunshine Guojian Pharmaceutical Shangha</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688336 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$944,277.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Allist Pharmaceuticals Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688578 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$928,573.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cambricon Technologies Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688256 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$927,783.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhongji Innolight Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300308 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$921,652.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzhou Zelgen Biopharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688266 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$919,859.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nanjing Vishee Medical Technology Co Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688580 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$916,177.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>East Money Information Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300059 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>212,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$913,583.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sichuan Teway Food Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603317 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>287,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$903,215.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wus Printed Circuit Kunshan Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002463 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$903,127.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chaozhou Three-Circle Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300408 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$902,793.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangdong Homa Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002668 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>412,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$896,198.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockchip Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603893 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$895,719.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Bailong Chuangyuan Bio-Tech Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605016 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>165,080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$887,539.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delton Technology Guangzhou Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001389 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$885,087.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Cfmoto Power Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603129 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$883,558.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Lante Optics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688127 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$880,719.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangxi Sanxin Medtec Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300453 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>441,530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$877,741.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Double Medical Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002901 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$877,467.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Taotao Vehicles Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301345 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$873,227.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangdong Songfa Ceramics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603268 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$864,435.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Foshan Haitian Flavouring &amp; Food Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603288 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$862,154.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Xuzhou Handler Special Vehicle Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300201 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>680,200</x:t>
-[...35 lines deleted...]
-    <x:t>2.03%</x:t>
+    <x:t>$857,899.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiuzhitang Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000989 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>493,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$853,082.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tonghua Dongbao Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600867 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>498,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$852,172.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kingnet Network Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002517 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>258,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$849,392.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Victory Giant Technology Huizhou Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300476 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$847,922.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shijiazhuang Yiling Pharmaceutical Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002603 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>255,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$846,624.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Youyou Foods Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603697 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>368,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$843,838.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guilin Seamild Foods Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002956 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$842,980.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangdong Chj Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002345 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>439,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$840,221.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rayhoo Motor Dies Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002997 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>132,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$838,505.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dashenlin Pharmaceutical Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603233 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>247,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$837,440.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dongguan Dingtong Precision Metal Co Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688668 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$836,473.65</x:t>
   </x:si>
   <x:si>
     <x:t>Suzhou Tfc Optical Communication Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300394 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>19,400</x:t>
-[...185 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>12,060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$834,957.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sino Medical Sciences Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688108 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$828,930.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edan Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300206 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>303,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$828,070.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hunan Fangsheng Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603998 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>406,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$819,291.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anjoy Foods Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603345 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$816,530.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Nhu Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002001 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>124,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$811,961.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yifeng Pharmacy Chain Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603939 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>197,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$810,420.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sws Hemodialysis Care Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688410 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>266,943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$809,073.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micro-Tech Nanjing Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688029 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$808,284.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hebei Chengde Lulu Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000848 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>496,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$804,523.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lijiang Yulong Tourism Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002033 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>447,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$804,067.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Catarc Automotive Proving Ground Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301215 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>702,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$803,972.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangsu Chinagreen Biological Technolog</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300970 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>185,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$802,167.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jinzai Food Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>003000 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>370,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$800,410.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Semir Garment Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002563 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>721,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$799,969.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anhui Huaren Health Pharmaceutical Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301408 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>242,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$799,735.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intsig Information Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688615 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$799,087.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tianrun Industry Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002283 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$797,525.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inner Mongolia Yili Industrial Group Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600887 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>153,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$796,663.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Wohua Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002107 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>633,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$795,156.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujian Sunner Development Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002299 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>241,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$794,440.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Sinexcel Electric Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300693 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$793,704.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Jasan Holding Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603558 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>334,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$793,359.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wuhan Dameng Database Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688692 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$793,189.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangzhou Ruoyuchen Tech Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>003010 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>163,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$792,951.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Dahao Technology Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603025 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>258,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$791,674.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lancy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002612 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>312,143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$790,606.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujian Wanchen Biotechnology Group Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300972 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$788,884.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harbin Gloria Pharmaceuticals Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002437 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,396,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$787,786.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Midea Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000333 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$786,150.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kuaijishan Shaoxing Wine Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601579 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>249,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$784,684.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sailun Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601058 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>317,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$778,864.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Xuerong Bio-Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300511 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>665,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$778,825.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harbin Fuerjia Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301371 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>141,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$777,877.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guizhou Tyre Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000589 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>861,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$772,322.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hangzhou Great Star Industrial Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002444 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>124,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$770,500.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xiangpiaopiao Food Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603711 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>293,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$770,145.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Kingsoft Office Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688111 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$769,397.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Caishikou Department Store Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605599 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>253,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$768,093.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mingyue Optical Lens Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301101 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>128,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$767,597.60</x:t>
   </x:si>
   <x:si>
     <x:t>Cnhtc Jinan Truck Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>000951 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>221,600</x:t>
-[...224 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>177,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$766,278.40</x:t>
   </x:si>
   <x:si>
     <x:t>New Hope Dairy Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002946 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>230,100</x:t>
-[...41 lines deleted...]
-    <x:t>$822,014.52</x:t>
+    <x:t>233,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$765,362.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Henan Shuanghui Investment &amp; Developmen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000895 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>159,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$764,295.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Henan Lingrui Pharmaceutical Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600285 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>181,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$762,402.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Ellassay Fashion Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603808 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>433,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$761,778.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hunan Sundy Science And Technology Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300515 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>253,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$755,323.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yunnan Botanee Bio-Technology Group Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300957 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>114,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$755,070.50</x:t>
   </x:si>
   <x:si>
     <x:t>Dong-E-E-Jiao Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>000423 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>80,300</x:t>
-[...161 lines deleted...]
-    <x:t>$773,163.50</x:t>
+    <x:t>79,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$749,165.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Shuixing Home Textile Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603365 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>213,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$745,734.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Century Huatong Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002602 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>263,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$740,031.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tsingtao Brewery Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600600 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$733,146.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anhui Yingjia Distillery Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603198 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$730,823.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yutong Bus Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600066 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$730,588.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecovacs Robotics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603486 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$729,083.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shuhua Sports Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605299 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>240,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$725,224.78</x:t>
   </x:si>
   <x:si>
     <x:t>Beijing Yanjing Brewery Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>000729 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>309,000</x:t>
-[...323 lines deleted...]
-    <x:t>$691,310.47</x:t>
+    <x:t>330,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$722,876.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Runben Biotechnology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603193 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>175,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$719,995.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amoy Diagnostics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300685 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$713,962.19</x:t>
   </x:si>
   <x:si>
     <x:t>0.69%</x:t>
   </x:si>
   <x:si>
-    <x:t>Youyou Foods Co Ltd</x:t>
-[...20 lines deleted...]
-    <x:t>$678,478.22</x:t>
+    <x:t>Yealink Network Technology Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300628 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$707,065.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.68%</x:t>
   </x:si>
   <x:si>
-    <x:t>Yankershop Food Co Ltd</x:t>
-[...581 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>Guangzhou Zhujiang Brewery Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002461 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>419,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$704,532.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whirlpool China Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600983 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>457,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$699,157.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heilongjiang Agriculture Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600598 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>274,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$656,488.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BM9M0J903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,098.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$152,801.22</x:t>
-[...2 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>$133,140.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1747,51 +1657,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R484b4cbc0fc14643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R61ce3e5d76904ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcf0971fec6d04dce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabb0b406136a4296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R137dfab8a3dc40b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R71b80a7c30924679" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F126"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1959,2351 +1869,2351 @@
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>50</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F18" s="1" t="s">
         <x:v>78</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>