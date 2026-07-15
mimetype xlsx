--- v3 (2026-06-24)
+++ v4 (2026-07-15)
@@ -1,1638 +1,1635 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e557262b7e740d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R175fe7f8ad10442c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CNEW_asat_20260624" sheetId="1" r:id="R71b80a7c30924679"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CNEW_asat_20260714" sheetId="1" r:id="R597e1dab79ab4cde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="634" uniqueCount="530">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 24/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="629" uniqueCount="529">
+  <x:si>
+    <x:t>All Fund Holdings as at 14/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Suzhou Zelgen Biopharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688266 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,355,234.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Betta Pharmaceuticals Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300558 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,189,929.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Haisco Pharmaceutical Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002653 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,186,353.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Allist Pharmaceuticals Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688578 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,168,277.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gempharmatech Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688046 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>222,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,163,253.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunshine Guojian Pharmaceutical Shangha</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688336 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,145,188.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Aidite Qinhuangdao Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>301580 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>99,220</x:t>
-[...5 lines deleted...]
-    <x:t>1.65%</x:t>
+    <x:t>98,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,110,483.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzhou Sepax Technologies Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688758 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>224,975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,104,146.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hitgen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688222 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>145,493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,099,887.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wuxi Apptec Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603259 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,099,087.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockchip Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603893 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,043,328.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Taotao Vehicles Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301345 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,039,249.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dashenlin Pharmaceutical Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603233 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>245,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,029,113.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>All Winner Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300458 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$994,553.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>Gigadevice Semiconductor Inc</x:t>
   </x:si>
   <x:si>
     <x:t>603986 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>8,100</x:t>
-[...5 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>8,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$994,325.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hvsen Biotechnology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300871 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>191,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$989,905.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiuzhitang Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000989 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>490,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$988,402.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hubei Dinglong Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300054 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$986,225.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nanjing Vishee Medical Technology Co Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688580 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$985,829.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Cfmoto Power Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603129 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$974,011.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Techwinsemi Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001309 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$971,186.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Double Medical Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002901 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$962,969.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Newway Photomask Making Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688401 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$961,440.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangdong Songfa Ceramics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603268 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$955,415.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Jpt Opto-Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688025 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$946,906.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangdong Homa Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002668 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>409,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$929,741.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shijiazhuang Yiling Pharmaceutical Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002603 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>254,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$927,474.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sws Hemodialysis Care Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688410 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>371,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$920,283.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yangzhou Yangjie Electronic Technology</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300373 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$917,211.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shennan Circuits Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002916 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$913,976.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hebei Yangyuan Zhihui Beverage Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603156 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$913,164.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hefei I-Tek Optoelectronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688610 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$910,836.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangdong Chj Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002345 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>436,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$901,752.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cambricon Technologies Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688256 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$900,910.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harbin Gloria Pharmaceuticals Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002437 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,387,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$897,911.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yifeng Pharmacy Chain Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603939 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>196,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$893,789.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shengyi Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688183 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$893,690.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangxi Sanxin Medtec Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300453 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>438,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$890,797.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delton Technology Guangzhou Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001389 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$890,742.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujian Wanchen Biotechnology Group Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300972 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$882,727.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>East Money Information Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300059 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$881,431.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tonghua Dongbao Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600867 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>495,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$876,173.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Semir Garment Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002563 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>716,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$875,675.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hebei Chengde Lulu Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000848 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>493,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$874,913.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Henan Lingrui Pharmaceutical Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600285 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>179,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$868,657.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sailun Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601058 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>315,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$867,792.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Wohua Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002107 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>629,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$862,398.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Longsys Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301308 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$859,583.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hithink Royalflush Information Network</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300033 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$858,976.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wus Printed Circuit Kunshan Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002463 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$858,050.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micro-Tech Nanjing Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688029 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$855,567.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kingnet Network Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002517 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>257,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$854,705.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hunan Fangsheng Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603998 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>404,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$850,146.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Foshan Haitian Flavouring &amp; Food Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603288 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$845,872.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Jasan Holding Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603558 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>332,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$843,583.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ferrotec Anhui Technology Development C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301297 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$835,622.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhongji Innolight Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300308 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$831,605.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Midea Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000333 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$827,594.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujian Sunner Development Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002299 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>240,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$827,327.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dong-E-E-Jiao Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000423 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$823,998.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inner Mongolia Yili Industrial Group Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600887 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>152,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$820,502.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jinzai Food Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>003000 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>368,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$818,902.27</x:t>
   </x:si>
   <x:si>
     <x:t>Lotus Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600186 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>388,800</x:t>
-[...20 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>386,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$818,052.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadex Technologies Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300548 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$814,848.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anjoy Foods Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603345 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$813,484.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnhtc Jinan Truck Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000951 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>176,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$810,725.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sichuan Teway Food Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603317 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$808,063.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Xuerong Bio-Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300511 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>661,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$806,222.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anhui Huaren Health Pharmaceutical Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301408 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>240,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$797,984.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Kingsoft Office Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688111 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$796,023.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Yanjing Brewery Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000729 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>328,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$794,472.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Youyou Foods Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603697 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>366,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$792,286.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guizhou Tyre Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000589 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>856,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$790,949.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Henan Shuanghui Investment &amp; Developmen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000895 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>158,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$790,065.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Bailong Chuangyuan Bio-Tech Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605016 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>163,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$788,737.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harbin Fuerjia Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301371 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>140,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$787,478.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edan Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300206 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$786,679.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rayhoo Motor Dies Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002997 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>131,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$783,431.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lijiang Yulong Tourism Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002033 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>444,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$782,718.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yutong Bus Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600066 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>128,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$780,490.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sino Medical Sciences Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688108 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$778,733.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mingyue Optical Lens Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301101 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$776,614.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Lante Optics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688127 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$775,421.16</x:t>
   </x:si>
   <x:si>
     <x:t>Zhang Xiaoquan Inc</x:t>
   </x:si>
   <x:si>
     <x:t>301055 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>113,800</x:t>
-[...392 lines deleted...]
-    <x:t>$903,127.62</x:t>
+    <x:t>113,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$774,848.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangzhou Ruoyuchen Tech Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>003010 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>162,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$771,330.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Caishikou Department Store Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605599 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>252,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$766,954.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anhui Yingjia Distillery Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603198 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$759,171.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Catarc Automotive Proving Ground Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301215 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>697,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$757,198.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Century Huatong Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002602 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>261,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$756,952.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kuaijishan Shaoxing Wine Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601579 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>247,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$756,419.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Nhu Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002001 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$755,768.42</x:t>
   </x:si>
   <x:si>
     <x:t>Chaozhou Three-Circle Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300408 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>29,200</x:t>
-[...143 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>29,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$752,252.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tsingtao Brewery Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600600 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$751,556.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Shuixing Home Textile Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603365 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>212,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$750,206.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yunnan Botanee Bio-Technology Group Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300957 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$750,162.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amoy Diagnostics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300685 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$749,778.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hangzhou Great Star Industrial Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002444 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$749,715.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lancy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002612 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>310,143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$740,607.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Xuzhou Handler Special Vehicle Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300201 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>$857,899.51</x:t>
-[...38 lines deleted...]
-    <x:t>$849,392.38</x:t>
+    <x:t>$733,027.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wuhan Dameng Database Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688692 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$731,907.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guilin Seamild Foods Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002956 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>182,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$728,278.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Hope Dairy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002946 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>232,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$725,835.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dongguan Dingtong Precision Metal Co Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688668 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$721,414.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xiangpiaopiao Food Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603711 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>291,799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$721,023.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangzhou Zhujiang Brewery Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002461 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>416,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$719,441.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yealink Network Technology Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300628 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$715,809.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intsig Information Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688615 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$714,644.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecovacs Robotics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603486 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$714,356.46</x:t>
   </x:si>
   <x:si>
     <x:t>Victory Giant Technology Huizhou Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300476 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>11,600</x:t>
-[...89 lines deleted...]
-    <x:t>$836,473.65</x:t>
+    <x:t>11,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$710,473.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Dahao Technology Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603025 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>256,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$709,412.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whirlpool China Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600983 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>454,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$706,138.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Ellassay Fashion Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603808 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>430,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$701,835.13</x:t>
   </x:si>
   <x:si>
     <x:t>Suzhou Tfc Optical Communication Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300394 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>12,060</x:t>
-[...143 lines deleted...]
-    <x:t>$803,972.07</x:t>
+    <x:t>11,960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$696,205.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hunan Sundy Science And Technology Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300515 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>251,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$685,687.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Runben Biotechnology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603193 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>173,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$682,856.00</x:t>
   </x:si>
   <x:si>
     <x:t>Jiangsu Chinagreen Biological Technolog</x:t>
   </x:si>
   <x:si>
     <x:t>300970 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>185,200</x:t>
-[...53 lines deleted...]
-    <x:t>$799,087.15</x:t>
+    <x:t>184,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$677,480.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Tianrun Industry Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002283 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>$797,525.05</x:t>
-[...35 lines deleted...]
-    <x:t>$794,440.74</x:t>
+    <x:t>$670,636.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heilongjiang Agriculture Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600598 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>273,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$665,518.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Shenzhen Sinexcel Electric Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300693 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>82,483</x:t>
-[...404 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>81,983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$660,947.49</x:t>
   </x:si>
   <x:si>
     <x:t>Shuhua Sports Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>605299 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>240,800</x:t>
-[...107 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>239,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$615,998.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$133,140.84</x:t>
-[...2 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>$197,556.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1657,56 +1654,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabb0b406136a4296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R137dfab8a3dc40b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R71b80a7c30924679" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89e809562c2c430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rad0cc5fe21a6402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R597e1dab79ab4cde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F126"/>
+  <x:dimension ref="A1:F125"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1789,2436 +1786,2416 @@
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
-      <x:c r="C7" s="1" t="s">
+      <x:c r="D7" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="D7" s="1" t="s">
+      <x:c r="E7" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="E7" s="1" t="s">
+      <x:c r="F7" s="1" t="s">
         <x:v>26</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="D9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
         <x:v>35</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
         <x:v>40</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>49</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>58</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>72</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="D58" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
         <x:v>258</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
         <x:v>322</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
         <x:v>351</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="F89" s="1" t="s">
         <x:v>376</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="F91" s="1" t="s">
         <x:v>385</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="F96" s="1" t="s">
         <x:v>406</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="F102" s="1" t="s">
         <x:v>430</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="F105" s="1" t="s">
         <x:v>442</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="F107" s="1" t="s">
         <x:v>451</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="D113" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="E113" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="F113" s="1" t="s">
         <x:v>476</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="F118" s="1" t="s">
         <x:v>498</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="F122" s="1" t="s">
         <x:v>515</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A125" s="1">
-[...19 lines deleted...]
-      <x:c r="A126" s="2" t="s">
+      <x:c r="A125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B126" s="2" t="s">
+      <x:c r="B125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C126" s="2" t="s">
+      <x:c r="C125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D126" s="2" t="s">
+      <x:c r="D125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E126" s="2" t="s">
+      <x:c r="E125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F126" s="2" t="s">
+      <x:c r="F125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A126:F126"/>
+    <x:mergeCell ref="A125:F125"/>
   </x:mergeCells>
 </x:worksheet>
 </file>