--- v4 (2026-07-15)
+++ v5 (2026-08-04)
@@ -1,1635 +1,1668 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R175fe7f8ad10442c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c4a848aa66546e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CNEW_asat_20260714" sheetId="1" r:id="R597e1dab79ab4cde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CNEW_asat_20260803" sheetId="1" r:id="Ra5850fe681f24190"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="629" uniqueCount="529">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 14/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="629" uniqueCount="540">
+  <x:si>
+    <x:t>All Fund Holdings as at 03/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Zhejiang Cfmoto Power Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603129 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,104,054.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wuxi Apptec Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603259 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,096,639.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gempharmatech Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688046 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>222,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,094,180.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzhou Sepax Technologies Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688758 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>224,975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,090,828.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Allist Pharmaceuticals Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688578 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,036,570.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Haisco Pharmaceutical Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002653 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,021,458.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aidite Qinhuangdao Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301580 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,020,760.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Taotao Vehicles Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301345 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$994,914.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Suzhou Zelgen Biopharmaceutical Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>688266 CH</x:t>
   </x:si>
   <x:si>
     <x:t>43,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,355,234.37</x:t>
-[...2 lines deleted...]
-    <x:t>1.32%</x:t>
+    <x:t>$977,855.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kingnet Network Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002517 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>257,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$975,169.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Kingsoft Office Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688111 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$970,021.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hebei Chengde Lulu Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000848 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>493,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$967,109.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lancy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002612 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>310,143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$964,614.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dashenlin Pharmaceutical Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603233 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>245,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$957,816.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Semir Garment Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002563 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>716,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$956,108.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiuzhitang Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000989 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>490,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$948,634.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>Betta Pharmaceuticals Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300558 CH</x:t>
   </x:si>
   <x:si>
     <x:t>80,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,189,929.18</x:t>
-[...41 lines deleted...]
-    <x:t>$1,163,253.05</x:t>
+    <x:t>$947,737.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yifeng Pharmacy Chain Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603939 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>196,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$941,297.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangdong Chj Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002345 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>436,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$940,673.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sailun Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601058 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>315,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$930,897.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Foshan Haitian Flavouring &amp; Food Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603288 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$921,330.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dong-E-E-Jiao Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000423 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$921,069.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujian Wanchen Biotechnology Group Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300972 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$919,407.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangxi Sanxin Medtec Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300453 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>438,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$907,850.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hithink Royalflush Information Network</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300033 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$902,810.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Yanjing Brewery Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000729 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>328,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$902,230.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shijiazhuang Yiling Pharmaceutical Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002603 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>254,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$895,254.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sichuan Teway Food Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603317 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$892,225.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Jasan Holding Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603558 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>332,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$891,321.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>East Money Information Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300059 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$890,947.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangzhou Ruoyuchen Tech Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>003010 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>162,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$888,169.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anhui Yingjia Distillery Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603198 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$881,690.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockchip Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603893 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$876,448.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Henan Lingrui Pharmaceutical Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600285 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>179,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$874,821.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangdong Homa Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002668 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>409,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$874,756.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tonghua Dongbao Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600867 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>495,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$872,705.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Henan Shuanghui Investment &amp; Developmen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000895 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>158,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$872,515.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Caishikou Department Store Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605599 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>252,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$872,456.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inner Mongolia Yili Industrial Group Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600887 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>152,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$871,495.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yutong Bus Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600066 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>128,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$870,930.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Double Medical Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002901 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$870,081.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hebei Yangyuan Zhihui Beverage Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603156 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$868,043.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangdong Songfa Ceramics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603268 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$867,191.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Midea Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000333 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$867,030.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>Sunshine Guojian Pharmaceutical Shangha</x:t>
   </x:si>
   <x:si>
     <x:t>688336 CH</x:t>
   </x:si>
   <x:si>
     <x:t>102,863</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,145,188.78</x:t>
-[...29 lines deleted...]
-    <x:t>$1,104,146.60</x:t>
+    <x:t>$866,794.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Hope Dairy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002946 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>232,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$866,766.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujian Sunner Development Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002299 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>240,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$858,637.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecovacs Robotics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603486 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$852,394.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jinzai Food Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>003000 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>368,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$849,576.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sws Hemodialysis Care Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688410 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>371,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$845,404.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hvsen Biotechnology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300871 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>191,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$843,079.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harbin Gloria Pharmaceuticals Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002437 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,387,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$842,218.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnhtc Jinan Truck Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000951 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>176,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$839,156.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lijiang Yulong Tourism Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002033 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>444,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$823,685.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hunan Sundy Science And Technology Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300515 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>251,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$823,683.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anjoy Foods Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603345 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$822,335.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yealink Network Technology Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300628 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$821,076.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Shuixing Home Textile Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603365 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>212,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$818,478.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micro-Tech Nanjing Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688029 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$818,277.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yunnan Botanee Bio-Technology Group Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300957 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$817,955.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>All Winner Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300458 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$816,852.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hunan Fangsheng Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603998 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>404,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$814,455.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mingyue Optical Lens Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301101 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$813,383.56</x:t>
   </x:si>
   <x:si>
     <x:t>Hitgen Inc</x:t>
   </x:si>
   <x:si>
     <x:t>688222 CH</x:t>
   </x:si>
   <x:si>
     <x:t>145,493</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,099,887.42</x:t>
-[...71 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>$810,604.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangzhou Zhujiang Brewery Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002461 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>416,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$807,048.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Wohua Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002107 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>629,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$806,116.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Runben Biotechnology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603193 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>173,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$799,209.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Catarc Automotive Proving Ground Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301215 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>697,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$798,200.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kuaijishan Shaoxing Wine Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601579 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>247,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$796,900.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guizhou Tyre Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000589 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>856,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$795,738.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Nhu Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002001 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$791,664.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hangzhou Great Star Industrial Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002444 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$777,442.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tsingtao Brewery Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600600 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$776,727.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Youyou Foods Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603697 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>366,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$765,129.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Century Huatong Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002602 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>261,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$762,691.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harbin Fuerjia Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301371 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>140,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$760,965.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nanjing Vishee Medical Technology Co Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688580 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$760,183.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edan Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300206 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$758,583.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whirlpool China Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600983 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>454,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$756,600.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intsig Information Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688615 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$753,031.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hubei Dinglong Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300054 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$743,565.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Dahao Technology Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603025 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>256,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$739,687.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rayhoo Motor Dies Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002997 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>131,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$739,585.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Bailong Chuangyuan Bio-Tech Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605016 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>163,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$735,997.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Xuerong Bio-Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300511 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>661,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$734,147.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amoy Diagnostics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300685 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$729,495.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anhui Huaren Health Pharmaceutical Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301408 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>240,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$727,738.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Ellassay Fashion Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603808 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>430,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$725,719.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wuhan Dameng Database Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688692 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$720,409.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heilongjiang Agriculture Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600598 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>273,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$715,316.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xiangpiaopiao Food Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603711 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>291,799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$696,657.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chaozhou Three-Circle Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300408 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$696,640.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sino Medical Sciences Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688108 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$689,007.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lotus Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600186 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>386,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$680,513.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guilin Seamild Foods Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002956 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>182,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$676,832.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Newway Photomask Making Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688401 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$671,124.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shennan Circuits Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002916 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$668,878.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tianrun Industry Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002283 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$667,847.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delton Technology Guangzhou Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001389 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$666,517.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shengyi Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688183 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$665,053.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cambricon Technologies Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688256 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$649,860.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangsu Chinagreen Biological Technolog</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300970 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>184,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$644,786.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xuzhou Handler Special Vehicle Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300201 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$644,723.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yangzhou Yangjie Electronic Technology</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300373 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$641,052.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wus Printed Circuit Kunshan Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002463 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$629,490.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhongji Innolight Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300308 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$627,576.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhang Xiaoquan Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301055 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$608,203.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Sinexcel Electric Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300693 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$601,012.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shuhua Sports Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605299 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>239,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$596,785.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Jpt Opto-Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688025 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$586,376.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Gigadevice Semiconductor Inc</x:t>
   </x:si>
   <x:si>
     <x:t>603986 CH</x:t>
   </x:si>
   <x:si>
     <x:t>8,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$994,325.50</x:t>
-[...65 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>$574,405.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ferrotec Anhui Technology Development C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301297 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$560,794.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Lante Optics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688127 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$551,860.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadex Technologies Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300548 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$531,911.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Longsys Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301308 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$505,411.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hefei I-Tek Optoelectronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688610 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$484,342.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Victory Giant Technology Huizhou Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300476 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$458,726.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Shenzhen Techwinsemi Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>001309 CH</x:t>
   </x:si>
   <x:si>
     <x:t>6,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$971,186.60</x:t>
-[...1031 lines deleted...]
-    <x:t>$725,835.99</x:t>
+    <x:t>$455,955.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzhou Tfc Optical Communication Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300394 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$454,897.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Dongguan Dingtong Precision Metal Co Lt</x:t>
   </x:si>
   <x:si>
     <x:t>688668 CH</x:t>
   </x:si>
   <x:si>
     <x:t>9,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$721,414.23</x:t>
-[...221 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>$381,291.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$197,556.19</x:t>
-[...2 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>$203,585.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1654,51 +1687,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89e809562c2c430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rad0cc5fe21a6402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R597e1dab79ab4cde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R632460ed0e8d4ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd5213169a7324cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra5850fe681f24190" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F125"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1806,131 +1839,131 @@
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
         <x:v>30</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
         <x:v>44</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
@@ -1986,131 +2019,131 @@
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
@@ -2146,2051 +2179,2051 @@
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
         <x:v>103</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>105</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
         <x:v>156</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
         <x:v>217</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="D58" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
         <x:v>289</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
         <x:v>298</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
         <x:v>319</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
         <x:v>328</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
+      <x:c r="F79" s="1" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="D80" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="E80" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="D81" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="E81" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="E81" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="D82" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="E84" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
         <x:v>358</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="D85" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="E85" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="E85" s="1" t="s">
+      <x:c r="F85" s="1" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
+      <x:c r="D89" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
+      <x:c r="F89" s="1" t="s">
         <x:v>379</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
+      <x:c r="D90" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="D90" s="1" t="s">
+      <x:c r="E90" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="E90" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="E91" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="E92" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
+      <x:c r="F92" s="1" t="s">
         <x:v>392</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="D93" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
+      <x:c r="E93" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="E93" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="D94" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="E94" s="1" t="s">
+      <x:c r="F94" s="1" t="s">
         <x:v>401</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="D96" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
+      <x:c r="E96" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="E96" s="1" t="s">
+      <x:c r="F96" s="1" t="s">
         <x:v>410</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="F98" s="1" t="s">
         <x:v>415</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="F100" s="1" t="s">
         <x:v>424</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="F106" s="1" t="s">
         <x:v>450</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>