--- v5 (2026-08-04)
+++ v6 (2026-08-24)
@@ -1,1668 +1,1659 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c4a848aa66546e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cc7af4f46ba426e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CNEW_asat_20260803" sheetId="1" r:id="Ra5850fe681f24190"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CNEW_asat_20260821" sheetId="1" r:id="Red27ab9056804a0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="629" uniqueCount="540">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 03/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="629" uniqueCount="537">
+  <x:si>
+    <x:t>All Fund Holdings as at 21/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Gempharmatech Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688046 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>222,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,587,851.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wuxi Apptec Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603259 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,373,408.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzhou Sepax Technologies Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688758 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>224,975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,280,277.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harbin Gloria Pharmaceuticals Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002437 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,387,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,257,032.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzhou Zelgen Biopharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688266 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,157,780.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Haisco Pharmaceutical Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002653 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,140,454.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Allist Pharmaceuticals Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688578 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,127,029.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Zhejiang Cfmoto Power Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>603129 CH</x:t>
   </x:si>
   <x:si>
     <x:t>17,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,104,054.42</x:t>
-[...53 lines deleted...]
-    <x:t>$1,036,570.27</x:t>
+    <x:t>$1,100,269.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hitgen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688222 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>145,493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,095,470.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hebei Yangyuan Zhihui Beverage Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603156 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,067,771.57</x:t>
   </x:si>
   <x:si>
     <x:t>1.08%</x:t>
   </x:si>
   <x:si>
-    <x:t>Haisco Pharmaceutical Group Co Ltd</x:t>
-[...8 lines deleted...]
-    <x:t>$1,021,458.53</x:t>
+    <x:t>Aidite Qinhuangdao Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301580 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,056,406.26</x:t>
   </x:si>
   <x:si>
     <x:t>1.07%</x:t>
   </x:si>
   <x:si>
-    <x:t>Aidite Qinhuangdao Technology Co Ltd</x:t>
-[...8 lines deleted...]
-    <x:t>$1,020,760.29</x:t>
+    <x:t>Guangdong Songfa Ceramics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603268 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,046,798.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunshine Guojian Pharmaceutical Shangha</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688336 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,020,592.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Zhejiang Taotao Vehicles Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>301345 CH</x:t>
   </x:si>
   <x:si>
     <x:t>19,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$994,914.14</x:t>
-[...17 lines deleted...]
-    <x:t>1.02%</x:t>
+    <x:t>$989,735.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangzhou Ruoyuchen Tech Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>003010 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>162,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$984,777.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yifeng Pharmacy Chain Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603939 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>196,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$980,115.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lancy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002612 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>310,143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$964,812.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kuaijishan Shaoxing Wine Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601579 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>247,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$961,650.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lotus Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600186 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>386,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$934,675.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hvsen Biotechnology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300871 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>191,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$932,136.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiuzhitang Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000989 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>490,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$923,100.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangdong Chj Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002345 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>436,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$906,792.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sailun Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601058 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>315,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$906,748.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anhui Yingjia Distillery Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603198 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$903,952.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dashenlin Pharmaceutical Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603233 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>245,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$903,495.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangxi Sanxin Medtec Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300453 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>438,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$903,491.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Double Medical Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002901 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$890,178.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Jpt Opto-Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688025 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$889,793.36</x:t>
   </x:si>
   <x:si>
     <x:t>Kingnet Network Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002517 CH</x:t>
   </x:si>
   <x:si>
     <x:t>257,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$975,169.69</x:t>
+    <x:t>$889,740.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujian Wanchen Biotechnology Group Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300972 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$887,547.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Caishikou Department Store Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605599 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>252,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$884,684.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shijiazhuang Yiling Pharmaceutical Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002603 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>254,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$870,363.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yealink Network Technology Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300628 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$862,835.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hubei Dinglong Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300054 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$862,551.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hunan Sundy Science And Technology Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300515 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>251,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$860,570.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hithink Royalflush Information Network</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300033 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$857,525.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Betta Pharmaceuticals Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300558 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$853,616.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Semir Garment Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002563 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>716,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$852,244.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hebei Chengde Lulu Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000848 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>493,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$850,839.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockchip Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603893 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$849,924.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecovacs Robotics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603486 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$845,616.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sws Hemodialysis Care Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688410 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>371,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$843,898.93</x:t>
   </x:si>
   <x:si>
     <x:t>Beijing Kingsoft Office Software Inc</x:t>
   </x:si>
   <x:si>
     <x:t>688111 CH</x:t>
   </x:si>
   <x:si>
     <x:t>16,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$970,021.38</x:t>
-[...122 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>$841,307.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Midea Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000333 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$840,801.23</x:t>
   </x:si>
   <x:si>
     <x:t>Foshan Haitian Flavouring &amp; Food Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>603288 CH</x:t>
   </x:si>
   <x:si>
     <x:t>115,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$921,330.75</x:t>
-[...2 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>$839,297.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tonghua Dongbao Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600867 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>495,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$836,579.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hunan Fangsheng Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603998 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>404,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$835,955.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>East Money Information Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300059 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$831,996.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lijiang Yulong Tourism Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002033 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>444,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$826,892.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micro-Tech Nanjing Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688029 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$824,373.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Jasan Holding Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603558 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>332,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$821,167.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Henan Shuanghui Investment &amp; Developmen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000895 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>158,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$819,712.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Wohua Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002107 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>629,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$818,839.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yangzhou Yangjie Electronic Technology</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300373 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$816,098.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inner Mongolia Yili Industrial Group Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600887 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>152,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$806,554.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujian Sunner Development Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002299 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>240,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$800,911.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sichuan Teway Food Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603317 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$800,098.90</x:t>
   </x:si>
   <x:si>
     <x:t>Dong-E-E-Jiao Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>000423 CH</x:t>
   </x:si>
   <x:si>
     <x:t>78,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$921,069.45</x:t>
-[...41 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>$794,335.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Shuixing Home Textile Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603365 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>212,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$792,846.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>All Winner Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300458 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$789,361.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangdong Homa Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002668 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>409,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$789,303.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yutong Bus Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600066 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>128,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$785,986.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mingyue Optical Lens Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301101 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$784,307.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shennan Circuits Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002916 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$783,259.64</x:t>
   </x:si>
   <x:si>
     <x:t>Beijing Yanjing Brewery Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>000729 CH</x:t>
   </x:si>
   <x:si>
     <x:t>328,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$902,230.67</x:t>
-[...92 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>$780,698.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jinzai Food Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>003000 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>368,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$779,711.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnhtc Jinan Truck Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000951 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>176,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$778,469.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amoy Diagnostics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300685 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$777,785.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anhui Huaren Health Pharmaceutical Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301408 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>240,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$775,705.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nanjing Vishee Medical Technology Co Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688580 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$775,451.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Xuerong Bio-Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300511 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>661,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$772,254.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rayhoo Motor Dies Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002997 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>131,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$772,233.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sino Medical Sciences Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688108 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$771,903.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Newway Photomask Making Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688401 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$760,608.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edan Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300206 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$760,251.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Runben Biotechnology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603193 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>173,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$758,963.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Catarc Automotive Proving Ground Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301215 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>697,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$758,240.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Ellassay Fashion Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603808 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>430,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$757,460.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hangzhou Great Star Industrial Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002444 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$756,909.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guizhou Tyre Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000589 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>856,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$754,217.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Century Huatong Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002602 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>261,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$753,657.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Hope Dairy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002946 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>232,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$752,637.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yunnan Botanee Bio-Technology Group Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300957 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$750,025.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wus Printed Circuit Kunshan Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002463 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$742,020.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shengyi Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688183 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$741,933.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anjoy Foods Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603345 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$741,880.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wuhan Dameng Database Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688692 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$739,888.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Dahao Technology Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603025 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>256,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$737,871.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadex Technologies Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300548 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$735,824.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangzhou Zhujiang Brewery Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002461 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>416,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$735,076.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangsu Chinagreen Biological Technolog</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300970 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>184,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$734,846.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whirlpool China Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600983 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>454,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$734,388.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Sinexcel Electric Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300693 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$732,337.63</x:t>
   </x:si>
   <x:si>
     <x:t>Henan Lingrui Pharmaceutical Co</x:t>
   </x:si>
   <x:si>
     <x:t>600285 CH</x:t>
   </x:si>
   <x:si>
     <x:t>179,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$874,821.06</x:t>
-[...449 lines deleted...]
-    <x:t>$795,738.09</x:t>
+    <x:t>$731,550.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delton Technology Guangzhou Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001389 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$730,631.09</x:t>
   </x:si>
   <x:si>
     <x:t>Zhejiang Nhu Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002001 CH</x:t>
   </x:si>
   <x:si>
     <x:t>123,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$791,664.45</x:t>
-[...14 lines deleted...]
-    <x:t>0.81%</x:t>
+    <x:t>$714,250.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heilongjiang Agriculture Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600598 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>273,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$711,961.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Youyou Foods Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603697 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>366,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$706,474.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Tsingtao Brewery Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600600 CH</x:t>
   </x:si>
   <x:si>
     <x:t>65,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$776,727.14</x:t>
-[...26 lines deleted...]
-    <x:t>$762,691.93</x:t>
+    <x:t>$694,174.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xiangpiaopiao Food Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603711 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>291,799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$690,227.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chaozhou Three-Circle Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300408 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$687,783.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhang Xiaoquan Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301055 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$687,663.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hefei I-Tek Optoelectronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688610 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$682,278.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Bailong Chuangyuan Bio-Tech Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605016 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>163,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$681,524.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gigadevice Semiconductor Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603986 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$681,408.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzhou Tfc Optical Communication Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300394 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$680,066.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ferrotec Anhui Technology Development C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301297 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$674,081.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tianrun Industry Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002283 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$673,668.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xuzhou Handler Special Vehicle Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300201 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$670,964.58</x:t>
   </x:si>
   <x:si>
     <x:t>Harbin Fuerjia Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>301371 CH</x:t>
   </x:si>
   <x:si>
     <x:t>140,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$760,965.93</x:t>
-[...38 lines deleted...]
-    <x:t>$756,600.44</x:t>
+    <x:t>$653,960.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhongji Innolight Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300308 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$647,971.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cambricon Technologies Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688256 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$646,534.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guilin Seamild Foods Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002956 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>182,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$644,114.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Lante Optics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688127 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$640,530.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shuhua Sports Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605299 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>239,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$622,588.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Intsig Information Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>688615 CH</x:t>
   </x:si>
   <x:si>
     <x:t>31,320</x:t>
   </x:si>
   <x:si>
-    <x:t>$753,031.27</x:t>
-[...380 lines deleted...]
-    <x:t>$596,785.81</x:t>
+    <x:t>$612,636.07</x:t>
   </x:si>
   <x:si>
     <x:t>0.62%</x:t>
   </x:si>
   <x:si>
-    <x:t>Shenzhen Jpt Opto-Electronics Co Ltd</x:t>
-[...8 lines deleted...]
-    <x:t>$586,376.25</x:t>
+    <x:t>Victory Giant Technology Huizhou Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300476 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$607,598.97</x:t>
   </x:si>
   <x:si>
     <x:t>0.61%</x:t>
   </x:si>
   <x:si>
-    <x:t>Gigadevice Semiconductor Inc</x:t>
-[...8 lines deleted...]
-    <x:t>$574,405.67</x:t>
+    <x:t>Shenzhen Longsys Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301308 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$594,468.38</x:t>
   </x:si>
   <x:si>
     <x:t>0.60%</x:t>
   </x:si>
   <x:si>
-    <x:t>Ferrotec Anhui Technology Development C</x:t>
-[...88 lines deleted...]
-  <x:si>
     <x:t>Shenzhen Techwinsemi Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>001309 CH</x:t>
   </x:si>
   <x:si>
     <x:t>6,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$455,955.78</x:t>
-[...14 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>$535,914.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Dongguan Dingtong Precision Metal Co Lt</x:t>
   </x:si>
   <x:si>
     <x:t>688668 CH</x:t>
   </x:si>
   <x:si>
     <x:t>9,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$381,291.81</x:t>
-[...2 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>$513,780.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$203,585.94</x:t>
-[...2 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>$173,833.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1687,51 +1678,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R632460ed0e8d4ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd5213169a7324cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra5850fe681f24190" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra22c845fde92486b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4004b0e2abc14359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Red27ab9056804a0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F125"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1819,2411 +1810,2411 @@
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
         <x:v>229</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
         <x:v>285</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
         <x:v>334</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
         <x:v>347</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="F89" s="1" t="s">
         <x:v>376</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="F93" s="1" t="s">
         <x:v>393</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="F100" s="1" t="s">
         <x:v>426</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="F105" s="1" t="s">
         <x:v>449</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="E111" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="F111" s="1" t="s">
         <x:v>474</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
-      <x:c r="C113" s="1" t="s">
+      <x:c r="D113" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
-      <x:c r="D113" s="1" t="s">
+      <x:c r="E113" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="E113" s="1" t="s">
+      <x:c r="F113" s="1" t="s">
         <x:v>485</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="C114" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
-      <x:c r="C114" s="1" t="s">
+      <x:c r="D114" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
-      <x:c r="D114" s="1" t="s">
+      <x:c r="E114" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
-      <x:c r="E114" s="1" t="s">
+      <x:c r="F114" s="1" t="s">
         <x:v>490</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
-      <x:c r="C115" s="1" t="s">
+      <x:c r="D115" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
-      <x:c r="D115" s="1" t="s">
+      <x:c r="E115" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
-      <x:c r="E115" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="D116" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
-      <x:c r="C116" s="1" t="s">
+      <x:c r="E116" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
-      <x:c r="D116" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="D117" s="1" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="E117" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
-      <x:c r="C117" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="E118" s="1" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="F118" s="1" t="s">
         <x:v>507</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="E119" s="1" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="F119" s="1" t="s">
         <x:v>512</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="C120" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="E120" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="F120" s="1" t="s">
         <x:v>517</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="C121" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="D121" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="E121" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="F121" s="1" t="s">
         <x:v>522</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="D122" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="E122" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
-      <x:c r="C122" s="1" t="s">
+      <x:c r="F122" s="1" t="s">
         <x:v>527</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="C123" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="D123" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="E123" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
-      <x:c r="C123" s="1" t="s">
+      <x:c r="F123" s="1" t="s">
         <x:v>532</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="F124" s="1" t="s">
         <x:v>536</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>