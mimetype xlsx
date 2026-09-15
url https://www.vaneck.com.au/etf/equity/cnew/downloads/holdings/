--- v6 (2026-08-24)
+++ v7 (2026-09-15)
@@ -1,1659 +1,1656 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cc7af4f46ba426e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdf3325414e4429d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CNEW_asat_20260821" sheetId="1" r:id="Red27ab9056804a0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CNEW_asat_20260915" sheetId="1" r:id="Rdcd3e1a883e341d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="629" uniqueCount="537">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 21/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="629" uniqueCount="536">
+  <x:si>
+    <x:t>All Fund Holdings as at 15/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Gempharmatech Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>688046 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>222,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.60%</x:t>
+    <x:t>214,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,454,975.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kuaijishan Shaoxing Wine Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601579 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>239,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,291,049.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzhou Sepax Technologies Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688758 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>217,775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,289,653.82</x:t>
   </x:si>
   <x:si>
     <x:t>Wuxi Apptec Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>603259 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>40,500</x:t>
-[...20 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>39,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,285,140.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aidite Qinhuangdao Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301580 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,100,100.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangdong Songfa Ceramics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603268 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,093,124.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Cfmoto Power Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603129 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,057,728.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Haisco Pharmaceutical Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002653 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,057,540.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lotus Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600186 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>374,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$990,795.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lancy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002612 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300,143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$975,390.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangzhou Ruoyuchen Tech Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>003010 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>157,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$971,431.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzhou Zelgen Biopharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688266 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$965,309.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hitgen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688222 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>140,693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$945,347.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Harbin Gloria Pharmaceuticals Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002437 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>1,387,800</x:t>
-[...35 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>1,343,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$941,735.28</x:t>
   </x:si>
   <x:si>
     <x:t>Shanghai Allist Pharmaceuticals Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>688578 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>46,460</x:t>
-[...35 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>44,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$927,459.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Taotao Vehicles Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301345 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$920,841.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dashenlin Pharmaceutical Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603233 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>237,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$914,610.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yifeng Pharmacy Chain Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603939 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>190,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$903,227.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kingnet Network Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002517 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>248,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$902,614.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sailun Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601058 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$882,674.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ferrotec Anhui Technology Development C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301297 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$870,566.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micro-Tech Nanjing Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688029 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$853,660.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiuzhitang Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000989 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>474,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$853,279.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anhui Yingjia Distillery Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603198 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$852,009.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Midea Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000333 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$846,959.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shengyi Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688183 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$846,172.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Jasan Holding Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603558 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>322,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$843,192.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Jpt Opto-Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688025 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$840,746.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hunan Fangsheng Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603998 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>391,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$839,505.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunshine Guojian Pharmaceutical Shangha</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688336 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$833,155.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shennan Circuits Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002916 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$831,824.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Wohua Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002107 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>609,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$831,026.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hvsen Biotechnology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300871 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>185,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$828,471.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yealink Network Technology Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300628 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$826,904.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hebei Chengde Lulu Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000848 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>477,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$816,687.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockchip Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603893 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$812,057.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inner Mongolia Yili Industrial Group Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600887 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>147,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$811,381.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Semir Garment Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002563 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>693,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$808,664.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>Hebei Yangyuan Zhihui Beverage Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>603156 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>96,700</x:t>
-[...161 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>93,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$806,763.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangxi Sanxin Medtec Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300453 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>424,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$804,341.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujian Sunner Development Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002299 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>232,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$799,554.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Foshan Haitian Flavouring &amp; Food Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603288 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$793,498.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Century Huatong Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002602 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>253,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$792,296.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangdong Homa Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002668 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>396,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$787,783.90</x:t>
   </x:si>
   <x:si>
     <x:t>Guangdong Chj Industry Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002345 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>436,800</x:t>
-[...53 lines deleted...]
-    <x:t>$903,491.09</x:t>
+    <x:t>422,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$786,530.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shijiazhuang Yiling Pharmaceutical Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002603 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>246,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$782,451.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rayhoo Motor Dies Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002997 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$780,128.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delton Technology Guangzhou Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001389 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$779,655.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tonghua Dongbao Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600867 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>479,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$778,626.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>East Money Information Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300059 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>204,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$777,927.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hunan Sundy Science And Technology Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300515 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>243,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$773,288.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hubei Dinglong Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300054 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$772,885.48</x:t>
   </x:si>
   <x:si>
     <x:t>Double Medical Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>002901 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>$890,178.79</x:t>
-[...26 lines deleted...]
-    <x:t>$889,740.47</x:t>
+    <x:t>$767,199.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hithink Royalflush Information Network</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300033 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$765,828.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Kingsoft Office Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688111 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$764,502.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnhtc Jinan Truck Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000951 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>171,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$760,385.34</x:t>
   </x:si>
   <x:si>
     <x:t>Fujian Wanchen Biotechnology Group Co L</x:t>
   </x:si>
   <x:si>
     <x:t>300972 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>21,200</x:t>
-[...2 lines deleted...]
-    <x:t>$887,547.88</x:t>
+    <x:t>20,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$756,627.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Betta Pharmaceuticals Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300558 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$749,404.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Henan Shuanghui Investment &amp; Developmen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000895 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>153,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$749,179.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadex Technologies Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300548 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$748,281.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wus Printed Circuit Kunshan Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002463 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$747,733.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lijiang Yulong Tourism Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002033 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>430,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$747,704.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chaozhou Three-Circle Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300408 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$742,127.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guizhou Tyre Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000589 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>828,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$737,173.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dong-E-E-Jiao Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000423 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$737,169.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Yanjing Brewery Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000729 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>318,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$734,871.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sichuan Teway Food Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603317 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>276,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$733,608.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Catarc Automotive Proving Ground Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301215 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>675,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$733,403.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mingyue Optical Lens Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301101 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$728,734.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Ellassay Fashion Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603808 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>416,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$720,421.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangzhou Zhujiang Brewery Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002461 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>403,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$716,807.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yunnan Botanee Bio-Technology Group Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300957 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$716,326.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>All Winner Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300458 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$715,875.25</x:t>
   </x:si>
   <x:si>
     <x:t>Beijing Caishikou Department Store Co L</x:t>
   </x:si>
   <x:si>
     <x:t>605599 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>252,000</x:t>
-[...122 lines deleted...]
-    <x:t>$849,924.76</x:t>
+    <x:t>243,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$710,954.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hangzhou Great Star Industrial Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002444 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>119,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$709,266.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Bailong Chuangyuan Bio-Tech Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605016 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>158,780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$705,382.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Henan Lingrui Pharmaceutical Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600285 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$702,035.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yutong Bus Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600066 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$700,543.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jinzai Food Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>003000 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>356,399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$698,802.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sws Hemodialysis Care Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688410 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>359,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$697,321.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Shuixing Home Textile Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603365 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$693,776.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhang Xiaoquan Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301055 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$693,135.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Newway Photomask Making Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688401 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$691,016.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Dahao Technology Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603025 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>248,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$689,765.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Runben Biotechnology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603193 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>168,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$689,565.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Youyou Foods Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603697 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>354,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$689,533.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heilongjiang Agriculture Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600598 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>264,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$682,186.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anjoy Foods Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603345 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$681,814.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Hope Dairy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002946 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>224,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$681,485.22</x:t>
   </x:si>
   <x:si>
     <x:t>Ecovacs Robotics Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>603486 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>66,412</x:t>
-[...155 lines deleted...]
-    <x:t>$818,839.87</x:t>
+    <x:t>64,312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$679,344.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cambricon Technologies Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688256 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$675,347.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tsingtao Brewery Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600600 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$674,487.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whirlpool China Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600983 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>440,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$671,210.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anhui Huaren Health Pharmaceutical Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301408 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>232,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$670,803.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Nhu Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002001 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>119,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$668,354.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edan Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300206 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>291,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$668,311.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amoy Diagnostics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300685 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$667,360.42</x:t>
   </x:si>
   <x:si>
     <x:t>Yangzhou Yangjie Electronic Technology</x:t>
   </x:si>
   <x:si>
     <x:t>300373 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>38,037</x:t>
-[...194 lines deleted...]
-    <x:t>$775,705.28</x:t>
+    <x:t>36,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$661,301.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Xuerong Bio-Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300511 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>639,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$658,803.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xiangpiaopiao Food Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603711 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>282,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$650,261.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Nanjing Vishee Medical Technology Co Lt</x:t>
   </x:si>
   <x:si>
     <x:t>688580 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>77,200</x:t>
-[...26 lines deleted...]
-    <x:t>$772,233.57</x:t>
+    <x:t>74,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$642,686.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Sinexcel Electric Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300693 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$626,415.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzhou Tfc Optical Communication Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300394 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$622,603.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Sino Medical Sciences Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>688108 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>200,600</x:t>
-[...167 lines deleted...]
-    <x:t>$741,880.38</x:t>
+    <x:t>194,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$621,348.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangsu Chinagreen Biological Technolog</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300970 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>178,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$615,676.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Wuhan Dameng Database Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>688692 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>14,800</x:t>
-[...197 lines deleted...]
-    <x:t>$687,663.08</x:t>
+    <x:t>14,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$613,008.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Lante Optics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688127 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$607,133.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tianrun Industry Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002283 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$596,754.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Hefei I-Tek Optoelectronics Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>688610 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>19,400</x:t>
-[...14 lines deleted...]
-    <x:t>$681,524.81</x:t>
+    <x:t>18,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$594,115.67</x:t>
   </x:si>
   <x:si>
     <x:t>Gigadevice Semiconductor Inc</x:t>
   </x:si>
   <x:si>
     <x:t>603986 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>8,000</x:t>
-[...38 lines deleted...]
-    <x:t>$673,668.78</x:t>
+    <x:t>7,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$592,668.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harbin Fuerjia Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301371 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$580,555.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhongji Innolight Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300308 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$578,558.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intsig Information Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688615 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$567,719.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shuhua Sports Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605299 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$567,026.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guilin Seamild Foods Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002956 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>176,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$562,768.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Victory Giant Technology Huizhou Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300476 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$529,810.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Xuzhou Handler Special Vehicle Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300201 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>$670,964.58</x:t>
-[...110 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>$525,325.98</x:t>
   </x:si>
   <x:si>
     <x:t>Shenzhen Longsys Electronics Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>301308 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>7,500</x:t>
-[...5 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>7,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$501,807.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dongguan Dingtong Precision Metal Co Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688668 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$497,032.43</x:t>
   </x:si>
   <x:si>
     <x:t>Shenzhen Techwinsemi Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>001309 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>6,200</x:t>
-[...17 lines deleted...]
-    <x:t>$513,780.43</x:t>
+    <x:t>6,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$484,612.64</x:t>
   </x:si>
   <x:si>
     <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$173,833.99</x:t>
-[...2 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>$222,038.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1678,51 +1675,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra22c845fde92486b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4004b0e2abc14359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Red27ab9056804a0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22280d728ef84bac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R78d6fbf59cc64e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdcd3e1a883e341d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F125"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1810,2411 +1807,2411 @@
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
-      <x:c r="C7" s="1" t="s">
+      <x:c r="D7" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="D7" s="1" t="s">
+      <x:c r="E7" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="E7" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="D8" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
         <x:v>30</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="D9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
         <x:v>35</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
         <x:v>40</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>49</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>54</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F15" s="1" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F16" s="1" t="s">
         <x:v>68</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
         <x:v>234</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
         <x:v>314</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
         <x:v>319</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="F79" s="1" t="s">
         <x:v>340</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="F82" s="1" t="s">
         <x:v>353</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="E84" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="E85" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="E86" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
+      <x:c r="E87" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
+      <x:c r="F87" s="1" t="s">
         <x:v>374</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
+      <x:c r="E88" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="D88" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
+      <x:c r="E89" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
+      <x:c r="E90" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="D90" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="E91" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="F93" s="1" t="s">
         <x:v>399</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="E95" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="E96" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
+      <x:c r="F96" s="1" t="s">
         <x:v>412</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
+      <x:c r="D97" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
-      <x:c r="D97" s="1" t="s">
+      <x:c r="E97" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="E97" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="D98" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
+      <x:c r="E98" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="E98" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
+      <x:c r="D99" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="D99" s="1" t="s">
+      <x:c r="E99" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="E99" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="E101" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
+      <x:c r="F101" s="1" t="s">
         <x:v>432</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="F103" s="1" t="s">
         <x:v>441</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="E104" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="C104" s="1" t="s">
+      <x:c r="F104" s="1" t="s">
         <x:v>446</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
+      <x:c r="F105" s="1" t="s">
         <x:v>451</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
+      <x:c r="E106" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
+      <x:c r="F106" s="1" t="s">
         <x:v>456</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
+      <x:c r="D107" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
+      <x:c r="E107" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
-      <x:c r="E107" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="C108" s="1" t="s">
+      <x:c r="D108" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
-      <x:c r="D108" s="1" t="s">
+      <x:c r="E108" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
-      <x:c r="E108" s="1" t="s">
+      <x:c r="F108" s="1" t="s">
         <x:v>465</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="E112" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="F112" s="1" t="s">
         <x:v>478</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="E117" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="F117" s="1" t="s">
         <x:v>501</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="E120" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="F120" s="1" t="s">
         <x:v>514</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="C123" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
-      <x:c r="C123" s="1" t="s">
+      <x:c r="D123" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
-      <x:c r="D123" s="1" t="s">
+      <x:c r="E123" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
-      <x:c r="E123" s="1" t="s">
+      <x:c r="F123" s="1" t="s">
         <x:v>531</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>532</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
-      <x:c r="C124" s="1" t="s">
+      <x:c r="D124" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
-      <x:c r="D124" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E124" s="1" t="s">
+      <x:c r="F124" s="1" t="s">
         <x:v>535</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>