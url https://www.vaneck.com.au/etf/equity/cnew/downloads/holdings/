--- v7 (2026-09-15)
+++ v8 (2026-10-09)
@@ -1,1656 +1,1671 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdf3325414e4429d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77ba967180624308" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CNEW_asat_20260915" sheetId="1" r:id="Rdcd3e1a883e341d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CNEW_asat_20261008" sheetId="1" r:id="R063b5a4b03ff46f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="629" uniqueCount="536">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 15/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="629" uniqueCount="541">
+  <x:si>
+    <x:t>All Fund Holdings as at 08/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Kuaijishan Shaoxing Wine Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601579 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>240,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,040,834.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Gempharmatech Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>688046 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>214,800</x:t>
-[...20 lines deleted...]
-    <x:t>1.39%</x:t>
+    <x:t>215,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,640,483.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Suzhou Sepax Technologies Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>688758 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>217,775</x:t>
-[...2 lines deleted...]
-    <x:t>$1,289,653.82</x:t>
+    <x:t>218,175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,394,713.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Wuxi Apptec Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>603259 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>39,200</x:t>
-[...2 lines deleted...]
-    <x:t>$1,285,140.47</x:t>
+    <x:t>39,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,367,126.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hitgen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688222 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>141,093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,270,071.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangdong Songfa Ceramics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603268 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,254,182.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lancy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002612 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300,643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,066,503.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harbin Gloria Pharmaceuticals Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002437 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,345,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,019,980.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Haisco Pharmaceutical Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002653 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,018,037.37</x:t>
   </x:si>
   <x:si>
     <x:t>Aidite Qinhuangdao Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>301580 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>95,620</x:t>
-[...20 lines deleted...]
-    <x:t>1.18%</x:t>
+    <x:t>95,720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$992,364.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Zhejiang Cfmoto Power Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>603129 CH</x:t>
   </x:si>
   <x:si>
     <x:t>16,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,057,728.18</x:t>
-[...14 lines deleted...]
-    <x:t>$1,057,540.68</x:t>
+    <x:t>$973,025.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yifeng Pharmacy Chain Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603939 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>190,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$963,549.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dashenlin Pharmaceutical Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603233 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>238,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$939,108.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockchip Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603893 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$938,466.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Wohua Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002107 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>610,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$938,026.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzhou Zelgen Biopharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688266 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$927,119.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>Lotus Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600186 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>374,000</x:t>
-[...20 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>374,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$921,836.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>Guangzhou Ruoyuchen Tech Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>003010 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>157,100</x:t>
-[...44 lines deleted...]
-    <x:t>$941,735.28</x:t>
+    <x:t>157,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$905,141.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micro-Tech Nanjing Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688029 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$896,395.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anhui Yingjia Distillery Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603198 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$892,864.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Jasan Holding Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603558 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>322,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$890,437.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiuzhitang Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000989 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>475,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$888,323.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hunan Fangsheng Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603998 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>392,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$867,852.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inner Mongolia Yili Industrial Group Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600887 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>147,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$867,074.48</x:t>
   </x:si>
   <x:si>
     <x:t>Shanghai Allist Pharmaceuticals Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>688578 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>44,860</x:t>
-[...5 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>45,060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$863,673.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amoy Diagnostics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300685 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$853,394.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Jpt Opto-Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688025 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$852,942.39</x:t>
   </x:si>
   <x:si>
     <x:t>Zhejiang Taotao Vehicles Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>301345 CH</x:t>
   </x:si>
   <x:si>
     <x:t>18,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$920,841.87</x:t>
-[...29 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>$849,488.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hebei Yangyuan Zhihui Beverage Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603156 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$849,089.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sailun Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601058 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$848,880.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hvsen Biotechnology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300871 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>186,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$848,737.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ferrotec Anhui Technology Development C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301297 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$842,865.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>Kingnet Network Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002517 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>248,900</x:t>
-[...71 lines deleted...]
-    <x:t>$852,009.50</x:t>
+    <x:t>249,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$839,936.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hunan Sundy Science And Technology Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300515 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>244,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$839,370.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hebei Chengde Lulu Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000848 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>478,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$836,387.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yealink Network Technology Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300628 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$827,776.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangxi Sanxin Medtec Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300453 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>425,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$826,757.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Semir Garment Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002563 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>695,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$817,836.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Midea Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>000333 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>46,400</x:t>
-[...5 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>46,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$816,185.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shijiazhuang Yiling Pharmaceutical Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002603 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>246,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$814,292.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunshine Guojian Pharmaceutical Shangha</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688336 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$811,100.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Foshan Haitian Flavouring &amp; Food Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603288 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$810,705.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shennan Circuits Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002916 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$806,070.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tonghua Dongbao Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600867 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$801,373.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Betta Pharmaceuticals Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300558 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$797,342.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Double Medical Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002901 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$796,775.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Ellassay Fashion Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603808 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>417,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$790,537.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujian Sunner Development Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002299 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>233,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$784,855.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delton Technology Guangzhou Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001389 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$781,761.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Henan Shuanghui Investment &amp; Developmen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000895 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>153,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$778,857.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mingyue Optical Lens Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301101 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>124,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$778,042.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Catarc Automotive Proving Ground Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301215 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>676,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$775,614.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yunnan Botanee Bio-Technology Group Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300957 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$771,437.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangdong Chj Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002345 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>423,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$768,442.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Yanjing Brewery Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000729 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>318,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$764,188.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dong-E-E-Jiao Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000423 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$762,549.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Kingsoft Office Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688111 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$761,799.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>East Money Information Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300059 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>204,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$760,303.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>All Winner Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300458 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$756,943.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lijiang Yulong Tourism Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002033 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>431,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$755,562.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guizhou Tyre Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000589 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>830,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$752,399.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangzhou Zhujiang Brewery Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002461 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>403,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$749,853.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sichuan Teway Food Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603317 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>277,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$744,649.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangdong Homa Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002668 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>397,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$743,937.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Youyou Foods Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603697 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>355,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$741,588.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnhtc Jinan Truck Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000951 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>171,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$740,764.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jinzai Food Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>003000 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>356,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$740,534.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anjoy Foods Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603345 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$737,286.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hithink Royalflush Information Network</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300033 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$736,951.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anhui Huaren Health Pharmaceutical Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301408 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>233,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$735,616.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hubei Dinglong Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300054 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$735,236.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xiangpiaopiao Food Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603711 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>282,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$733,488.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Shuixing Home Textile Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603365 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>206,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$726,252.85</x:t>
   </x:si>
   <x:si>
     <x:t>Shengyi Electronics Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>688183 CH</x:t>
   </x:si>
   <x:si>
     <x:t>32,121</x:t>
   </x:si>
   <x:si>
-    <x:t>$846,172.64</x:t>
-[...203 lines deleted...]
-    <x:t>$793,498.28</x:t>
+    <x:t>$725,752.65</x:t>
   </x:si>
   <x:si>
     <x:t>Zhejiang Century Huatong Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002602 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>253,600</x:t>
-[...44 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>254,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$725,415.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heilongjiang Agriculture Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600598 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>264,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$718,730.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edan Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300206 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>291,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$717,069.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yutong Bus Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600066 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>124,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$716,578.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Hope Dairy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002946 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>224,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$716,195.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Henan Lingrui Pharmaceutical Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600285 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$714,539.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Rayhoo Motor Dies Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002997 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>127,500</x:t>
-[...113 lines deleted...]
-    <x:t>$760,385.34</x:t>
+    <x:t>127,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$713,234.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whirlpool China Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600983 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>440,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$709,750.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wus Printed Circuit Kunshan Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002463 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$709,176.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadex Technologies Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300548 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$707,465.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Runben Biotechnology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603193 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>168,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$703,447.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Caishikou Department Store Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605599 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>244,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$702,958.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chaozhou Three-Circle Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300408 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$701,757.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sws Hemodialysis Care Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688410 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>360,080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$694,347.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Fujian Wanchen Biotechnology Group Co L</x:t>
   </x:si>
   <x:si>
     <x:t>300972 CH</x:t>
   </x:si>
   <x:si>
     <x:t>20,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$756,627.09</x:t>
-[...218 lines deleted...]
-    <x:t>$710,954.17</x:t>
+    <x:t>$692,134.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Bailong Chuangyuan Bio-Tech Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605016 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>159,080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$690,713.60</x:t>
   </x:si>
   <x:si>
     <x:t>Hangzhou Great Star Industrial Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002444 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>119,600</x:t>
-[...80 lines deleted...]
-    <x:t>$693,776.52</x:t>
+    <x:t>119,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$688,662.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tsingtao Brewery Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600600 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$688,590.83</x:t>
   </x:si>
   <x:si>
     <x:t>Zhang Xiaoquan Inc</x:t>
   </x:si>
   <x:si>
     <x:t>301055 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>109,500</x:t>
-[...2 lines deleted...]
-    <x:t>$693,135.57</x:t>
+    <x:t>109,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$685,254.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guilin Seamild Foods Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002956 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>177,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$682,242.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Dahao Technology Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603025 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>248,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$679,042.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Nhu Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002001 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>119,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$675,134.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Shenzhen Newway Photomask Making Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>688401 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>51,800</x:t>
-[...77 lines deleted...]
-    <x:t>$681,485.22</x:t>
+    <x:t>52,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$670,305.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nanjing Vishee Medical Technology Co Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688580 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$668,505.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangsu Chinagreen Biological Technolog</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300970 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>178,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$663,504.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Ecovacs Robotics Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>603486 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>64,312</x:t>
-[...5 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>64,412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$663,356.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Xuerong Bio-Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300511 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>641,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$660,694.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sino Medical Sciences Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688108 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>194,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$645,195.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yangzhou Yangjie Electronic Technology</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300373 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$640,723.35</x:t>
   </x:si>
   <x:si>
     <x:t>Cambricon Technologies Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>688256 CH</x:t>
   </x:si>
   <x:si>
     <x:t>3,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$675,347.73</x:t>
-[...128 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>$631,962.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shuhua Sports Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605299 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$610,509.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harbin Fuerjia Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301371 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$603,666.87</x:t>
   </x:si>
   <x:si>
     <x:t>Shenzhen Sinexcel Electric Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300693 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>79,383</x:t>
-[...5 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>79,483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$603,343.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tianrun Industry Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002283 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$592,812.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Suzhou Tfc Optical Communication Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300394 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>11,560</x:t>
-[...32 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>11,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$588,568.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Lante Optics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688127 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$564,755.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gigadevice Semiconductor Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603986 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$560,095.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hefei I-Tek Optoelectronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688610 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$552,547.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xuzhou Handler Special Vehicle Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300201 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$550,428.03</x:t>
   </x:si>
   <x:si>
     <x:t>Wuhan Dameng Database Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>688692 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>14,200</x:t>
-[...68 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>14,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$543,294.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Zhongji Innolight Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300308 CH</x:t>
   </x:si>
   <x:si>
     <x:t>3,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$578,558.71</x:t>
-[...2 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>$538,038.08</x:t>
   </x:si>
   <x:si>
     <x:t>Intsig Information Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>688615 CH</x:t>
   </x:si>
   <x:si>
     <x:t>30,320</x:t>
   </x:si>
   <x:si>
-    <x:t>$567,719.57</x:t>
-[...26 lines deleted...]
-    <x:t>$562,768.64</x:t>
+    <x:t>$516,041.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Victory Giant Technology Huizhou Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300476 CH</x:t>
   </x:si>
   <x:si>
     <x:t>11,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$529,810.35</x:t>
-[...11 lines deleted...]
-    <x:t>$525,325.98</x:t>
+    <x:t>$495,987.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Shenzhen Longsys Electronics Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>301308 CH</x:t>
   </x:si>
   <x:si>
     <x:t>7,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$501,807.24</x:t>
-[...2 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>$452,397.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Techwinsemi Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001309 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$439,964.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Dongguan Dingtong Precision Metal Co Lt</x:t>
   </x:si>
   <x:si>
     <x:t>688668 CH</x:t>
   </x:si>
   <x:si>
     <x:t>9,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$497,032.43</x:t>
-[...14 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>$406,002.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$222,038.91</x:t>
-[...2 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>$129,651.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1675,51 +1690,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22280d728ef84bac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R78d6fbf59cc64e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdcd3e1a883e341d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e680b1536694019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6db7931c57834f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R063b5a4b03ff46f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F125"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1807,2411 +1822,2411 @@
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E12" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F12" s="1" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F17" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
         <x:v>104</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
         <x:v>211</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
         <x:v>279</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
         <x:v>296</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
         <x:v>325</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
         <x:v>342</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
         <x:v>359</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="F89" s="1" t="s">
         <x:v>380</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="F92" s="1" t="s">
         <x:v>393</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="F97" s="1" t="s">
         <x:v>414</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="F100" s="1" t="s">
         <x:v>427</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="F103" s="1" t="s">
         <x:v>440</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="E106" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="F106" s="1" t="s">
         <x:v>453</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="E109" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="F109" s="1" t="s">
         <x:v>467</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="E116" s="1" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="F116" s="1" t="s">
         <x:v>499</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="E118" s="1" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="F118" s="1" t="s">
         <x:v>507</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>