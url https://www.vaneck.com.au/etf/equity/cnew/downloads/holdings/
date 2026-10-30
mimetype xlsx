--- v8 (2026-10-09)
+++ v9 (2026-10-30)
@@ -1,1671 +1,1689 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77ba967180624308" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca3297433f2d4632" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CNEW_asat_20261008" sheetId="1" r:id="R063b5a4b03ff46f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CNEW_asat_20261030" sheetId="1" r:id="R58863504ecd34d47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="629" uniqueCount="541">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 08/10/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="629" uniqueCount="547">
+  <x:si>
+    <x:t>All Fund Holdings as at 30/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Gempharmatech Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688046 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>215,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,346,380.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wuxi Apptec Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603259 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,192,521.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Kuaijishan Shaoxing Wine Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601579 CH</x:t>
   </x:si>
   <x:si>
     <x:t>240,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,040,834.10</x:t>
-[...17 lines deleted...]
-    <x:t>1.73%</x:t>
+    <x:t>$1,120,001.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hitgen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688222 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>141,093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,107,943.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lancy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002612 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300,643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,102,358.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yifeng Pharmacy Chain Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603939 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>190,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,078,189.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Suzhou Sepax Technologies Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>688758 CH</x:t>
   </x:si>
   <x:si>
     <x:t>218,175</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,394,713.79</x:t>
-[...32 lines deleted...]
-    <x:t>1.34%</x:t>
+    <x:t>$1,050,784.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dashenlin Pharmaceutical Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603233 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>238,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,031,183.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anhui Yingjia Distillery Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603198 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,026,231.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Cfmoto Power Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603129 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,008,734.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inner Mongolia Yili Industrial Group Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600887 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>147,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$952,174.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Haisco Pharmaceutical Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002653 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$934,752.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangzhou Ruoyuchen Tech Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>003010 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>157,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$914,131.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micro-Tech Nanjing Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688029 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$888,667.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Midea Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000333 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$886,084.27</x:t>
   </x:si>
   <x:si>
     <x:t>Guangdong Songfa Ceramics Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>603268 CH</x:t>
   </x:si>
   <x:si>
     <x:t>26,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,254,182.10</x:t>
-[...17 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>$876,023.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mingyue Optical Lens Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301101 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>124,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$874,889.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangxi Sanxin Medtec Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300453 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>425,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$845,406.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hunan Fangsheng Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603998 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>392,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$838,445.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockchip Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603893 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$836,739.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Semir Garment Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002563 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>695,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$834,594.90</x:t>
   </x:si>
   <x:si>
     <x:t>Harbin Gloria Pharmaceuticals Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002437 CH</x:t>
   </x:si>
   <x:si>
     <x:t>1,345,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,019,980.71</x:t>
-[...14 lines deleted...]
-    <x:t>$1,018,037.37</x:t>
+    <x:t>$833,812.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Foshan Haitian Flavouring &amp; Food Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603288 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$830,532.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiuzhitang Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000989 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>475,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$827,045.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Henan Lingrui Pharmaceutical Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600285 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$819,829.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>Aidite Qinhuangdao Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>301580 CH</x:t>
   </x:si>
   <x:si>
     <x:t>95,720</x:t>
   </x:si>
   <x:si>
-    <x:t>$992,364.52</x:t>
-[...59 lines deleted...]
-    <x:t>$938,466.74</x:t>
+    <x:t>$818,325.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shijiazhuang Yiling Pharmaceutical Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002603 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>246,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$815,016.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tonghua Dongbao Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600867 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$809,737.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Jasan Holding Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603558 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>322,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$807,440.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujian Sunner Development Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002299 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>233,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$807,383.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Double Medical Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002901 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$806,861.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sws Hemodialysis Care Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688410 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>360,080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$800,178.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kingnet Network Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002517 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>249,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$800,104.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Henan Shuanghui Investment &amp; Developmen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000895 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>153,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$799,912.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dong-E-E-Jiao Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000423 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$783,471.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sichuan Teway Food Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603317 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>277,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$781,254.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Allist Pharmaceuticals Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688578 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$779,885.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amoy Diagnostics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300685 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$777,877.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hunan Sundy Science And Technology Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300515 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>244,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$775,795.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yutong Bus Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600066 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>124,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$772,178.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>East Money Information Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300059 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>204,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$770,564.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hebei Chengde Lulu Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000848 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>478,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$766,827.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anjoy Foods Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603345 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$763,880.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sailun Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601058 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$761,139.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Hope Dairy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002946 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>224,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$760,239.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Catarc Automotive Proving Ground Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301215 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>676,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$760,228.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yealink Network Technology Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300628 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$758,877.72</x:t>
   </x:si>
   <x:si>
     <x:t>Shandong Wohua Pharmaceutical Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002107 CH</x:t>
   </x:si>
   <x:si>
     <x:t>610,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$938,026.96</x:t>
+    <x:t>$758,714.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lijiang Yulong Tourism Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002033 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>431,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$755,522.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heilongjiang Agriculture Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600598 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>264,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$748,004.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Youyou Foods Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603697 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>355,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$741,727.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edan Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300206 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>291,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$738,482.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hithink Royalflush Information Network</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300033 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$731,784.10</x:t>
   </x:si>
   <x:si>
     <x:t>Suzhou Zelgen Biopharmaceutical Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>688266 CH</x:t>
   </x:si>
   <x:si>
     <x:t>41,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$927,119.75</x:t>
-[...2 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>$728,731.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Kingsoft Office Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688111 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$724,016.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangdong Homa Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002668 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>397,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$720,743.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guizhou Tyre Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000589 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>830,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$720,303.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Yanjing Brewery Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000729 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>318,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$718,893.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whirlpool China Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600983 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>440,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$718,492.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guilin Seamild Foods Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002956 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>177,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$717,834.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Jpt Opto-Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688025 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$716,311.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangzhou Zhujiang Brewery Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002461 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>403,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$710,788.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangdong Chj Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002345 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>423,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$710,358.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jinzai Food Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>003000 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>356,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$708,659.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnhtc Jinan Truck Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000951 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>171,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$690,653.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Caishikou Department Store Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605599 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>244,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$689,052.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tsingtao Brewery Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600600 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$687,777.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yunnan Botanee Bio-Technology Group Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300957 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$682,393.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Shuixing Home Textile Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603365 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>206,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$678,633.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anhui Huaren Health Pharmaceutical Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301408 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>233,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$677,675.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Ellassay Fashion Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603808 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>417,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$673,370.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunshine Guojian Pharmaceutical Shangha</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688336 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$670,809.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Betta Pharmaceuticals Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300558 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$664,906.68</x:t>
   </x:si>
   <x:si>
     <x:t>Lotus Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600186 CH</x:t>
   </x:si>
   <x:si>
     <x:t>374,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$921,836.00</x:t>
-[...137 lines deleted...]
-    <x:t>$852,942.39</x:t>
+    <x:t>$661,153.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hvsen Biotechnology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300871 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>186,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$658,949.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hangzhou Great Star Industrial Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002444 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>119,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$658,644.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hebei Yangyuan Zhihui Beverage Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603156 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$654,899.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Nhu Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002001 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>119,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$653,675.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Dahao Technology Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603025 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>248,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$650,708.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rayhoo Motor Dies Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002997 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$648,596.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xiangpiaopiao Food Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603711 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>282,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$646,423.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hubei Dinglong Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300054 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$627,692.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Century Huatong Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002602 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>254,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$625,231.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujian Wanchen Biotechnology Group Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300972 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$621,571.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecovacs Robotics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603486 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$619,346.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>All Winner Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300458 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$617,942.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nanjing Vishee Medical Technology Co Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688580 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$612,145.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Runben Biotechnology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603193 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>168,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$607,032.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intsig Information Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688615 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$590,787.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Bailong Chuangyuan Bio-Tech Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605016 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>159,080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$586,353.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harbin Fuerjia Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301371 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$574,129.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cambricon Technologies Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688256 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$564,103.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhang Xiaoquan Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301055 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$563,736.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ferrotec Anhui Technology Development C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301297 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$557,412.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yangzhou Yangjie Electronic Technology</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300373 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$554,208.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Xuerong Bio-Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300511 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>641,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$543,754.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sino Medical Sciences Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688108 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>194,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$543,466.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wus Printed Circuit Kunshan Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002463 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$531,878.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tianrun Industry Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002283 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$526,877.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wuhan Dameng Database Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688692 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$513,815.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shennan Circuits Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002916 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$507,821.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shuhua Sports Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605299 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$505,919.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Sinexcel Electric Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300693 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$505,600.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Newway Photomask Making Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688401 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$500,000.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chaozhou Three-Circle Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300408 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$475,719.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>Zhejiang Taotao Vehicles Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>301345 CH</x:t>
   </x:si>
   <x:si>
     <x:t>18,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$849,488.61</x:t>
-[...254 lines deleted...]
-    <x:t>$784,855.32</x:t>
+    <x:t>$469,868.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadex Technologies Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300548 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$466,065.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shengyi Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688183 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$448,390.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangsu Chinagreen Biological Technolog</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300970 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>178,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$445,238.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gigadevice Semiconductor Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603986 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$429,667.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xuzhou Handler Special Vehicle Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300201 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$420,745.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Delton Technology Guangzhou Inc</x:t>
   </x:si>
   <x:si>
     <x:t>001389 CH</x:t>
   </x:si>
   <x:si>
     <x:t>21,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$781,761.43</x:t>
-[...755 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>$398,269.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhongji Innolight Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300308 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$378,120.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Techwinsemi Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001309 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$376,402.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hefei I-Tek Optoelectronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688610 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$371,945.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Lante Optics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688127 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$371,543.13</x:t>
   </x:si>
   <x:si>
     <x:t>Suzhou Tfc Optical Communication Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300394 CH</x:t>
   </x:si>
   <x:si>
     <x:t>11,660</x:t>
   </x:si>
   <x:si>
-    <x:t>$588,568.52</x:t>
-[...98 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>$368,735.43</x:t>
   </x:si>
   <x:si>
     <x:t>Victory Giant Technology Huizhou Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300476 CH</x:t>
   </x:si>
   <x:si>
     <x:t>11,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$495,987.97</x:t>
-[...2 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>$332,745.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Shenzhen Longsys Electronics Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>301308 CH</x:t>
   </x:si>
   <x:si>
     <x:t>7,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$452,397.78</x:t>
-[...17 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>$330,949.28</x:t>
   </x:si>
   <x:si>
     <x:t>Dongguan Dingtong Precision Metal Co Lt</x:t>
   </x:si>
   <x:si>
     <x:t>688668 CH</x:t>
   </x:si>
   <x:si>
     <x:t>9,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$406,002.30</x:t>
-[...2 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>$206,400.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$129,651.83</x:t>
-[...2 lines deleted...]
-    <x:t>0.14%</x:t>
+    <x:t>$128,071.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1690,51 +1708,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e680b1536694019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6db7931c57834f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R063b5a4b03ff46f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87665981c6c84afd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rece6a76638aa450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R58863504ecd34d47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F125"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1862,131 +1880,131 @@
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
         <x:v>36</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
@@ -2042,111 +2060,111 @@
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F18" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="F20" s="1" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
@@ -2162,271 +2180,271 @@
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
@@ -2516,1717 +2534,1717 @@
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>133</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
         <x:v>227</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
         <x:v>241</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
         <x:v>284</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
         <x:v>297</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
         <x:v>306</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
         <x:v>315</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
         <x:v>328</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="F78" s="1" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
         <x:v>353</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="F86" s="1" t="s">
         <x:v>370</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="F89" s="1" t="s">
         <x:v>383</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="F91" s="1" t="s">
         <x:v>392</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="E106" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="F106" s="1" t="s">
         <x:v>456</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="F120" s="1" t="s">
         <x:v>520</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>