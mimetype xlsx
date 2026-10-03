--- v6 (2026-09-13)
+++ v7 (2026-10-03)
@@ -1,759 +1,735 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf660d8d6dcc14bd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3b1ec4826334978" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DFND_asat_20260911" sheetId="1" r:id="R0ef82bf50355445e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DFND_asat_20261002" sheetId="1" r:id="R26a4cd13f2ec4a85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="254" uniqueCount="237">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 11/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="249" uniqueCount="229">
+  <x:si>
+    <x:t>All Fund Holdings as at 02/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Palantir Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PLTR US</x:t>
   </x:si>
   <x:si>
-    <x:t>108,326</x:t>
-[...5 lines deleted...]
-    <x:t>10.39%</x:t>
+    <x:t>81,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,058,791.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hanwha Aerospace Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>012450 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,868,794.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Rtx Corp</x:t>
   </x:si>
   <x:si>
     <x:t>RTX US</x:t>
   </x:si>
   <x:si>
-    <x:t>79,506</x:t>
-[...5 lines deleted...]
-    <x:t>9.11%</x:t>
+    <x:t>69,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,521,789.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Thales Sa</x:t>
   </x:si>
   <x:si>
     <x:t>HO FP</x:t>
   </x:si>
   <x:si>
-    <x:t>45,185</x:t>
-[...5 lines deleted...]
-    <x:t>6.84%</x:t>
+    <x:t>47,110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,978,622.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saab Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAABB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>158,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,904,074.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elbit Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESLT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,442,097.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Leonardo Spa</x:t>
   </x:si>
   <x:si>
     <x:t>LDO IM</x:t>
   </x:si>
   <x:si>
-    <x:t>188,926</x:t>
-[...50 lines deleted...]
-    <x:t>5.31%</x:t>
+    <x:t>174,461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,379,941.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Curtiss-Wright Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CW US</x:t>
   </x:si>
   <x:si>
-    <x:t>13,624</x:t>
-[...5 lines deleted...]
-    <x:t>4.41%</x:t>
+    <x:t>14,021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,976,996.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kongsberg Gruppen Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOG NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>214,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,845,936.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Singapore Technologies Engineering Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STE SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>758,849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,346,810.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.82%</x:t>
   </x:si>
   <x:si>
     <x:t>Leidos Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LDOS US</x:t>
   </x:si>
   <x:si>
-    <x:t>46,976</x:t>
-[...35 lines deleted...]
-    <x:t>3.35%</x:t>
+    <x:t>49,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,357,773.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Caci International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CACI US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,735</x:t>
-[...5 lines deleted...]
-    <x:t>2.79%</x:t>
+    <x:t>8,175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,214,221.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOG/A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,992,592.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Huntington Ingalls Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HII US</x:t>
   </x:si>
   <x:si>
-    <x:t>11,773</x:t>
-[...5 lines deleted...]
-    <x:t>1.92%</x:t>
+    <x:t>12,466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,803,241.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
   </x:si>
   <x:si>
     <x:t>Kratos Defense &amp; Security Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>KTOS US</x:t>
   </x:si>
   <x:si>
-    <x:t>70,031</x:t>
-[...20 lines deleted...]
-    <x:t>1.86%</x:t>
+    <x:t>72,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,460,443.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hyundai Rotem Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>064350 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,340,198.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Korea Aerospace Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>047810 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,903,468.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Booz Allen Hamilton Holding Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BAH US</x:t>
   </x:si>
   <x:si>
-    <x:t>38,012</x:t>
-[...5 lines deleted...]
-    <x:t>1.66%</x:t>
+    <x:t>39,224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,790,424.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Aviation Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AM FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,772,364.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hensoldt Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,753,356.87</x:t>
   </x:si>
   <x:si>
     <x:t>Babcock International Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BAB LN</x:t>
   </x:si>
   <x:si>
-    <x:t>215,215</x:t>
-[...32 lines deleted...]
-    <x:t>$3,660,467.61</x:t>
+    <x:t>212,570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,726,424.94</x:t>
   </x:si>
   <x:si>
     <x:t>1.52%</x:t>
   </x:si>
   <x:si>
-    <x:t>Dassault Aviation Sa</x:t>
-[...26 lines deleted...]
-    <x:t>1.46%</x:t>
+    <x:t>Hanwha Systems Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>272210 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,239,952.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Next Vision Stabilized Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXSN IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,177,390.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Planet Labs Pbc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>122,583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,077,985.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Aerovironment Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AVAV US</x:t>
   </x:si>
   <x:si>
-    <x:t>14,410</x:t>
-[...20 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>15,089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,048,759.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Karman Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>KRMN US</x:t>
   </x:si>
   <x:si>
-    <x:t>57,536</x:t>
-[...35 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>55,474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,717,385.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Science Applications International Corp</x:t>
   </x:si>
   <x:si>
     <x:t>SAIC US</x:t>
   </x:si>
   <x:si>
-    <x:t>14,407</x:t>
-[...5 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>13,663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,455,595.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ondas Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONDS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>222,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,311,397.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercury Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRCY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,209,822.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>Renk Group Ag</x:t>
   </x:si>
   <x:si>
     <x:t>R3NK GR</x:t>
   </x:si>
   <x:si>
-    <x:t>35,012</x:t>
-[...35 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>34,069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,054,611.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leonardo Drs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,989,031.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Kbr Inc</x:t>
   </x:si>
   <x:si>
     <x:t>KBR US</x:t>
   </x:si>
   <x:si>
-    <x:t>39,065</x:t>
-[...5 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>36,201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,778,495.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qinetiq Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QQ/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>185,468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,678,190.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>Csg Nv</x:t>
   </x:si>
   <x:si>
     <x:t>CSG NA</x:t>
   </x:si>
   <x:si>
-    <x:t>70,024</x:t>
-[...20 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>73,006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,677,706.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exosens Sas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXENS FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,638,850.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Parsons Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PSN US</x:t>
   </x:si>
   <x:si>
-    <x:t>26,468</x:t>
-[...5 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>27,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,612,461.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Tkms Ag&amp; Co Kgaa</x:t>
   </x:si>
   <x:si>
     <x:t>TKMS GR</x:t>
   </x:si>
   <x:si>
-    <x:t>11,565</x:t>
-[...35 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>12,058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,522,085.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nlight Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LASR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,356,936.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>Osi Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>OSIS US</x:t>
   </x:si>
   <x:si>
-    <x:t>4,694</x:t>
-[...5 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>4,578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,292,572.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>Amentum Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMTM US</x:t>
   </x:si>
   <x:si>
-    <x:t>46,762</x:t>
-[...20 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>46,411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,207,971.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Vectrus Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VVX US</x:t>
   </x:si>
   <x:si>
-    <x:t>10,378</x:t>
-[...2 lines deleted...]
-    <x:t>$1,050,540.63</x:t>
+    <x:t>10,679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,084,677.99</x:t>
   </x:si>
   <x:si>
     <x:t>0.44%</x:t>
   </x:si>
   <x:si>
+    <x:t>Ducommun Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,072,799.32</x:t>
+  </x:si>
+  <x:si>
     <x:t>Voyager Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VOYG US</x:t>
   </x:si>
   <x:si>
-    <x:t>21,480</x:t>
-[...2 lines deleted...]
-    <x:t>$987,995.89</x:t>
+    <x:t>22,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$990,851.62</x:t>
   </x:si>
   <x:si>
     <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Bigbear.Ai Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBAI US</x:t>
   </x:si>
   <x:si>
-    <x:t>192,283</x:t>
-[...2 lines deleted...]
-    <x:t>$756,470.35</x:t>
+    <x:t>200,701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$763,121.59</x:t>
   </x:si>
   <x:si>
     <x:t>0.31%</x:t>
   </x:si>
   <x:si>
-    <x:t>Red Cat Holdings Inc</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-55,761.45</x:t>
-[...2 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>$75,412.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -778,56 +754,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cf95089eba94feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra9a33b8d7fa244aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0ef82bf50355445e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb252f7e7514b4736" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbd4af445eeca430f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R26a4cd13f2ec4a85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F50"/>
+  <x:dimension ref="A1:F49"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1250,576 +1226,556 @@
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>156</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>205</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A49" s="1">
-[...19 lines deleted...]
-      <x:c r="A50" s="2" t="s">
+      <x:c r="A49" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B50" s="2" t="s">
+      <x:c r="B49" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C50" s="2" t="s">
+      <x:c r="C49" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D50" s="2" t="s">
+      <x:c r="D49" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E50" s="2" t="s">
+      <x:c r="E49" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F50" s="2" t="s">
+      <x:c r="F49" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A50:F50"/>
+    <x:mergeCell ref="A49:F49"/>
   </x:mergeCells>
 </x:worksheet>
 </file>