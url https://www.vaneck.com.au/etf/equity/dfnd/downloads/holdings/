--- v7 (2026-10-03)
+++ v8 (2026-10-26)
@@ -1,735 +1,741 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3b1ec4826334978" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e5b9da73a96484d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DFND_asat_20261002" sheetId="1" r:id="R26a4cd13f2ec4a85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DFND_asat_20261026" sheetId="1" r:id="Re1faaf39071940b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="249" uniqueCount="229">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 02/10/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="249" uniqueCount="231">
+  <x:si>
+    <x:t>All Fund Holdings as at 26/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Palantir Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PLTR US</x:t>
   </x:si>
   <x:si>
-    <x:t>81,451</x:t>
-[...5 lines deleted...]
-    <x:t>9.02%</x:t>
+    <x:t>80,367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,489,275.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rtx Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RTX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,736,423.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thales Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HO FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,887,909.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saab Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAABB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>156,385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,488,254.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Hanwha Aerospace Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>012450 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>16,564</x:t>
-[...50 lines deleted...]
-    <x:t>5.69%</x:t>
+    <x:t>16,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,899,141.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.96%</x:t>
   </x:si>
   <x:si>
     <x:t>Elbit Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ESLT US</x:t>
   </x:si>
   <x:si>
-    <x:t>13,456</x:t>
-[...5 lines deleted...]
-    <x:t>5.50%</x:t>
+    <x:t>13,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,885,806.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Leonardo Spa</x:t>
   </x:si>
   <x:si>
     <x:t>LDO IM</x:t>
   </x:si>
   <x:si>
-    <x:t>174,461</x:t>
-[...5 lines deleted...]
-    <x:t>5.47%</x:t>
+    <x:t>172,139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,292,875.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kongsberg Gruppen Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOG NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211,206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,688,629.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leidos Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LDOS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,447,603.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Curtiss-Wright Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CW US</x:t>
   </x:si>
   <x:si>
-    <x:t>14,021</x:t>
-[...20 lines deleted...]
-    <x:t>4.03%</x:t>
+    <x:t>13,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,148,692.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Singapore Technologies Engineering Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>STE SP</x:t>
   </x:si>
   <x:si>
-    <x:t>758,849</x:t>
-[...20 lines deleted...]
-    <x:t>3.42%</x:t>
+    <x:t>748,747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,498,052.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Caci International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CACI US</x:t>
   </x:si>
   <x:si>
-    <x:t>8,175</x:t>
-[...5 lines deleted...]
-    <x:t>2.95%</x:t>
+    <x:t>8,066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,273,052.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Ingalls Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HII US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,794,743.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Booz Allen Hamilton Holding Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,311,109.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
   </x:si>
   <x:si>
     <x:t>Moog Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MOG/A US</x:t>
   </x:si>
   <x:si>
-    <x:t>8,860</x:t>
-[...20 lines deleted...]
-    <x:t>1.96%</x:t>
+    <x:t>8,742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,244,054.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
   </x:si>
   <x:si>
     <x:t>Kratos Defense &amp; Security Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>KTOS US</x:t>
   </x:si>
   <x:si>
-    <x:t>72,178</x:t>
-[...5 lines deleted...]
-    <x:t>1.82%</x:t>
+    <x:t>71,218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,917,952.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Aviation Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AM FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,893,814.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hensoldt Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,861,573.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Babcock International Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAB LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>209,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,750,221.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Hyundai Rotem Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>064350 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>35,059</x:t>
-[...5 lines deleted...]
-    <x:t>1.78%</x:t>
+    <x:t>34,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,072,024.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Korea Aerospace Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>047810 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>27,516</x:t>
-[...62 lines deleted...]
-    <x:t>1.52%</x:t>
+    <x:t>27,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,979,557.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Karman Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRMN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,853,185.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Science Applications International Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAIC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,794,177.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aerovironment Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVAV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,609,794.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Hanwha Systems Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>272210 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>36,779</x:t>
-[...5 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>36,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,583,637.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Next Vision Stabilized Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NXSN IT</x:t>
   </x:si>
   <x:si>
-    <x:t>27,940</x:t>
-[...5 lines deleted...]
-    <x:t>1.30%</x:t>
+    <x:t>27,564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,398,387.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Planet Labs Pbc</x:t>
   </x:si>
   <x:si>
     <x:t>PL US</x:t>
   </x:si>
   <x:si>
-    <x:t>122,583</x:t>
-[...50 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>120,951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,306,859.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kbr Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,992,969.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renk Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>R3NK GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,945,307.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Ondas Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ONDS US</x:t>
   </x:si>
   <x:si>
-    <x:t>222,504</x:t>
-[...5 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>219,543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,935,950.50</x:t>
   </x:si>
   <x:si>
     <x:t>Mercury Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MRCY US</x:t>
   </x:si>
   <x:si>
-    <x:t>18,147</x:t>
-[...20 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>17,905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,906,624.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Parsons Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,896,036.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Leonardo Drs Inc</x:t>
   </x:si>
   <x:si>
     <x:t>DRS US</x:t>
   </x:si>
   <x:si>
-    <x:t>37,670</x:t>
-[...17 lines deleted...]
-    <x:t>$1,778,495.02</x:t>
+    <x:t>37,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,824,352.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qinetiq Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QQ/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,714,787.46</x:t>
   </x:si>
   <x:si>
     <x:t>0.73%</x:t>
   </x:si>
   <x:si>
-    <x:t>Qinetiq Group Plc</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Csg Nv</x:t>
   </x:si>
   <x:si>
     <x:t>CSG NA</x:t>
   </x:si>
   <x:si>
-    <x:t>73,006</x:t>
-[...2 lines deleted...]
-    <x:t>$1,677,706.67</x:t>
+    <x:t>72,034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,583,834.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tkms Ag&amp; Co Kgaa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TKMS GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,571,622.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Exosens Sas</x:t>
   </x:si>
   <x:si>
     <x:t>EXENS FP</x:t>
   </x:si>
   <x:si>
-    <x:t>17,106</x:t>
-[...17 lines deleted...]
-    <x:t>$1,612,461.68</x:t>
+    <x:t>16,878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,542,448.44</x:t>
   </x:si>
   <x:si>
     <x:t>0.66%</x:t>
   </x:si>
   <x:si>
-    <x:t>Tkms Ag&amp; Co Kgaa</x:t>
-[...11 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>Amentum Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMTM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,417,232.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Osi Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OSIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,268,691.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Nlight Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LASR US</x:t>
   </x:si>
   <x:si>
-    <x:t>23,305</x:t>
-[...35 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>22,995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,188,505.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Vectrus Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VVX US</x:t>
   </x:si>
   <x:si>
-    <x:t>10,679</x:t>
-[...5 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>10,537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,110,349.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Ducommun Inc</x:t>
   </x:si>
   <x:si>
     <x:t>DCO US</x:t>
   </x:si>
   <x:si>
-    <x:t>4,263</x:t>
-[...2 lines deleted...]
-    <x:t>$1,072,799.32</x:t>
+    <x:t>4,206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$940,741.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Voyager Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VOYG US</x:t>
   </x:si>
   <x:si>
-    <x:t>22,327</x:t>
-[...5 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>22,030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$786,136.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Bigbear.Ai Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBAI US</x:t>
   </x:si>
   <x:si>
-    <x:t>200,701</x:t>
-[...5 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>198,029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$602,733.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$75,412.43</x:t>
-[...2 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>$28,864.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -754,51 +760,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb252f7e7514b4736" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbd4af445eeca430f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R26a4cd13f2ec4a85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f72fadc57774c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4d5fc9cb5b4c4437" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re1faaf39071940b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F49"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1226,251 +1232,251 @@
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
@@ -1506,271 +1512,271 @@
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B49" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C49" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D49" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E49" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F49" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>