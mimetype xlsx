--- v0 (2026-04-16)
+++ v1 (2026-05-06)
@@ -1,678 +1,666 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6c7944e75f24a7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3af6b227259c44cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DFND_asat_20260416" sheetId="1" r:id="R1fa9a79b568049ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DFND_asat_20260506" sheetId="1" r:id="Ra255824bdf3a4604"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="229" uniqueCount="211">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 16/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="229" uniqueCount="207">
+  <x:si>
+    <x:t>All Fund Holdings as at 06/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Palantir Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,699,818.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hanwha Aerospace Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>012450 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,215,785.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.68%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Rtx Corp</x:t>
   </x:si>
   <x:si>
     <x:t>RTX US</x:t>
   </x:si>
   <x:si>
-    <x:t>87,264</x:t>
-[...20 lines deleted...]
-    <x:t>7.62%</x:t>
+    <x:t>87,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,119,072.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Thales Sa</x:t>
   </x:si>
   <x:si>
     <x:t>HO FP</x:t>
   </x:si>
   <x:si>
-    <x:t>52,248</x:t>
-[...20 lines deleted...]
-    <x:t>7.29%</x:t>
+    <x:t>52,581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,232,262.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.99%</x:t>
   </x:si>
   <x:si>
     <x:t>Leonardo Spa</x:t>
   </x:si>
   <x:si>
     <x:t>LDO IM</x:t>
   </x:si>
   <x:si>
-    <x:t>218,459</x:t>
-[...5 lines deleted...]
-    <x:t>6.69%</x:t>
+    <x:t>219,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,074,034.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Elbit Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ESLT US</x:t>
   </x:si>
   <x:si>
-    <x:t>14,547</x:t>
-[...5 lines deleted...]
-    <x:t>5.87%</x:t>
+    <x:t>14,639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,335,462.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Curtiss-Wright Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,045,318.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Saab Ab</x:t>
   </x:si>
   <x:si>
     <x:t>SAABB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>178,665</x:t>
-[...20 lines deleted...]
-    <x:t>5.17%</x:t>
+    <x:t>179,803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,568,969.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Leidos Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LDOS US</x:t>
   </x:si>
   <x:si>
-    <x:t>54,581</x:t>
-[...5 lines deleted...]
-    <x:t>3.90%</x:t>
+    <x:t>54,929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,483,008.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Singapore Technologies Engineering Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>STE SP</x:t>
   </x:si>
   <x:si>
-    <x:t>823,113</x:t>
-[...5 lines deleted...]
-    <x:t>3.27%</x:t>
+    <x:t>828,355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,749,995.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hyundai Rotem Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>064350 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,785,917.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Planet Labs Pbc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>131,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,772,707.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Karman Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>KRMN US</x:t>
   </x:si>
   <x:si>
-    <x:t>71,427</x:t>
-[...5 lines deleted...]
-    <x:t>2.97%</x:t>
+    <x:t>71,882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,288,738.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caci International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CACI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,101,534.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Ingalls Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HII US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,092,963.10</x:t>
   </x:si>
   <x:si>
     <x:t>Kratos Defense &amp; Security Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>KTOS US</x:t>
   </x:si>
   <x:si>
-    <x:t>72,584</x:t>
-[...65 lines deleted...]
-    <x:t>2.01%</x:t>
+    <x:t>73,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,026,791.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Babcock International Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BAB LN</x:t>
   </x:si>
   <x:si>
-    <x:t>253,349</x:t>
-[...5 lines deleted...]
-    <x:t>1.95%</x:t>
+    <x:t>254,963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,270,543.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
   </x:si>
   <x:si>
     <x:t>Korea Aerospace Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>047810 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>30,518</x:t>
-[...5 lines deleted...]
-    <x:t>1.77%</x:t>
+    <x:t>30,712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,250,595.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Next Vision Stabilized Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXSN IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,223,363.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Booz Allen Hamilton Holding Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,795,411.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Dassault Aviation Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AM FP</x:t>
   </x:si>
   <x:si>
-    <x:t>9,648</x:t>
-[...20 lines deleted...]
-    <x:t>1.66%</x:t>
+    <x:t>9,710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,784,538.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Hanwha Systems Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>272210 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>40,791</x:t>
-[...5 lines deleted...]
-    <x:t>1.63%</x:t>
+    <x:t>41,051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,667,086.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOG/A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,405,316.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hensoldt Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,291,734.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Aerovironment Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AVAV US</x:t>
   </x:si>
   <x:si>
-    <x:t>16,439</x:t>
-[...50 lines deleted...]
-    <x:t>1.32%</x:t>
+    <x:t>16,544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,836,293.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Renk Group Ag</x:t>
   </x:si>
   <x:si>
     <x:t>R3NK GR</x:t>
   </x:si>
   <x:si>
-    <x:t>40,485</x:t>
-[...5 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>40,743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,666,196.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Ondas Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ONDS US</x:t>
   </x:si>
   <x:si>
-    <x:t>243,012</x:t>
-[...5 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>244,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,174,160.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Science Applications International Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAIC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,379,743.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercury Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRCY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,370,335.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nlight Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LASR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,342,807.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leonardo Drs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,312,966.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kbr Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,272,402.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Csg Nv</x:t>
   </x:si>
   <x:si>
     <x:t>CSG NA</x:t>
   </x:si>
   <x:si>
-    <x:t>80,970</x:t>
-[...50 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>81,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,111,586.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Parsons Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PSN US</x:t>
   </x:si>
   <x:si>
-    <x:t>29,706</x:t>
-[...32 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>29,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,071,045.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Amentum Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMTM US</x:t>
   </x:si>
   <x:si>
-    <x:t>52,670</x:t>
-[...5 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>53,006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,793,289.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exosens Sas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXENS FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,792,033.79</x:t>
   </x:si>
   <x:si>
     <x:t>Qinetiq Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>QQ/ LN</x:t>
   </x:si>
   <x:si>
-    <x:t>213,129</x:t>
-[...5 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>214,487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,788,912.50</x:t>
   </x:si>
   <x:si>
     <x:t>Osi Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>OSIS US</x:t>
   </x:si>
   <x:si>
-    <x:t>4,446</x:t>
-[...20 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>4,474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,460,982.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Droneshield Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DRO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>378,328</x:t>
-[...2 lines deleted...]
-    <x:t>$1,407,380.16</x:t>
+    <x:t>380,737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,435,378.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bigbear.Ai Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBAI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>227,577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,310,661.35</x:t>
   </x:si>
   <x:si>
     <x:t>0.45%</x:t>
   </x:si>
   <x:si>
-    <x:t>Bigbear.Ai Holdings Inc</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$36,707.45</x:t>
+    <x:t>$32,311.66</x:t>
   </x:si>
   <x:si>
     <x:t>0.01%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -700,51 +688,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02a998e1f0ff4e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R91000132c48d4201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1fa9a79b568049ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra01873e5b5624794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc01ddba9b13842b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra255824bdf3a4604" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F45"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1072,571 +1060,571 @@
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>