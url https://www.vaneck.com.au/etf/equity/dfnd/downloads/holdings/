--- v1 (2026-05-06)
+++ v2 (2026-05-30)
@@ -1,669 +1,672 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3af6b227259c44cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb8fcce441234a42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DFND_asat_20260506" sheetId="1" r:id="Ra255824bdf3a4604"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DFND_asat_20260529" sheetId="1" r:id="R6e442f5adda047ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="229" uniqueCount="207">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 06/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="229" uniqueCount="208">
+  <x:si>
+    <x:t>All Fund Holdings as at 29/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Palantir Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PLTR US</x:t>
   </x:si>
   <x:si>
-    <x:t>120,063</x:t>
-[...5 lines deleted...]
-    <x:t>7.84%</x:t>
+    <x:t>118,543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,791,133.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rtx Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RTX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,651,089.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thales Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HO FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,165,995.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leonardo Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LDO IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>217,066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,158,947.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elbit Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESLT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,696,154.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Hanwha Aerospace Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>012450 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>15,966</x:t>
-[...65 lines deleted...]
-    <x:t>5.99%</x:t>
+    <x:t>15,764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,053,768.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Curtiss-Wright Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CW US</x:t>
   </x:si>
   <x:si>
-    <x:t>15,823</x:t>
-[...5 lines deleted...]
-    <x:t>5.54%</x:t>
+    <x:t>15,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,232,331.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Saab Ab</x:t>
   </x:si>
   <x:si>
     <x:t>SAABB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>179,803</x:t>
-[...5 lines deleted...]
-    <x:t>5.38%</x:t>
+    <x:t>177,526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,213,100.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Singapore Technologies Engineering Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STE SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>817,866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,142,948.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Leidos Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LDOS US</x:t>
   </x:si>
   <x:si>
-    <x:t>54,929</x:t>
-[...20 lines deleted...]
-    <x:t>3.37%</x:t>
+    <x:t>54,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,633,046.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Planet Labs Pbc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129,462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,201,787.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kratos Defense &amp; Security Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KTOS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,428,241.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Hyundai Rotem Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>064350 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>34,388</x:t>
-[...20 lines deleted...]
-    <x:t>2.34%</x:t>
+    <x:t>33,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,278,392.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caci International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CACI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,256,328.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Ingalls Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HII US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,679,407.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Karman Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>KRMN US</x:t>
   </x:si>
   <x:si>
-    <x:t>71,882</x:t>
-[...47 lines deleted...]
-    <x:t>2.08%</x:t>
+    <x:t>70,972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,671,841.29</x:t>
   </x:si>
   <x:si>
     <x:t>Babcock International Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BAB LN</x:t>
   </x:si>
   <x:si>
-    <x:t>254,963</x:t>
-[...5 lines deleted...]
-    <x:t>1.82%</x:t>
+    <x:t>251,734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,171,227.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOG/A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,035,077.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Booz Allen Hamilton Holding Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,911,470.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Aviation Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AM FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,739,352.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Next Vision Stabilized Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXSN IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,735,106.58</x:t>
   </x:si>
   <x:si>
     <x:t>Korea Aerospace Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>047810 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>30,712</x:t>
-[...50 lines deleted...]
-    <x:t>1.65%</x:t>
+    <x:t>30,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,706,653.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aerovironment Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVAV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,705,024.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hensoldt Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,619,728.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ondas Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONDS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>241,463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,436,609.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Hanwha Systems Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>272210 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>41,051</x:t>
-[...50 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>40,531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,924,935.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Renk Group Ag</x:t>
   </x:si>
   <x:si>
     <x:t>R3NK GR</x:t>
   </x:si>
   <x:si>
-    <x:t>40,743</x:t>
-[...2 lines deleted...]
-    <x:t>$3,666,196.78</x:t>
+    <x:t>40,227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,709,107.45</x:t>
   </x:si>
   <x:si>
     <x:t>1.27%</x:t>
   </x:si>
   <x:si>
-    <x:t>Ondas Holdings Inc</x:t>
-[...11 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>Mercury Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRCY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,148,247.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leonardo Drs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,802,327.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>Science Applications International Corp</x:t>
   </x:si>
   <x:si>
     <x:t>SAIC US</x:t>
   </x:si>
   <x:si>
-    <x:t>17,896</x:t>
-[...17 lines deleted...]
-    <x:t>$2,370,335.51</x:t>
+    <x:t>17,669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,558,873.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Nlight Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LASR US</x:t>
   </x:si>
   <x:si>
-    <x:t>25,155</x:t>
-[...2 lines deleted...]
-    <x:t>$2,342,807.94</x:t>
+    <x:t>24,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,558,607.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Parsons Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,424,537.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Csg Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSG NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,345,614.32</x:t>
   </x:si>
   <x:si>
     <x:t>0.81%</x:t>
   </x:si>
   <x:si>
-    <x:t>Leonardo Drs Inc</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Kbr Inc</x:t>
   </x:si>
   <x:si>
     <x:t>KBR US</x:t>
   </x:si>
   <x:si>
-    <x:t>44,656</x:t>
-[...35 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>44,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,141,689.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qinetiq Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QQ/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211,771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,997,602.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exosens Sas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXENS FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,842,012.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Amentum Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMTM US</x:t>
   </x:si>
   <x:si>
-    <x:t>53,006</x:t>
-[...29 lines deleted...]
-    <x:t>$1,788,912.50</x:t>
+    <x:t>52,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,689,671.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bigbear.Ai Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBAI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>224,696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,573,964.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Osi Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>OSIS US</x:t>
   </x:si>
   <x:si>
-    <x:t>4,474</x:t>
-[...5 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>4,418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,330,926.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Droneshield Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DRO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>380,737</x:t>
-[...17 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>375,916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,274,355.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$32,311.66</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$350,654.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -688,51 +691,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra01873e5b5624794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc01ddba9b13842b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra255824bdf3a4604" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4e2ed5544684bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc4becc493e474440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6e442f5adda047ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F45"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1060,71 +1063,71 @@
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
         <x:v>82</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
@@ -1180,451 +1183,451 @@
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>129</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>