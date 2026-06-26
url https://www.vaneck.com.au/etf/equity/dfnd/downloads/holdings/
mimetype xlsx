--- v2 (2026-05-30)
+++ v3 (2026-06-26)
@@ -1,672 +1,753 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb8fcce441234a42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R948ddf6484bd4eb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DFND_asat_20260529" sheetId="1" r:id="R6e442f5adda047ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DFND_asat_20260625" sheetId="1" r:id="Racfb8fb214b3486b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="229" uniqueCount="208">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 29/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="254" uniqueCount="235">
+  <x:si>
+    <x:t>All Fund Holdings as at 25/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Rtx Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RTX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,841,644.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.11%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Palantir Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PLTR US</x:t>
   </x:si>
   <x:si>
-    <x:t>118,543</x:t>
-[...20 lines deleted...]
-    <x:t>7.44%</x:t>
+    <x:t>115,212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,891,846.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Thales Sa</x:t>
   </x:si>
   <x:si>
     <x:t>HO FP</x:t>
   </x:si>
   <x:si>
-    <x:t>51,915</x:t>
-[...5 lines deleted...]
-    <x:t>6.93%</x:t>
+    <x:t>48,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,286,103.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Curtiss-Wright Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,104,827.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Leonardo Spa</x:t>
   </x:si>
   <x:si>
     <x:t>LDO IM</x:t>
   </x:si>
   <x:si>
-    <x:t>217,066</x:t>
-[...5 lines deleted...]
-    <x:t>6.58%</x:t>
+    <x:t>200,935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,264,402.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hanwha Aerospace Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>012450 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,637,391.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Elbit Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ESLT US</x:t>
   </x:si>
   <x:si>
-    <x:t>14,454</x:t>
-[...35 lines deleted...]
-    <x:t>5.58%</x:t>
+    <x:t>13,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,305,216.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Saab Ab</x:t>
   </x:si>
   <x:si>
     <x:t>SAABB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>177,526</x:t>
-[...5 lines deleted...]
-    <x:t>5.23%</x:t>
+    <x:t>166,909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,173,207.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Singapore Technologies Engineering Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>STE SP</x:t>
   </x:si>
   <x:si>
-    <x:t>817,866</x:t>
-[...5 lines deleted...]
-    <x:t>3.49%</x:t>
+    <x:t>759,238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,925,559.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kongsberg Gruppen Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOG NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>192,158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,054,411.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Leidos Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LDOS US</x:t>
   </x:si>
   <x:si>
-    <x:t>54,233</x:t>
-[...5 lines deleted...]
-    <x:t>3.31%</x:t>
+    <x:t>49,962</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,233,008.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOG/A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,615,819.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hyundai Rotem Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>064350 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,396,635.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caci International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CACI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,278,693.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Ingalls Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HII US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,058,974.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kratos Defense &amp; Security Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KTOS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,994,580.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
   </x:si>
   <x:si>
     <x:t>Planet Labs Pbc</x:t>
   </x:si>
   <x:si>
     <x:t>PL US</x:t>
   </x:si>
   <x:si>
-    <x:t>129,462</x:t>
-[...65 lines deleted...]
-    <x:t>1.95%</x:t>
+    <x:t>128,921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,947,804.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Babcock International Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAB LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>228,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,310,273.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Karman Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>KRMN US</x:t>
   </x:si>
   <x:si>
-    <x:t>70,972</x:t>
-[...32 lines deleted...]
-    <x:t>1.73%</x:t>
+    <x:t>61,193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,099,023.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Aviation Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AM FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,043,362.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Korea Aerospace Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>047810 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,745,272.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Booz Allen Hamilton Holding Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BAH US</x:t>
   </x:si>
   <x:si>
-    <x:t>44,630</x:t>
-[...20 lines deleted...]
-    <x:t>1.63%</x:t>
+    <x:t>40,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,494,688.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Next Vision Stabilized Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NXSN IT</x:t>
   </x:si>
   <x:si>
-    <x:t>31,837</x:t>
-[...17 lines deleted...]
-    <x:t>1.62%</x:t>
+    <x:t>27,936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,306,617.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hensoldt Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,159,923.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Aerovironment Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AVAV US</x:t>
   </x:si>
   <x:si>
-    <x:t>16,335</x:t>
-[...17 lines deleted...]
-    <x:t>1.59%</x:t>
+    <x:t>15,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,032,584.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercury Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRCY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,915,917.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Ondas Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ONDS US</x:t>
   </x:si>
   <x:si>
-    <x:t>241,463</x:t>
-[...5 lines deleted...]
-    <x:t>1.52%</x:t>
+    <x:t>252,024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,800,267.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Hanwha Systems Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>272210 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>40,531</x:t>
-[...5 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>37,519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,781,120.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Renk Group Ag</x:t>
   </x:si>
   <x:si>
     <x:t>R3NK GR</x:t>
   </x:si>
   <x:si>
-    <x:t>40,227</x:t>
-[...20 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>37,237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,508,030.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Leonardo Drs Inc</x:t>
   </x:si>
   <x:si>
     <x:t>DRS US</x:t>
   </x:si>
   <x:si>
-    <x:t>41,351</x:t>
-[...5 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>38,409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,466,628.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>Science Applications International Corp</x:t>
   </x:si>
   <x:si>
     <x:t>SAIC US</x:t>
   </x:si>
   <x:si>
-    <x:t>17,669</x:t>
-[...5 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>15,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,365,387.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Nlight Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LASR US</x:t>
   </x:si>
   <x:si>
-    <x:t>24,837</x:t>
-[...2 lines deleted...]
-    <x:t>$2,558,607.86</x:t>
+    <x:t>23,246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,101,310.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kbr Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,939,809.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Parsons Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PSN US</x:t>
   </x:si>
   <x:si>
-    <x:t>29,517</x:t>
-[...5 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>28,151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,917,487.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Osi Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OSIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,582,191.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tkms Ag&amp; Co Kgaa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TKMS GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,551,749.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Csg Nv</x:t>
   </x:si>
   <x:si>
     <x:t>CSG NA</x:t>
   </x:si>
   <x:si>
-    <x:t>80,453</x:t>
-[...20 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>74,474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,514,814.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amentum Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMTM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,446,480.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Qinetiq Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>QQ/ LN</x:t>
   </x:si>
   <x:si>
-    <x:t>211,771</x:t>
-[...5 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>180,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,439,771.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Exosens Sas</x:t>
   </x:si>
   <x:si>
     <x:t>EXENS FP</x:t>
   </x:si>
   <x:si>
-    <x:t>16,665</x:t>
-[...20 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>16,438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,425,394.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vectrus Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,152,673.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Bigbear.Ai Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBAI US</x:t>
   </x:si>
   <x:si>
-    <x:t>224,696</x:t>
-[...20 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>204,505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,009,572.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Voyager Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOYG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$969,693.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Red Cat Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RCAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$823,576.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Droneshield Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DRO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>375,916</x:t>
-[...5 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>311,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$751,211.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$350,654.17</x:t>
-[...2 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>$-50,417.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -691,56 +772,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4e2ed5544684bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc4becc493e474440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6e442f5adda047ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf95bf1806624174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R46f18334584e47a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Racfb8fb214b3486b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F45"/>
+  <x:dimension ref="A1:F50"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1083,556 +1164,656 @@
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A45" s="2" t="s">
+      <x:c r="A45" s="1">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="B45" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A46" s="1">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="B46" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A47" s="1">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="B47" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A48" s="1">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B48" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A49" s="1">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B49" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A50" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B45" s="2" t="s">
+      <x:c r="B50" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C45" s="2" t="s">
+      <x:c r="C50" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D45" s="2" t="s">
+      <x:c r="D50" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E45" s="2" t="s">
+      <x:c r="E50" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F45" s="2" t="s">
+      <x:c r="F50" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A45:F45"/>
+    <x:mergeCell ref="A50:F50"/>
   </x:mergeCells>
 </x:worksheet>
 </file>