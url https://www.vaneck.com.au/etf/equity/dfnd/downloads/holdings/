--- v3 (2026-06-26)
+++ v4 (2026-07-27)
@@ -1,753 +1,756 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R948ddf6484bd4eb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R215b6d53f7dc44c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DFND_asat_20260625" sheetId="1" r:id="Racfb8fb214b3486b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DFND_asat_20260727" sheetId="1" r:id="Rc70255e0600e4924"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="254" uniqueCount="235">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 25/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="254" uniqueCount="236">
+  <x:si>
+    <x:t>All Fund Holdings as at 27/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Rtx Corp</x:t>
   </x:si>
   <x:si>
     <x:t>RTX US</x:t>
   </x:si>
   <x:si>
-    <x:t>84,559</x:t>
-[...5 lines deleted...]
-    <x:t>9.11%</x:t>
+    <x:t>79,506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,208,455.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Palantir Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PLTR US</x:t>
   </x:si>
   <x:si>
-    <x:t>115,212</x:t>
-[...5 lines deleted...]
-    <x:t>7.14%</x:t>
+    <x:t>108,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,053,344.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Thales Sa</x:t>
   </x:si>
   <x:si>
     <x:t>HO FP</x:t>
   </x:si>
   <x:si>
-    <x:t>48,057</x:t>
-[...5 lines deleted...]
-    <x:t>6.90%</x:t>
+    <x:t>45,185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,392,489.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leonardo Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LDO IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>188,926</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,076,115.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elbit Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESLT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,881,964.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Curtiss-Wright Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CW US</x:t>
   </x:si>
   <x:si>
-    <x:t>14,490</x:t>
-[...20 lines deleted...]
-    <x:t>6.09%</x:t>
+    <x:t>13,624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,624,865.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saab Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAABB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>156,934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,587,705.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Hanwha Aerospace Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>012450 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>14,593</x:t>
-[...35 lines deleted...]
-    <x:t>4.86%</x:t>
+    <x:t>13,720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,108,250.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Singapore Technologies Engineering Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>STE SP</x:t>
   </x:si>
   <x:si>
-    <x:t>759,238</x:t>
-[...5 lines deleted...]
-    <x:t>3.56%</x:t>
+    <x:t>713,864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,390,334.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Kongsberg Gruppen Asa</x:t>
   </x:si>
   <x:si>
     <x:t>KOG NO</x:t>
   </x:si>
   <x:si>
-    <x:t>192,158</x:t>
-[...5 lines deleted...]
-    <x:t>3.21%</x:t>
+    <x:t>180,674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,824,314.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Leidos Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LDOS US</x:t>
   </x:si>
   <x:si>
-    <x:t>49,962</x:t>
-[...5 lines deleted...]
-    <x:t>2.89%</x:t>
+    <x:t>46,976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,537,937.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caci International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CACI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,387,658.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Moog Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MOG/A US</x:t>
   </x:si>
   <x:si>
-    <x:t>9,319</x:t>
-[...5 lines deleted...]
-    <x:t>2.24%</x:t>
+    <x:t>8,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,142,102.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Ingalls Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HII US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,844,811.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kratos Defense &amp; Security Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KTOS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,744,891.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Babcock International Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAB LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>215,215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,601,073.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Hyundai Rotem Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>064350 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>31,429</x:t>
-[...50 lines deleted...]
-    <x:t>1.99%</x:t>
+    <x:t>29,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,568,096.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Korea Aerospace Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>047810 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,072,040.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Booz Allen Hamilton Holding Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,945,066.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Karman Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRMN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,905,712.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Aviation Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AM FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,888,113.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hensoldt Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,642,960.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Planet Labs Pbc</x:t>
   </x:si>
   <x:si>
     <x:t>PL US</x:t>
   </x:si>
   <x:si>
-    <x:t>128,921</x:t>
-[...80 lines deleted...]
-    <x:t>1.39%</x:t>
+    <x:t>121,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,550,534.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Next Vision Stabilized Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NXSN IT</x:t>
   </x:si>
   <x:si>
-    <x:t>27,936</x:t>
-[...20 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>26,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,170,723.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Aerovironment Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AVAV US</x:t>
   </x:si>
   <x:si>
-    <x:t>15,326</x:t>
-[...5 lines deleted...]
-    <x:t>1.21%</x:t>
+    <x:t>14,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,082,834.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Mercury Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MRCY US</x:t>
   </x:si>
   <x:si>
-    <x:t>19,079</x:t>
-[...5 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>17,939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,650,869.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Ondas Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ONDS US</x:t>
   </x:si>
   <x:si>
-    <x:t>252,024</x:t>
-[...5 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>236,962</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,644,778.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renk Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>R3NK GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,580,188.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leonardo Drs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,485,630.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Science Applications International Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAIC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,453,013.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>Hanwha Systems Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>272210 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>37,519</x:t>
-[...47 lines deleted...]
-    <x:t>$2,365,387.98</x:t>
+    <x:t>35,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,347,923.57</x:t>
   </x:si>
   <x:si>
     <x:t>0.94%</x:t>
   </x:si>
   <x:si>
+    <x:t>Parsons Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,224,319.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Nlight Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LASR US</x:t>
   </x:si>
   <x:si>
-    <x:t>23,246</x:t>
-[...5 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>21,856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,189,821.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>Kbr Inc</x:t>
   </x:si>
   <x:si>
     <x:t>KBR US</x:t>
   </x:si>
   <x:si>
-    <x:t>41,548</x:t>
-[...17 lines deleted...]
-    <x:t>$1,917,487.89</x:t>
+    <x:t>39,065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,064,348.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Csg Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSG NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,768,848.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qinetiq Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QQ/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>169,891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,586,975.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exosens Sas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXENS FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,562,819.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tkms Ag&amp; Co Kgaa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TKMS GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,538,465.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amentum Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMTM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,508,883.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Osi Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>OSIS US</x:t>
   </x:si>
   <x:si>
-    <x:t>4,992</x:t>
-[...47 lines deleted...]
-    <x:t>$1,446,480.23</x:t>
+    <x:t>4,694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,455,519.26</x:t>
   </x:si>
   <x:si>
     <x:t>0.58%</x:t>
   </x:si>
   <x:si>
-    <x:t>Qinetiq Group Plc</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Vectrus Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VEC US</x:t>
   </x:si>
   <x:si>
-    <x:t>11,037</x:t>
-[...5 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>10,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,241,023.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Voyager Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOYG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$775,781.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Bigbear.Ai Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBAI US</x:t>
   </x:si>
   <x:si>
-    <x:t>204,505</x:t>
-[...20 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>192,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$759,391.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Red Cat Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>RCAT US</x:t>
   </x:si>
   <x:si>
-    <x:t>63,848</x:t>
-[...5 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>60,032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$656,284.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Droneshield Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DRO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>311,706</x:t>
-[...5 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>293,078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$597,879.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-50,417.94</x:t>
-[...2 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>$-17,554.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -772,51 +775,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf95bf1806624174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R46f18334584e47a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Racfb8fb214b3486b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R640ed3442d09467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7ada4688c574475c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc70255e0600e4924" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F50"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1384,191 +1387,191 @@
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>156</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
@@ -1644,171 +1647,171 @@
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B50" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C50" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D50" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E50" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F50" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>