--- v4 (2026-07-27)
+++ v5 (2026-08-24)
@@ -1,756 +1,753 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R215b6d53f7dc44c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f95d10c1dbe403c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DFND_asat_20260727" sheetId="1" r:id="Rc70255e0600e4924"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DFND_asat_20260821" sheetId="1" r:id="R5c02dd7924cb40ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="254" uniqueCount="236">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 27/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="254" uniqueCount="235">
+  <x:si>
+    <x:t>All Fund Holdings as at 21/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Palantir Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,208,510.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.35%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Rtx Corp</x:t>
   </x:si>
   <x:si>
     <x:t>RTX US</x:t>
   </x:si>
   <x:si>
     <x:t>79,506</x:t>
   </x:si>
   <x:si>
-    <x:t>$24,208,455.36</x:t>
-[...17 lines deleted...]
-    <x:t>7.61%</x:t>
+    <x:t>$23,295,786.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Thales Sa</x:t>
   </x:si>
   <x:si>
     <x:t>HO FP</x:t>
   </x:si>
   <x:si>
     <x:t>45,185</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,392,489.14</x:t>
-[...2 lines deleted...]
-    <x:t>6.95%</x:t>
+    <x:t>$18,634,303.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Leonardo Spa</x:t>
   </x:si>
   <x:si>
     <x:t>LDO IM</x:t>
   </x:si>
   <x:si>
     <x:t>188,926</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,076,115.48</x:t>
-[...2 lines deleted...]
-    <x:t>6.42%</x:t>
+    <x:t>$17,315,737.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saab Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAABB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>156,934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,159,226.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hanwha Aerospace Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>012450 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,989,482.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Elbit Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ESLT US</x:t>
   </x:si>
   <x:si>
     <x:t>12,680</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,881,964.85</x:t>
-[...2 lines deleted...]
-    <x:t>5.95%</x:t>
+    <x:t>$13,121,249.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.99%</x:t>
   </x:si>
   <x:si>
     <x:t>Curtiss-Wright Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CW US</x:t>
   </x:si>
   <x:si>
     <x:t>13,624</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,624,865.02</x:t>
-[...32 lines deleted...]
-    <x:t>5.24%</x:t>
+    <x:t>$12,075,798.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leidos Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LDOS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,271,266.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kongsberg Gruppen Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOG NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>180,674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,538,574.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Singapore Technologies Engineering Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>STE SP</x:t>
   </x:si>
   <x:si>
     <x:t>713,864</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,390,334.94</x:t>
-[...32 lines deleted...]
-    <x:t>3.01%</x:t>
+    <x:t>$8,380,008.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Caci International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CACI US</x:t>
   </x:si>
   <x:si>
     <x:t>7,735</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,387,658.79</x:t>
-[...2 lines deleted...]
-    <x:t>2.15%</x:t>
+    <x:t>$6,989,895.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kratos Defense &amp; Security Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KTOS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,588,598.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Ingalls Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HII US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,900,485.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Moog Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MOG/A US</x:t>
   </x:si>
   <x:si>
     <x:t>8,762</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,142,102.72</x:t>
-[...32 lines deleted...]
-    <x:t>1.90%</x:t>
+    <x:t>$4,759,413.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Babcock International Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BAB LN</x:t>
   </x:si>
   <x:si>
     <x:t>215,215</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,601,073.43</x:t>
-[...2 lines deleted...]
-    <x:t>1.84%</x:t>
+    <x:t>$4,520,673.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Karman Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRMN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,288,696.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Booz Allen Hamilton Holding Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,088,252.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hensoldt Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,079,526.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Aviation Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AM FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,890,860.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Hyundai Rotem Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>064350 KS</x:t>
   </x:si>
   <x:si>
     <x:t>29,551</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,568,096.77</x:t>
-[...2 lines deleted...]
-    <x:t>1.83%</x:t>
+    <x:t>$3,871,259.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Planet Labs Pbc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,771,502.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Korea Aerospace Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>047810 KS</x:t>
   </x:si>
   <x:si>
     <x:t>26,392</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,072,040.68</x:t>
-[...77 lines deleted...]
-    <x:t>1.42%</x:t>
+    <x:t>$3,454,764.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aerovironment Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVAV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,222,738.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ondas Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONDS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>236,962</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,880,986.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renk Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>R3NK GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,727,770.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Next Vision Stabilized Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NXSN IT</x:t>
   </x:si>
   <x:si>
     <x:t>26,267</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,170,723.53</x:t>
-[...17 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>$2,662,302.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Science Applications International Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAIC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,574,919.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hanwha Systems Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>272210 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,497,179.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Mercury Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MRCY US</x:t>
   </x:si>
   <x:si>
     <x:t>17,939</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,650,869.62</x:t>
-[...29 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>$2,287,697.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Csg Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSG NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,108,737.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kbr Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,103,751.33</x:t>
   </x:si>
   <x:si>
     <x:t>Leonardo Drs Inc</x:t>
   </x:si>
   <x:si>
     <x:t>DRS US</x:t>
   </x:si>
   <x:si>
     <x:t>36,114</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,485,630.85</x:t>
-[...32 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>$2,051,702.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>Parsons Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PSN US</x:t>
   </x:si>
   <x:si>
     <x:t>26,468</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,224,319.08</x:t>
-[...2 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>$1,812,193.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qinetiq Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QQ/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>169,891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,744,733.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tkms Ag&amp; Co Kgaa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TKMS GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,726,107.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exosens Sas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXENS FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,534,961.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Nlight Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LASR US</x:t>
   </x:si>
   <x:si>
     <x:t>21,856</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,189,821.67</x:t>
-[...77 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>$1,445,778.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Amentum Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMTM US</x:t>
   </x:si>
   <x:si>
     <x:t>46,762</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,508,883.07</x:t>
-[...2 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>$1,402,729.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>Osi Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>OSIS US</x:t>
   </x:si>
   <x:si>
     <x:t>4,694</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,455,519.26</x:t>
-[...2 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>$1,354,537.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Voyager Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOYG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,151,356.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Vectrus Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>VEC US</x:t>
+    <x:t>VVX US</x:t>
   </x:si>
   <x:si>
     <x:t>10,378</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,241,023.57</x:t>
-[...14 lines deleted...]
-    <x:t>$775,781.80</x:t>
+    <x:t>$1,137,175.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bigbear.Ai Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBAI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>192,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$864,253.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Red Cat Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RCAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$806,124.71</x:t>
   </x:si>
   <x:si>
     <x:t>0.31%</x:t>
   </x:si>
   <x:si>
-    <x:t>Bigbear.Ai Holdings Inc</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>Droneshield Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DRO AU</x:t>
   </x:si>
   <x:si>
     <x:t>293,078</x:t>
   </x:si>
   <x:si>
-    <x:t>$597,879.12</x:t>
-[...2 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>$536,332.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-17,554.06</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$16,717.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -775,51 +772,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R640ed3442d09467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7ada4688c574475c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc70255e0600e4924" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd842f2086c4b494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3d8060666b9b4ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5c02dd7924cb40ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F50"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1387,151 +1384,151 @@
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
@@ -1567,251 +1564,251 @@
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>205</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>220</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
         <x:v>230</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
         <x:v>234</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B50" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C50" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D50" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E50" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F50" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>