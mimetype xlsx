--- v5 (2026-08-24)
+++ v6 (2026-09-13)
@@ -1,753 +1,759 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f95d10c1dbe403c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf660d8d6dcc14bd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DFND_asat_20260821" sheetId="1" r:id="R5c02dd7924cb40ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DFND_asat_20260911" sheetId="1" r:id="R0ef82bf50355445e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="254" uniqueCount="235">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 21/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="254" uniqueCount="237">
+  <x:si>
+    <x:t>All Fund Holdings as at 11/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Palantir Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PLTR US</x:t>
   </x:si>
   <x:si>
     <x:t>108,326</x:t>
   </x:si>
   <x:si>
-    <x:t>$27,208,510.93</x:t>
-[...2 lines deleted...]
-    <x:t>10.35%</x:t>
+    <x:t>$25,065,494.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Rtx Corp</x:t>
   </x:si>
   <x:si>
     <x:t>RTX US</x:t>
   </x:si>
   <x:si>
     <x:t>79,506</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,295,786.87</x:t>
-[...2 lines deleted...]
-    <x:t>8.86%</x:t>
+    <x:t>$21,975,063.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Thales Sa</x:t>
   </x:si>
   <x:si>
     <x:t>HO FP</x:t>
   </x:si>
   <x:si>
     <x:t>45,185</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,634,303.69</x:t>
-[...2 lines deleted...]
-    <x:t>7.09%</x:t>
+    <x:t>$16,499,727.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Leonardo Spa</x:t>
   </x:si>
   <x:si>
     <x:t>LDO IM</x:t>
   </x:si>
   <x:si>
     <x:t>188,926</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,315,737.51</x:t>
-[...2 lines deleted...]
-    <x:t>6.59%</x:t>
+    <x:t>$15,333,073.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hanwha Aerospace Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>012450 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,254,737.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Saab Ab</x:t>
   </x:si>
   <x:si>
     <x:t>SAABB SS</x:t>
   </x:si>
   <x:si>
     <x:t>156,934</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,159,226.26</x:t>
-[...17 lines deleted...]
-    <x:t>5.70%</x:t>
+    <x:t>$13,092,745.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Elbit Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ESLT US</x:t>
   </x:si>
   <x:si>
     <x:t>12,680</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,121,249.10</x:t>
-[...2 lines deleted...]
-    <x:t>4.99%</x:t>
+    <x:t>$12,805,771.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Curtiss-Wright Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CW US</x:t>
   </x:si>
   <x:si>
     <x:t>13,624</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,075,798.90</x:t>
-[...2 lines deleted...]
-    <x:t>4.59%</x:t>
+    <x:t>$10,638,806.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Leidos Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LDOS US</x:t>
   </x:si>
   <x:si>
     <x:t>46,976</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,271,266.81</x:t>
-[...2 lines deleted...]
-    <x:t>3.53%</x:t>
+    <x:t>$8,490,150.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Kongsberg Gruppen Asa</x:t>
   </x:si>
   <x:si>
     <x:t>KOG NO</x:t>
   </x:si>
   <x:si>
     <x:t>180,674</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,538,574.30</x:t>
-[...2 lines deleted...]
-    <x:t>3.25%</x:t>
+    <x:t>$8,199,955.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Singapore Technologies Engineering Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>STE SP</x:t>
   </x:si>
   <x:si>
     <x:t>713,864</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,380,008.57</x:t>
-[...2 lines deleted...]
-    <x:t>3.19%</x:t>
+    <x:t>$8,075,745.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Caci International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CACI US</x:t>
   </x:si>
   <x:si>
     <x:t>7,735</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,989,895.07</x:t>
-[...2 lines deleted...]
-    <x:t>2.66%</x:t>
+    <x:t>$6,733,700.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Ingalls Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HII US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,626,255.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Kratos Defense &amp; Security Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>KTOS US</x:t>
   </x:si>
   <x:si>
     <x:t>70,031</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,588,598.00</x:t>
-[...14 lines deleted...]
-    <x:t>$4,900,485.79</x:t>
+    <x:t>$4,589,921.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOG/A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,482,700.87</x:t>
   </x:si>
   <x:si>
     <x:t>1.86%</x:t>
   </x:si>
   <x:si>
-    <x:t>Moog Inc</x:t>
-[...11 lines deleted...]
-    <x:t>1.81%</x:t>
+    <x:t>Booz Allen Hamilton Holding Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,013,319.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Babcock International Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BAB LN</x:t>
   </x:si>
   <x:si>
     <x:t>215,215</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,520,673.25</x:t>
-[...2 lines deleted...]
-    <x:t>1.72%</x:t>
+    <x:t>$3,938,080.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hyundai Rotem Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>064350 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,815,308.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Korea Aerospace Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>047810 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,660,467.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Aviation Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AM FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,619,940.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hensoldt Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,524,846.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aerovironment Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVAV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,956,481.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Planet Labs Pbc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,822,397.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Karman Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>KRMN US</x:t>
   </x:si>
   <x:si>
     <x:t>57,536</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,288,696.11</x:t>
-[...107 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>$2,760,411.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hanwha Systems Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>272210 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,661,438.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Next Vision Stabilized Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXSN IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,626,850.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Science Applications International Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAIC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,587,953.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renk Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>R3NK GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,404,492.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Ondas Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ONDS US</x:t>
   </x:si>
   <x:si>
     <x:t>236,962</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,880,986.43</x:t>
-[...62 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>$2,396,727.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>Mercury Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MRCY US</x:t>
   </x:si>
   <x:si>
     <x:t>17,939</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,287,697.89</x:t>
-[...2 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>$2,012,881.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kbr Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,986,494.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>Csg Nv</x:t>
   </x:si>
   <x:si>
     <x:t>CSG NA</x:t>
   </x:si>
   <x:si>
     <x:t>70,024</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,108,737.98</x:t>
-[...14 lines deleted...]
-    <x:t>$2,103,751.33</x:t>
+    <x:t>$1,866,570.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Leonardo Drs Inc</x:t>
   </x:si>
   <x:si>
     <x:t>DRS US</x:t>
   </x:si>
   <x:si>
     <x:t>36,114</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,051,702.34</x:t>
-[...2 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>$1,829,379.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Parsons Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PSN US</x:t>
   </x:si>
   <x:si>
     <x:t>26,468</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,812,193.17</x:t>
-[...2 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>$1,694,128.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tkms Ag&amp; Co Kgaa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TKMS GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,566,531.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Qinetiq Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>QQ/ LN</x:t>
   </x:si>
   <x:si>
     <x:t>169,891</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,744,733.07</x:t>
-[...14 lines deleted...]
-    <x:t>$1,726,107.53</x:t>
+    <x:t>$1,515,888.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Exosens Sas</x:t>
   </x:si>
   <x:si>
     <x:t>EXENS FP</x:t>
   </x:si>
   <x:si>
     <x:t>15,456</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,534,961.75</x:t>
+    <x:t>$1,402,827.26</x:t>
   </x:si>
   <x:si>
     <x:t>0.58%</x:t>
   </x:si>
   <x:si>
+    <x:t>Osi Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OSIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,317,895.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amentum Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMTM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,276,038.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Nlight Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LASR US</x:t>
   </x:si>
   <x:si>
     <x:t>21,856</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,445,778.43</x:t>
-[...32 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>$1,197,993.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vectrus Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VVX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,050,540.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Voyager Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VOYG US</x:t>
   </x:si>
   <x:si>
     <x:t>21,480</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,151,356.59</x:t>
-[...17 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>$987,995.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Bigbear.Ai Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBAI US</x:t>
   </x:si>
   <x:si>
     <x:t>192,283</x:t>
   </x:si>
   <x:si>
-    <x:t>$864,253.43</x:t>
-[...2 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>$756,470.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Red Cat Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>RCAT US</x:t>
   </x:si>
   <x:si>
     <x:t>60,032</x:t>
   </x:si>
   <x:si>
-    <x:t>$806,124.71</x:t>
-[...2 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>$676,699.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Droneshield Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DRO AU</x:t>
   </x:si>
   <x:si>
     <x:t>293,078</x:t>
   </x:si>
   <x:si>
-    <x:t>$536,332.74</x:t>
-[...2 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>$498,232.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$16,717.99</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$-55,761.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -772,51 +778,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd842f2086c4b494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3d8060666b9b4ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5c02dd7924cb40ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cf95089eba94feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra9a33b8d7fa244aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0ef82bf50355445e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F50"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1484,331 +1490,331 @@
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B50" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C50" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D50" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E50" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F50" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>