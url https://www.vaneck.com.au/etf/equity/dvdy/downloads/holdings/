--- v0 (2026-04-20)
+++ v1 (2026-05-10)
@@ -1,459 +1,456 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab173ac5e13d4a0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd718b67efdf04505" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DVDY_asat_20260417" sheetId="1" r:id="Rafb909743bd44fd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DVDY_asat_20260508" sheetId="1" r:id="Rd1ba19d9b07a430f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="137">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 17/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="136">
+  <x:si>
+    <x:t>All Fund Holdings as at 08/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Macquarie Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MQG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,609,060.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.21%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Woolworths Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WOW AU</x:t>
   </x:si>
   <x:si>
-    <x:t>45,135</x:t>
-[...20 lines deleted...]
-    <x:t>5.17%</x:t>
+    <x:t>45,186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,518,249.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apa Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>143,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,476,100.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.78%</x:t>
   </x:si>
   <x:si>
     <x:t>Telstra Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TLS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>266,981</x:t>
-[...20 lines deleted...]
-    <x:t>4.56%</x:t>
+    <x:t>267,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,419,272.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deterra Royalties Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>317,279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,389,682.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Als Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALQ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,342,903.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asx Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,341,968.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medibank Pvt Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>292,065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,340,578.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Lottery Corp Ltd/The</x:t>
   </x:si>
   <x:si>
     <x:t>TLC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>250,294</x:t>
-[...5 lines deleted...]
-    <x:t>4.52%</x:t>
+    <x:t>250,578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,328,063.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nib Holdings Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NHF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>197,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,311,200.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atlas Arteria Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>271,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,295,939.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brambles Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BXB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,290,852.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transurban Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,277,857.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pinnacle Investment Management Group Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,272,946.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Supply Network Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,267,752.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.11%</x:t>
   </x:si>
   <x:si>
     <x:t>National Australia Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NAB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>32,551</x:t>
-[...140 lines deleted...]
-    <x:t>3.85%</x:t>
+    <x:t>32,587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,250,037.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Wesfarmers Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WES AU</x:t>
   </x:si>
   <x:si>
-    <x:t>16,398</x:t>
-[...2 lines deleted...]
-    <x:t>$1,194,594.30</x:t>
+    <x:t>16,417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,186,128.25</x:t>
   </x:si>
   <x:si>
     <x:t>3.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Group Ltd/Australia</x:t>
   </x:si>
   <x:si>
     <x:t>EDV AU</x:t>
   </x:si>
   <x:si>
-    <x:t>358,145</x:t>
-[...5 lines deleted...]
-    <x:t>3.75%</x:t>
+    <x:t>358,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,165,290.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.78%</x:t>
   </x:si>
   <x:si>
     <x:t>Computershare Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CPU AU</x:t>
   </x:si>
   <x:si>
-    <x:t>37,845</x:t>
-[...20 lines deleted...]
-    <x:t>3.71%</x:t>
+    <x:t>37,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,164,298.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Carsales.Com Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CAR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>40,340</x:t>
-[...5 lines deleted...]
-    <x:t>3.40%</x:t>
+    <x:t>40,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,058,920.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reliance Worldwide Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RWC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>323,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,028,682.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Aub Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AUB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>42,088</x:t>
-[...5 lines deleted...]
-    <x:t>3.39%</x:t>
+    <x:t>42,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,012,504.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Ansell Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ANN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>36,588</x:t>
-[...20 lines deleted...]
-    <x:t>3.08%</x:t>
+    <x:t>36,629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$967,738.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Seek Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SEK AU</x:t>
   </x:si>
   <x:si>
-    <x:t>55,318</x:t>
-[...5 lines deleted...]
-    <x:t>2.75%</x:t>
+    <x:t>55,381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$775,334.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Arb Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ARB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>40,776</x:t>
-[...5 lines deleted...]
-    <x:t>2.71%</x:t>
+    <x:t>40,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$761,738.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$19,050.34</x:t>
-[...2 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>$5,303.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -478,51 +475,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R500aeb9253b243f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc7fccfbbc4484167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rafb909743bd44fd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaf368190b2742cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5cf9eac7b43c4912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd1ba19d9b07a430f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -690,431 +687,431 @@
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>