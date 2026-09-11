--- v6 (2026-08-22)
+++ v7 (2026-09-11)
@@ -1,2940 +1,2871 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02f51d7214cd400f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d127f89174f45ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EMKT_asat_20260821" sheetId="1" r:id="R56d6b8550e674a1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EMKT_asat_20260911" sheetId="1" r:id="R83de6dcf8d90422b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1129" uniqueCount="964">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 21/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1094" uniqueCount="941">
+  <x:si>
+    <x:t>All Fund Holdings as at 11/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>2330 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>960,000</x:t>
-[...5 lines deleted...]
-    <x:t>12.86%</x:t>
+    <x:t>994,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,635,484.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Samsung Electronics Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>005930 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>268,983</x:t>
-[...5 lines deleted...]
-    <x:t>9.44%</x:t>
+    <x:t>278,557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,082,294.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Sk Hynix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>000660 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>34,072</x:t>
-[...5 lines deleted...]
-    <x:t>7.46%</x:t>
+    <x:t>35,284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,130,165.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.27%</x:t>
   </x:si>
   <x:si>
     <x:t>United Microelectronics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>2303 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>3,478,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.27%</x:t>
+    <x:t>3,602,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,686,190.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hana Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>086790 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>122,605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,285,907.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chroma Ate Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2360 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>169,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,283,441.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
   </x:si>
   <x:si>
     <x:t>Gold Fields Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GFI SJ</x:t>
   </x:si>
   <x:si>
-    <x:t>245,753</x:t>
-[...35 lines deleted...]
-    <x:t>1.89%</x:t>
+    <x:t>254,501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,040,769.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000270 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,485,367.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
   </x:si>
   <x:si>
     <x:t>King Slide Works Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2059 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>24,000</x:t>
-[...17 lines deleted...]
-    <x:t>1.80%</x:t>
+    <x:t>25,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,922,382.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Largan Precision Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3008 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,068,476.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B3 Sa - Brasil Bolsa Balcao</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B3SA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,358,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,422,955.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Hyundai Mobis Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>012330 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>25,380</x:t>
-[...5 lines deleted...]
-    <x:t>1.67%</x:t>
+    <x:t>26,284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,380,168.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Emaar Properties Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>EMAAR UH</x:t>
   </x:si>
   <x:si>
-    <x:t>2,601,306</x:t>
-[...35 lines deleted...]
-    <x:t>1.14%</x:t>
+    <x:t>2,693,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,194,141.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Picc Property &amp; Casualty Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2328 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>3,113,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.11%</x:t>
+    <x:t>3,223,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,771,230.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Construction Bank Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>939 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,406,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,655,738.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Tencent Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>700 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>97,600</x:t>
-[...5 lines deleted...]
-    <x:t>1.01%</x:t>
+    <x:t>101,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,655,475.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Innolux Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3481 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,452,967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,531,519.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>Hcl Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HCLT IN</x:t>
   </x:si>
   <x:si>
-    <x:t>397,939</x:t>
-[...20 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t>412,103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,270,267.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Realtek Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>2379 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>221,000</x:t>
-[...20 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>229,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,044,460.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>Zhen Ding Technology Holding Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>4958 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>310,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.81%</x:t>
+    <x:t>321,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,015,753.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>King Yuan Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2449 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>540,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,483,474.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Novatek Microelectronics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>3034 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>254,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>263,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,335,125.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tech Mahindra Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TECHM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>251,817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,615,908.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Cspc Pharmaceutical Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1093 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>3,430,000</x:t>
-[...20 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>3,554,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,545,444.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Citic Bank Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>998 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,606,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,408,448.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Gold International Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2099 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,356,766.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Hongqiao Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1378 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,259,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,250,524.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zto Express Cayman Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2057 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>177,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,217,877.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evergreen Marine Corp Taiwan Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2603 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>505,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,161,629.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woori Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>316140 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>145,341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,149,360.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sabic Agri-Nutrients Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAFCO AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,138,597.73</x:t>
   </x:si>
   <x:si>
     <x:t>Yum China Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>9987 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>82,350</x:t>
-[...89 lines deleted...]
-    <x:t>$4,873,283.81</x:t>
+    <x:t>85,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,014,372.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrobras Distribuidora Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VBBR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>475,145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,985,206.60</x:t>
   </x:si>
   <x:si>
     <x:t>Weichai Power Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2338 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>827,000</x:t>
-[...17 lines deleted...]
-    <x:t>$4,743,680.15</x:t>
+    <x:t>856,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,815,651.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Sk Telecom Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>017670 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>47,488</x:t>
-[...5 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>49,179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,632,701.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sino Biopharmaceutical Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1177 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,545,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,431,327.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Cipla Ltd/India</x:t>
   </x:si>
   <x:si>
     <x:t>CIPLA IN</x:t>
   </x:si>
   <x:si>
-    <x:t>211,759</x:t>
-[...17 lines deleted...]
-    <x:t>$4,463,380.33</x:t>
+    <x:t>219,296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,401,832.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>China Mengniu Dairy Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2319 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>1,313,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>1,359,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,376,404.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telkom Indonesia Persero Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLKM IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,829,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,358,520.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>One 97 Communications Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYTM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>168,920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,293,564.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samsung Sds Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>018260 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,276,243.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Etihad Etisalat Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EEC AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>176,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,263,965.76</x:t>
   </x:si>
   <x:si>
     <x:t>Hero Motocorp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HMCL IN</x:t>
   </x:si>
   <x:si>
-    <x:t>51,062</x:t>
-[...74 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>52,879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,080,886.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People's Insurance Co Group Of China Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1339 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,844,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,065,880.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mol Hungarian Oil &amp; Gas Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOL HB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>172,301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,971,617.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Db Insurance Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>005830 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,931,602.76</x:t>
   </x:si>
   <x:si>
     <x:t>Dr Reddy's Laboratories Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DRRD IN</x:t>
   </x:si>
   <x:si>
-    <x:t>225,952</x:t>
-[...5 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>233,994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,909,203.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Korea Electric Power Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>015760 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,860,338.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pegatron Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4938 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>940,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,780,700.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Tata Motors Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TMPV IN</x:t>
   </x:si>
   <x:si>
-    <x:t>830,759</x:t>
-[...47 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>860,328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,778,730.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hyundai Glovis Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>086280 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,724,987.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ptt Exploration &amp; Production Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTTEP/F TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>556,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,653,491.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Cia De Minas Buenaventura Saa</x:t>
   </x:si>
   <x:si>
     <x:t>BVN US</x:t>
   </x:si>
   <x:si>
-    <x:t>74,411</x:t>
-[...2 lines deleted...]
-    <x:t>$3,568,300.98</x:t>
+    <x:t>77,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,639,015.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Itausa Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITSA4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>903,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,512,527.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Richter Gedeon Nyrt</x:t>
   </x:si>
   <x:si>
     <x:t>RICHT HB</x:t>
   </x:si>
   <x:si>
-    <x:t>60,968</x:t>
-[...56 lines deleted...]
-    <x:t>$3,407,692.00</x:t>
+    <x:t>63,138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,509,159.29</x:t>
   </x:si>
   <x:si>
     <x:t>Hansoh Pharmaceutical Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3692 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>560,000</x:t>
-[...17 lines deleted...]
-    <x:t>$3,365,163.27</x:t>
+    <x:t>580,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,440,431.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Torrent Pharmaceuticals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TRP IN</x:t>
   </x:si>
   <x:si>
-    <x:t>45,811</x:t>
-[...2 lines deleted...]
-    <x:t>$3,362,859.48</x:t>
+    <x:t>47,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,418,519.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arab National Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARNB AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>396,459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,383,293.57</x:t>
   </x:si>
   <x:si>
     <x:t>China Tower Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>788 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>2,000,071</x:t>
-[...20 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>2,071,571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,339,238.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bb Seguridade Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBSE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>294,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,331,580.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indus Towers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INDUSTOW IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>585,546</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,183,767.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fibra Uno Administracion Sa De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FUNO11 MM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,290,949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,141,703.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enn Energy Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2688 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>343,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,088,406.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Hdfc Asset Management Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HDFCAMC IN</x:t>
   </x:si>
   <x:si>
-    <x:t>81,928</x:t>
-[...29 lines deleted...]
-    <x:t>$3,034,786.38</x:t>
+    <x:t>84,844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,018,167.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurobindo Pharma Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARBP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>122,125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,978,119.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Resources Power Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>836 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>888,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,971,810.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astra International Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASII IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,566,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,931,781.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sinotruk Hong Kong Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3808 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>387,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,905,646.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krung Thai Bank Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KTB/F TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,539,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,868,527.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Multi Commodity Exchange Of India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCX IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,816,032.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telefonica Brasil Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIVT3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>331,734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,771,695.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harmony Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAR SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95,724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,722,094.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kasikornbank Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBANK/F TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>260,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,707,393.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Outsurance Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OUT SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>374,864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,689,412.55</x:t>
   </x:si>
   <x:si>
     <x:t>Alibaba Group Holding Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9988 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>133,104</x:t>
-[...107 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>137,904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,622,853.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gail India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,013,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,585,440.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aluminum Corp Of China Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2600 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,650,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,570,155.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aac Technologies Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2018 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>343,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,532,570.83</x:t>
   </x:si>
   <x:si>
     <x:t>Li Ning Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2331 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>1,049,500</x:t>
-[...65 lines deleted...]
-    <x:t>$2,537,764.51</x:t>
+    <x:t>1,087,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,525,760.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vedanta Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEDL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>639,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,514,921.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kunlun Energy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>135 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,820,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,446,387.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mobile Telecommunications Co Kscp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZAIN KK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>859,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,394,506.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rec Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RECL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>521,983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,394,124.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia Energetica De Minas Gerais</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMIG4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>755,352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,374,431.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eva Airways Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2618 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,262,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,331,517.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Vipshop Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>VIPS US</x:t>
   </x:si>
   <x:si>
-    <x:t>124,939</x:t>
-[...83 lines deleted...]
-    <x:t>$2,305,251.97</x:t>
+    <x:t>129,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,270,752.72</x:t>
   </x:si>
   <x:si>
     <x:t>3sbio Inc</x:t>
   </x:si>
   <x:si>
     <x:t>1530 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>776,000</x:t>
-[...17 lines deleted...]
-    <x:t>$2,258,572.95</x:t>
+    <x:t>803,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,221,550.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bupa Arabia For Cooperative Insurance C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUPA AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,217,398.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Aluminium Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NACL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>386,190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,107,436.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tim Sa/Brazil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TIMS3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>391,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,096,761.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hankook Tire &amp; Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>161390 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,093,312.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangdong Investment Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>270 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,298,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,071,507.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plaza Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MALLPLAZ CI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>358,161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,050,036.58</x:t>
   </x:si>
   <x:si>
     <x:t>Tingyi Cayman Islands Holding Corp</x:t>
   </x:si>
   <x:si>
     <x:t>322 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>890,000</x:t>
-[...86 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>922,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,978,324.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Nonferrous Mining Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1258 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>638,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,961,479.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emaar Development Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMAARDEV UH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>392,505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,926,196.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inner Mongolia Yitai Coal Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>900948 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>403,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,877,527.66</x:t>
   </x:si>
   <x:si>
     <x:t>Mphasis Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MPHL IN</x:t>
   </x:si>
   <x:si>
-    <x:t>53,812</x:t>
-[...41 lines deleted...]
-    <x:t>$1,858,431.66</x:t>
+    <x:t>55,727</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,866,640.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Minsheng Banking Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1988 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,932,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,859,699.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nmdc Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NMDC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,437,847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,777,953.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Promotora Y Operadora De Infraestructur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PINFRA* MF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,761,942.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Union Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNBK IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>672,537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,761,536.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ooredoo Qpsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORDS QD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>352,761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,743,618.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Merchants Port Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>588,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,734,527.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sinopharm Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1099 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>626,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,728,542.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dar Al Arkan Real Estate Development Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALARKAN AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>233,118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,713,099.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bosideng International Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3998 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,184,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,692,233.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Co For Cooperative Insurance/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAWUNIYA AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,690,644.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Misc Bhd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MISC MK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>625,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,689,982.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jarir Marketing Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JARIR AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>274,753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,649,545.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Financial Services Software Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OFSS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,640,754.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anhui Conch Cement Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>914 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>546,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,628,637.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gerdau Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGBR4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>228,218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,628,230.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wan Hai Lines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2615 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>328,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,601,913.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Orient Overseas International Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>316 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>59,556</x:t>
-[...80 lines deleted...]
-    <x:t>$1,709,538.67</x:t>
+    <x:t>61,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,594,597.76</x:t>
   </x:si>
   <x:si>
     <x:t>Chow Tai Fook Jewellery Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1929 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>712,200</x:t>
-[...128 lines deleted...]
-    <x:t>$1,578,855.75</x:t>
+    <x:t>737,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,566,912.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caixa Seguridade Participacoes S/A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CXSE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>280,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,561,710.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lg Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>003550 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,508,488.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Turkcell Iletisim Hizmetleri As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCELL TI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>513,995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,502,326.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Page Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAG IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,498,101.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moneta Money Bank As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONET CP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,497,145.41</x:t>
   </x:si>
   <x:si>
     <x:t>Jd Logistics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>2618 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>752,695</x:t>
-[...14 lines deleted...]
-    <x:t>$1,574,184.39</x:t>
+    <x:t>779,495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,490,874.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coromandel International Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,490,162.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asustek Computer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2357 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,486,203.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alkem Laboratories Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALKEM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,468,476.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gulf Bank Kscp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GBK KK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>923,367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,432,702.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tmbthanachart Bank Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTB/F TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,398,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,428,998.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zydus Lifesciences Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZYDUSLIF IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,421,136.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Far East Horizon Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3360 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,122,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,379,400.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enel Chile Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENELCHIL CI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,311,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,378,649.14</x:t>
   </x:si>
   <x:si>
     <x:t>Haidilao International Holding Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>6862 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>755,000</x:t>
-[...131 lines deleted...]
-    <x:t>$1,336,542.87</x:t>
+    <x:t>781,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,377,726.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ping An Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000001 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>544,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,340,230.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mabanee Co Sak</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MABANEE KK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>310,744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,338,219.18</x:t>
   </x:si>
   <x:si>
     <x:t>Shree Cement Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SRCM IN</x:t>
   </x:si>
   <x:si>
-    <x:t>3,744</x:t>
-[...74 lines deleted...]
-    <x:t>$1,316,705.25</x:t>
+    <x:t>3,878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,291,499.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boc Aviation Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2588 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,283,640.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Porto Seguro Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSSA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,274,885.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Gas Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>384 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,272,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,254,553.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Enterprises Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>392 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>235,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,252,648.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Komercni Banka As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOMB CP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,192,995.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Tractors Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNTR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>566,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,188,744.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Oilfield Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2883 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>846,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,180,817.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chongqing Rural Commercial Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3618 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>998,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,152,377.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hengan International Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1044 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>298,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,132,272.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industrial Bank Of Korea</x:t>
+  </x:si>
+  <x:si>
+    <x:t>024110 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,127,930.19</x:t>
   </x:si>
   <x:si>
     <x:t>Tongcheng Travel Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>780 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>549,398</x:t>
-[...95 lines deleted...]
-    <x:t>0.14%</x:t>
+    <x:t>568,998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,094,348.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhuzhou Crrc Times Electric Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3898 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>193,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,026,668.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>China National Building Material Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3323 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>1,580,000</x:t>
-[...38 lines deleted...]
-    <x:t>$1,088,561.57</x:t>
+    <x:t>1,638,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$999,602.65</x:t>
   </x:si>
   <x:si>
     <x:t>Want Want China Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>151 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>1,864,000</x:t>
-[...41 lines deleted...]
-    <x:t>$1,025,317.41</x:t>
+    <x:t>1,930,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$978,636.82</x:t>
   </x:si>
   <x:si>
     <x:t>Haitian International Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1882 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,023,226.37</x:t>
-[...11 lines deleted...]
-    <x:t>$977,776.05</x:t>
+    <x:t>298,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$936,324.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sf Holding Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002352 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>134,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$878,810.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hengtong Optic-Electric Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600487 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$866,161.22</x:t>
   </x:si>
   <x:si>
     <x:t>Yadea Group Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1585 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>526,000</x:t>
-[...20 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>546,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$845,145.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Shanghai Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601229 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>398,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$810,745.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lg Uplus Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>032640 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$772,274.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baoshan Iron &amp; Steel Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600019 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>610,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$751,505.12</x:t>
   </x:si>
   <x:si>
     <x:t>China Feihe Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>6186 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>1,543,000</x:t>
-[...8 lines deleted...]
-    <x:t>600487 C1</x:t>
+    <x:t>1,598,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$717,889.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhongjin Gold Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600489 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>128,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$675,807.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zangge Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000408 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$663,112.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangsu Zhongtian Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600522 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$662,427.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gree Electric Appliances Inc Of Zhuhai</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000651 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$599,130.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yunnan Aluminium Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000807 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$572,394.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Satellite Petrochemical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002648 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$550,803.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601168 C1</x:t>
   </x:si>
   <x:si>
     <x:t>63,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$815,805.46</x:t>
-[...110 lines deleted...]
-    <x:t>002648 C2</x:t>
+    <x:t>$529,975.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yunnan Baiyao Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000538 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$523,820.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Rural Commercial Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601825 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>270,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$504,737.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huaxia Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600015 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>364,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$487,047.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Nhu Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002001 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$486,652.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Henan Shuanghui Investment &amp; Developmen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000895 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$439,930.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chifeng Jilong Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600988 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$429,113.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600585 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$411,275.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yintai Gold Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000975 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$394,706.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tianshan Aluminum Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002532 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$371,257.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huolinhe Opencut Coal Industry Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002128 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$370,471.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Henan Shenhuo Coal &amp; Power Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000933 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$369,224.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sichuan Kelun Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002422 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$352,104.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yto Express Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600233 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$351,009.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601077 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>247,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$350,918.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yutong Bus Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600066 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$350,077.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Nanshan Aluminum Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600219 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>322,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$334,663.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Hualu Hengsheng Chemical Co Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600426 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$334,529.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yunnan Yuntianhua Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600096 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$325,774.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Dahua Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002236 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$307,267.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yealink Network Technology Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300628 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$297,751.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huayu Automotive Systems Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600741 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$283,898.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Zheneng Electric Power Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600023 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>269,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$278,874.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Changjiang Securities Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000783 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>146,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$273,509.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huadong Medicine Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000963 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$272,242.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Fosun Pharmaceutical Group Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600196 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$270,156.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Pharmaceuticals Holding Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601607 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$265,120.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enn Ecological Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600803 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$264,887.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China National Chemical Engineering Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601117 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>171,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$264,408.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Himile Mechanical Science &amp; Te</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002595 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$256,333.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenergy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600642 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>137,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$246,120.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sdic Capital Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600061 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>179,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$244,493.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inner Mongolia Junzheng Energy &amp; Chemic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601216 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>236,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$237,544.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Resources Sanjiu Medical &amp; Pharma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000999 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$236,858.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Changsha Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601577 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$236,841.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Sun Paper Industry Jsc Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002078 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$235,674.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Longsheng Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600352 C1</x:t>
   </x:si>
   <x:si>
     <x:t>91,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$516,034.13</x:t>
-[...335 lines deleted...]
-    <x:t>601607 C1</x:t>
+    <x:t>$232,985.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Soochow Securities Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601555 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>131,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$232,807.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Suzhou Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002966 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$229,480.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37 Interactive Entertainment Network Te</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002555 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$221,071.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citic Pacific Special Steel Group Co Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000708 C2</x:t>
   </x:si>
   <x:si>
     <x:t>75,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$262,625.11</x:t>
-[...107 lines deleted...]
-    <x:t>$218,711.93</x:t>
+    <x:t>$211,866.86</x:t>
   </x:si>
   <x:si>
     <x:t>Shenzhen Salubris Pharmaceuticals Co Lt</x:t>
   </x:si>
   <x:si>
     <x:t>002294 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>30,200</x:t>
-[...74 lines deleted...]
-    <x:t>$183,052.31</x:t>
+    <x:t>31,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$201,952.10</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
+    <x:t>Guoyuan Securities Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000728 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$185,743.37</x:t>
+  </x:si>
+  <x:si>
     <x:t>Beijing New Building Materials Plc</x:t>
   </x:si>
   <x:si>
     <x:t>000786 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>46,100</x:t>
-[...14 lines deleted...]
-    <x:t>$163,746.55</x:t>
+    <x:t>47,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$161,220.86</x:t>
   </x:si>
   <x:si>
     <x:t>Ningbo Orient Wires &amp; Cables Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>603606 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>21,080</x:t>
-[...26 lines deleted...]
-    <x:t>$139,044.13</x:t>
+    <x:t>21,780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$156,146.91</x:t>
   </x:si>
   <x:si>
     <x:t>Inter Rao Ues Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>IRAO RM</x:t>
   </x:si>
   <x:si>
     <x:t>1,745,980</x:t>
   </x:si>
   <x:si>
     <x:t>$.29</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>United Co Rusal International Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>RUAL RM</x:t>
   </x:si>
   <x:si>
     <x:t>145,190</x:t>
   </x:si>
   <x:si>
     <x:t>$.02</x:t>
   </x:si>
   <x:si>
+    <x:t>Phosagro Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHOR RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Private</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.PHOR1 RU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.PHOR2 RU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42</x:t>
+  </x:si>
+  <x:si>
     <x:t>Tcs Group Holding Plc</x:t>
   </x:si>
   <x:si>
     <x:t>TCSG RM</x:t>
   </x:si>
   <x:si>
     <x:t>5,714</x:t>
   </x:si>
   <x:si>
-    <x:t>$.00</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$897,490.71</x:t>
+    <x:t>$-26,444.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -2959,56 +2890,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97c2b85536bb4906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R65ac565a15914ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R56d6b8550e674a1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d845132e60e4dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7c3bc44a85ff4705" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R83de6dcf8d90422b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F225"/>
+  <x:dimension ref="A1:F218"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="16" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -3191,211 +3122,211 @@
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
         <x:v>82</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
@@ -3431,351 +3362,351 @@
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
@@ -3811,3696 +3742,3556 @@
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
         <x:v>218</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
         <x:v>223</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
         <x:v>241</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
         <x:v>264</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="D58" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="D59" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
         <x:v>273</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="D62" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="D63" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
         <x:v>291</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="D64" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
         <x:v>296</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
         <x:v>306</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
         <x:v>315</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
         <x:v>328</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
         <x:v>346</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
         <x:v>364</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="F86" s="1" t="s">
         <x:v>390</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="F89" s="1" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="F91" s="1" t="s">
         <x:v>412</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="F94" s="1" t="s">
         <x:v>426</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="F98" s="1" t="s">
         <x:v>443</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="F100" s="1" t="s">
         <x:v>452</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="F105" s="1" t="s">
         <x:v>474</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="E114" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="F114" s="1" t="s">
         <x:v>511</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="E118" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="F118" s="1" t="s">
         <x:v>528</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="E122" s="1" t="s">
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="F122" s="1" t="s">
         <x:v>545</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="D130" s="1" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="E130" s="1" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="F130" s="1" t="s">
         <x:v>578</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>603</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="E136" s="1" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="F136" s="1" t="s">
         <x:v>603</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>603</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>603</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="F140" s="1" t="s">
         <x:v>620</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="F143" s="1" t="s">
         <x:v>633</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="F150" s="1" t="s">
         <x:v>663</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="F153" s="1" t="s">
         <x:v>676</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>689</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:6" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>689</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:6" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:6" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:6" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
+        <x:v>703</x:v>
+      </x:c>
+      <x:c r="C159" s="1" t="s">
+        <x:v>704</x:v>
+      </x:c>
+      <x:c r="D159" s="1" t="s">
+        <x:v>705</x:v>
+      </x:c>
+      <x:c r="E159" s="1" t="s">
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="F159" s="1" t="s">
         <x:v>698</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:6" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="F160" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:6" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="F161" s="1" t="s">
         <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:6" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
         <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:6" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>724</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:6" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>724</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:6" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
+        <x:v>729</x:v>
+      </x:c>
+      <x:c r="C165" s="1" t="s">
+        <x:v>730</x:v>
+      </x:c>
+      <x:c r="D165" s="1" t="s">
+        <x:v>731</x:v>
+      </x:c>
+      <x:c r="E165" s="1" t="s">
+        <x:v>732</x:v>
+      </x:c>
+      <x:c r="F165" s="1" t="s">
         <x:v>724</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>728</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:6" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="F166" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:6" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="F167" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:6" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
+        <x:v>742</x:v>
+      </x:c>
+      <x:c r="C168" s="1" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="D168" s="1" t="s">
+        <x:v>744</x:v>
+      </x:c>
+      <x:c r="E168" s="1" t="s">
+        <x:v>745</x:v>
+      </x:c>
+      <x:c r="F168" s="1" t="s">
         <x:v>737</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>741</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:6" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="F169" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:6" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="E170" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="F170" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:6" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="E171" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="F171" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:6" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="E172" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="F172" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:6" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="C173" s="1" t="s">
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="D173" s="1" t="s">
+        <x:v>764</x:v>
+      </x:c>
+      <x:c r="E173" s="1" t="s">
+        <x:v>765</x:v>
+      </x:c>
+      <x:c r="F173" s="1" t="s">
         <x:v>758</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:6" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="F174" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:6" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="E175" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="F175" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:6" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="D176" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="E176" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="F176" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:6" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="E177" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="F177" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>782</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:6" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="D178" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="E178" s="1" t="s">
+        <x:v>786</x:v>
+      </x:c>
+      <x:c r="F178" s="1" t="s">
         <x:v>782</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>778</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:6" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="C179" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="D179" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="E179" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="F179" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>782</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:6" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="D180" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="E180" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="F180" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>782</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:6" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="C181" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="D181" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="E181" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="F181" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>782</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:6" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="C182" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="D182" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="E182" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="F182" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>782</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:6" ht="15" customHeight="1">
       <x:c r="A183" s="1">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="C183" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="D183" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="E183" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="F183" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>782</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:6" ht="15" customHeight="1">
       <x:c r="A184" s="1">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="C184" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="D184" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="E184" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="F184" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>782</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:6" ht="15" customHeight="1">
       <x:c r="A185" s="1">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="C185" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="D185" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="E185" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="F185" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>782</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:6" ht="15" customHeight="1">
       <x:c r="A186" s="1">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="C186" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="D186" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="E186" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="F186" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>782</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:6" ht="15" customHeight="1">
       <x:c r="A187" s="1">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="C187" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="D187" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="E187" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="F187" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>822</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:6" ht="15" customHeight="1">
       <x:c r="A188" s="1">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="C188" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="D188" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="E188" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="F188" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>822</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:6" ht="15" customHeight="1">
       <x:c r="A189" s="1">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
+        <x:v>827</x:v>
+      </x:c>
+      <x:c r="C189" s="1" t="s">
+        <x:v>828</x:v>
+      </x:c>
+      <x:c r="D189" s="1" t="s">
+        <x:v>829</x:v>
+      </x:c>
+      <x:c r="E189" s="1" t="s">
+        <x:v>830</x:v>
+      </x:c>
+      <x:c r="F189" s="1" t="s">
         <x:v>822</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>794</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:6" ht="15" customHeight="1">
       <x:c r="A190" s="1">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="C190" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="D190" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="E190" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="F190" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>822</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:6" ht="15" customHeight="1">
       <x:c r="A191" s="1">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="C191" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="D191" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="E191" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="F191" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>822</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:6" ht="15" customHeight="1">
       <x:c r="A192" s="1">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="C192" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="D192" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="E192" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="F192" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>822</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:6" ht="15" customHeight="1">
       <x:c r="A193" s="1">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="C193" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="D193" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="E193" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="F193" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>822</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:6" ht="15" customHeight="1">
       <x:c r="A194" s="1">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="C194" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="D194" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="E194" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="F194" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>822</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:6" ht="15" customHeight="1">
       <x:c r="A195" s="1">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="C195" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="D195" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="E195" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="F195" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>822</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:6" ht="15" customHeight="1">
       <x:c r="A196" s="1">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="C196" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="D196" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="E196" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="F196" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>822</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:6" ht="15" customHeight="1">
       <x:c r="A197" s="1">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="C197" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="D197" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="E197" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="F197" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>822</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:6" ht="15" customHeight="1">
       <x:c r="A198" s="1">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="C198" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="D198" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="E198" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="F198" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>822</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:6" ht="15" customHeight="1">
       <x:c r="A199" s="1">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="C199" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="D199" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="E199" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="F199" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>822</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:6" ht="15" customHeight="1">
       <x:c r="A200" s="1">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="C200" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="D200" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="E200" s="1" t="s">
-        <x:v>870</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="F200" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>822</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:6" ht="15" customHeight="1">
       <x:c r="A201" s="1">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="C201" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="D201" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="E201" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="F201" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>822</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:6" ht="15" customHeight="1">
       <x:c r="A202" s="1">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
-        <x:v>875</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="C202" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="D202" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="E202" s="1" t="s">
-        <x:v>878</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="F202" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>822</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:6" ht="15" customHeight="1">
       <x:c r="A203" s="1">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="C203" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="D203" s="1" t="s">
-        <x:v>881</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="E203" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="F203" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>822</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:6" ht="15" customHeight="1">
       <x:c r="A204" s="1">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C204" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="D204" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="E204" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="F204" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>822</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:6" ht="15" customHeight="1">
       <x:c r="A205" s="1">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
-        <x:v>887</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="C205" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="D205" s="1" t="s">
-        <x:v>889</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="E205" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="F205" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>822</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:6" ht="15" customHeight="1">
       <x:c r="A206" s="1">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="C206" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="D206" s="1" t="s">
-        <x:v>893</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="E206" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="F206" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>822</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:6" ht="15" customHeight="1">
       <x:c r="A207" s="1">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
-        <x:v>895</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="C207" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="D207" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="E207" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="F207" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>903</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:6" ht="15" customHeight="1">
       <x:c r="A208" s="1">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="C208" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="D208" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="E208" s="1" t="s">
-        <x:v>902</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="F208" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>903</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:6" ht="15" customHeight="1">
       <x:c r="A209" s="1">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
+        <x:v>908</x:v>
+      </x:c>
+      <x:c r="C209" s="1" t="s">
+        <x:v>909</x:v>
+      </x:c>
+      <x:c r="D209" s="1" t="s">
+        <x:v>910</x:v>
+      </x:c>
+      <x:c r="E209" s="1" t="s">
+        <x:v>911</x:v>
+      </x:c>
+      <x:c r="F209" s="1" t="s">
         <x:v>903</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>850</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:6" ht="15" customHeight="1">
       <x:c r="A210" s="1">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
-        <x:v>907</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="C210" s="1" t="s">
-        <x:v>908</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="D210" s="1" t="s">
-        <x:v>909</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="E210" s="1" t="s">
-        <x:v>910</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="F210" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>903</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:6" ht="15" customHeight="1">
       <x:c r="A211" s="1">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
-        <x:v>911</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="C211" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="D211" s="1" t="s">
-        <x:v>913</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="E211" s="1" t="s">
-        <x:v>914</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="F211" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>920</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:6" ht="15" customHeight="1">
       <x:c r="A212" s="1">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
-        <x:v>915</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="C212" s="1" t="s">
-        <x:v>916</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D212" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="E212" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="F212" s="1" t="s">
-        <x:v>919</x:v>
+        <x:v>920</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:6" ht="15" customHeight="1">
       <x:c r="A213" s="1">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
+        <x:v>925</x:v>
+      </x:c>
+      <x:c r="C213" s="1" t="s">
+        <x:v>926</x:v>
+      </x:c>
+      <x:c r="D213" s="1" t="s">
+        <x:v>927</x:v>
+      </x:c>
+      <x:c r="E213" s="1" t="s">
+        <x:v>928</x:v>
+      </x:c>
+      <x:c r="F213" s="1" t="s">
         <x:v>920</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>919</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:6" ht="15" customHeight="1">
       <x:c r="A214" s="1">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
-        <x:v>924</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="C214" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="D214" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="E214" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="F214" s="1" t="s">
-        <x:v>919</x:v>
+        <x:v>920</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:6" ht="15" customHeight="1">
       <x:c r="A215" s="1">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
+        <x:v>929</x:v>
+      </x:c>
+      <x:c r="C215" s="1" t="s">
+        <x:v>932</x:v>
+      </x:c>
+      <x:c r="D215" s="1" t="s">
+        <x:v>933</x:v>
+      </x:c>
+      <x:c r="E215" s="1" t="s">
         <x:v>928</x:v>
       </x:c>
-      <x:c r="C215" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F215" s="1" t="s">
-        <x:v>919</x:v>
+        <x:v>920</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:6" ht="15" customHeight="1">
       <x:c r="A216" s="1">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
-        <x:v>932</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="C216" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="D216" s="1" t="s">
-        <x:v>934</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="E216" s="1" t="s">
-        <x:v>935</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="F216" s="1" t="s">
-        <x:v>919</x:v>
+        <x:v>920</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:6" ht="15" customHeight="1">
       <x:c r="A217" s="1">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
-        <x:v>936</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="C217" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="D217" s="1" t="s">
         <x:v>938</x:v>
       </x:c>
       <x:c r="E217" s="1" t="s">
         <x:v>939</x:v>
       </x:c>
       <x:c r="F217" s="1" t="s">
-        <x:v>919</x:v>
+        <x:v>940</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A218" s="1">
-[...139 lines deleted...]
-      <x:c r="A225" s="2" t="s">
+      <x:c r="A218" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B225" s="2" t="s">
+      <x:c r="B218" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C225" s="2" t="s">
+      <x:c r="C218" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D225" s="2" t="s">
+      <x:c r="D218" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E225" s="2" t="s">
+      <x:c r="E218" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F225" s="2" t="s">
+      <x:c r="F218" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A225:F225"/>
+    <x:mergeCell ref="A218:F218"/>
   </x:mergeCells>
 </x:worksheet>
 </file>