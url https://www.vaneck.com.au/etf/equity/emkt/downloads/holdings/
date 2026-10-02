--- v7 (2026-09-11)
+++ v8 (2026-10-02)
@@ -1,2871 +1,2862 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d127f89174f45ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re899351d9bcd4931" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EMKT_asat_20260911" sheetId="1" r:id="R83de6dcf8d90422b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EMKT_asat_20261001" sheetId="1" r:id="R8c053c710d844dc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1094" uniqueCount="941">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 11/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1094" uniqueCount="938">
+  <x:si>
+    <x:t>All Fund Holdings as at 01/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>2330 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>994,000</x:t>
-[...5 lines deleted...]
-    <x:t>13.06%</x:t>
+    <x:t>1,013,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$115,090,991.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Samsung Electronics Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>005930 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>278,557</x:t>
-[...5 lines deleted...]
-    <x:t>9.48%</x:t>
+    <x:t>283,982</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,323,792.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Sk Hynix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>000660 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>35,284</x:t>
-[...5 lines deleted...]
-    <x:t>8.27%</x:t>
+    <x:t>35,972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,096,475.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.25%</x:t>
   </x:si>
   <x:si>
     <x:t>United Microelectronics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>2303 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>3,602,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.75%</x:t>
+    <x:t>3,672,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,843,142.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Hana Financial Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>086790 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>122,605</x:t>
-[...5 lines deleted...]
-    <x:t>2.10%</x:t>
+    <x:t>124,993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,048,315.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Chroma Ate Inc</x:t>
   </x:si>
   <x:si>
     <x:t>2360 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>169,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.98%</x:t>
+    <x:t>172,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,193,843.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>King Slide Works Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2059 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,928,353.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Gold Fields Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GFI SJ</x:t>
   </x:si>
   <x:si>
-    <x:t>254,501</x:t>
-[...5 lines deleted...]
-    <x:t>1.95%</x:t>
+    <x:t>259,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,457,721.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Kia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>000270 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>109,456</x:t>
-[...20 lines deleted...]
-    <x:t>1.69%</x:t>
+    <x:t>111,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,440,534.39</x:t>
   </x:si>
   <x:si>
     <x:t>Largan Precision Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3008 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>44,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.59%</x:t>
+    <x:t>45,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,638,992.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
   </x:si>
   <x:si>
     <x:t>B3 Sa - Brasil Bolsa Balcao</x:t>
   </x:si>
   <x:si>
     <x:t>B3SA3 BZ</x:t>
   </x:si>
   <x:si>
-    <x:t>2,358,100</x:t>
-[...5 lines deleted...]
-    <x:t>1.39%</x:t>
+    <x:t>2,404,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,309,606.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emaar Properties Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMAAR UH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,746,358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,222,694.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Hyundai Mobis Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>012330 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>26,284</x:t>
-[...20 lines deleted...]
-    <x:t>1.36%</x:t>
+    <x:t>26,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,881,843.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Picc Property &amp; Casualty Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2328 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>3,223,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>3,287,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,986,200.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Innolux Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3481 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,511,967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,314,004.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tencent Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>700 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,168,982.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>China Construction Bank Corp</x:t>
   </x:si>
   <x:si>
     <x:t>939 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>4,406,517</x:t>
-[...32 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>4,492,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,118,105.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Realtek Semiconductor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2379 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>233,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,036,538.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Hcl Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HCLT IN</x:t>
   </x:si>
   <x:si>
-    <x:t>412,103</x:t>
-[...20 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>420,128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,831,329.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Zhen Ding Technology Holding Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>4958 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>321,000</x:t>
-[...2 lines deleted...]
-    <x:t>$7,015,753.61</x:t>
+    <x:t>327,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,548,768.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>King Yuan Electronics Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2449 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>540,300</x:t>
-[...2 lines deleted...]
-    <x:t>$6,483,474.42</x:t>
+    <x:t>550,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,373,087.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cspc Pharmaceutical Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1093 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,622,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,711,682.63</x:t>
   </x:si>
   <x:si>
     <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Novatek Microelectronics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>3034 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>263,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>268,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,635,601.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>Tech Mahindra Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TECHM IN</x:t>
   </x:si>
   <x:si>
-    <x:t>251,817</x:t>
-[...2 lines deleted...]
-    <x:t>$5,615,908.37</x:t>
+    <x:t>256,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,901,349.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Citic Bank Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>998 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,676,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,803,851.43</x:t>
   </x:si>
   <x:si>
     <x:t>0.68%</x:t>
   </x:si>
   <x:si>
-    <x:t>Cspc Pharmaceutical Group Ltd</x:t>
-[...26 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>Evergreen Marine Corp Taiwan Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2603 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>515,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,554,097.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woori Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>316140 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>148,171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,237,499.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yum China Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9987 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,164,836.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zto Express Cayman Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2057 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>181,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,107,713.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Hongqiao Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1378 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,283,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,087,390.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrobras Distribuidora Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VBBR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>484,445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,087,143.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sabic Agri-Nutrients Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAFCO AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,982,782.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sino Biopharmaceutical Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1177 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,634,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,869,065.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weichai Power Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2338 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>873,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,613,730.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sk Telecom Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>017670 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,599,701.09</x:t>
   </x:si>
   <x:si>
     <x:t>China Gold International Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>2099 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>111,100</x:t>
-[...146 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>113,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,595,100.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Mengniu Dairy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2319 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,386,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,550,001.88</x:t>
   </x:si>
   <x:si>
     <x:t>Cipla Ltd/India</x:t>
   </x:si>
   <x:si>
     <x:t>CIPLA IN</x:t>
   </x:si>
   <x:si>
-    <x:t>219,296</x:t>
-[...2 lines deleted...]
-    <x:t>$4,401,832.24</x:t>
+    <x:t>223,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,505,622.30</x:t>
   </x:si>
   <x:si>
     <x:t>0.53%</x:t>
   </x:si>
   <x:si>
-    <x:t>China Mengniu Dairy Co Ltd</x:t>
-[...8 lines deleted...]
-    <x:t>$4,376,404.09</x:t>
+    <x:t>Etihad Etisalat Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EEC AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>179,734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,420,460.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samsung Sds Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>018260 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,369,173.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dr Reddy's Laboratories Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRRD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>238,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,314,677.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>One 97 Communications Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYTM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>172,210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,276,283.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hero Motocorp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMCL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,177,645.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People's Insurance Co Group Of China Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1339 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,919,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,045,680.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Db Insurance Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>005830 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,021,108.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pegatron Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4938 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>958,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,911,381.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hansoh Pharmaceutical Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3692 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>592,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,845,474.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Telkom Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>TLKM IJ</x:t>
   </x:si>
   <x:si>
-    <x:t>20,829,900</x:t>
-[...71 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>21,235,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,844,593.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hyundai Glovis Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>086280 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,767,814.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Mol Hungarian Oil &amp; Gas Plc</x:t>
   </x:si>
   <x:si>
     <x:t>MOL HB</x:t>
   </x:si>
   <x:si>
-    <x:t>172,301</x:t>
-[...32 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>175,656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,740,439.20</x:t>
   </x:si>
   <x:si>
     <x:t>Korea Electric Power Corp</x:t>
   </x:si>
   <x:si>
     <x:t>015760 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>113,117</x:t>
-[...8 lines deleted...]
-    <x:t>4938 TT</x:t>
+    <x:t>115,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,696,247.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tata Motors Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TMPV IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>877,083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,674,640.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Itausa Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITSA4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>921,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,664,909.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia De Minas Buenaventura Saa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,572,094.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Richter Gedeon Nyrt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RICHT HB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,518,877.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arab National Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARNB AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>404,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,514,569.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ptt Exploration &amp; Production Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTTEP/F TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>567,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,512,462.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Tower Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>788 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,111,571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,495,106.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Torrent Pharmaceuticals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,457,414.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indus Towers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INDUSTOW IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>596,949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,367,918.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Resources Power Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>836 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>906,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,294,341.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bb Seguridade Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBSE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,258,873.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enn Energy Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2688 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>350,435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,140,435.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurobindo Pharma Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARBP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>124,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,130,490.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fibra Uno Administracion Sa De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FUNO11 MM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,316,049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,082,126.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hdfc Asset Management Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HDFCAMC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,993,632.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Multi Commodity Exchange Of India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCX IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,859,586.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astra International Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASII IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,714,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,799,378.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krung Thai Bank Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KTB/F TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,569,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,772,867.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telefonica Brasil Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIVT3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>338,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,766,879.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alibaba Group Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9988 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>140,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,758,089.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kasikornbank Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBANK/F TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>266,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,655,168.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gail India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,033,482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,653,415.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Outsurance Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OUT SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>382,165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,637,696.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sinotruk Hong Kong Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3808 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>394,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,624,997.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kunlun Energy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>135 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,856,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,587,105.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Li Ning Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2331 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,108,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,546,570.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aac Technologies Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2018 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>350,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,540,144.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3sbio Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1530 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>819,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,498,762.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vedanta Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEDL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>651,974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,464,136.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eva Airways Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2618 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,286,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,456,470.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harmony Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAR SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,449,121.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mobile Telecommunications Co Kscp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZAIN KK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>876,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,440,625.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aluminum Corp Of China Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2600 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,682,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,401,824.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia Energetica De Minas Gerais</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMIG4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>770,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,377,319.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vipshop Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIPS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>131,905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,369,356.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rec Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RECL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>532,149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,296,129.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inner Mongolia Yitai Coal Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>900948 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>411,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,218,241.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangdong Investment Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>270 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,324,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,164,705.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bupa Arabia For Cooperative Insurance C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUPA AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,119,395.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hankook Tire &amp; Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>161390 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,032,260.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emaar Development Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMAARDEV UH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400,149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,029,433.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tim Sa/Brazil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TIMS3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>398,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,010,049.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tingyi Cayman Islands Holding Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>322 HK</x:t>
   </x:si>
   <x:si>
     <x:t>940,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,780,700.25</x:t>
-[...527 lines deleted...]
-    <x:t>$2,217,398.10</x:t>
+    <x:t>$2,008,230.55</x:t>
   </x:si>
   <x:si>
     <x:t>National Aluminium Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NACL IN</x:t>
   </x:si>
   <x:si>
-    <x:t>386,190</x:t>
-[...44 lines deleted...]
-    <x:t>$2,071,507.54</x:t>
+    <x:t>393,710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,977,149.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Plaza Sa</x:t>
   </x:si>
   <x:si>
     <x:t>MALLPLAZ CI</x:t>
   </x:si>
   <x:si>
-    <x:t>358,161</x:t>
-[...17 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>365,136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,927,852.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mphasis Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPHL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,916,942.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Minsheng Banking Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1988 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,989,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,905,823.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Merchants Port Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,883,578.71</x:t>
   </x:si>
   <x:si>
     <x:t>China Nonferrous Mining Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1258 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>638,000</x:t>
-[...53 lines deleted...]
-    <x:t>$1,859,699.97</x:t>
+    <x:t>651,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,869,981.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sinopharm Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1099 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>639,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,747,869.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jarir Marketing Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JARIR AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>280,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,745,143.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Promotora Y Operadora De Infraestructur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PINFRA* MF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,738,188.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Misc Bhd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MISC MK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>637,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,731,479.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Union Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNBK IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>685,634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,723,011.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dar Al Arkan Real Estate Development Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALARKAN AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>237,658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,711,019.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wan Hai Lines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2615 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>334,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,700,815.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ooredoo Qpsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORDS QD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>359,631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,677,229.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orient Overseas International Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>316 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,666,227.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anhui Conch Cement Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>914 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>557,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,657,367.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Co For Cooperative Insurance/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAWUNIYA AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,644,256.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bosideng International Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3998 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,226,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,642,566.75</x:t>
   </x:si>
   <x:si>
     <x:t>Nmdc Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NMDC IN</x:t>
   </x:si>
   <x:si>
-    <x:t>1,437,847</x:t>
-[...131 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>1,465,848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,640,621.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gerdau Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGBR4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>232,718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,614,584.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Page Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAG IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,606,277.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caixa Seguridade Participacoes S/A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CXSE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285,827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,573,474.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alkem Laboratories Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALKEM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,560,395.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asustek Computer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2357 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,528,810.02</x:t>
   </x:si>
   <x:si>
     <x:t>Oracle Financial Services Software Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>OFSS IN</x:t>
   </x:si>
   <x:si>
-    <x:t>9,574</x:t>
-[...53 lines deleted...]
-    <x:t>$1,594,597.76</x:t>
+    <x:t>9,761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,525,140.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zydus Lifesciences Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZYDUSLIF IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,523,455.32</x:t>
   </x:si>
   <x:si>
     <x:t>Chow Tai Fook Jewellery Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1929 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>737,600</x:t>
-[...14 lines deleted...]
-    <x:t>$1,561,710.07</x:t>
+    <x:t>751,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,516,234.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Turkcell Iletisim Hizmetleri As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCELL TI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>524,004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,507,573.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jd Logistics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2618 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>794,595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,470,947.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tmbthanachart Bank Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTB/F TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,620,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,463,551.38</x:t>
   </x:si>
   <x:si>
     <x:t>Lg Corp</x:t>
   </x:si>
   <x:si>
     <x:t>003550 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>12,268</x:t>
-[...29 lines deleted...]
-    <x:t>$1,498,101.01</x:t>
+    <x:t>12,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,459,905.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gulf Bank Kscp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GBK KK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>941,349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,443,296.12</x:t>
   </x:si>
   <x:si>
     <x:t>Moneta Money Bank As</x:t>
   </x:si>
   <x:si>
     <x:t>MONET CP</x:t>
   </x:si>
   <x:si>
-    <x:t>112,550</x:t>
-[...14 lines deleted...]
-    <x:t>$1,490,874.82</x:t>
+    <x:t>114,742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,418,939.59</x:t>
   </x:si>
   <x:si>
     <x:t>Coromandel International Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CRIN IN</x:t>
   </x:si>
   <x:si>
-    <x:t>51,966</x:t>
-[...65 lines deleted...]
-    <x:t>$1,421,136.66</x:t>
+    <x:t>52,978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,401,017.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ping An Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000001 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>554,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,379,452.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Haidilao International Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6862 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>797,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,367,604.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enel Chile Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENELCHIL CI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,532,049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,366,785.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mabanee Co Sak</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MABANEE KK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>316,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,362,380.61</x:t>
   </x:si>
   <x:si>
     <x:t>Far East Horizon Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3360 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>1,122,000</x:t>
-[...53 lines deleted...]
-    <x:t>$1,338,219.18</x:t>
+    <x:t>1,144,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,356,758.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Enterprises Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>392 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>239,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,325,674.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Gas Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>384 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,297,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,315,666.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Shree Cement Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SRCM IN</x:t>
   </x:si>
   <x:si>
-    <x:t>3,878</x:t>
-[...2 lines deleted...]
-    <x:t>$1,291,499.36</x:t>
+    <x:t>3,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,298,131.67</x:t>
   </x:si>
   <x:si>
     <x:t>Boc Aviation Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2588 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>97,300</x:t>
-[...2 lines deleted...]
-    <x:t>$1,283,640.40</x:t>
+    <x:t>99,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,268,673.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Tractors Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNTR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>577,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,224,441.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Porto Seguro Sa</x:t>
   </x:si>
   <x:si>
     <x:t>PSSA3 BZ</x:t>
   </x:si>
   <x:si>
-    <x:t>90,600</x:t>
-[...29 lines deleted...]
-    <x:t>$1,252,648.01</x:t>
+    <x:t>92,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,222,831.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Oilfield Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2883 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>862,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,189,657.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chongqing Rural Commercial Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3618 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,018,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,179,225.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industrial Bank Of Korea</x:t>
+  </x:si>
+  <x:si>
+    <x:t>024110 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,153,082.80</x:t>
   </x:si>
   <x:si>
     <x:t>Komercni Banka As</x:t>
   </x:si>
   <x:si>
     <x:t>KOMB CP</x:t>
   </x:si>
   <x:si>
-    <x:t>16,524</x:t>
-[...41 lines deleted...]
-    <x:t>$1,152,377.10</x:t>
+    <x:t>16,846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,127,252.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Hengan International Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1044 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>298,500</x:t>
-[...14 lines deleted...]
-    <x:t>$1,127,930.19</x:t>
+    <x:t>304,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,099,792.09</x:t>
   </x:si>
   <x:si>
     <x:t>Tongcheng Travel Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>780 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>568,998</x:t>
-[...5 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>580,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,079,396.19</x:t>
   </x:si>
   <x:si>
     <x:t>Zhuzhou Crrc Times Electric Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3898 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>193,900</x:t>
-[...2 lines deleted...]
-    <x:t>$1,026,668.22</x:t>
+    <x:t>197,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,028,092.81</x:t>
   </x:si>
   <x:si>
     <x:t>0.12%</x:t>
   </x:si>
   <x:si>
+    <x:t>Want Want China Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>151 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,968,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,019,429.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Haitian International Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1882 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$994,064.37</x:t>
+  </x:si>
+  <x:si>
     <x:t>China National Building Material Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3323 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>1,638,000</x:t>
-[...26 lines deleted...]
-    <x:t>$936,324.41</x:t>
+    <x:t>1,668,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$988,337.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sf Holding Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002352 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>137,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$904,447.16</x:t>
   </x:si>
   <x:si>
     <x:t>0.11%</x:t>
   </x:si>
   <x:si>
-    <x:t>Sf Holding Co Ltd</x:t>
-[...8 lines deleted...]
-    <x:t>$878,810.66</x:t>
+    <x:t>Bank Of Shanghai Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601229 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>406,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$851,045.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yadea Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1585 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>556,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$846,635.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Feihe Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6186 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,629,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$818,346.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baoshan Iron &amp; Steel Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600019 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>622,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$793,558.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lg Uplus Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>032640 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$791,243.55</x:t>
   </x:si>
   <x:si>
     <x:t>Hengtong Optic-Electric Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600487 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>65,200</x:t>
-[...68 lines deleted...]
-    <x:t>$717,889.40</x:t>
+    <x:t>66,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$784,138.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangsu Zhongtian Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600522 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$652,377.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zangge Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000408 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$642,435.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gree Electric Appliances Inc Of Zhuhai</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000651 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$621,203.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Zhongjin Gold Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600489 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>128,100</x:t>
-[...44 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>130,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$614,755.76</x:t>
   </x:si>
   <x:si>
     <x:t>Yunnan Aluminium Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>000807 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>97,200</x:t>
-[...2 lines deleted...]
-    <x:t>$572,394.11</x:t>
+    <x:t>99,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$558,072.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yunnan Baiyao Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000538 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$552,917.79</x:t>
   </x:si>
   <x:si>
     <x:t>Zhejiang Satellite Petrochemical Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002648 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>94,400</x:t>
-[...2 lines deleted...]
-    <x:t>$550,803.55</x:t>
+    <x:t>96,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$548,720.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Rural Commercial Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601825 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>275,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$510,217.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huaxia Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600015 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>371,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$500,658.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Nhu Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002001 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$489,719.27</x:t>
   </x:si>
   <x:si>
     <x:t>Western Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601168 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>63,000</x:t>
-[...53 lines deleted...]
-    <x:t>$486,652.94</x:t>
+    <x:t>64,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$487,797.71</x:t>
   </x:si>
   <x:si>
     <x:t>Henan Shuanghui Investment &amp; Developmen</x:t>
   </x:si>
   <x:si>
     <x:t>000895 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>89,000</x:t>
-[...2 lines deleted...]
-    <x:t>$439,930.61</x:t>
+    <x:t>90,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$461,759.57</x:t>
   </x:si>
   <x:si>
     <x:t>0.05%</x:t>
   </x:si>
   <x:si>
+    <x:t>600585 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>114,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$430,177.50</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chifeng Jilong Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600988 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>46,600</x:t>
-[...11 lines deleted...]
-    <x:t>$411,275.31</x:t>
+    <x:t>47,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$404,742.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huolinhe Opencut Coal Industry Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002128 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$384,394.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sichuan Kelun Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002422 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$378,429.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yto Express Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600233 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$373,964.27</x:t>
   </x:si>
   <x:si>
     <x:t>Yintai Gold Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>000975 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>73,400</x:t>
-[...2 lines deleted...]
-    <x:t>$394,706.98</x:t>
+    <x:t>74,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$365,922.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601077 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>252,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$364,598.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yutong Bus Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600066 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$363,542.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Henan Shenhuo Coal &amp; Power Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000933 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$362,375.62</x:t>
   </x:si>
   <x:si>
     <x:t>Tianshan Aluminum Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002532 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>129,800</x:t>
-[...74 lines deleted...]
-    <x:t>$350,077.02</x:t>
+    <x:t>132,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$346,355.78</x:t>
   </x:si>
   <x:si>
     <x:t>Shandong Nanshan Aluminum Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600219 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>322,000</x:t>
-[...2 lines deleted...]
-    <x:t>$334,663.38</x:t>
+    <x:t>328,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$332,257.50</x:t>
   </x:si>
   <x:si>
     <x:t>Shandong Hualu Hengsheng Chemical Co Lt</x:t>
   </x:si>
   <x:si>
     <x:t>600426 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>77,410</x:t>
-[...2 lines deleted...]
-    <x:t>$334,529.08</x:t>
+    <x:t>78,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$329,549.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Fosun Pharmaceutical Group Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600196 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$312,867.85</x:t>
   </x:si>
   <x:si>
     <x:t>Yunnan Yuntianhua Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600096 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>51,100</x:t>
-[...2 lines deleted...]
-    <x:t>$325,774.43</x:t>
+    <x:t>52,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$311,985.31</x:t>
   </x:si>
   <x:si>
     <x:t>Zhejiang Dahua Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002236 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>92,100</x:t>
-[...2 lines deleted...]
-    <x:t>$307,267.75</x:t>
+    <x:t>93,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$309,200.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Zheneng Electric Power Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600023 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>274,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$308,208.40</x:t>
   </x:si>
   <x:si>
     <x:t>Yealink Network Technology Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300628 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>35,500</x:t>
-[...2 lines deleted...]
-    <x:t>$297,751.67</x:t>
+    <x:t>36,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$307,263.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huadong Medicine Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000963 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$298,178.27</x:t>
   </x:si>
   <x:si>
     <x:t>Huayu Automotive Systems Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600741 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>88,400</x:t>
-[...2 lines deleted...]
-    <x:t>$283,898.48</x:t>
+    <x:t>90,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$297,849.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enn Ecological Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600803 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$285,989.29</x:t>
   </x:si>
   <x:si>
     <x:t>0.03%</x:t>
   </x:si>
   <x:si>
-    <x:t>Zhejiang Zheneng Electric Power Co Ltd</x:t>
-[...8 lines deleted...]
-    <x:t>$278,874.79</x:t>
+    <x:t>Shanghai Pharmaceuticals Holding Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601607 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$277,859.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China National Chemical Engineering Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601117 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$268,924.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenergy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600642 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>139,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$264,014.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Himile Mechanical Science &amp; Te</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002595 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$257,637.97</x:t>
   </x:si>
   <x:si>
     <x:t>Changjiang Securities Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>000783 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>146,200</x:t>
-[...86 lines deleted...]
-    <x:t>$246,120.18</x:t>
+    <x:t>149,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$254,285.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Longsheng Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600352 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$251,665.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Resources Sanjiu Medical &amp; Pharma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000999 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$247,490.27</x:t>
   </x:si>
   <x:si>
     <x:t>Sdic Capital Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600061 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>179,300</x:t>
-[...2 lines deleted...]
-    <x:t>$244,493.01</x:t>
+    <x:t>182,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$243,210.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Suzhou Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002966 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$240,871.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Changsha Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601577 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>114,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$239,802.98</x:t>
   </x:si>
   <x:si>
     <x:t>Inner Mongolia Junzheng Energy &amp; Chemic</x:t>
   </x:si>
   <x:si>
     <x:t>601216 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>236,600</x:t>
-[...26 lines deleted...]
-    <x:t>$236,841.28</x:t>
+    <x:t>241,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$235,368.57</x:t>
   </x:si>
   <x:si>
     <x:t>Shandong Sun Paper Industry Jsc Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002078 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>78,300</x:t>
-[...14 lines deleted...]
-    <x:t>$232,985.58</x:t>
+    <x:t>79,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$235,278.73</x:t>
   </x:si>
   <x:si>
     <x:t>Soochow Securities Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601555 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>131,300</x:t>
-[...14 lines deleted...]
-    <x:t>$229,480.97</x:t>
+    <x:t>133,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$233,984.15</x:t>
   </x:si>
   <x:si>
     <x:t>37 Interactive Entertainment Network Te</x:t>
   </x:si>
   <x:si>
     <x:t>002555 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>58,500</x:t>
-[...2 lines deleted...]
-    <x:t>$221,071.15</x:t>
+    <x:t>59,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$220,338.31</x:t>
   </x:si>
   <x:si>
     <x:t>Citic Pacific Special Steel Group Co Lt</x:t>
   </x:si>
   <x:si>
     <x:t>000708 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>75,500</x:t>
-[...2 lines deleted...]
-    <x:t>$211,866.86</x:t>
+    <x:t>76,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$216,692.73</x:t>
   </x:si>
   <x:si>
     <x:t>Shenzhen Salubris Pharmaceuticals Co Lt</x:t>
   </x:si>
   <x:si>
     <x:t>002294 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>31,300</x:t>
-[...2 lines deleted...]
-    <x:t>$201,952.10</x:t>
+    <x:t>31,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$210,221.99</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Guoyuan Securities Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>000728 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>115,300</x:t>
-[...2 lines deleted...]
-    <x:t>$185,743.37</x:t>
+    <x:t>117,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$183,257.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ningbo Orient Wires &amp; Cables Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603606 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$174,936.39</x:t>
   </x:si>
   <x:si>
     <x:t>Beijing New Building Materials Plc</x:t>
   </x:si>
   <x:si>
     <x:t>000786 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>47,700</x:t>
-[...14 lines deleted...]
-    <x:t>$156,146.91</x:t>
+    <x:t>48,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$173,761.02</x:t>
   </x:si>
   <x:si>
     <x:t>Inter Rao Ues Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>IRAO RM</x:t>
   </x:si>
   <x:si>
     <x:t>1,745,980</x:t>
   </x:si>
   <x:si>
-    <x:t>$.29</x:t>
+    <x:t>$.30</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>United Co Rusal International Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>RUAL RM</x:t>
   </x:si>
   <x:si>
     <x:t>145,190</x:t>
   </x:si>
   <x:si>
-    <x:t>$.02</x:t>
+    <x:t>$.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tcs Group Holding Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCSG RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>Phosagro Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>PHOR RM</x:t>
   </x:si>
   <x:si>
     <x:t>2,151</x:t>
   </x:si>
   <x:si>
-    <x:t>$.00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Private</x:t>
   </x:si>
   <x:si>
     <x:t>.PHOR1 RU</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
     <x:t>.PHOR2 RU</x:t>
   </x:si>
   <x:si>
     <x:t>42</x:t>
   </x:si>
   <x:si>
-    <x:t>Tcs Group Holding Plc</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-26,444.20</x:t>
-[...2 lines deleted...]
-    <x:t>-0.00%</x:t>
+    <x:t>$445,399.19</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -2890,51 +2881,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d845132e60e4dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7c3bc44a85ff4705" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R83de6dcf8d90422b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R971d9aed5c644ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R334a007a17414402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8c053c710d844dc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F218"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="16" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -3142,271 +3133,271 @@
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
@@ -3542,251 +3533,251 @@
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
@@ -3802,391 +3793,391 @@
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
         <x:v>234</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
         <x:v>270</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
@@ -4282,731 +4273,731 @@
       </x:c>
       <x:c r="E68" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
         <x:v>330</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
         <x:v>348</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
         <x:v>365</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
         <x:v>378</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="F88" s="1" t="s">
         <x:v>399</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="F93" s="1" t="s">
         <x:v>422</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
         <x:v>431</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="E99" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="F99" s="1" t="s">
         <x:v>448</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="F102" s="1" t="s">
         <x:v>461</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
@@ -5022,891 +5013,891 @@
       </x:c>
       <x:c r="E105" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="F107" s="1" t="s">
         <x:v>483</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="E115" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="F115" s="1" t="s">
         <x:v>516</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="C121" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="D121" s="1" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="E121" s="1" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="F121" s="1" t="s">
         <x:v>541</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="C127" s="1" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="D127" s="1" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="E127" s="1" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="F127" s="1" t="s">
         <x:v>566</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="C133" s="1" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="D133" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="E133" s="1" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="F133" s="1" t="s">
         <x:v>591</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="C139" s="1" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="D139" s="1" t="s">
+        <x:v>619</x:v>
+      </x:c>
+      <x:c r="E139" s="1" t="s">
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="F139" s="1" t="s">
         <x:v>616</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="C142" s="1" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="D142" s="1" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="E142" s="1" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="F142" s="1" t="s">
         <x:v>629</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>650</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="C147" s="1" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="D147" s="1" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="E147" s="1" t="s">
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="F147" s="1" t="s">
         <x:v>650</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>650</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
         <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
@@ -5916,1377 +5907,1377 @@
       </x:c>
       <x:c r="C150" s="1" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
         <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="E151" s="1" t="s">
         <x:v>670</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>671</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
         <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="C152" s="1" t="s">
         <x:v>672</x:v>
       </x:c>
-      <x:c r="C152" s="1" t="s">
+      <x:c r="D152" s="1" t="s">
         <x:v>673</x:v>
       </x:c>
-      <x:c r="D152" s="1" t="s">
+      <x:c r="E152" s="1" t="s">
         <x:v>674</x:v>
       </x:c>
-      <x:c r="E152" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="C153" s="1" t="s">
+        <x:v>676</x:v>
+      </x:c>
+      <x:c r="D153" s="1" t="s">
         <x:v>677</x:v>
       </x:c>
-      <x:c r="C153" s="1" t="s">
+      <x:c r="E153" s="1" t="s">
         <x:v>678</x:v>
       </x:c>
-      <x:c r="D153" s="1" t="s">
+      <x:c r="F153" s="1" t="s">
         <x:v>679</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="C154" s="1" t="s">
         <x:v>681</x:v>
       </x:c>
-      <x:c r="C154" s="1" t="s">
+      <x:c r="D154" s="1" t="s">
         <x:v>682</x:v>
       </x:c>
-      <x:c r="D154" s="1" t="s">
+      <x:c r="E154" s="1" t="s">
         <x:v>683</x:v>
       </x:c>
-      <x:c r="E154" s="1" t="s">
+      <x:c r="F154" s="1" t="s">
         <x:v>684</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:6" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
+        <x:v>689</x:v>
+      </x:c>
+      <x:c r="C156" s="1" t="s">
         <x:v>690</x:v>
       </x:c>
-      <x:c r="C156" s="1" t="s">
+      <x:c r="D156" s="1" t="s">
         <x:v>691</x:v>
       </x:c>
-      <x:c r="D156" s="1" t="s">
+      <x:c r="E156" s="1" t="s">
         <x:v>692</x:v>
       </x:c>
-      <x:c r="E156" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F156" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:6" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="C157" s="1" t="s">
         <x:v>694</x:v>
       </x:c>
-      <x:c r="C157" s="1" t="s">
+      <x:c r="D157" s="1" t="s">
         <x:v>695</x:v>
       </x:c>
-      <x:c r="D157" s="1" t="s">
+      <x:c r="E157" s="1" t="s">
         <x:v>696</x:v>
       </x:c>
-      <x:c r="E157" s="1" t="s">
+      <x:c r="F157" s="1" t="s">
         <x:v>697</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:6" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
+        <x:v>698</x:v>
+      </x:c>
+      <x:c r="C158" s="1" t="s">
         <x:v>699</x:v>
       </x:c>
-      <x:c r="C158" s="1" t="s">
+      <x:c r="D158" s="1" t="s">
         <x:v>700</x:v>
       </x:c>
-      <x:c r="D158" s="1" t="s">
+      <x:c r="E158" s="1" t="s">
         <x:v>701</x:v>
       </x:c>
-      <x:c r="E158" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F158" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:6" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
+        <x:v>702</x:v>
+      </x:c>
+      <x:c r="C159" s="1" t="s">
         <x:v>703</x:v>
       </x:c>
-      <x:c r="C159" s="1" t="s">
+      <x:c r="D159" s="1" t="s">
         <x:v>704</x:v>
       </x:c>
-      <x:c r="D159" s="1" t="s">
+      <x:c r="E159" s="1" t="s">
         <x:v>705</x:v>
       </x:c>
-      <x:c r="E159" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F159" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:6" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="C160" s="1" t="s">
         <x:v>707</x:v>
       </x:c>
-      <x:c r="C160" s="1" t="s">
+      <x:c r="D160" s="1" t="s">
         <x:v>708</x:v>
       </x:c>
-      <x:c r="D160" s="1" t="s">
+      <x:c r="E160" s="1" t="s">
         <x:v>709</x:v>
       </x:c>
-      <x:c r="E160" s="1" t="s">
+      <x:c r="F160" s="1" t="s">
         <x:v>710</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:6" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
+        <x:v>711</x:v>
+      </x:c>
+      <x:c r="C161" s="1" t="s">
         <x:v>712</x:v>
       </x:c>
-      <x:c r="C161" s="1" t="s">
+      <x:c r="D161" s="1" t="s">
         <x:v>713</x:v>
       </x:c>
-      <x:c r="D161" s="1" t="s">
+      <x:c r="E161" s="1" t="s">
         <x:v>714</x:v>
       </x:c>
-      <x:c r="E161" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F161" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>710</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:6" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
+        <x:v>715</x:v>
+      </x:c>
+      <x:c r="C162" s="1" t="s">
         <x:v>716</x:v>
       </x:c>
-      <x:c r="C162" s="1" t="s">
+      <x:c r="D162" s="1" t="s">
         <x:v>717</x:v>
       </x:c>
-      <x:c r="D162" s="1" t="s">
+      <x:c r="E162" s="1" t="s">
         <x:v>718</x:v>
       </x:c>
-      <x:c r="E162" s="1" t="s">
+      <x:c r="F162" s="1" t="s">
         <x:v>719</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:6" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>719</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:6" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
+        <x:v>724</x:v>
+      </x:c>
+      <x:c r="C164" s="1" t="s">
         <x:v>725</x:v>
       </x:c>
-      <x:c r="C164" s="1" t="s">
+      <x:c r="D164" s="1" t="s">
         <x:v>726</x:v>
       </x:c>
-      <x:c r="D164" s="1" t="s">
+      <x:c r="E164" s="1" t="s">
         <x:v>727</x:v>
       </x:c>
-      <x:c r="E164" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>719</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:6" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
+        <x:v>728</x:v>
+      </x:c>
+      <x:c r="C165" s="1" t="s">
         <x:v>729</x:v>
       </x:c>
-      <x:c r="C165" s="1" t="s">
+      <x:c r="D165" s="1" t="s">
         <x:v>730</x:v>
       </x:c>
-      <x:c r="D165" s="1" t="s">
+      <x:c r="E165" s="1" t="s">
         <x:v>731</x:v>
       </x:c>
-      <x:c r="E165" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F165" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>719</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:6" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
+        <x:v>732</x:v>
+      </x:c>
+      <x:c r="C166" s="1" t="s">
         <x:v>733</x:v>
       </x:c>
-      <x:c r="C166" s="1" t="s">
+      <x:c r="D166" s="1" t="s">
         <x:v>734</x:v>
       </x:c>
-      <x:c r="D166" s="1" t="s">
+      <x:c r="E166" s="1" t="s">
         <x:v>735</x:v>
       </x:c>
-      <x:c r="E166" s="1" t="s">
+      <x:c r="F166" s="1" t="s">
         <x:v>736</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:6" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
+        <x:v>737</x:v>
+      </x:c>
+      <x:c r="C167" s="1" t="s">
         <x:v>738</x:v>
       </x:c>
-      <x:c r="C167" s="1" t="s">
+      <x:c r="D167" s="1" t="s">
         <x:v>739</x:v>
       </x:c>
-      <x:c r="D167" s="1" t="s">
+      <x:c r="E167" s="1" t="s">
         <x:v>740</x:v>
       </x:c>
-      <x:c r="E167" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F167" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>736</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:6" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
+        <x:v>741</x:v>
+      </x:c>
+      <x:c r="C168" s="1" t="s">
         <x:v>742</x:v>
       </x:c>
-      <x:c r="C168" s="1" t="s">
+      <x:c r="D168" s="1" t="s">
         <x:v>743</x:v>
       </x:c>
-      <x:c r="D168" s="1" t="s">
+      <x:c r="E168" s="1" t="s">
         <x:v>744</x:v>
       </x:c>
-      <x:c r="E168" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F168" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>736</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:6" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
+        <x:v>745</x:v>
+      </x:c>
+      <x:c r="C169" s="1" t="s">
         <x:v>746</x:v>
       </x:c>
-      <x:c r="C169" s="1" t="s">
+      <x:c r="D169" s="1" t="s">
         <x:v>747</x:v>
       </x:c>
-      <x:c r="D169" s="1" t="s">
+      <x:c r="E169" s="1" t="s">
         <x:v>748</x:v>
       </x:c>
-      <x:c r="E169" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F169" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>736</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:6" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
+        <x:v>749</x:v>
+      </x:c>
+      <x:c r="C170" s="1" t="s">
         <x:v>750</x:v>
       </x:c>
-      <x:c r="C170" s="1" t="s">
+      <x:c r="D170" s="1" t="s">
         <x:v>751</x:v>
       </x:c>
-      <x:c r="D170" s="1" t="s">
+      <x:c r="E170" s="1" t="s">
         <x:v>752</x:v>
       </x:c>
-      <x:c r="E170" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F170" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>736</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:6" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
+        <x:v>753</x:v>
+      </x:c>
+      <x:c r="C171" s="1" t="s">
         <x:v>754</x:v>
       </x:c>
-      <x:c r="C171" s="1" t="s">
+      <x:c r="D171" s="1" t="s">
         <x:v>755</x:v>
       </x:c>
-      <x:c r="D171" s="1" t="s">
+      <x:c r="E171" s="1" t="s">
         <x:v>756</x:v>
       </x:c>
-      <x:c r="E171" s="1" t="s">
+      <x:c r="F171" s="1" t="s">
         <x:v>757</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:6" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="C172" s="1" t="s">
+        <x:v>758</x:v>
+      </x:c>
+      <x:c r="D172" s="1" t="s">
         <x:v>759</x:v>
       </x:c>
-      <x:c r="C172" s="1" t="s">
+      <x:c r="E172" s="1" t="s">
         <x:v>760</x:v>
       </x:c>
-      <x:c r="D172" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F172" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>757</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:6" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
+        <x:v>762</x:v>
+      </x:c>
+      <x:c r="D173" s="1" t="s">
         <x:v>763</x:v>
       </x:c>
-      <x:c r="D173" s="1" t="s">
+      <x:c r="E173" s="1" t="s">
         <x:v>764</x:v>
       </x:c>
-      <x:c r="E173" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F173" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>757</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:6" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
+        <x:v>765</x:v>
+      </x:c>
+      <x:c r="C174" s="1" t="s">
         <x:v>766</x:v>
       </x:c>
-      <x:c r="C174" s="1" t="s">
+      <x:c r="D174" s="1" t="s">
         <x:v>767</x:v>
       </x:c>
-      <x:c r="D174" s="1" t="s">
+      <x:c r="E174" s="1" t="s">
         <x:v>768</x:v>
       </x:c>
-      <x:c r="E174" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F174" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>757</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:6" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
+        <x:v>769</x:v>
+      </x:c>
+      <x:c r="C175" s="1" t="s">
         <x:v>770</x:v>
       </x:c>
-      <x:c r="C175" s="1" t="s">
+      <x:c r="D175" s="1" t="s">
         <x:v>771</x:v>
       </x:c>
-      <x:c r="D175" s="1" t="s">
+      <x:c r="E175" s="1" t="s">
         <x:v>772</x:v>
       </x:c>
-      <x:c r="E175" s="1" t="s">
+      <x:c r="F175" s="1" t="s">
         <x:v>773</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:6" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="D176" s="1" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="E176" s="1" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="F176" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:6" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="E177" s="1" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="F177" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:6" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="C178" s="1" t="s">
+        <x:v>782</x:v>
+      </x:c>
+      <x:c r="D178" s="1" t="s">
         <x:v>783</x:v>
       </x:c>
-      <x:c r="C178" s="1" t="s">
+      <x:c r="E178" s="1" t="s">
         <x:v>784</x:v>
       </x:c>
-      <x:c r="D178" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F178" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:6" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
+        <x:v>785</x:v>
+      </x:c>
+      <x:c r="C179" s="1" t="s">
+        <x:v>786</x:v>
+      </x:c>
+      <x:c r="D179" s="1" t="s">
         <x:v>787</x:v>
       </x:c>
-      <x:c r="C179" s="1" t="s">
+      <x:c r="E179" s="1" t="s">
         <x:v>788</x:v>
       </x:c>
-      <x:c r="D179" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F179" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:6" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
+        <x:v>790</x:v>
+      </x:c>
+      <x:c r="D180" s="1" t="s">
         <x:v>791</x:v>
       </x:c>
-      <x:c r="D180" s="1" t="s">
+      <x:c r="E180" s="1" t="s">
         <x:v>792</x:v>
       </x:c>
-      <x:c r="E180" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F180" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:6" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
+        <x:v>793</x:v>
+      </x:c>
+      <x:c r="C181" s="1" t="s">
         <x:v>794</x:v>
       </x:c>
-      <x:c r="C181" s="1" t="s">
+      <x:c r="D181" s="1" t="s">
         <x:v>795</x:v>
       </x:c>
-      <x:c r="D181" s="1" t="s">
+      <x:c r="E181" s="1" t="s">
         <x:v>796</x:v>
       </x:c>
-      <x:c r="E181" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F181" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:6" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
+        <x:v>797</x:v>
+      </x:c>
+      <x:c r="C182" s="1" t="s">
         <x:v>798</x:v>
       </x:c>
-      <x:c r="C182" s="1" t="s">
+      <x:c r="D182" s="1" t="s">
         <x:v>799</x:v>
       </x:c>
-      <x:c r="D182" s="1" t="s">
+      <x:c r="E182" s="1" t="s">
         <x:v>800</x:v>
       </x:c>
-      <x:c r="E182" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F182" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:6" ht="15" customHeight="1">
       <x:c r="A183" s="1">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
+        <x:v>801</x:v>
+      </x:c>
+      <x:c r="C183" s="1" t="s">
         <x:v>802</x:v>
       </x:c>
-      <x:c r="C183" s="1" t="s">
+      <x:c r="D183" s="1" t="s">
         <x:v>803</x:v>
       </x:c>
-      <x:c r="D183" s="1" t="s">
+      <x:c r="E183" s="1" t="s">
         <x:v>804</x:v>
       </x:c>
-      <x:c r="E183" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F183" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:6" ht="15" customHeight="1">
       <x:c r="A184" s="1">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
+        <x:v>805</x:v>
+      </x:c>
+      <x:c r="C184" s="1" t="s">
         <x:v>806</x:v>
       </x:c>
-      <x:c r="C184" s="1" t="s">
+      <x:c r="D184" s="1" t="s">
         <x:v>807</x:v>
       </x:c>
-      <x:c r="D184" s="1" t="s">
+      <x:c r="E184" s="1" t="s">
         <x:v>808</x:v>
       </x:c>
-      <x:c r="E184" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F184" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:6" ht="15" customHeight="1">
       <x:c r="A185" s="1">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
+        <x:v>809</x:v>
+      </x:c>
+      <x:c r="C185" s="1" t="s">
         <x:v>810</x:v>
       </x:c>
-      <x:c r="C185" s="1" t="s">
+      <x:c r="D185" s="1" t="s">
         <x:v>811</x:v>
       </x:c>
-      <x:c r="D185" s="1" t="s">
+      <x:c r="E185" s="1" t="s">
         <x:v>812</x:v>
       </x:c>
-      <x:c r="E185" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F185" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:6" ht="15" customHeight="1">
       <x:c r="A186" s="1">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
+        <x:v>813</x:v>
+      </x:c>
+      <x:c r="C186" s="1" t="s">
         <x:v>814</x:v>
       </x:c>
-      <x:c r="C186" s="1" t="s">
+      <x:c r="D186" s="1" t="s">
         <x:v>815</x:v>
       </x:c>
-      <x:c r="D186" s="1" t="s">
+      <x:c r="E186" s="1" t="s">
         <x:v>816</x:v>
       </x:c>
-      <x:c r="E186" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F186" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:6" ht="15" customHeight="1">
       <x:c r="A187" s="1">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
+        <x:v>817</x:v>
+      </x:c>
+      <x:c r="C187" s="1" t="s">
         <x:v>818</x:v>
       </x:c>
-      <x:c r="C187" s="1" t="s">
+      <x:c r="D187" s="1" t="s">
         <x:v>819</x:v>
       </x:c>
-      <x:c r="D187" s="1" t="s">
+      <x:c r="E187" s="1" t="s">
         <x:v>820</x:v>
       </x:c>
-      <x:c r="E187" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F187" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:6" ht="15" customHeight="1">
       <x:c r="A188" s="1">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
+        <x:v>821</x:v>
+      </x:c>
+      <x:c r="C188" s="1" t="s">
+        <x:v>822</x:v>
+      </x:c>
+      <x:c r="D188" s="1" t="s">
         <x:v>823</x:v>
       </x:c>
-      <x:c r="C188" s="1" t="s">
+      <x:c r="E188" s="1" t="s">
         <x:v>824</x:v>
       </x:c>
-      <x:c r="D188" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F188" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:6" ht="15" customHeight="1">
       <x:c r="A189" s="1">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
+        <x:v>825</x:v>
+      </x:c>
+      <x:c r="C189" s="1" t="s">
+        <x:v>826</x:v>
+      </x:c>
+      <x:c r="D189" s="1" t="s">
         <x:v>827</x:v>
       </x:c>
-      <x:c r="C189" s="1" t="s">
+      <x:c r="E189" s="1" t="s">
         <x:v>828</x:v>
       </x:c>
-      <x:c r="D189" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F189" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:6" ht="15" customHeight="1">
       <x:c r="A190" s="1">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
+        <x:v>829</x:v>
+      </x:c>
+      <x:c r="C190" s="1" t="s">
+        <x:v>830</x:v>
+      </x:c>
+      <x:c r="D190" s="1" t="s">
         <x:v>831</x:v>
       </x:c>
-      <x:c r="C190" s="1" t="s">
+      <x:c r="E190" s="1" t="s">
         <x:v>832</x:v>
       </x:c>
-      <x:c r="D190" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F190" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:6" ht="15" customHeight="1">
       <x:c r="A191" s="1">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
+        <x:v>833</x:v>
+      </x:c>
+      <x:c r="C191" s="1" t="s">
+        <x:v>834</x:v>
+      </x:c>
+      <x:c r="D191" s="1" t="s">
         <x:v>835</x:v>
       </x:c>
-      <x:c r="C191" s="1" t="s">
+      <x:c r="E191" s="1" t="s">
         <x:v>836</x:v>
       </x:c>
-      <x:c r="D191" s="1" t="s">
+      <x:c r="F191" s="1" t="s">
         <x:v>837</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>822</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:6" ht="15" customHeight="1">
       <x:c r="A192" s="1">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
+        <x:v>838</x:v>
+      </x:c>
+      <x:c r="C192" s="1" t="s">
         <x:v>839</x:v>
       </x:c>
-      <x:c r="C192" s="1" t="s">
+      <x:c r="D192" s="1" t="s">
         <x:v>840</x:v>
       </x:c>
-      <x:c r="D192" s="1" t="s">
+      <x:c r="E192" s="1" t="s">
         <x:v>841</x:v>
       </x:c>
-      <x:c r="E192" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F192" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:6" ht="15" customHeight="1">
       <x:c r="A193" s="1">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
+        <x:v>842</x:v>
+      </x:c>
+      <x:c r="C193" s="1" t="s">
         <x:v>843</x:v>
       </x:c>
-      <x:c r="C193" s="1" t="s">
+      <x:c r="D193" s="1" t="s">
         <x:v>844</x:v>
       </x:c>
-      <x:c r="D193" s="1" t="s">
+      <x:c r="E193" s="1" t="s">
         <x:v>845</x:v>
       </x:c>
-      <x:c r="E193" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F193" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:6" ht="15" customHeight="1">
       <x:c r="A194" s="1">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
+        <x:v>846</x:v>
+      </x:c>
+      <x:c r="C194" s="1" t="s">
         <x:v>847</x:v>
       </x:c>
-      <x:c r="C194" s="1" t="s">
+      <x:c r="D194" s="1" t="s">
         <x:v>848</x:v>
       </x:c>
-      <x:c r="D194" s="1" t="s">
+      <x:c r="E194" s="1" t="s">
         <x:v>849</x:v>
       </x:c>
-      <x:c r="E194" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F194" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:6" ht="15" customHeight="1">
       <x:c r="A195" s="1">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
+        <x:v>850</x:v>
+      </x:c>
+      <x:c r="C195" s="1" t="s">
         <x:v>851</x:v>
       </x:c>
-      <x:c r="C195" s="1" t="s">
+      <x:c r="D195" s="1" t="s">
         <x:v>852</x:v>
       </x:c>
-      <x:c r="D195" s="1" t="s">
+      <x:c r="E195" s="1" t="s">
         <x:v>853</x:v>
       </x:c>
-      <x:c r="E195" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F195" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:6" ht="15" customHeight="1">
       <x:c r="A196" s="1">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="C196" s="1" t="s">
         <x:v>855</x:v>
       </x:c>
-      <x:c r="C196" s="1" t="s">
+      <x:c r="D196" s="1" t="s">
         <x:v>856</x:v>
       </x:c>
-      <x:c r="D196" s="1" t="s">
+      <x:c r="E196" s="1" t="s">
         <x:v>857</x:v>
       </x:c>
-      <x:c r="E196" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F196" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:6" ht="15" customHeight="1">
       <x:c r="A197" s="1">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
+        <x:v>858</x:v>
+      </x:c>
+      <x:c r="C197" s="1" t="s">
         <x:v>859</x:v>
       </x:c>
-      <x:c r="C197" s="1" t="s">
+      <x:c r="D197" s="1" t="s">
         <x:v>860</x:v>
       </x:c>
-      <x:c r="D197" s="1" t="s">
+      <x:c r="E197" s="1" t="s">
         <x:v>861</x:v>
       </x:c>
-      <x:c r="E197" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F197" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:6" ht="15" customHeight="1">
       <x:c r="A198" s="1">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
+        <x:v>862</x:v>
+      </x:c>
+      <x:c r="C198" s="1" t="s">
         <x:v>863</x:v>
       </x:c>
-      <x:c r="C198" s="1" t="s">
+      <x:c r="D198" s="1" t="s">
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="E198" s="1" t="s">
         <x:v>864</x:v>
       </x:c>
-      <x:c r="D198" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F198" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:6" ht="15" customHeight="1">
       <x:c r="A199" s="1">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
+        <x:v>865</x:v>
+      </x:c>
+      <x:c r="C199" s="1" t="s">
+        <x:v>866</x:v>
+      </x:c>
+      <x:c r="D199" s="1" t="s">
         <x:v>867</x:v>
       </x:c>
-      <x:c r="C199" s="1" t="s">
+      <x:c r="E199" s="1" t="s">
         <x:v>868</x:v>
       </x:c>
-      <x:c r="D199" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F199" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:6" ht="15" customHeight="1">
       <x:c r="A200" s="1">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
+        <x:v>869</x:v>
+      </x:c>
+      <x:c r="C200" s="1" t="s">
+        <x:v>870</x:v>
+      </x:c>
+      <x:c r="D200" s="1" t="s">
         <x:v>871</x:v>
       </x:c>
-      <x:c r="C200" s="1" t="s">
+      <x:c r="E200" s="1" t="s">
         <x:v>872</x:v>
       </x:c>
-      <x:c r="D200" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F200" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:6" ht="15" customHeight="1">
       <x:c r="A201" s="1">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
+        <x:v>873</x:v>
+      </x:c>
+      <x:c r="C201" s="1" t="s">
+        <x:v>874</x:v>
+      </x:c>
+      <x:c r="D201" s="1" t="s">
         <x:v>875</x:v>
       </x:c>
-      <x:c r="C201" s="1" t="s">
+      <x:c r="E201" s="1" t="s">
         <x:v>876</x:v>
       </x:c>
-      <x:c r="D201" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F201" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:6" ht="15" customHeight="1">
       <x:c r="A202" s="1">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
+        <x:v>877</x:v>
+      </x:c>
+      <x:c r="C202" s="1" t="s">
+        <x:v>878</x:v>
+      </x:c>
+      <x:c r="D202" s="1" t="s">
         <x:v>879</x:v>
       </x:c>
-      <x:c r="C202" s="1" t="s">
+      <x:c r="E202" s="1" t="s">
         <x:v>880</x:v>
       </x:c>
-      <x:c r="D202" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F202" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:6" ht="15" customHeight="1">
       <x:c r="A203" s="1">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
+        <x:v>881</x:v>
+      </x:c>
+      <x:c r="C203" s="1" t="s">
+        <x:v>882</x:v>
+      </x:c>
+      <x:c r="D203" s="1" t="s">
         <x:v>883</x:v>
       </x:c>
-      <x:c r="C203" s="1" t="s">
+      <x:c r="E203" s="1" t="s">
         <x:v>884</x:v>
       </x:c>
-      <x:c r="D203" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F203" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:6" ht="15" customHeight="1">
       <x:c r="A204" s="1">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
+        <x:v>885</x:v>
+      </x:c>
+      <x:c r="C204" s="1" t="s">
+        <x:v>886</x:v>
+      </x:c>
+      <x:c r="D204" s="1" t="s">
         <x:v>887</x:v>
       </x:c>
-      <x:c r="C204" s="1" t="s">
+      <x:c r="E204" s="1" t="s">
         <x:v>888</x:v>
       </x:c>
-      <x:c r="D204" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F204" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:6" ht="15" customHeight="1">
       <x:c r="A205" s="1">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
+        <x:v>889</x:v>
+      </x:c>
+      <x:c r="C205" s="1" t="s">
+        <x:v>890</x:v>
+      </x:c>
+      <x:c r="D205" s="1" t="s">
         <x:v>891</x:v>
       </x:c>
-      <x:c r="C205" s="1" t="s">
+      <x:c r="E205" s="1" t="s">
         <x:v>892</x:v>
       </x:c>
-      <x:c r="D205" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F205" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:6" ht="15" customHeight="1">
       <x:c r="A206" s="1">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
+        <x:v>893</x:v>
+      </x:c>
+      <x:c r="C206" s="1" t="s">
+        <x:v>894</x:v>
+      </x:c>
+      <x:c r="D206" s="1" t="s">
         <x:v>895</x:v>
       </x:c>
-      <x:c r="C206" s="1" t="s">
+      <x:c r="E206" s="1" t="s">
         <x:v>896</x:v>
       </x:c>
-      <x:c r="D206" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F206" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:6" ht="15" customHeight="1">
       <x:c r="A207" s="1">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
+        <x:v>897</x:v>
+      </x:c>
+      <x:c r="C207" s="1" t="s">
+        <x:v>898</x:v>
+      </x:c>
+      <x:c r="D207" s="1" t="s">
         <x:v>899</x:v>
       </x:c>
-      <x:c r="C207" s="1" t="s">
+      <x:c r="E207" s="1" t="s">
         <x:v>900</x:v>
       </x:c>
-      <x:c r="D207" s="1" t="s">
+      <x:c r="F207" s="1" t="s">
         <x:v>901</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>903</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:6" ht="15" customHeight="1">
       <x:c r="A208" s="1">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
+        <x:v>902</x:v>
+      </x:c>
+      <x:c r="C208" s="1" t="s">
+        <x:v>903</x:v>
+      </x:c>
+      <x:c r="D208" s="1" t="s">
         <x:v>904</x:v>
       </x:c>
-      <x:c r="C208" s="1" t="s">
+      <x:c r="E208" s="1" t="s">
         <x:v>905</x:v>
       </x:c>
-      <x:c r="D208" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F208" s="1" t="s">
-        <x:v>903</x:v>
+        <x:v>901</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:6" ht="15" customHeight="1">
       <x:c r="A209" s="1">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
+        <x:v>906</x:v>
+      </x:c>
+      <x:c r="C209" s="1" t="s">
+        <x:v>907</x:v>
+      </x:c>
+      <x:c r="D209" s="1" t="s">
         <x:v>908</x:v>
       </x:c>
-      <x:c r="C209" s="1" t="s">
+      <x:c r="E209" s="1" t="s">
         <x:v>909</x:v>
       </x:c>
-      <x:c r="D209" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F209" s="1" t="s">
-        <x:v>903</x:v>
+        <x:v>901</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:6" ht="15" customHeight="1">
       <x:c r="A210" s="1">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
+        <x:v>910</x:v>
+      </x:c>
+      <x:c r="C210" s="1" t="s">
+        <x:v>911</x:v>
+      </x:c>
+      <x:c r="D210" s="1" t="s">
         <x:v>912</x:v>
       </x:c>
-      <x:c r="C210" s="1" t="s">
+      <x:c r="E210" s="1" t="s">
         <x:v>913</x:v>
       </x:c>
-      <x:c r="D210" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F210" s="1" t="s">
-        <x:v>903</x:v>
+        <x:v>901</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:6" ht="15" customHeight="1">
       <x:c r="A211" s="1">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
+        <x:v>914</x:v>
+      </x:c>
+      <x:c r="C211" s="1" t="s">
+        <x:v>915</x:v>
+      </x:c>
+      <x:c r="D211" s="1" t="s">
         <x:v>916</x:v>
       </x:c>
-      <x:c r="C211" s="1" t="s">
+      <x:c r="E211" s="1" t="s">
         <x:v>917</x:v>
       </x:c>
-      <x:c r="D211" s="1" t="s">
+      <x:c r="F211" s="1" t="s">
         <x:v>918</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>920</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:6" ht="15" customHeight="1">
       <x:c r="A212" s="1">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
+        <x:v>919</x:v>
+      </x:c>
+      <x:c r="C212" s="1" t="s">
+        <x:v>920</x:v>
+      </x:c>
+      <x:c r="D212" s="1" t="s">
         <x:v>921</x:v>
       </x:c>
-      <x:c r="C212" s="1" t="s">
+      <x:c r="E212" s="1" t="s">
         <x:v>922</x:v>
       </x:c>
-      <x:c r="D212" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F212" s="1" t="s">
-        <x:v>920</x:v>
+        <x:v>918</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:6" ht="15" customHeight="1">
       <x:c r="A213" s="1">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
+        <x:v>923</x:v>
+      </x:c>
+      <x:c r="C213" s="1" t="s">
+        <x:v>924</x:v>
+      </x:c>
+      <x:c r="D213" s="1" t="s">
         <x:v>925</x:v>
       </x:c>
-      <x:c r="C213" s="1" t="s">
+      <x:c r="E213" s="1" t="s">
         <x:v>926</x:v>
       </x:c>
-      <x:c r="D213" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F213" s="1" t="s">
-        <x:v>920</x:v>
+        <x:v>918</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:6" ht="15" customHeight="1">
       <x:c r="A214" s="1">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
+        <x:v>927</x:v>
+      </x:c>
+      <x:c r="C214" s="1" t="s">
+        <x:v>928</x:v>
+      </x:c>
+      <x:c r="D214" s="1" t="s">
         <x:v>929</x:v>
       </x:c>
-      <x:c r="C214" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E214" s="1" t="s">
-        <x:v>928</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="F214" s="1" t="s">
-        <x:v>920</x:v>
+        <x:v>918</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:6" ht="15" customHeight="1">
       <x:c r="A215" s="1">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
-        <x:v>929</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="C215" s="1" t="s">
+        <x:v>931</x:v>
+      </x:c>
+      <x:c r="D215" s="1" t="s">
         <x:v>932</x:v>
       </x:c>
-      <x:c r="D215" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E215" s="1" t="s">
-        <x:v>928</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="F215" s="1" t="s">
-        <x:v>920</x:v>
+        <x:v>918</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:6" ht="15" customHeight="1">
       <x:c r="A216" s="1">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
+        <x:v>930</x:v>
+      </x:c>
+      <x:c r="C216" s="1" t="s">
+        <x:v>933</x:v>
+      </x:c>
+      <x:c r="D216" s="1" t="s">
         <x:v>934</x:v>
       </x:c>
-      <x:c r="C216" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E216" s="1" t="s">
-        <x:v>928</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="F216" s="1" t="s">
-        <x:v>920</x:v>
+        <x:v>918</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:6" ht="15" customHeight="1">
       <x:c r="A217" s="1">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
+        <x:v>935</x:v>
+      </x:c>
+      <x:c r="C217" s="1" t="s">
+        <x:v>936</x:v>
+      </x:c>
+      <x:c r="D217" s="1" t="s">
+        <x:v>936</x:v>
+      </x:c>
+      <x:c r="E217" s="1" t="s">
         <x:v>937</x:v>
       </x:c>
-      <x:c r="C217" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F217" s="1" t="s">
-        <x:v>940</x:v>
+        <x:v>757</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:6" ht="15" customHeight="1">
       <x:c r="A218" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B218" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C218" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D218" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E218" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F218" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>