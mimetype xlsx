--- v8 (2026-10-02)
+++ v9 (2026-10-22)
@@ -1,2862 +1,2865 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re899351d9bcd4931" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd6b6a6b09cd4613" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EMKT_asat_20261001" sheetId="1" r:id="R8c053c710d844dc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EMKT_asat_20261021" sheetId="1" r:id="R9c8dea89b7664362"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1094" uniqueCount="938">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 01/10/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1094" uniqueCount="939">
+  <x:si>
+    <x:t>All Fund Holdings as at 21/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>2330 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>1,013,000</x:t>
-[...5 lines deleted...]
-    <x:t>13.55%</x:t>
+    <x:t>1,032,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,573,880.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Samsung Electronics Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>005930 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>283,982</x:t>
-[...5 lines deleted...]
-    <x:t>9.81%</x:t>
+    <x:t>289,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,412,897.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Sk Hynix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>000660 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>35,972</x:t>
-[...5 lines deleted...]
-    <x:t>8.25%</x:t>
+    <x:t>36,638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,905,806.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.32%</x:t>
   </x:si>
   <x:si>
     <x:t>United Microelectronics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>2303 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>3,672,000</x:t>
-[...5 lines deleted...]
-    <x:t>3.16%</x:t>
+    <x:t>3,740,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,003,590.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Hana Financial Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>086790 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>124,993</x:t>
-[...5 lines deleted...]
-    <x:t>2.01%</x:t>
+    <x:t>127,309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,649,748.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B3 Sa - Brasil Bolsa Balcao</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B3SA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,448,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,295,544.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Chroma Ate Inc</x:t>
   </x:si>
   <x:si>
     <x:t>2360 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>172,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.91%</x:t>
+    <x:t>175,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,432,848.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold Fields Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GFI SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>264,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,930,274.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000270 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,485,036.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emaar Properties Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMAAR UH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,797,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,483,993.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Largan Precision Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3008 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,181,749.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
   </x:si>
   <x:si>
     <x:t>King Slide Works Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2059 TT</x:t>
   </x:si>
   <x:si>
     <x:t>26,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,928,353.28</x:t>
-[...74 lines deleted...]
-    <x:t>1.44%</x:t>
+    <x:t>$11,498,623.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Hyundai Mobis Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>012330 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>26,796</x:t>
-[...5 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>27,292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,139,411.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hcl Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCLT IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>427,911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,179,723.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Picc Property &amp; Casualty Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2328 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>3,287,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.18%</x:t>
+    <x:t>3,347,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,031,552.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhen Ding Technology Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4958 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>333,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,444,696.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Realtek Semiconductor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2379 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>238,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,270,163.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Construction Bank Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>939 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,575,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,114,892.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Innolux Corp</x:t>
   </x:si>
   <x:si>
     <x:t>3481 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>3,511,967</x:t>
-[...5 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>3,585,967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,630,623.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Tencent Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>700 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>103,000</x:t>
-[...62 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>105,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,498,402.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tech Mahindra Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TECHM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>261,476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,226,068.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novatek Microelectronics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3034 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>273,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,066,862.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>King Yuan Electronics Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2449 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>550,300</x:t>
-[...5 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>560,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,834,038.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evergreen Marine Corp Taiwan Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2603 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>525,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,937,596.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Cspc Pharmaceutical Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1093 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>3,622,000</x:t>
-[...32 lines deleted...]
-    <x:t>$5,901,349.91</x:t>
+    <x:t>3,690,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,821,693.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Citic Bank Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>998 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,744,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,679,440.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yum China Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9987 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,607,464.74</x:t>
   </x:si>
   <x:si>
     <x:t>0.70%</x:t>
   </x:si>
   <x:si>
-    <x:t>China Citic Bank Corp Ltd</x:t>
-[...23 lines deleted...]
-    <x:t>$5,554,097.42</x:t>
+    <x:t>Zto Express Cayman Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2057 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>184,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,260,526.92</x:t>
   </x:si>
   <x:si>
     <x:t>0.65%</x:t>
   </x:si>
   <x:si>
+    <x:t>Petrobras Distribuidora Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VBBR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>493,445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,144,659.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Woori Financial Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>316140 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>148,171</x:t>
-[...32 lines deleted...]
-    <x:t>$5,107,713.05</x:t>
+    <x:t>150,916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,104,428.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sabic Agri-Nutrients Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAFCO AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,851,296.61</x:t>
   </x:si>
   <x:si>
     <x:t>0.60%</x:t>
   </x:si>
   <x:si>
+    <x:t>China Mengniu Dairy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2319 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,412,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,737,074.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sino Biopharmaceutical Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1177 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,720,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,579,304.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dr Reddy's Laboratories Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRRD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>242,970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,554,626.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cipla Ltd/India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIPLA IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>227,708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,506,909.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pegatron Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4938 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>976,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,496,256.68</x:t>
+  </x:si>
+  <x:si>
     <x:t>China Hongqiao Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1378 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>1,283,500</x:t>
-[...44 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>1,307,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,484,360.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>One 97 Communications Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYTM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>175,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,412,159.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hero Motocorp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMCL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,262,290.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sk Telecom Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>017670 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,238,421.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Db Insurance Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>005830 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,193,001.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Itausa Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITSA4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>938,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,173,306.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Gold International Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2099 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,078,696.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samsung Sds Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>018260 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,061,503.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Weichai Power Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2338 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>873,000</x:t>
-[...56 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>889,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,056,170.00</x:t>
   </x:si>
   <x:si>
     <x:t>Etihad Etisalat Co</x:t>
   </x:si>
   <x:si>
     <x:t>EEC AB</x:t>
   </x:si>
   <x:si>
-    <x:t>179,734</x:t>
-[...62 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>183,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,010,342.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ptt Exploration &amp; Production Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTTEP/F TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>577,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,863,797.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mol Hungarian Oil &amp; Gas Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOL HB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>178,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,836,020.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hansoh Pharmaceutical Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3692 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>604,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,765,707.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tata Motors Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TMPV IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>893,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,709,832.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bb Seguridade Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBSE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>306,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,679,251.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Korea Electric Power Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>015760 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117,456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,638,499.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Richter Gedeon Nyrt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RICHT HB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,627,366.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telkom Indonesia Persero Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLKM IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,628,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,623,900.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hyundai Glovis Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>086280 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,581,094.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>People's Insurance Co Group Of China Lt</x:t>
   </x:si>
   <x:si>
     <x:t>1339 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>3,919,000</x:t>
-[...26 lines deleted...]
-    <x:t>4938 TT</x:t>
+    <x:t>3,991,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,539,112.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Tower Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>788 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,151,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,491,254.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indus Towers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INDUSTOW IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>608,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,470,992.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia De Minas Buenaventura Saa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,465,893.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Torrent Pharmaceuticals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,378,954.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fibra Uno Administracion Sa De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FUNO11 MM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,340,449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,373,624.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Resources Power Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>836 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>922,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,210,228.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arab National Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARNB AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>411,668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,202,887.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enn Energy Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2688 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>356,935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,198,862.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telefonica Brasil Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIVT3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>344,434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,182,528.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hdfc Asset Management Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HDFCAMC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,067,230.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurobindo Pharma Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARBP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126,810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,015,683.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krung Thai Bank Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KTB/F TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,598,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,908,064.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Outsurance Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OUT SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>389,244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,896,838.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astra International Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASII IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,856,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,831,535.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Multi Commodity Exchange Of India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCX IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,818,897.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kasikornbank Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBANK/F TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>270,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,728,289.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alibaba Group Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9988 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>143,204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,693,008.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gail India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,052,627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,651,038.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Li Ning Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2331 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,128,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,639,945.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia Energetica De Minas Gerais</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMIG4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>784,252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,597,512.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kunlun Energy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>135 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,890,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,592,832.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rec Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RECL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>542,007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,469,650.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eva Airways Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2618 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,310,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,416,847.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vipshop Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIPS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>134,349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,406,906.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harmony Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAR SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,380,811.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sinotruk Hong Kong Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3808 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>402,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,372,178.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vedanta Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEDL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>664,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,369,085.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mobile Telecommunications Co Kscp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZAIN KK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>892,269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,356,869.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aac Technologies Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2018 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>356,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,342,887.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mphasis Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPHL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,244,390.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tim Sa/Brazil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TIMS3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>406,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,227,335.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hankook Tire &amp; Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>161390 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,186,479.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aluminum Corp Of China Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2600 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,714,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,183,538.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3sbio Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1530 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>834,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,162,530.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangdong Investment Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>270 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,348,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,157,289.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tingyi Cayman Islands Holding Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>322 HK</x:t>
   </x:si>
   <x:si>
     <x:t>958,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,911,381.80</x:t>
-[...551 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>$2,126,427.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Inner Mongolia Yitai Coal Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>900948 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>411,200</x:t>
-[...17 lines deleted...]
-    <x:t>$2,164,705.96</x:t>
+    <x:t>418,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,069,119.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emaar Development Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMAARDEV UH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>407,562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,008,413.15</x:t>
   </x:si>
   <x:si>
     <x:t>0.25%</x:t>
   </x:si>
   <x:si>
+    <x:t>Plaza Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MALLPLAZ CI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>371,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,945,961.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Promotora Y Operadora De Infraestructur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PINFRA* MF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,939,648.13</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bupa Arabia For Cooperative Insurance C</x:t>
   </x:si>
   <x:si>
     <x:t>BUPA AB</x:t>
   </x:si>
   <x:si>
-    <x:t>37,514</x:t>
-[...53 lines deleted...]
-    <x:t>$2,008,230.55</x:t>
+    <x:t>38,209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,914,685.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Union Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNBK IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>698,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,914,433.93</x:t>
   </x:si>
   <x:si>
     <x:t>National Aluminium Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NACL IN</x:t>
   </x:si>
   <x:si>
-    <x:t>393,710</x:t>
-[...2 lines deleted...]
-    <x:t>$1,977,149.04</x:t>
+    <x:t>401,004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,885,761.61</x:t>
   </x:si>
   <x:si>
     <x:t>0.23%</x:t>
   </x:si>
   <x:si>
-    <x:t>Plaza Sa</x:t>
-[...20 lines deleted...]
-    <x:t>$1,916,942.18</x:t>
+    <x:t>China Merchants Port Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>612,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,884,485.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Misc Bhd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MISC MK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>649,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,880,445.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sinopharm Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1099 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>651,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,850,491.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jarir Marketing Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JARIR AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285,293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,818,148.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orient Overseas International Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>316 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,809,801.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>China Minsheng Banking Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1988 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>2,989,000</x:t>
-[...17 lines deleted...]
-    <x:t>$1,883,578.71</x:t>
+    <x:t>3,044,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,780,530.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gerdau Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGBR4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>237,018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,779,389.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caixa Seguridade Participacoes S/A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CXSE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>291,127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,762,001.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wan Hai Lines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2615 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>340,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,737,868.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bosideng International Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3998 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,268,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,723,299.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anhui Conch Cement Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>914 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>567,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,709,382.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ooredoo Qpsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORDS QD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>366,293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,649,147.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dar Al Arkan Real Estate Development Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALARKAN AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>242,061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,639,967.19</x:t>
   </x:si>
   <x:si>
     <x:t>China Nonferrous Mining Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1258 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>651,000</x:t>
-[...128 lines deleted...]
-    <x:t>$1,657,367.09</x:t>
+    <x:t>663,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,612,300.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chow Tai Fook Jewellery Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1929 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>765,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,574,824.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nmdc Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NMDC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,493,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,565,218.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Page Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAG IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,563,111.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asustek Computer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2357 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,551,050.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Financial Services Software Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OFSS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,941</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,536,772.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alkem Laboratories Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALKEM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,533,761.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zydus Lifesciences Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZYDUSLIF IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,520,053.64</x:t>
   </x:si>
   <x:si>
     <x:t>Co For Cooperative Insurance/The</x:t>
   </x:si>
   <x:si>
     <x:t>TAWUNIYA AB</x:t>
   </x:si>
   <x:si>
-    <x:t>49,512</x:t>
-[...77 lines deleted...]
-    <x:t>$1,560,395.03</x:t>
+    <x:t>50,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,513,163.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enel Chile Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENELCHIL CI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,745,680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,477,243.96</x:t>
   </x:si>
   <x:si>
     <x:t>0.18%</x:t>
   </x:si>
   <x:si>
-    <x:t>Asustek Computer Inc</x:t>
-[...44 lines deleted...]
-    <x:t>$1,516,234.49</x:t>
+    <x:t>Moneta Money Bank As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONET CP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,469,593.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jd Logistics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2618 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>809,395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,461,186.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coromandel International Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,456,271.74</x:t>
   </x:si>
   <x:si>
     <x:t>Turkcell Iletisim Hizmetleri As</x:t>
   </x:si>
   <x:si>
     <x:t>TCELL TI</x:t>
   </x:si>
   <x:si>
-    <x:t>524,004</x:t>
-[...14 lines deleted...]
-    <x:t>$1,470,947.95</x:t>
+    <x:t>533,712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,454,556.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gulf Bank Kscp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GBK KK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>958,787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,406,984.92</x:t>
   </x:si>
   <x:si>
     <x:t>0.17%</x:t>
   </x:si>
   <x:si>
+    <x:t>Lg Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>003550 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,404,775.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Porto Seguro Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSSA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,377,996.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ping An Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000001 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>564,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,373,985.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Haidilao International Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6862 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>811,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,371,429.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mabanee Co Sak</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MABANEE KK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>322,665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,364,269.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shree Cement Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SRCM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,352,939.97</x:t>
+  </x:si>
+  <x:si>
     <x:t>Tmbthanachart Bank Pcl</x:t>
   </x:si>
   <x:si>
     <x:t>TTB/F TB</x:t>
   </x:si>
   <x:si>
-    <x:t>11,620,000</x:t>
-[...62 lines deleted...]
-    <x:t>$1,379,452.77</x:t>
+    <x:t>11,835,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,342,192.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Enterprises Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>392 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>244,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,326,554.83</x:t>
   </x:si>
   <x:si>
     <x:t>0.16%</x:t>
   </x:si>
   <x:si>
-    <x:t>Haidilao International Holding Ltd</x:t>
-[...32 lines deleted...]
-    <x:t>$1,362,380.61</x:t>
+    <x:t>Boc Aviation Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2588 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,244,556.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Far East Horizon Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3360 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>1,144,000</x:t>
-[...14 lines deleted...]
-    <x:t>$1,325,674.33</x:t>
+    <x:t>1,165,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,232,737.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chongqing Rural Commercial Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3618 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,037,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,219,530.00</x:t>
   </x:si>
   <x:si>
     <x:t>China Gas Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>384 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>1,297,600</x:t>
-[...29 lines deleted...]
-    <x:t>$1,268,673.80</x:t>
+    <x:t>1,321,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,209,290.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Oilfield Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2883 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>878,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,190,967.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industrial Bank Of Korea</x:t>
+  </x:si>
+  <x:si>
+    <x:t>024110 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,172,085.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Komercni Banka As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOMB CP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,159,519.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>United Tractors Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>UNTR IJ</x:t>
   </x:si>
   <x:si>
-    <x:t>577,500</x:t>
-[...65 lines deleted...]
-    <x:t>$1,127,252.96</x:t>
+    <x:t>588,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,115,686.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hengan International Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1044 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>310,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,098,474.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tongcheng Travel Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>780 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>590,998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,078,171.24</x:t>
   </x:si>
   <x:si>
     <x:t>0.13%</x:t>
   </x:si>
   <x:si>
-    <x:t>Hengan International Group Co Ltd</x:t>
-[...20 lines deleted...]
-    <x:t>$1,079,396.19</x:t>
+    <x:t>Want Want China Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>151 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,004,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,028,461.18</x:t>
   </x:si>
   <x:si>
     <x:t>Zhuzhou Crrc Times Electric Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3898 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>197,700</x:t>
-[...2 lines deleted...]
-    <x:t>$1,028,092.81</x:t>
+    <x:t>201,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$997,305.51</x:t>
   </x:si>
   <x:si>
     <x:t>0.12%</x:t>
   </x:si>
   <x:si>
-    <x:t>Want Want China Holdings Ltd</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Haitian International Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1882 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>$994,064.37</x:t>
+    <x:t>$963,554.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yadea Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1585 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>566,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$925,820.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sf Holding Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002352 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>139,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$918,408.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>China National Building Material Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3323 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>1,668,000</x:t>
-[...17 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>1,700,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$901,734.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lg Uplus Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>032640 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$829,651.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Shanghai Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601229 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>406,100</x:t>
-[...17 lines deleted...]
-    <x:t>$846,635.14</x:t>
+    <x:t>413,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$826,123.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baoshan Iron &amp; Steel Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600019 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>634,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$809,672.96</x:t>
   </x:si>
   <x:si>
     <x:t>China Feihe Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>6186 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>1,629,000</x:t>
-[...14 lines deleted...]
-    <x:t>$793,558.82</x:t>
+    <x:t>1,659,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$747,612.46</x:t>
   </x:si>
   <x:si>
     <x:t>0.09%</x:t>
   </x:si>
   <x:si>
-    <x:t>Lg Uplus Corp</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Hengtong Optic-Electric Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600487 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>66,500</x:t>
-[...2 lines deleted...]
-    <x:t>$784,138.47</x:t>
+    <x:t>67,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$742,504.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zangge Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000408 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$649,563.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gree Electric Appliances Inc Of Zhuhai</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000651 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$608,662.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhongjin Gold Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600489 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>133,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$607,290.05</x:t>
   </x:si>
   <x:si>
     <x:t>Jiangsu Zhongtian Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600522 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>97,500</x:t>
-[...29 lines deleted...]
-    <x:t>$621,203.93</x:t>
+    <x:t>99,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$599,650.06</x:t>
   </x:si>
   <x:si>
     <x:t>0.07%</x:t>
   </x:si>
   <x:si>
-    <x:t>Zhongjin Gold Corp Ltd</x:t>
-[...8 lines deleted...]
-    <x:t>$614,755.76</x:t>
+    <x:t>Yunnan Baiyao Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000538 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$584,152.64</x:t>
   </x:si>
   <x:si>
     <x:t>Yunnan Aluminium Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>000807 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>99,100</x:t>
-[...14 lines deleted...]
-    <x:t>$552,917.79</x:t>
+    <x:t>$536,745.87</x:t>
   </x:si>
   <x:si>
     <x:t>Zhejiang Satellite Petrochemical Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002648 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>96,300</x:t>
-[...2 lines deleted...]
-    <x:t>$548,720.68</x:t>
+    <x:t>98,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$525,725.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Rural Commercial Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601825 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>280,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$512,384.43</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
-    <x:t>Shanghai Rural Commercial Bank Co Ltd</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Huaxia Bank Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600015 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>371,500</x:t>
-[...2 lines deleted...]
-    <x:t>$500,658.59</x:t>
+    <x:t>378,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$505,759.13</x:t>
   </x:si>
   <x:si>
     <x:t>Zhejiang Nhu Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002001 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>87,800</x:t>
-[...2 lines deleted...]
-    <x:t>$489,719.27</x:t>
+    <x:t>89,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$488,986.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Henan Shuanghui Investment &amp; Developmen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000895 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$465,349.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600585 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$453,580.35</x:t>
   </x:si>
   <x:si>
     <x:t>Western Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601168 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>64,200</x:t>
-[...14 lines deleted...]
-    <x:t>$461,759.57</x:t>
+    <x:t>65,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$441,520.50</x:t>
   </x:si>
   <x:si>
     <x:t>0.05%</x:t>
   </x:si>
   <x:si>
-    <x:t>600585 C1</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Chifeng Jilong Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600988 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>47,600</x:t>
-[...2 lines deleted...]
-    <x:t>$404,742.26</x:t>
+    <x:t>48,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$415,275.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sichuan Kelun Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002422 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$403,242.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yintai Gold Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000975 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$394,879.87</x:t>
   </x:si>
   <x:si>
     <x:t>Huolinhe Opencut Coal Industry Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002128 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>64,100</x:t>
-[...14 lines deleted...]
-    <x:t>$378,429.20</x:t>
+    <x:t>65,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$383,773.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yutong Bus Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600066 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$383,609.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601077 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>257,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$383,140.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yto Express Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600233 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$356,479.94</x:t>
   </x:si>
   <x:si>
     <x:t>0.04%</x:t>
   </x:si>
   <x:si>
-    <x:t>Yto Express Group Co Ltd</x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t>Henan Shenhuo Coal &amp; Power Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>000933 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>64,300</x:t>
-[...2 lines deleted...]
-    <x:t>$362,375.62</x:t>
+    <x:t>65,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$354,370.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Hualu Hengsheng Chemical Co Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600426 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$331,607.47</x:t>
   </x:si>
   <x:si>
     <x:t>Tianshan Aluminum Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002532 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>132,300</x:t>
-[...2 lines deleted...]
-    <x:t>$346,355.78</x:t>
+    <x:t>134,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$323,606.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Zheneng Electric Power Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600023 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>279,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$319,099.81</x:t>
   </x:si>
   <x:si>
     <x:t>Shandong Nanshan Aluminum Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600219 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>328,200</x:t>
-[...14 lines deleted...]
-    <x:t>$329,549.12</x:t>
+    <x:t>334,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$304,291.14</x:t>
   </x:si>
   <x:si>
     <x:t>Shanghai Fosun Pharmaceutical Group Co</x:t>
   </x:si>
   <x:si>
     <x:t>600196 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>60,600</x:t>
-[...2 lines deleted...]
-    <x:t>$312,867.85</x:t>
+    <x:t>61,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$303,166.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Dahua Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002236 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$302,944.76</x:t>
   </x:si>
   <x:si>
     <x:t>Yunnan Yuntianhua Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600096 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>52,100</x:t>
-[...26 lines deleted...]
-    <x:t>$308,208.40</x:t>
+    <x:t>53,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$301,998.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enn Ecological Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600803 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$298,436.87</x:t>
   </x:si>
   <x:si>
     <x:t>Yealink Network Technology Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300628 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>36,200</x:t>
-[...2 lines deleted...]
-    <x:t>$307,263.53</x:t>
+    <x:t>36,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$294,265.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huayu Automotive Systems Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600741 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$290,599.05</x:t>
   </x:si>
   <x:si>
     <x:t>Huadong Medicine Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>000963 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>50,100</x:t>
-[...26 lines deleted...]
-    <x:t>$285,989.29</x:t>
+    <x:t>51,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$289,643.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Pharmaceuticals Holding Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601607 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$283,700.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenergy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600642 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>142,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$274,301.18</x:t>
   </x:si>
   <x:si>
     <x:t>0.03%</x:t>
   </x:si>
   <x:si>
-    <x:t>Shanghai Pharmaceuticals Holding Co Ltd</x:t>
-[...8 lines deleted...]
-    <x:t>$277,859.01</x:t>
+    <x:t>Shandong Himile Mechanical Science &amp; Te</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002595 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$264,090.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Resources Sanjiu Medical &amp; Pharma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000999 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$263,506.49</x:t>
   </x:si>
   <x:si>
     <x:t>China National Chemical Engineering Co</x:t>
   </x:si>
   <x:si>
     <x:t>601117 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>174,500</x:t>
-[...26 lines deleted...]
-    <x:t>$257,637.97</x:t>
+    <x:t>177,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$259,246.51</x:t>
   </x:si>
   <x:si>
     <x:t>Changjiang Securities Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>000783 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>149,000</x:t>
-[...2 lines deleted...]
-    <x:t>$254,285.78</x:t>
+    <x:t>151,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$244,635.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sdic Capital Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600061 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>186,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$244,372.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inner Mongolia Junzheng Energy &amp; Chemic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601216 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>245,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$242,924.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Changsha Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601577 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$239,387.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Suzhou Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002966 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>122,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$237,495.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Soochow Securities Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601555 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$229,121.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Sun Paper Industry Jsc Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002078 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$228,699.32</x:t>
   </x:si>
   <x:si>
     <x:t>Zhejiang Longsheng Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600352 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>93,000</x:t>
-[...83 lines deleted...]
-    <x:t>$233,984.15</x:t>
+    <x:t>94,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$224,682.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Salubris Pharmaceuticals Co Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002294 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$218,509.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citic Pacific Special Steel Group Co Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000708 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$217,429.48</x:t>
   </x:si>
   <x:si>
     <x:t>37 Interactive Entertainment Network Te</x:t>
   </x:si>
   <x:si>
     <x:t>002555 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>59,600</x:t>
-[...26 lines deleted...]
-    <x:t>$210,221.99</x:t>
+    <x:t>60,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$215,311.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guoyuan Securities Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000728 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>119,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$180,806.96</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
-    <x:t>Guoyuan Securities Co Ltd</x:t>
-[...8 lines deleted...]
-    <x:t>$183,257.03</x:t>
+    <x:t>Beijing New Building Materials Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000786 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$173,083.40</x:t>
   </x:si>
   <x:si>
     <x:t>Ningbo Orient Wires &amp; Cables Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>603606 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>22,280</x:t>
-[...14 lines deleted...]
-    <x:t>$173,761.02</x:t>
+    <x:t>22,680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,491.24</x:t>
   </x:si>
   <x:si>
     <x:t>Inter Rao Ues Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>IRAO RM</x:t>
   </x:si>
   <x:si>
     <x:t>1,745,980</x:t>
   </x:si>
   <x:si>
     <x:t>$.30</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>United Co Rusal International Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>RUAL RM</x:t>
   </x:si>
   <x:si>
     <x:t>145,190</x:t>
   </x:si>
   <x:si>
     <x:t>$.03</x:t>
   </x:si>
   <x:si>
+    <x:t>Phosagro Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHOR RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Private</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.PHOR1 RU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.PHOR2 RU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42</x:t>
+  </x:si>
+  <x:si>
     <x:t>Tcs Group Holding Plc</x:t>
   </x:si>
   <x:si>
     <x:t>TCSG RM</x:t>
   </x:si>
   <x:si>
     <x:t>5,714</x:t>
   </x:si>
   <x:si>
-    <x:t>$.00</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$445,399.19</x:t>
+    <x:t>$253,297.67</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -2881,51 +2884,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R971d9aed5c644ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R334a007a17414402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8c053c710d844dc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e234c1265a64236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3b3bcb74fc6e4aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9c8dea89b7664362" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F218"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="16" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -3133,1371 +3136,1371 @@
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
         <x:v>258</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
         <x:v>280</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
         <x:v>293</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
         <x:v>302</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="D69" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
         <x:v>319</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="D70" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
         <x:v>324</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="D71" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
         <x:v>329</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="D72" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="D73" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
         <x:v>338</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="D75" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="E75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
         <x:v>347</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="D76" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
         <x:v>352</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
@@ -4513,2771 +4516,2771 @@
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
         <x:v>379</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="F86" s="1" t="s">
         <x:v>392</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="F90" s="1" t="s">
         <x:v>409</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="F92" s="1" t="s">
         <x:v>418</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="D95" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
+      <x:c r="E95" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="E95" s="1" t="s">
+      <x:c r="F95" s="1" t="s">
         <x:v>435</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="E99" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="F99" s="1" t="s">
         <x:v>449</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="F103" s="1" t="s">
         <x:v>466</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
+      <x:c r="D107" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
+      <x:c r="E107" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
-      <x:c r="E107" s="1" t="s">
+      <x:c r="F107" s="1" t="s">
         <x:v>487</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="D113" s="1" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="E113" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="F113" s="1" t="s">
         <x:v>508</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="E115" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="F115" s="1" t="s">
         <x:v>517</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="E119" s="1" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="F119" s="1" t="s">
         <x:v>534</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="D126" s="1" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="E126" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="F126" s="1" t="s">
         <x:v>563</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="D131" s="1" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="E131" s="1" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="F131" s="1" t="s">
         <x:v>584</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>617</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="D140" s="1" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="E140" s="1" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="F140" s="1" t="s">
         <x:v>622</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="D146" s="1" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="E146" s="1" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="F146" s="1" t="s">
         <x:v>647</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>650</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>660</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="D149" s="1" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="E149" s="1" t="s">
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="F149" s="1" t="s">
         <x:v>660</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="D151" s="1" t="s">
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="E151" s="1" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="F151" s="1" t="s">
         <x:v>669</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
+        <x:v>683</x:v>
+      </x:c>
+      <x:c r="D154" s="1" t="s">
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="E154" s="1" t="s">
+        <x:v>685</x:v>
+      </x:c>
+      <x:c r="F154" s="1" t="s">
         <x:v>681</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>690</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:6" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
+        <x:v>692</x:v>
+      </x:c>
+      <x:c r="D156" s="1" t="s">
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="E156" s="1" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="F156" s="1" t="s">
         <x:v>690</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:6" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>690</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:6" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>703</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:6" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
+        <x:v>705</x:v>
+      </x:c>
+      <x:c r="D159" s="1" t="s">
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="E159" s="1" t="s">
+        <x:v>707</x:v>
+      </x:c>
+      <x:c r="F159" s="1" t="s">
         <x:v>703</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:6" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="F160" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:6" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
+        <x:v>714</x:v>
+      </x:c>
+      <x:c r="D161" s="1" t="s">
+        <x:v>715</x:v>
+      </x:c>
+      <x:c r="E161" s="1" t="s">
+        <x:v>716</x:v>
+      </x:c>
+      <x:c r="F161" s="1" t="s">
         <x:v>712</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>710</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:6" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:6" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:6" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
+        <x:v>727</x:v>
+      </x:c>
+      <x:c r="D164" s="1" t="s">
+        <x:v>728</x:v>
+      </x:c>
+      <x:c r="E164" s="1" t="s">
+        <x:v>729</x:v>
+      </x:c>
+      <x:c r="F164" s="1" t="s">
         <x:v>725</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>719</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:6" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="F165" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:6" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="F166" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:6" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="F167" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>741</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:6" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
+        <x:v>742</x:v>
+      </x:c>
+      <x:c r="C168" s="1" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="D168" s="1" t="s">
+        <x:v>744</x:v>
+      </x:c>
+      <x:c r="E168" s="1" t="s">
+        <x:v>745</x:v>
+      </x:c>
+      <x:c r="F168" s="1" t="s">
         <x:v>741</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>736</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:6" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="F169" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>741</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:6" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="E170" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="F170" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>741</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:6" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="E171" s="1" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="F171" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>741</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:6" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="E172" s="1" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="F172" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:6" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
+        <x:v>762</x:v>
+      </x:c>
+      <x:c r="C173" s="1" t="s">
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="D173" s="1" t="s">
+        <x:v>764</x:v>
+      </x:c>
+      <x:c r="E173" s="1" t="s">
+        <x:v>765</x:v>
+      </x:c>
+      <x:c r="F173" s="1" t="s">
         <x:v>761</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>757</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:6" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="F174" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:6" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="E175" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="F175" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:6" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="D176" s="1" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="E176" s="1" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="F176" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:6" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="E177" s="1" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="F177" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:6" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="D178" s="1" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="E178" s="1" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="F178" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:6" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="C179" s="1" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="D179" s="1" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="E179" s="1" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="F179" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>789</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:6" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
+        <x:v>790</x:v>
+      </x:c>
+      <x:c r="C180" s="1" t="s">
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="D180" s="1" t="s">
+        <x:v>792</x:v>
+      </x:c>
+      <x:c r="E180" s="1" t="s">
+        <x:v>793</x:v>
+      </x:c>
+      <x:c r="F180" s="1" t="s">
         <x:v>789</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:6" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="C181" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="D181" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="E181" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="F181" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>789</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:6" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="C182" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="D182" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="E182" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="F182" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>789</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:6" ht="15" customHeight="1">
       <x:c r="A183" s="1">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="C183" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="D183" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="E183" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="F183" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>789</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:6" ht="15" customHeight="1">
       <x:c r="A184" s="1">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="C184" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="D184" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="E184" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="F184" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>789</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:6" ht="15" customHeight="1">
       <x:c r="A185" s="1">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="C185" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="D185" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="E185" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="F185" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>789</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:6" ht="15" customHeight="1">
       <x:c r="A186" s="1">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="C186" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="D186" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="E186" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="F186" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>789</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:6" ht="15" customHeight="1">
       <x:c r="A187" s="1">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="C187" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="D187" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="E187" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="F187" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>789</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:6" ht="15" customHeight="1">
       <x:c r="A188" s="1">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="C188" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="D188" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="E188" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="F188" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>789</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:6" ht="15" customHeight="1">
       <x:c r="A189" s="1">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="C189" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="D189" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="E189" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="F189" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>789</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:6" ht="15" customHeight="1">
       <x:c r="A190" s="1">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="C190" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="D190" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="E190" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="F190" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>789</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:6" ht="15" customHeight="1">
       <x:c r="A191" s="1">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="C191" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="D191" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="E191" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="F191" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>789</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:6" ht="15" customHeight="1">
       <x:c r="A192" s="1">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="C192" s="1" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="D192" s="1" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="E192" s="1" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="F192" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>789</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:6" ht="15" customHeight="1">
       <x:c r="A193" s="1">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
         <x:v>842</x:v>
       </x:c>
       <x:c r="C193" s="1" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="D193" s="1" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="E193" s="1" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="F193" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>846</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:6" ht="15" customHeight="1">
       <x:c r="A194" s="1">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
+        <x:v>847</x:v>
+      </x:c>
+      <x:c r="C194" s="1" t="s">
+        <x:v>848</x:v>
+      </x:c>
+      <x:c r="D194" s="1" t="s">
+        <x:v>849</x:v>
+      </x:c>
+      <x:c r="E194" s="1" t="s">
+        <x:v>850</x:v>
+      </x:c>
+      <x:c r="F194" s="1" t="s">
         <x:v>846</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:6" ht="15" customHeight="1">
       <x:c r="A195" s="1">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="C195" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="D195" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="E195" s="1" t="s">
         <x:v>853</x:v>
       </x:c>
       <x:c r="F195" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>846</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:6" ht="15" customHeight="1">
       <x:c r="A196" s="1">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
         <x:v>854</x:v>
       </x:c>
       <x:c r="C196" s="1" t="s">
         <x:v>855</x:v>
       </x:c>
       <x:c r="D196" s="1" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="E196" s="1" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="F196" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>846</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:6" ht="15" customHeight="1">
       <x:c r="A197" s="1">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="C197" s="1" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="D197" s="1" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="E197" s="1" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="F197" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>846</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:6" ht="15" customHeight="1">
       <x:c r="A198" s="1">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="C198" s="1" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="D198" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="E198" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="F198" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>846</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:6" ht="15" customHeight="1">
       <x:c r="A199" s="1">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="C199" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="D199" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="E199" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="F199" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>846</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:6" ht="15" customHeight="1">
       <x:c r="A200" s="1">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="C200" s="1" t="s">
-        <x:v>870</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="D200" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="E200" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="F200" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>846</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:6" ht="15" customHeight="1">
       <x:c r="A201" s="1">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="C201" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="D201" s="1" t="s">
-        <x:v>875</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="E201" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="F201" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>846</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:6" ht="15" customHeight="1">
       <x:c r="A202" s="1">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="C202" s="1" t="s">
-        <x:v>878</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="D202" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="E202" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="F202" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>846</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:6" ht="15" customHeight="1">
       <x:c r="A203" s="1">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
-        <x:v>881</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="C203" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="D203" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="E203" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="F203" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>846</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:6" ht="15" customHeight="1">
       <x:c r="A204" s="1">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="C204" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="D204" s="1" t="s">
-        <x:v>887</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="E204" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="F204" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>846</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:6" ht="15" customHeight="1">
       <x:c r="A205" s="1">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
-        <x:v>889</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="C205" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="D205" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="E205" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="F205" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>846</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:6" ht="15" customHeight="1">
       <x:c r="A206" s="1">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
-        <x:v>893</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C206" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="D206" s="1" t="s">
-        <x:v>895</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="E206" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="F206" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>846</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:6" ht="15" customHeight="1">
       <x:c r="A207" s="1">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="C207" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="D207" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="E207" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="F207" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>846</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:6" ht="15" customHeight="1">
       <x:c r="A208" s="1">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
         <x:v>902</x:v>
       </x:c>
       <x:c r="C208" s="1" t="s">
         <x:v>903</x:v>
       </x:c>
       <x:c r="D208" s="1" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="E208" s="1" t="s">
         <x:v>905</x:v>
       </x:c>
       <x:c r="F208" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>906</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:6" ht="15" customHeight="1">
       <x:c r="A209" s="1">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
+        <x:v>907</x:v>
+      </x:c>
+      <x:c r="C209" s="1" t="s">
+        <x:v>908</x:v>
+      </x:c>
+      <x:c r="D209" s="1" t="s">
+        <x:v>909</x:v>
+      </x:c>
+      <x:c r="E209" s="1" t="s">
+        <x:v>910</x:v>
+      </x:c>
+      <x:c r="F209" s="1" t="s">
         <x:v>906</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>901</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:6" ht="15" customHeight="1">
       <x:c r="A210" s="1">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
-        <x:v>910</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="C210" s="1" t="s">
-        <x:v>911</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="D210" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="E210" s="1" t="s">
-        <x:v>913</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="F210" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>906</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:6" ht="15" customHeight="1">
       <x:c r="A211" s="1">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
-        <x:v>914</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="C211" s="1" t="s">
-        <x:v>915</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="D211" s="1" t="s">
-        <x:v>916</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="E211" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="F211" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>919</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:6" ht="15" customHeight="1">
       <x:c r="A212" s="1">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
+        <x:v>920</x:v>
+      </x:c>
+      <x:c r="C212" s="1" t="s">
+        <x:v>921</x:v>
+      </x:c>
+      <x:c r="D212" s="1" t="s">
+        <x:v>922</x:v>
+      </x:c>
+      <x:c r="E212" s="1" t="s">
+        <x:v>923</x:v>
+      </x:c>
+      <x:c r="F212" s="1" t="s">
         <x:v>919</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>918</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:6" ht="15" customHeight="1">
       <x:c r="A213" s="1">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
-        <x:v>923</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="C213" s="1" t="s">
-        <x:v>924</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="D213" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="E213" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="F213" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>919</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:6" ht="15" customHeight="1">
       <x:c r="A214" s="1">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
+        <x:v>928</x:v>
+      </x:c>
+      <x:c r="C214" s="1" t="s">
+        <x:v>929</x:v>
+      </x:c>
+      <x:c r="D214" s="1" t="s">
+        <x:v>930</x:v>
+      </x:c>
+      <x:c r="E214" s="1" t="s">
         <x:v>927</x:v>
       </x:c>
-      <x:c r="C214" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F214" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>919</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:6" ht="15" customHeight="1">
       <x:c r="A215" s="1">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="C215" s="1" t="s">
         <x:v>931</x:v>
       </x:c>
       <x:c r="D215" s="1" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="E215" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="F215" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>919</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:6" ht="15" customHeight="1">
       <x:c r="A216" s="1">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="C216" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="D216" s="1" t="s">
-        <x:v>934</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="E216" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="F216" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>919</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:6" ht="15" customHeight="1">
       <x:c r="A217" s="1">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
-        <x:v>935</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="C217" s="1" t="s">
-        <x:v>936</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="D217" s="1" t="s">
-        <x:v>936</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="E217" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="F217" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>846</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:6" ht="15" customHeight="1">
       <x:c r="A218" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B218" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C218" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D218" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E218" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F218" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>