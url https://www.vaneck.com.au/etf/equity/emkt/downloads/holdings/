--- v0 (2026-04-14)
+++ v1 (2026-05-06)
@@ -1,2946 +1,2937 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8cc5ec88c814571" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8828ce3ebaa4fab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EMKT_asat_20260414" sheetId="1" r:id="R9c5716d2afe04afe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EMKT_asat_20260506" sheetId="1" r:id="R6b680b4351ab4a2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1129" uniqueCount="966">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 14/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1129" uniqueCount="963">
+  <x:si>
+    <x:t>All Fund Holdings as at 06/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>2330 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>745,000</x:t>
-[...5 lines deleted...]
-    <x:t>11.32%</x:t>
+    <x:t>784,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,615,163.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Sk Hynix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>000660 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>33,191</x:t>
-[...5 lines deleted...]
-    <x:t>5.63%</x:t>
+    <x:t>35,007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,111,772.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Sk Square Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>402340 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>33,950</x:t>
-[...5 lines deleted...]
-    <x:t>3.21%</x:t>
+    <x:t>35,808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,704,015.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samsung Electro-Mechanics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>009150 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,851,520.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Microelectronics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2303 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,362,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,949,044.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samsung Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>005930 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,528,729.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chroma Ate Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2360 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>148,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,554,163.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000270 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,338,304.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Gold Fields Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GFI SJ</x:t>
   </x:si>
   <x:si>
-    <x:t>211,413</x:t>
-[...5 lines deleted...]
-    <x:t>2.50%</x:t>
+    <x:t>222,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,143,141.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hana Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>086790 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,916,677.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Tencent Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>700 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>145,800</x:t>
-[...92 lines deleted...]
-    <x:t>$11,053,834.76</x:t>
+    <x:t>153,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,892,378.55</x:t>
   </x:si>
   <x:si>
     <x:t>Emaar Properties Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>EMAAR UH</x:t>
   </x:si>
   <x:si>
-    <x:t>2,237,813</x:t>
-[...5 lines deleted...]
-    <x:t>1.73%</x:t>
+    <x:t>2,360,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,691,915.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Hyundai Mobis Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>012330 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>21,833</x:t>
-[...5 lines deleted...]
-    <x:t>1.39%</x:t>
+    <x:t>23,029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,438,083.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Woori Financial Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>316140 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>241,760</x:t>
-[...5 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>254,988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,064,768.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>King Yuan Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2449 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>425,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,619,728.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Picc Property &amp; Casualty Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2328 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,663,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,604,170.90</x:t>
   </x:si>
   <x:si>
     <x:t>China Hongqiao Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1378 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>1,045,500</x:t>
-[...20 lines deleted...]
-    <x:t>1.14%</x:t>
+    <x:t>1,103,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,485,098.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>Alibaba Group Holding Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9988 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>257,204</x:t>
-[...5 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>271,204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,316,560.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Construction Bank Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>939 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,860,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,017,148.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pop Mart International Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9992 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>207,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,861,416.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weichai Power Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2338 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>750,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,738,379.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>Industrias Penoles Sab De Cv</x:t>
   </x:si>
   <x:si>
     <x:t>PE&amp;OLES* MF</x:t>
   </x:si>
   <x:si>
-    <x:t>72,725</x:t>
-[...47 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>76,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,495,871.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhen Ding Technology Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4958 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>281,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,273,189.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Bank Of Greece Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETE GA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>216,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,895,259.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Harmony Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HAR SJ</x:t>
   </x:si>
   <x:si>
-    <x:t>209,723</x:t>
-[...20 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>221,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,846,205.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Cspc Pharmaceutical Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1093 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>2,950,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>3,112,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,640,551.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Citic Bank Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>998 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,159,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,525,576.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Realtek Semiconductor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2379 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>188,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,408,928.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tech Mahindra Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TECHM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>207,936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,408,409.91</x:t>
   </x:si>
   <x:si>
     <x:t>Telkom Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>TLKM IJ</x:t>
   </x:si>
   <x:si>
-    <x:t>18,125,000</x:t>
-[...59 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>19,116,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,397,883.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Largan Precision Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3008 TT</x:t>
   </x:si>
   <x:si>
+    <x:t>39,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,367,172.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Korea Electric Power Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>015760 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,188,825.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novatek Microelectronics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3034 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>223,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,120,995.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>King Slide Works Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2059 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,007,476.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dr Reddy's Laboratories Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRRD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>209,370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,885,565.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tata Motors Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TMPV IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>781,653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,881,595.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrobras Distribuidora Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VBBR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>416,345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,859,410.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sino Biopharmaceutical Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1177 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,982,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,845,482.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evergreen Marine Corp Taiwan Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2603 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>417,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,821,458.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hansoh Pharmaceutical Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3692 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>584,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,819,294.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sk Telecom Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>017670 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,757,833.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cipla Ltd/India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIPLA IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>192,136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,741,043.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Korea Investment Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>071050 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,706,548.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astra International Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASII IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,812,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,666,322.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Innolux Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3481 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,928,967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,511,793.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telefonica Brasil Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIVT3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>311,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,494,672.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Etihad Etisalat Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EEC AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>145,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,487,342.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hero Motocorp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMCL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,455,604.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Tower Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>788 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,711,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,389,869.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enn Energy Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2688 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305,635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,317,800.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Vernova T&amp;D India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GVTD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,303,015.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People's Insurance Co Group Of China Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1339 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,368,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,162,849.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Richter Gedeon Nyrt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RICHT HB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,118,326.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hyundai Glovis Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>086280 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,099,795.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hdfc Asset Management Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HDFCAMC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,045,503.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aluminum Corp Of China Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2600 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,446,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,016,177.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indus Towers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INDUSTOW IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>509,105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,993,056.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Torrent Pharmaceuticals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,853,440.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Db Insurance Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>005830 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,813,946.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3sbio Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1530 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>704,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,786,944.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pegatron Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4938 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>776,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,782,705.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arab National Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARNB AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>347,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,723,516.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Resources Power Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>836 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>778,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,704,226.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Gold International Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2099 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,690,546.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fibra Uno Administracion Sa De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FUNO11 MM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,101,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,653,905.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bb Seguridade Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBSE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>270,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,629,880.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortis Healthcare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>189,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,625,514.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tim Sa/Brazil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TIMS3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>327,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,451,017.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rec Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RECL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>457,336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,379,572.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vipshop Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIPS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120,222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,361,459.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>One 97 Communications Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYTM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,350,804.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia Energetica De Minas Gerais</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMIG4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>661,752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,254,778.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gail India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>888,190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,122,659.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emaar Development Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMAARDEV UH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>385,954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,119,669.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurobindo Pharma Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARBP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,103,097.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aac Technologies Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2018 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,096,465.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bupa Arabia For Cooperative Insurance C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUPA AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,095,203.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jd Logistics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2618 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>770,595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,084,787.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Compal Electronics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2324 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,616,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,083,324.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kunlun Energy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>135 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,504,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,005,111.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mobile Telecommunications Co Kscp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZAIN KK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>751,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,987,775.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Outsurance Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OUT SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>328,438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,926,807.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Catcher Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2474 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,916,729.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kasikornbank Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBANK/F TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>228,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,881,790.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sinotruk Hong Kong Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3808 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>266,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,856,423.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krung Thai Bank Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KTB/F TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,348,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,850,097.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sinopharm Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1099 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>518,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,715,900.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Promotora Y Operadora De Infraestructur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PINFRA* MF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,712,486.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hankook Tire &amp; Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>161390 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,675,610.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hyundai Motor India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYUNDAI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,668,807.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Turkcell Iletisim Hizmetleri As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCELL TI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>467,004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,655,033.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anhui Conch Cement Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>914 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>476,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,647,792.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tingyi Cayman Islands Holding Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>322 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>762,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,643,546.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangdong Investment Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>270 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,136,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,639,530.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Haidilao International Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6862 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>645,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,632,788.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Minsheng Banking Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1988 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,569,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,623,546.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ooredoo Qpsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORDS QD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>309,072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,594,169.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eva Airways Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2618 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,042,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,558,815.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzhou Dongshan Precision Manufacturing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002384 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,544,403.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nmdc Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NMDC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,187,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,540,166.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tongcheng Travel Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>780 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>498,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,538,335.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alkem Laboratories Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALKEM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,456,025.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Want Want China Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>151 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,822,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,445,794.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chow Tai Fook Jewellery Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1929 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>761,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,422,307.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Union Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNBK IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>589,244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,408,561.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Far Eastern New Century Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1402 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,240,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,402,176.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teco Electric And Machinery Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1504 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>459,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,383,411.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canara Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBK IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>700,171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,372,898.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Gas Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>384 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,051,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,371,848.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asia Cement Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1102 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>890,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,368,627.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bosideng International Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3998 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,788,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,368,029.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Co For Cooperative Insurance/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAWUNIYA AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,357,675.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Merchants Port Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>486,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,350,210.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gerdau Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGBR4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200,018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,342,128.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coromandel International Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,336,970.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inner Mongolia Yitai Coal Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>900948 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>358,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,327,687.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Tractors Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNTR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>575,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,322,583.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dar Al Arkan Real Estate Development Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALARKAN AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>204,247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,306,128.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mphasis Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPHL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,302,960.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Page Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAG IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,292,942.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gulf Bank Kscp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GBK KK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>809,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,274,406.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China National Building Material Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3323 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,434,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,265,191.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shree Cement Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SRCM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,262,608.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jarir Marketing Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JARIR AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>226,941</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,254,387.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orient Overseas International Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>316 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,248,048.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lg Uplus Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>032640 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,234,533.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Far East Horizon Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3360 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>923,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,227,253.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mabanee Co Sak</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MABANEE KK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>272,259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,221,512.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Financial Services Software Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OFSS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,188,691.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moneta Money Bank As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONET CP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,187,248.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Nonferrous Mining Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1258 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>527,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,186,261.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hengan International Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1044 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>242,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,162,502.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boc Aviation Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2588 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,148,240.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caixa Seguridade Participacoes S/A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CXSE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231,527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,137,529.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lenovo Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>992 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>550,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,136,492.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhuzhou Crrc Times Electric Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3898 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>169,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,092,427.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B3 Sa - Brasil Bolsa Balcao</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B3SA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>212,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,083,305.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Enterprises Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>392 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>194,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,071,746.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chongqing Rural Commercial Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3618 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>873,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,067,785.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ping An Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000001 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>449,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,051,898.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Porto Seguro Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSSA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,040,714.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zydus Lifesciences Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZYDUSLIF IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,034,437.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gf Securities Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1776 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>328,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,022,547.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industrial Bank Of Korea</x:t>
+  </x:si>
+  <x:si>
+    <x:t>024110 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$971,056.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Komercni Banka As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOMB CP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$957,048.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Haitian International Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1882 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>246,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$928,429.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tmbthanachart Bank Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTB/F TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,414,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$913,158.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Airlines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2610 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,127,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$895,240.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangsu Expressway Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>177 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>472,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$876,444.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Feihe Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6186 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,400,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$857,428.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mouwasat Medical Services Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOUWASAT AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$820,011.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China State Construction International</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3311 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>510,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$813,012.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avary Holding Shenzhen Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002938 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$788,186.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hengtong Optic-Electric Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600487 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$764,226.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zangge Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000408 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$661,879.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baoshan Iron &amp; Steel Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600019 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>504,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$648,373.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Shanghai Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601229 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>329,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$628,665.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhongjin Gold Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600489 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$593,888.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Weigao Group Medical Polymer C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1066 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>960,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$593,063.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eastern Co Sae</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EAST EY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>578,931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$584,787.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangsu Zhongtian Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600522 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$533,013.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gree Electric Appliances Inc Of Zhuhai</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000651 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$529,502.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Beijing Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601169 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>489,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$528,613.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yunnan Aluminium Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000807 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$520,191.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Nhu Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002001 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$504,754.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Satellite Petrochemical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002648 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$470,334.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Henan Shuanghui Investment &amp; Developmen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000895 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$453,048.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huaxia Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600015 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>307,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$431,042.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Rural Commercial Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601825 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>223,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$408,493.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600585 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$398,594.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yutong Bus Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600066 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$370,052.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tianshan Aluminum Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002532 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$365,081.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockchip Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603893 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$361,414.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mongolia Xingye Silver&amp;Tin Mining Co Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000426 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$354,832.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yto Express Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600233 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$347,321.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yintai Gold Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000975 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$341,223.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Henan Shenhuo Coal &amp; Power Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000933 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$341,011.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601168 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$332,739.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Himile Mechanical Science &amp; Te</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002595 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$329,573.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yunnan Yuntianhua Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600096 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$311,029.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601077 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>204,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$303,725.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Giant Network Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002558 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$299,527.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangxi Copper Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>358 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$299,038.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jinduicheng Molybdenum Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601958 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$297,957.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Nanshan Aluminum Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600219 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>268,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$294,161.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Dahua Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002236 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$286,266.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wolong Electric Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600580 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$279,122.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huayu Automotive Systems Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600741 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$277,494.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Salubris Pharmaceuticals Co Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002294 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$269,570.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sichuan Kelun Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002422 C2</x:t>
+  </x:si>
+  <x:si>
     <x:t>37,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,998,213.34</x:t>
-[...2066 lines deleted...]
-    <x:t>$264,224.56</x:t>
+    <x:t>$260,568.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China National Chemical Engineering Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601117 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>141,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$247,724.20</x:t>
   </x:si>
   <x:si>
     <x:t>Citic Pacific Special Steel Group Co Lt</x:t>
   </x:si>
   <x:si>
     <x:t>000708 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>$260,119.38</x:t>
-[...26 lines deleted...]
-    <x:t>$249,023.56</x:t>
+    <x:t>77,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$242,006.97</x:t>
   </x:si>
   <x:si>
     <x:t>37 Interactive Entertainment Network Te</x:t>
   </x:si>
   <x:si>
     <x:t>002555 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>$220,519.90</x:t>
+    <x:t>51,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$223,518.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Inner Mongolia Junzheng Energy &amp; Chemic</x:t>
   </x:si>
   <x:si>
     <x:t>601216 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>185,000</x:t>
-[...2 lines deleted...]
-    <x:t>$212,495.10</x:t>
+    <x:t>195,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$222,513.79</x:t>
   </x:si>
   <x:si>
     <x:t>Yealink Network Technology Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300628 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>27,800</x:t>
-[...2 lines deleted...]
-    <x:t>$208,017.13</x:t>
+    <x:t>29,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$218,040.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenergy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600642 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$209,111.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Changjiang Securities Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000783 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>128,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$208,505.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing New Building Materials Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000786 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$208,202.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amlogic Shanghai Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688099 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$206,778.77</x:t>
   </x:si>
   <x:si>
     <x:t>Sdic Capital Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600061 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>140,200</x:t>
-[...17 lines deleted...]
-    <x:t>$197,668.33</x:t>
+    <x:t>148,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$202,440.85</x:t>
   </x:si>
   <x:si>
     <x:t>Zhejiang Longsheng Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600352 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>71,300</x:t>
-[...14 lines deleted...]
-    <x:t>$193,324.51</x:t>
+    <x:t>75,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$201,256.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ningbo Orient Wires &amp; Cables Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603606 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$201,242.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Sun Paper Industry Jsc Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002078 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$193,882.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Changsha Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601577 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$189,088.63</x:t>
   </x:si>
   <x:si>
     <x:t>Soochow Securities Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601555 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>108,900</x:t>
-[...38 lines deleted...]
-    <x:t>$182,434.37</x:t>
+    <x:t>115,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$188,517.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Suzhou Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002966 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$179,638.95</x:t>
   </x:si>
   <x:si>
     <x:t>China Railway Signal &amp; Communication Co</x:t>
   </x:si>
   <x:si>
     <x:t>688009 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>157,483</x:t>
-[...26 lines deleted...]
-    <x:t>$167,425.15</x:t>
+    <x:t>166,366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$173,861.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Changchun High &amp; New Technology Industr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000661 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,633.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sinolink Securities Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600109 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,148.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Securities Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002673 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151,385.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guoyuan Securities Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000728 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151,376.71</x:t>
   </x:si>
   <x:si>
     <x:t>Hunan Valin Steel Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>000932 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>151,400</x:t>
-[...47 lines deleted...]
-    <x:t>$148,732.06</x:t>
+    <x:t>160,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151,237.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangzhou Baiyunshan Pharmaceutical Hol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600332 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$150,420.27</x:t>
   </x:si>
   <x:si>
     <x:t>Jiangsu Yuyue Medical Equipment &amp; Suppl</x:t>
   </x:si>
   <x:si>
     <x:t>002223 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>22,000</x:t>
-[...29 lines deleted...]
-    <x:t>$144,972.29</x:t>
+    <x:t>23,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138,382.01</x:t>
   </x:si>
   <x:si>
     <x:t>Inter Rao Ues Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>IRAO RM</x:t>
   </x:si>
   <x:si>
     <x:t>1,745,980</x:t>
   </x:si>
   <x:si>
     <x:t>$.32</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>United Co Rusal International Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>RUAL RM</x:t>
   </x:si>
   <x:si>
     <x:t>145,190</x:t>
   </x:si>
   <x:si>
     <x:t>$.03</x:t>
   </x:si>
   <x:si>
     <x:t>Tcs Group Holding Plc</x:t>
   </x:si>
   <x:si>
     <x:t>TCSG RM</x:t>
   </x:si>
   <x:si>
     <x:t>5,714</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
+    <x:t>Phosagro Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHOR RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,151</x:t>
+  </x:si>
+  <x:si>
     <x:t>Private</x:t>
   </x:si>
   <x:si>
     <x:t>.PHOR1 RU</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
     <x:t>.PHOR2 RU</x:t>
   </x:si>
   <x:si>
     <x:t>42</x:t>
   </x:si>
   <x:si>
-    <x:t>Phosagro Pjsc</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$475,602.89</x:t>
+    <x:t>$495,930.15</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -2965,51 +2956,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9208104897614c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcf8eefd7838d4695" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9c5716d2afe04afe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc7a03692dab49e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9d18caa935284e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6b680b4351ab4a2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F225"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="16" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -3357,91 +3348,91 @@
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
@@ -3537,3971 +3528,3971 @@
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
         <x:v>223</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
         <x:v>246</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
         <x:v>269</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
         <x:v>283</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
         <x:v>301</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
         <x:v>314</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
         <x:v>332</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="D75" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="E75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
         <x:v>344</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="D76" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
         <x:v>349</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="D77" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="E77" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="F81" s="1" t="s">
         <x:v>370</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="F83" s="1" t="s">
         <x:v>379</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="E84" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="E85" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="F85" s="1" t="s">
         <x:v>388</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="D86" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
+      <x:c r="E86" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="E86" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
+      <x:c r="E87" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
+      <x:c r="F87" s="1" t="s">
         <x:v>397</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
+      <x:c r="D88" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="D88" s="1" t="s">
+      <x:c r="E88" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="E88" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
+      <x:c r="E89" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
+      <x:c r="E90" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="D90" s="1" t="s">
+      <x:c r="F90" s="1" t="s">
         <x:v>410</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="E91" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="F92" s="1" t="s">
         <x:v>419</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="E93" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="E94" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="F100" s="1" t="s">
         <x:v>452</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="E101" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
+      <x:c r="F102" s="1" t="s">
         <x:v>461</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="E104" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
-      <x:c r="C104" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
+      <x:c r="F105" s="1" t="s">
         <x:v>474</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
+      <x:c r="E106" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
+      <x:c r="F107" s="1" t="s">
         <x:v>483</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
-      <x:c r="C108" s="1" t="s">
+      <x:c r="E108" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
-      <x:c r="D108" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
-      <x:c r="C109" s="1" t="s">
+      <x:c r="E109" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
-      <x:c r="D109" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
-      <x:c r="C110" s="1" t="s">
+      <x:c r="E110" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
-      <x:c r="D110" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
-      <x:c r="C111" s="1" t="s">
+      <x:c r="E111" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
-      <x:c r="D111" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
-      <x:c r="C112" s="1" t="s">
+      <x:c r="E112" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
-      <x:c r="D112" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="D113" s="1" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="E113" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
-      <x:c r="C113" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="C114" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="E114" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
-      <x:c r="C114" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="E115" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
-      <x:c r="C115" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="D116" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="E116" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
-      <x:c r="C116" s="1" t="s">
+      <x:c r="F116" s="1" t="s">
         <x:v>520</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="D117" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
-      <x:c r="C117" s="1" t="s">
+      <x:c r="E117" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
-      <x:c r="D117" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="E118" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
-      <x:c r="C118" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="E119" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
-      <x:c r="C119" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="C120" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="E120" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
-      <x:c r="C120" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="C121" s="1" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="D121" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="E121" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
-      <x:c r="C121" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="D122" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="E122" s="1" t="s">
         <x:v>544</x:v>
       </x:c>
-      <x:c r="C122" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="F124" s="1" t="s">
         <x:v>553</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="D125" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="E125" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
-      <x:c r="C125" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="C126" s="1" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="D126" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="E126" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
-      <x:c r="C126" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="C127" s="1" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="D127" s="1" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="E127" s="1" t="s">
         <x:v>565</x:v>
       </x:c>
-      <x:c r="C127" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="C131" s="1" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="D131" s="1" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="E131" s="1" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="F131" s="1" t="s">
         <x:v>582</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>569</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="C132" s="1" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="D132" s="1" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="E132" s="1" t="s">
         <x:v>586</x:v>
       </x:c>
-      <x:c r="C132" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="C136" s="1" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="D136" s="1" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="E136" s="1" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="F136" s="1" t="s">
         <x:v>603</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="C137" s="1" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="D137" s="1" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="E137" s="1" t="s">
         <x:v>607</x:v>
       </x:c>
-      <x:c r="C137" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>603</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="C138" s="1" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="D138" s="1" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="E138" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
-      <x:c r="C138" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>603</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>603</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="C140" s="1" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="D140" s="1" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="E140" s="1" t="s">
+        <x:v>619</x:v>
+      </x:c>
+      <x:c r="F140" s="1" t="s">
         <x:v>620</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="C141" s="1" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="D141" s="1" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="E141" s="1" t="s">
         <x:v>624</x:v>
       </x:c>
-      <x:c r="C141" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="C142" s="1" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="D142" s="1" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="E142" s="1" t="s">
         <x:v>628</x:v>
       </x:c>
-      <x:c r="C142" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="C143" s="1" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="D143" s="1" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="E143" s="1" t="s">
         <x:v>632</x:v>
       </x:c>
-      <x:c r="C143" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="C144" s="1" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="D144" s="1" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="E144" s="1" t="s">
         <x:v>636</x:v>
       </x:c>
-      <x:c r="C144" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="C148" s="1" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="D148" s="1" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="E148" s="1" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="F148" s="1" t="s">
         <x:v>654</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="C152" s="1" t="s">
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="D152" s="1" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="E152" s="1" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="F152" s="1" t="s">
         <x:v>671</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="C153" s="1" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="D153" s="1" t="s">
+        <x:v>674</x:v>
+      </x:c>
+      <x:c r="E153" s="1" t="s">
         <x:v>675</x:v>
       </x:c>
-      <x:c r="C153" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F153" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>671</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
+        <x:v>676</x:v>
+      </x:c>
+      <x:c r="C154" s="1" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="D154" s="1" t="s">
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="E154" s="1" t="s">
+        <x:v>679</x:v>
+      </x:c>
+      <x:c r="F154" s="1" t="s">
         <x:v>680</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>679</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="C155" s="1" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="D155" s="1" t="s">
+        <x:v>683</x:v>
+      </x:c>
+      <x:c r="E155" s="1" t="s">
         <x:v>684</x:v>
       </x:c>
-      <x:c r="C155" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F155" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>680</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:6" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>680</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:6" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>680</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:6" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:6" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="F159" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:6" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="F160" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:6" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="F161" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>710</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:6" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>710</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:6" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>710</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:6" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
+        <x:v>719</x:v>
+      </x:c>
+      <x:c r="C164" s="1" t="s">
+        <x:v>720</x:v>
+      </x:c>
+      <x:c r="D164" s="1" t="s">
+        <x:v>721</x:v>
+      </x:c>
+      <x:c r="E164" s="1" t="s">
+        <x:v>722</x:v>
+      </x:c>
+      <x:c r="F164" s="1" t="s">
         <x:v>723</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>727</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:6" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="F165" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>723</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:6" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="F166" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>723</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:6" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="F167" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>723</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:6" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="F168" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>723</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:6" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="F169" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:6" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="E170" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="F170" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:6" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="E171" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="F171" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:6" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
+        <x:v>754</x:v>
+      </x:c>
+      <x:c r="D172" s="1" t="s">
+        <x:v>755</x:v>
+      </x:c>
+      <x:c r="E172" s="1" t="s">
+        <x:v>756</x:v>
+      </x:c>
+      <x:c r="F172" s="1" t="s">
         <x:v>757</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>760</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:6" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="E173" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="F173" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>757</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:6" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="F174" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>757</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:6" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="E175" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="F175" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>757</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:6" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
+        <x:v>769</x:v>
+      </x:c>
+      <x:c r="C176" s="1" t="s">
+        <x:v>770</x:v>
+      </x:c>
+      <x:c r="D176" s="1" t="s">
+        <x:v>771</x:v>
+      </x:c>
+      <x:c r="E176" s="1" t="s">
+        <x:v>772</x:v>
+      </x:c>
+      <x:c r="F176" s="1" t="s">
         <x:v>773</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>777</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:6" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="E177" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="F177" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:6" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="D178" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="E178" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="F178" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:6" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="C179" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="D179" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="E179" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="F179" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:6" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="D180" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="E180" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="F180" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:6" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="C181" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="D181" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="E181" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="F181" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:6" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="C182" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="D182" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="E182" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="F182" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:6" ht="15" customHeight="1">
       <x:c r="A183" s="1">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="C183" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="D183" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="E183" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="F183" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:6" ht="15" customHeight="1">
       <x:c r="A184" s="1">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="C184" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="D184" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="E184" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="F184" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:6" ht="15" customHeight="1">
       <x:c r="A185" s="1">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="C185" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="D185" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="E185" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="F185" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:6" ht="15" customHeight="1">
       <x:c r="A186" s="1">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="C186" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="D186" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="E186" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="F186" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:6" ht="15" customHeight="1">
       <x:c r="A187" s="1">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="C187" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="D187" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="E187" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="F187" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:6" ht="15" customHeight="1">
       <x:c r="A188" s="1">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="C188" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="D188" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="E188" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="F188" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:6" ht="15" customHeight="1">
       <x:c r="A189" s="1">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="C189" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="D189" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="E189" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="F189" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:6" ht="15" customHeight="1">
       <x:c r="A190" s="1">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="C190" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="D190" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="E190" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="F190" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:6" ht="15" customHeight="1">
       <x:c r="A191" s="1">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="C191" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="D191" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="E191" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="F191" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:6" ht="15" customHeight="1">
       <x:c r="A192" s="1">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="C192" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="D192" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="E192" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="F192" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:6" ht="15" customHeight="1">
       <x:c r="A193" s="1">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="C193" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="D193" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="E193" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="F193" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:6" ht="15" customHeight="1">
       <x:c r="A194" s="1">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="C194" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="D194" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="E194" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="F194" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:6" ht="15" customHeight="1">
       <x:c r="A195" s="1">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="C195" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="D195" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="E195" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="F195" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:6" ht="15" customHeight="1">
       <x:c r="A196" s="1">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
+        <x:v>850</x:v>
+      </x:c>
+      <x:c r="C196" s="1" t="s">
+        <x:v>851</x:v>
+      </x:c>
+      <x:c r="D196" s="1" t="s">
+        <x:v>852</x:v>
+      </x:c>
+      <x:c r="E196" s="1" t="s">
+        <x:v>853</x:v>
+      </x:c>
+      <x:c r="F196" s="1" t="s">
         <x:v>854</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:6" ht="15" customHeight="1">
       <x:c r="A197" s="1">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
+        <x:v>855</x:v>
+      </x:c>
+      <x:c r="C197" s="1" t="s">
+        <x:v>856</x:v>
+      </x:c>
+      <x:c r="D197" s="1" t="s">
         <x:v>857</x:v>
       </x:c>
-      <x:c r="C197" s="1" t="s">
+      <x:c r="E197" s="1" t="s">
         <x:v>858</x:v>
       </x:c>
-      <x:c r="D197" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F197" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>854</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:6" ht="15" customHeight="1">
       <x:c r="A198" s="1">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
+        <x:v>859</x:v>
+      </x:c>
+      <x:c r="C198" s="1" t="s">
+        <x:v>860</x:v>
+      </x:c>
+      <x:c r="D198" s="1" t="s">
         <x:v>861</x:v>
       </x:c>
-      <x:c r="C198" s="1" t="s">
+      <x:c r="E198" s="1" t="s">
         <x:v>862</x:v>
       </x:c>
-      <x:c r="D198" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F198" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>854</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:6" ht="15" customHeight="1">
       <x:c r="A199" s="1">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="C199" s="1" t="s">
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="D199" s="1" t="s">
         <x:v>865</x:v>
       </x:c>
-      <x:c r="C199" s="1" t="s">
+      <x:c r="E199" s="1" t="s">
         <x:v>866</x:v>
       </x:c>
-      <x:c r="D199" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F199" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>854</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:6" ht="15" customHeight="1">
       <x:c r="A200" s="1">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="C200" s="1" t="s">
+        <x:v>868</x:v>
+      </x:c>
+      <x:c r="D200" s="1" t="s">
+        <x:v>869</x:v>
+      </x:c>
+      <x:c r="E200" s="1" t="s">
         <x:v>870</x:v>
       </x:c>
-      <x:c r="C200" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F200" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>854</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:6" ht="15" customHeight="1">
       <x:c r="A201" s="1">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
+        <x:v>871</x:v>
+      </x:c>
+      <x:c r="C201" s="1" t="s">
+        <x:v>872</x:v>
+      </x:c>
+      <x:c r="D201" s="1" t="s">
+        <x:v>873</x:v>
+      </x:c>
+      <x:c r="E201" s="1" t="s">
         <x:v>874</x:v>
       </x:c>
-      <x:c r="C201" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F201" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>854</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:6" ht="15" customHeight="1">
       <x:c r="A202" s="1">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
+        <x:v>875</x:v>
+      </x:c>
+      <x:c r="C202" s="1" t="s">
+        <x:v>876</x:v>
+      </x:c>
+      <x:c r="D202" s="1" t="s">
+        <x:v>877</x:v>
+      </x:c>
+      <x:c r="E202" s="1" t="s">
         <x:v>878</x:v>
       </x:c>
-      <x:c r="C202" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F202" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>854</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:6" ht="15" customHeight="1">
       <x:c r="A203" s="1">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
+        <x:v>879</x:v>
+      </x:c>
+      <x:c r="C203" s="1" t="s">
+        <x:v>880</x:v>
+      </x:c>
+      <x:c r="D203" s="1" t="s">
+        <x:v>881</x:v>
+      </x:c>
+      <x:c r="E203" s="1" t="s">
         <x:v>882</x:v>
       </x:c>
-      <x:c r="C203" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F203" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>854</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:6" ht="15" customHeight="1">
       <x:c r="A204" s="1">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
+        <x:v>883</x:v>
+      </x:c>
+      <x:c r="C204" s="1" t="s">
+        <x:v>884</x:v>
+      </x:c>
+      <x:c r="D204" s="1" t="s">
+        <x:v>885</x:v>
+      </x:c>
+      <x:c r="E204" s="1" t="s">
         <x:v>886</x:v>
       </x:c>
-      <x:c r="C204" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F204" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>854</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:6" ht="15" customHeight="1">
       <x:c r="A205" s="1">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
+        <x:v>887</x:v>
+      </x:c>
+      <x:c r="C205" s="1" t="s">
+        <x:v>888</x:v>
+      </x:c>
+      <x:c r="D205" s="1" t="s">
+        <x:v>889</x:v>
+      </x:c>
+      <x:c r="E205" s="1" t="s">
         <x:v>890</x:v>
       </x:c>
-      <x:c r="C205" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F205" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>854</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:6" ht="15" customHeight="1">
       <x:c r="A206" s="1">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
+        <x:v>891</x:v>
+      </x:c>
+      <x:c r="C206" s="1" t="s">
+        <x:v>892</x:v>
+      </x:c>
+      <x:c r="D206" s="1" t="s">
+        <x:v>893</x:v>
+      </x:c>
+      <x:c r="E206" s="1" t="s">
         <x:v>894</x:v>
       </x:c>
-      <x:c r="C206" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F206" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>854</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:6" ht="15" customHeight="1">
       <x:c r="A207" s="1">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
+        <x:v>895</x:v>
+      </x:c>
+      <x:c r="C207" s="1" t="s">
+        <x:v>896</x:v>
+      </x:c>
+      <x:c r="D207" s="1" t="s">
+        <x:v>897</x:v>
+      </x:c>
+      <x:c r="E207" s="1" t="s">
         <x:v>898</x:v>
       </x:c>
-      <x:c r="C207" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F207" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>854</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:6" ht="15" customHeight="1">
       <x:c r="A208" s="1">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
+        <x:v>899</x:v>
+      </x:c>
+      <x:c r="C208" s="1" t="s">
+        <x:v>900</x:v>
+      </x:c>
+      <x:c r="D208" s="1" t="s">
+        <x:v>901</x:v>
+      </x:c>
+      <x:c r="E208" s="1" t="s">
         <x:v>902</x:v>
       </x:c>
-      <x:c r="C208" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F208" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>854</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:6" ht="15" customHeight="1">
       <x:c r="A209" s="1">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
+        <x:v>903</x:v>
+      </x:c>
+      <x:c r="C209" s="1" t="s">
+        <x:v>904</x:v>
+      </x:c>
+      <x:c r="D209" s="1" t="s">
+        <x:v>905</x:v>
+      </x:c>
+      <x:c r="E209" s="1" t="s">
         <x:v>906</x:v>
       </x:c>
-      <x:c r="C209" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F209" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>854</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:6" ht="15" customHeight="1">
       <x:c r="A210" s="1">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
+        <x:v>907</x:v>
+      </x:c>
+      <x:c r="C210" s="1" t="s">
+        <x:v>908</x:v>
+      </x:c>
+      <x:c r="D210" s="1" t="s">
+        <x:v>909</x:v>
+      </x:c>
+      <x:c r="E210" s="1" t="s">
         <x:v>910</x:v>
       </x:c>
-      <x:c r="C210" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F210" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>854</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:6" ht="15" customHeight="1">
       <x:c r="A211" s="1">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
+        <x:v>911</x:v>
+      </x:c>
+      <x:c r="C211" s="1" t="s">
+        <x:v>912</x:v>
+      </x:c>
+      <x:c r="D211" s="1" t="s">
+        <x:v>913</x:v>
+      </x:c>
+      <x:c r="E211" s="1" t="s">
         <x:v>914</x:v>
       </x:c>
-      <x:c r="C211" s="1" t="s">
+      <x:c r="F211" s="1" t="s">
         <x:v>915</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:6" ht="15" customHeight="1">
       <x:c r="A212" s="1">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
+        <x:v>916</x:v>
+      </x:c>
+      <x:c r="C212" s="1" t="s">
+        <x:v>917</x:v>
+      </x:c>
+      <x:c r="D212" s="1" t="s">
         <x:v>918</x:v>
       </x:c>
-      <x:c r="C212" s="1" t="s">
+      <x:c r="E212" s="1" t="s">
         <x:v>919</x:v>
       </x:c>
-      <x:c r="D212" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F212" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>915</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:6" ht="15" customHeight="1">
       <x:c r="A213" s="1">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
+        <x:v>920</x:v>
+      </x:c>
+      <x:c r="C213" s="1" t="s">
+        <x:v>921</x:v>
+      </x:c>
+      <x:c r="D213" s="1" t="s">
+        <x:v>905</x:v>
+      </x:c>
+      <x:c r="E213" s="1" t="s">
         <x:v>922</x:v>
       </x:c>
-      <x:c r="C213" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F213" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>915</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:6" ht="15" customHeight="1">
       <x:c r="A214" s="1">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
+        <x:v>923</x:v>
+      </x:c>
+      <x:c r="C214" s="1" t="s">
+        <x:v>924</x:v>
+      </x:c>
+      <x:c r="D214" s="1" t="s">
+        <x:v>925</x:v>
+      </x:c>
+      <x:c r="E214" s="1" t="s">
         <x:v>926</x:v>
       </x:c>
-      <x:c r="C214" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F214" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>915</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:6" ht="15" customHeight="1">
       <x:c r="A215" s="1">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
+        <x:v>927</x:v>
+      </x:c>
+      <x:c r="C215" s="1" t="s">
+        <x:v>928</x:v>
+      </x:c>
+      <x:c r="D215" s="1" t="s">
         <x:v>929</x:v>
       </x:c>
-      <x:c r="C215" s="1" t="s">
+      <x:c r="E215" s="1" t="s">
         <x:v>930</x:v>
       </x:c>
-      <x:c r="D215" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F215" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>915</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:6" ht="15" customHeight="1">
       <x:c r="A216" s="1">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
+        <x:v>931</x:v>
+      </x:c>
+      <x:c r="C216" s="1" t="s">
+        <x:v>932</x:v>
+      </x:c>
+      <x:c r="D216" s="1" t="s">
         <x:v>933</x:v>
       </x:c>
-      <x:c r="C216" s="1" t="s">
+      <x:c r="E216" s="1" t="s">
         <x:v>934</x:v>
       </x:c>
-      <x:c r="D216" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F216" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>915</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:6" ht="15" customHeight="1">
       <x:c r="A217" s="1">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
+        <x:v>935</x:v>
+      </x:c>
+      <x:c r="C217" s="1" t="s">
+        <x:v>936</x:v>
+      </x:c>
+      <x:c r="D217" s="1" t="s">
+        <x:v>937</x:v>
+      </x:c>
+      <x:c r="E217" s="1" t="s">
         <x:v>938</x:v>
       </x:c>
-      <x:c r="C217" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F217" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>915</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:6" ht="15" customHeight="1">
       <x:c r="A218" s="1">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
+        <x:v>939</x:v>
+      </x:c>
+      <x:c r="C218" s="1" t="s">
+        <x:v>940</x:v>
+      </x:c>
+      <x:c r="D218" s="1" t="s">
+        <x:v>941</x:v>
+      </x:c>
+      <x:c r="E218" s="1" t="s">
         <x:v>942</x:v>
       </x:c>
-      <x:c r="C218" s="1" t="s">
+      <x:c r="F218" s="1" t="s">
         <x:v>943</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>946</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:6" ht="15" customHeight="1">
       <x:c r="A219" s="1">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
+        <x:v>944</x:v>
+      </x:c>
+      <x:c r="C219" s="1" t="s">
+        <x:v>945</x:v>
+      </x:c>
+      <x:c r="D219" s="1" t="s">
+        <x:v>946</x:v>
+      </x:c>
+      <x:c r="E219" s="1" t="s">
         <x:v>947</x:v>
       </x:c>
-      <x:c r="C219" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F219" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>943</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:6" ht="15" customHeight="1">
       <x:c r="A220" s="1">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
+        <x:v>948</x:v>
+      </x:c>
+      <x:c r="C220" s="1" t="s">
+        <x:v>949</x:v>
+      </x:c>
+      <x:c r="D220" s="1" t="s">
+        <x:v>950</x:v>
+      </x:c>
+      <x:c r="E220" s="1" t="s">
         <x:v>951</x:v>
       </x:c>
-      <x:c r="C220" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F220" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>943</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:6" ht="15" customHeight="1">
       <x:c r="A221" s="1">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
-        <x:v>955</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="C221" s="1" t="s">
-        <x:v>956</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="D221" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="E221" s="1" t="s">
-        <x:v>954</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="F221" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>943</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:6" ht="15" customHeight="1">
       <x:c r="A222" s="1">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
         <x:v>955</x:v>
       </x:c>
       <x:c r="C222" s="1" t="s">
-        <x:v>958</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="D222" s="1" t="s">
-        <x:v>959</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="E222" s="1" t="s">
-        <x:v>954</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="F222" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>943</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:6" ht="15" customHeight="1">
       <x:c r="A223" s="1">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="C223" s="1" t="s">
-        <x:v>961</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="D223" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="E223" s="1" t="s">
-        <x:v>954</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="F223" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>943</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:6" ht="15" customHeight="1">
       <x:c r="A224" s="1">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
-        <x:v>963</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="C224" s="1" t="s">
-        <x:v>964</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="D224" s="1" t="s">
-        <x:v>964</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="E224" s="1" t="s">
-        <x:v>965</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="F224" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:6" ht="15" customHeight="1">
       <x:c r="A225" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B225" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C225" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D225" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E225" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F225" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>