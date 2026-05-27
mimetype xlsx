--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -1,2877 +1,2895 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8828ce3ebaa4fab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R185d8de6f3c045e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EMKT_asat_20260506" sheetId="1" r:id="R6b680b4351ab4a2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EMKT_asat_20260527" sheetId="1" r:id="R3e4e942721bc4a7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1129" uniqueCount="963">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 06/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1129" uniqueCount="970">
+  <x:si>
+    <x:t>All Fund Holdings as at 27/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>2330 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>784,000</x:t>
-[...5 lines deleted...]
-    <x:t>11.72%</x:t>
+    <x:t>811,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,709,504.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Sk Hynix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>000660 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>35,007</x:t>
-[...5 lines deleted...]
-    <x:t>7.27%</x:t>
+    <x:t>36,208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,893,591.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Sk Square Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>402340 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>35,808</x:t>
-[...5 lines deleted...]
-    <x:t>5.09%</x:t>
+    <x:t>37,037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,558,569.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Samsung Electro-Mechanics Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>009150 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>21,621</x:t>
-[...5 lines deleted...]
-    <x:t>2.85%</x:t>
+    <x:t>22,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,597,142.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.36%</x:t>
   </x:si>
   <x:si>
     <x:t>United Microelectronics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>2303 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>4,362,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.41%</x:t>
+    <x:t>4,511,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,128,182.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Samsung Electronics Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>005930 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>70,321</x:t>
-[...5 lines deleted...]
-    <x:t>2.35%</x:t>
+    <x:t>72,733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,165,064.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Chroma Ate Inc</x:t>
   </x:si>
   <x:si>
     <x:t>2360 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>148,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.20%</x:t>
+    <x:t>153,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,976,857.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hyundai Mobis Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>012330 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,665,218.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
   </x:si>
   <x:si>
     <x:t>Kia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>000270 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>91,191</x:t>
-[...5 lines deleted...]
-    <x:t>2.01%</x:t>
+    <x:t>94,319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,605,370.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Gold Fields Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GFI SJ</x:t>
   </x:si>
   <x:si>
-    <x:t>222,981</x:t>
-[...5 lines deleted...]
-    <x:t>1.99%</x:t>
+    <x:t>230,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,037,533.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tencent Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>700 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>159,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,434,897.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Hana Financial Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>086790 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>107,421</x:t>
-[...17 lines deleted...]
-    <x:t>$12,892,378.55</x:t>
+    <x:t>111,106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,362,767.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Emaar Properties Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>EMAAR UH</x:t>
   </x:si>
   <x:si>
-    <x:t>2,360,260</x:t>
-[...20 lines deleted...]
-    <x:t>1.43%</x:t>
+    <x:t>2,478,623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,091,666.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Woori Financial Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>316140 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>254,988</x:t>
-[...5 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>263,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,568,770.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Picc Property &amp; Casualty Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2328 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,755,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,210,185.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhen Ding Technology Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4958 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>291,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,974,492.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>King Yuan Electronics Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2449 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>425,000</x:t>
-[...17 lines deleted...]
-    <x:t>$6,604,170.90</x:t>
+    <x:t>439,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,595,520.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Largan Precision Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3008 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,506,685.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alibaba Group Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9988 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>280,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,372,315.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>China Hongqiao Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1378 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>1,103,000</x:t>
-[...20 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>1,140,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,302,669.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>China Construction Bank Corp</x:t>
   </x:si>
   <x:si>
     <x:t>939 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>3,860,517</x:t>
-[...5 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>3,993,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,206,936.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Innolux Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3481 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,029,967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,145,821.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industrias Penoles Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PE&amp;OLES* MF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,081,614.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Pop Mart International Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9992 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>207,400</x:t>
-[...5 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>214,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,863,048.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>Weichai Power Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2338 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>750,000</x:t>
-[...35 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>776,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,727,940.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harmony Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAR SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>228,786</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,682,417.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>National Bank Of Greece Sa</x:t>
   </x:si>
   <x:si>
     <x:t>ETE GA</x:t>
   </x:si>
   <x:si>
-    <x:t>216,588</x:t>
-[...20 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>224,018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,362,607.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>King Slide Works Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2059 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,139,882.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Realtek Semiconductor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2379 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>194,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,080,185.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novatek Microelectronics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3034 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,039,197.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telkom Indonesia Persero Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLKM IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,772,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,794,250.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tech Mahindra Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TECHM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>215,069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,574,321.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tata Motors Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TMPV IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>808,467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,545,505.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Citic Bank Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>998 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,267,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,333,241.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Cspc Pharmaceutical Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1093 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>3,112,000</x:t>
-[...74 lines deleted...]
-    <x:t>$4,367,172.91</x:t>
+    <x:t>3,220,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,265,169.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dr Reddy's Laboratories Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRRD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>216,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,192,860.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cipla Ltd/India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIPLA IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>198,727</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,107,360.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evergreen Marine Corp Taiwan Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2603 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>432,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,060,519.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sk Telecom Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>017670 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,977,559.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>Korea Electric Power Corp</x:t>
   </x:si>
   <x:si>
     <x:t>015760 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>99,107</x:t>
-[...62 lines deleted...]
-    <x:t>$3,881,595.95</x:t>
+    <x:t>102,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,844,757.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Petrobras Distribuidora Sa</x:t>
   </x:si>
   <x:si>
     <x:t>VBBR3 BZ</x:t>
   </x:si>
   <x:si>
-    <x:t>416,345</x:t>
-[...5 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>430,645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,812,725.74</x:t>
   </x:si>
   <x:si>
     <x:t>Sino Biopharmaceutical Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1177 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>3,982,000</x:t>
-[...14 lines deleted...]
-    <x:t>$3,821,458.76</x:t>
+    <x:t>4,119,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,717,981.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Hansoh Pharmaceutical Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3692 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>584,000</x:t>
-[...29 lines deleted...]
-    <x:t>$3,741,043.41</x:t>
+    <x:t>604,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,656,144.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Vernova T&amp;D India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GVTD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,612,802.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Korea Investment Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>071050 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>14,895</x:t>
-[...5 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>15,406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,607,017.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Etihad Etisalat Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EEC AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>150,616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,561,462.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hero Motocorp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMCL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,481,621.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People's Insurance Co Group Of China Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1339 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,483,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,348,534.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indus Towers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INDUSTOW IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>526,569</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,326,417.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hyundai Glovis Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>086280 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,275,900.75</x:t>
   </x:si>
   <x:si>
     <x:t>Astra International Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>ASII IJ</x:t>
   </x:si>
   <x:si>
-    <x:t>7,812,400</x:t>
-[...20 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>8,080,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,249,581.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Tower Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>788 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,769,571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,200,878.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enn Energy Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2688 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>316,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,180,010.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aluminum Corp Of China Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2600 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,496,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,164,138.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Richter Gedeon Nyrt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RICHT HB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,098,372.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hdfc Asset Management Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HDFCAMC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,071,489.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Torrent Pharmaceuticals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,069,654.94</x:t>
   </x:si>
   <x:si>
     <x:t>Telefonica Brasil Sa</x:t>
   </x:si>
   <x:si>
     <x:t>VIVT3 BZ</x:t>
   </x:si>
   <x:si>
-    <x:t>311,334</x:t>
-[...170 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>322,034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,028,269.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Resources Power Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>836 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>806,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,921,597.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pegatron Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4938 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>803,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,901,120.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arab National Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARNB AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>359,274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,831,794.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Gold International Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2099 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,769,189.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortis Healthcare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>195,893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,760,886.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fibra Uno Administracion Sa De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FUNO11 MM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,139,449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,732,667.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bb Seguridade Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBSE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>279,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,694,884.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vipshop Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIPS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>124,346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,555,447.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Db Insurance Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>005830 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>17,762</x:t>
-[...2 lines deleted...]
-    <x:t>$2,813,946.53</x:t>
+    <x:t>18,371</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,531,328.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>One 97 Communications Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYTM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>153,077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,525,723.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Compal Electronics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2324 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,671,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,491,963.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aac Technologies Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2018 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>311,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,456,175.75</x:t>
   </x:si>
   <x:si>
     <x:t>3sbio Inc</x:t>
   </x:si>
   <x:si>
     <x:t>1530 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>704,000</x:t>
-[...95 lines deleted...]
-    <x:t>$2,625,514.93</x:t>
+    <x:t>728,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,368,306.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rec Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RECL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>473,025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,328,463.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gail India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>918,658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,245,372.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurobindo Pharma Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARBP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,222,892.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mobile Telecommunications Co Kscp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZAIN KK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>790,638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,131,329.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia Energetica De Minas Gerais</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMIG4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>684,452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,129,585.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Tim Sa/Brazil</x:t>
   </x:si>
   <x:si>
     <x:t>TIMS3 BZ</x:t>
   </x:si>
   <x:si>
-    <x:t>327,000</x:t>
-[...71 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>338,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,118,625.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bupa Arabia For Cooperative Insurance C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUPA AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,102,334.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krung Thai Bank Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KTB/F TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,394,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,086,870.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Outsurance Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OUT SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>339,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,072,517.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kunlun Energy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>135 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,556,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,022,273.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kasikornbank Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBANK/F TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>236,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,001,759.38</x:t>
   </x:si>
   <x:si>
     <x:t>Emaar Development Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>EMAARDEV UH</x:t>
   </x:si>
   <x:si>
-    <x:t>385,954</x:t>
-[...38 lines deleted...]
-    <x:t>$2,095,203.16</x:t>
+    <x:t>361,140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,980,997.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Jd Logistics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>2618 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>770,595</x:t>
-[...59 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>796,995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,921,240.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzhou Dongshan Precision Manufacturing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002384 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,910,072.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sinotruk Hong Kong Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3808 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>275,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,880,534.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lenovo Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>992 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>570,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,845,929.31</x:t>
   </x:si>
   <x:si>
     <x:t>Catcher Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2474 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>205,000</x:t>
-[...41 lines deleted...]
-    <x:t>$1,850,097.86</x:t>
+    <x:t>212,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,834,832.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hyundai Motor India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYUNDAI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,782,054.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hankook Tire &amp; Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>161390 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,749,732.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangdong Investment Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>270 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,174,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,736,907.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Promotora Y Operadora De Infraestructur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PINFRA* MF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,705,834.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eva Airways Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2618 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,078,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,684,175.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ooredoo Qpsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORDS QD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>324,571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,666,580.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Sinopharm Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1099 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>518,000</x:t>
-[...44 lines deleted...]
-    <x:t>$1,668,807.96</x:t>
+    <x:t>535,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,662,055.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tingyi Cayman Islands Holding Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>322 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>788,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,648,434.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anhui Conch Cement Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>914 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>493,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,633,431.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Minsheng Banking Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1988 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,657,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,627,262.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nmdc Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NMDC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,228,373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,623,965.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chow Tai Fook Jewellery Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1929 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>787,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,606,933.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teco Electric And Machinery Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1504 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>474,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,525,254.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Co For Cooperative Insurance/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAWUNIYA AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,505,407.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Haidilao International Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6862 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>668,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,504,438.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alkem Laboratories Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALKEM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,497,671.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Union Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNBK IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>609,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,489,005.52</x:t>
   </x:si>
   <x:si>
     <x:t>Turkcell Iletisim Hizmetleri As</x:t>
   </x:si>
   <x:si>
     <x:t>TCELL TI</x:t>
   </x:si>
   <x:si>
-    <x:t>467,004</x:t>
-[...95 lines deleted...]
-    <x:t>002384 C2</x:t>
+    <x:t>483,024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,482,731.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Far Eastern New Century Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1402 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,282,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,482,250.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inner Mongolia Yitai Coal Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>900948 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>371,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,458,512.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Nonferrous Mining Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1258 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>544,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,421,780.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Gas Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>384 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,087,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,419,060.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Merchants Port Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>502,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,409,428.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China National Building Material Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3323 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,484,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,408,213.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canara Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBK IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>724,189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,405,969.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tongcheng Travel Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>780 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>515,798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,394,905.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bosideng International Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3998 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,850,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,389,926.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Want Want China Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>151 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,885,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,382,662.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mphasis Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPHL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,379,762.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jarir Marketing Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JARIR AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>234,726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,376,236.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Page Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAG IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,367,814.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asia Cement Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1102 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>920,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,357,704.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orient Overseas International Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>316 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,356,743.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gerdau Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGBR4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>206,418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,353,872.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gulf Bank Kscp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GBK KK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>849,580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,340,429.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shree Cement Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SRCM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,322,092.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avary Holding Shenzhen Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002938 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,321,244.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dar Al Arkan Real Estate Development Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALARKAN AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,317,938.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moneta Money Bank As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONET CP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,273,011.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mabanee Co Sak</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MABANEE KK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285,912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,272,100.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhuzhou Crrc Times Electric Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3898 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>175,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,268,127.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coromandel International Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,268,089.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zydus Lifesciences Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZYDUSLIF IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,261,147.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Far East Horizon Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3360 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>952,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,261,006.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Financial Services Software Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OFSS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,657</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,247,369.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lg Uplus Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>032640 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,209,166.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caixa Seguridade Participacoes S/A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CXSE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>239,027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,170,002.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boc Aviation Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2588 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,166,568.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Enterprises Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>392 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>201,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,125,087.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Tractors Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNTR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>595,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,112,326.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hengan International Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1044 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>249,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,095,395.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chongqing Rural Commercial Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3618 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>901,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,061,916.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Porto Seguro Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSSA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,049,865.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B3 Sa - Brasil Bolsa Balcao</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B3SA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>219,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,033,897.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ping An Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000001 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>463,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,028,886.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Komercni Banka As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOMB CP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,941</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$987,933.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gf Securities Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1776 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>339,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$986,186.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tmbthanachart Bank Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTB/F TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,715,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$980,180.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Airlines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2610 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,163,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$962,879.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Haitian International Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1882 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>255,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$943,394.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industrial Bank Of Korea</x:t>
+  </x:si>
+  <x:si>
+    <x:t>024110 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$923,004.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangsu Expressway Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>177 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>488,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$898,354.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mouwasat Medical Services Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOUWASAT AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$846,773.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hengtong Optic-Electric Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600487 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$841,956.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China State Construction International</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3311 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>528,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$832,866.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Feihe Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6186 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,445,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$805,229.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangsu Zhongtian Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600522 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$679,119.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zangge Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000408 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$649,478.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baoshan Iron &amp; Steel Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600019 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$646,482.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Shanghai Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601229 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>339,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$632,573.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Weigao Group Medical Polymer C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1066 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>990,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$615,628.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eastern Co Sae</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EAST EY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>597,456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$606,575.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhongjin Gold Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600489 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$587,106.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yunnan Aluminium Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000807 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$540,122.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gree Electric Appliances Inc Of Zhuhai</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000651 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$534,770.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Beijing Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601169 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>505,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$528,789.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Nhu Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002001 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$476,717.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huaxia Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600015 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>316,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$439,785.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Henan Shuanghui Investment &amp; Developmen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000895 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$417,413.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockchip Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603893 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$406,666.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Rural Commercial Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601825 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>230,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$402,814.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Satellite Petrochemical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002648 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$395,888.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601168 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$390,610.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600585 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$383,272.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mongolia Xingye Silver&amp;Tin Mining Co Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000426 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$380,596.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tianshan Aluminum Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002532 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$376,542.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jinduicheng Molybdenum Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601958 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$368,229.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yutong Bus Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600066 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$356,299.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Henan Shenhuo Coal &amp; Power Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000933 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$356,056.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yintai Gold Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000975 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$346,341.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wolong Electric Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600580 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$337,961.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Nanshan Aluminum Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600219 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>277,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$324,060.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yto Express Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600233 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$318,024.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangxi Copper Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>358 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$317,900.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Himile Mechanical Science &amp; Te</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002595 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$308,552.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601077 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$295,409.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Dahua Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002236 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$287,118.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yunnan Yuntianhua Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600096 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$287,116.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sichuan Kelun Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002422 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$276,688.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huayu Automotive Systems Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600741 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262,874.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Giant Network Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002558 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$255,131.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citic Pacific Special Steel Group Co Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000708 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$240,510.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China National Chemical Engineering Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601117 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>145,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$239,072.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yealink Network Technology Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300628 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$235,913.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenergy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600642 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$235,015.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amlogic Shanghai Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688099 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$233,252.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Changjiang Securities Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000783 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>132,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$228,310.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inner Mongolia Junzheng Energy &amp; Chemic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601216 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>201,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$222,687.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37 Interactive Entertainment Network Te</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002555 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$213,714.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sdic Capital Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600061 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>152,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$205,140.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Soochow Securities Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601555 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$194,990.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing New Building Materials Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000786 C2</x:t>
   </x:si>
   <x:si>
     <x:t>40,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,544,403.23</x:t>
-[...929 lines deleted...]
-    <x:t>603893 C1</x:t>
+    <x:t>$192,737.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Salubris Pharmaceuticals Co Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002294 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$188,894.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ningbo Orient Wires &amp; Cables Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603606 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$186,122.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Longsheng Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600352 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$186,106.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Sun Paper Industry Jsc Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002078 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$185,818.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Changsha Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601577 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$183,945.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Suzhou Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002966 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$181,150.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Railway Signal &amp; Communication Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688009 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>171,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$171,551.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sinolink Securities Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600109 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$159,933.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Changchun High &amp; New Technology Industr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000661 C2</x:t>
   </x:si>
   <x:si>
     <x:t>9,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$361,414.86</x:t>
-[...440 lines deleted...]
-    <x:t>$157,148.94</x:t>
+    <x:t>$155,075.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guoyuan Securities Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000728 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$155,037.93</x:t>
   </x:si>
   <x:si>
     <x:t>Western Securities Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002673 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>$151,385.88</x:t>
-[...11 lines deleted...]
-    <x:t>$151,376.71</x:t>
+    <x:t>$151,727.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangzhou Baiyunshan Pharmaceutical Hol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600332 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,868.19</x:t>
   </x:si>
   <x:si>
     <x:t>Hunan Valin Steel Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>000932 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>160,000</x:t>
-[...14 lines deleted...]
-    <x:t>$150,420.27</x:t>
+    <x:t>165,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$140,188.53</x:t>
   </x:si>
   <x:si>
     <x:t>Jiangsu Yuyue Medical Equipment &amp; Suppl</x:t>
   </x:si>
   <x:si>
     <x:t>002223 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>23,200</x:t>
-[...2 lines deleted...]
-    <x:t>$138,382.01</x:t>
+    <x:t>24,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$135,742.92</x:t>
   </x:si>
   <x:si>
     <x:t>Inter Rao Ues Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>IRAO RM</x:t>
   </x:si>
   <x:si>
     <x:t>1,745,980</x:t>
   </x:si>
   <x:si>
-    <x:t>$.32</x:t>
+    <x:t>$.34</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>United Co Rusal International Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>RUAL RM</x:t>
   </x:si>
   <x:si>
     <x:t>145,190</x:t>
   </x:si>
   <x:si>
     <x:t>$.03</x:t>
   </x:si>
   <x:si>
     <x:t>Tcs Group Holding Plc</x:t>
   </x:si>
   <x:si>
     <x:t>TCSG RM</x:t>
   </x:si>
   <x:si>
     <x:t>5,714</x:t>
   </x:si>
@@ -2887,51 +2905,54 @@
   <x:si>
     <x:t>2,151</x:t>
   </x:si>
   <x:si>
     <x:t>Private</x:t>
   </x:si>
   <x:si>
     <x:t>.PHOR1 RU</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
     <x:t>.PHOR2 RU</x:t>
   </x:si>
   <x:si>
     <x:t>42</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$495,930.15</x:t>
+    <x:t>$-54,517.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -2956,51 +2977,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc7a03692dab49e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9d18caa935284e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6b680b4351ab4a2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1747c5d0e14e497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd1fecc883e6e4643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3e4e942721bc4a7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F225"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="16" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -3248,4251 +3269,4251 @@
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
         <x:v>275</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
         <x:v>307</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
         <x:v>325</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
         <x:v>371</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="F88" s="1" t="s">
         <x:v>401</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="F91" s="1" t="s">
         <x:v>414</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="F96" s="1" t="s">
         <x:v>432</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="F100" s="1" t="s">
         <x:v>449</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="F107" s="1" t="s">
         <x:v>479</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="E115" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="F115" s="1" t="s">
         <x:v>512</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="D122" s="1" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="E122" s="1" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="F122" s="1" t="s">
         <x:v>541</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="F132" s="1" t="s">
         <x:v>586</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="F139" s="1" t="s">
         <x:v>615</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>603</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="F142" s="1" t="s">
         <x:v>628</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="C146" s="1" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="D146" s="1" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="E146" s="1" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="F146" s="1" t="s">
         <x:v>641</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="F149" s="1" t="s">
         <x:v>658</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>679</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>679</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>688</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>688</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:6" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
+        <x:v>696</x:v>
+      </x:c>
+      <x:c r="F156" s="1" t="s">
         <x:v>688</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>680</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:6" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>688</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:6" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>705</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:6" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="F159" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>705</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:6" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="F160" s="1" t="s">
         <x:v>705</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:6" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="F161" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:6" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:6" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
+        <x:v>726</x:v>
+      </x:c>
+      <x:c r="F163" s="1" t="s">
         <x:v>718</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>710</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:6" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:6" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="F165" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>735</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:6" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="F166" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>735</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:6" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="F167" s="1" t="s">
         <x:v>735</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>723</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:6" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="F168" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>748</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:6" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="F169" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:6" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="E170" s="1" t="s">
+        <x:v>756</x:v>
+      </x:c>
+      <x:c r="F170" s="1" t="s">
         <x:v>748</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:6" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="E171" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="F171" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:6" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="E172" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="F172" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:6" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="E173" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="F173" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:6" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
+        <x:v>770</x:v>
+      </x:c>
+      <x:c r="C174" s="1" t="s">
+        <x:v>771</x:v>
+      </x:c>
+      <x:c r="D174" s="1" t="s">
+        <x:v>772</x:v>
+      </x:c>
+      <x:c r="E174" s="1" t="s">
+        <x:v>773</x:v>
+      </x:c>
+      <x:c r="F174" s="1" t="s">
         <x:v>761</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>757</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:6" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="E175" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="F175" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:6" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="D176" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="E176" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="F176" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:6" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="E177" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="F177" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:6" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="D178" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="E178" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="F178" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:6" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="C179" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="D179" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="E179" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="F179" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:6" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="D180" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="E180" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="F180" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:6" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="C181" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="D181" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="E181" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="F181" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:6" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="C182" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="D182" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="E182" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="F182" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:6" ht="15" customHeight="1">
       <x:c r="A183" s="1">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="C183" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="D183" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="E183" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="F183" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>809</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:6" ht="15" customHeight="1">
       <x:c r="A184" s="1">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="C184" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="D184" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="E184" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="F184" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>809</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:6" ht="15" customHeight="1">
       <x:c r="A185" s="1">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="C185" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="D185" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="E185" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="F185" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>809</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:6" ht="15" customHeight="1">
       <x:c r="A186" s="1">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
+        <x:v>818</x:v>
+      </x:c>
+      <x:c r="C186" s="1" t="s">
+        <x:v>819</x:v>
+      </x:c>
+      <x:c r="D186" s="1" t="s">
+        <x:v>820</x:v>
+      </x:c>
+      <x:c r="E186" s="1" t="s">
+        <x:v>821</x:v>
+      </x:c>
+      <x:c r="F186" s="1" t="s">
         <x:v>809</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:6" ht="15" customHeight="1">
       <x:c r="A187" s="1">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="C187" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="D187" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="E187" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="F187" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>809</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:6" ht="15" customHeight="1">
       <x:c r="A188" s="1">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="C188" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="D188" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="E188" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="F188" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>809</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:6" ht="15" customHeight="1">
       <x:c r="A189" s="1">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="C189" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="D189" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="E189" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="F189" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>809</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:6" ht="15" customHeight="1">
       <x:c r="A190" s="1">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="C190" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="D190" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="E190" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="F190" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>809</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:6" ht="15" customHeight="1">
       <x:c r="A191" s="1">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="C191" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="D191" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="E191" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="F191" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>809</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:6" ht="15" customHeight="1">
       <x:c r="A192" s="1">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="C192" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="D192" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="E192" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="F192" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:6" ht="15" customHeight="1">
       <x:c r="A193" s="1">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="C193" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="D193" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="E193" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="F193" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:6" ht="15" customHeight="1">
       <x:c r="A194" s="1">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="C194" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="D194" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="E194" s="1" t="s">
+        <x:v>853</x:v>
+      </x:c>
+      <x:c r="F194" s="1" t="s">
         <x:v>845</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:6" ht="15" customHeight="1">
       <x:c r="A195" s="1">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="C195" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="D195" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="E195" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="F195" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:6" ht="15" customHeight="1">
       <x:c r="A196" s="1">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="C196" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="D196" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="E196" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="F196" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:6" ht="15" customHeight="1">
       <x:c r="A197" s="1">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="C197" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="D197" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="E197" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="F197" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:6" ht="15" customHeight="1">
       <x:c r="A198" s="1">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="C198" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="D198" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="E198" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="F198" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:6" ht="15" customHeight="1">
       <x:c r="A199" s="1">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="C199" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="D199" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="E199" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="F199" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:6" ht="15" customHeight="1">
       <x:c r="A200" s="1">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="C200" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="D200" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="E200" s="1" t="s">
-        <x:v>870</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="F200" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:6" ht="15" customHeight="1">
       <x:c r="A201" s="1">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="C201" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="D201" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="E201" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="F201" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:6" ht="15" customHeight="1">
       <x:c r="A202" s="1">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
-        <x:v>875</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="C202" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="D202" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="E202" s="1" t="s">
-        <x:v>878</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="F202" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:6" ht="15" customHeight="1">
       <x:c r="A203" s="1">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="C203" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="D203" s="1" t="s">
-        <x:v>881</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="E203" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="F203" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:6" ht="15" customHeight="1">
       <x:c r="A204" s="1">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="C204" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="D204" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="E204" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="F204" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:6" ht="15" customHeight="1">
       <x:c r="A205" s="1">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
-        <x:v>887</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="C205" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="D205" s="1" t="s">
-        <x:v>889</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="E205" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="F205" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>897</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:6" ht="15" customHeight="1">
       <x:c r="A206" s="1">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="C206" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="D206" s="1" t="s">
-        <x:v>893</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="E206" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="F206" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>897</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:6" ht="15" customHeight="1">
       <x:c r="A207" s="1">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
-        <x:v>895</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="C207" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="D207" s="1" t="s">
+        <x:v>904</x:v>
+      </x:c>
+      <x:c r="E207" s="1" t="s">
+        <x:v>905</x:v>
+      </x:c>
+      <x:c r="F207" s="1" t="s">
         <x:v>897</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>854</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:6" ht="15" customHeight="1">
       <x:c r="A208" s="1">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="C208" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="D208" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="E208" s="1" t="s">
-        <x:v>902</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="F208" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>897</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:6" ht="15" customHeight="1">
       <x:c r="A209" s="1">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
-        <x:v>903</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="C209" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="D209" s="1" t="s">
-        <x:v>905</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="E209" s="1" t="s">
-        <x:v>906</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="F209" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>897</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:6" ht="15" customHeight="1">
       <x:c r="A210" s="1">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
-        <x:v>907</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="C210" s="1" t="s">
-        <x:v>908</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="D210" s="1" t="s">
-        <x:v>909</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="E210" s="1" t="s">
-        <x:v>910</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="F210" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>897</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:6" ht="15" customHeight="1">
       <x:c r="A211" s="1">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
-        <x:v>911</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="C211" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="D211" s="1" t="s">
-        <x:v>913</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="E211" s="1" t="s">
-        <x:v>914</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="F211" s="1" t="s">
-        <x:v>915</x:v>
+        <x:v>897</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:6" ht="15" customHeight="1">
       <x:c r="A212" s="1">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
-        <x:v>916</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="C212" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="D212" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="E212" s="1" t="s">
-        <x:v>919</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="F212" s="1" t="s">
-        <x:v>915</x:v>
+        <x:v>897</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:6" ht="15" customHeight="1">
       <x:c r="A213" s="1">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
-        <x:v>920</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="C213" s="1" t="s">
-        <x:v>921</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="D213" s="1" t="s">
-        <x:v>905</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="E213" s="1" t="s">
-        <x:v>922</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="F213" s="1" t="s">
-        <x:v>915</x:v>
+        <x:v>897</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:6" ht="15" customHeight="1">
       <x:c r="A214" s="1">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
-        <x:v>923</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="C214" s="1" t="s">
-        <x:v>924</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="D214" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="E214" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="F214" s="1" t="s">
-        <x:v>915</x:v>
+        <x:v>897</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:6" ht="15" customHeight="1">
       <x:c r="A215" s="1">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="C215" s="1" t="s">
-        <x:v>928</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="D215" s="1" t="s">
-        <x:v>929</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="E215" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="F215" s="1" t="s">
-        <x:v>915</x:v>
+        <x:v>897</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:6" ht="15" customHeight="1">
       <x:c r="A216" s="1">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
-        <x:v>931</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="C216" s="1" t="s">
-        <x:v>932</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="D216" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="E216" s="1" t="s">
-        <x:v>934</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="F216" s="1" t="s">
-        <x:v>915</x:v>
+        <x:v>897</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:6" ht="15" customHeight="1">
       <x:c r="A217" s="1">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
-        <x:v>935</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="C217" s="1" t="s">
-        <x:v>936</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="D217" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="E217" s="1" t="s">
-        <x:v>938</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="F217" s="1" t="s">
-        <x:v>915</x:v>
+        <x:v>897</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:6" ht="15" customHeight="1">
       <x:c r="A218" s="1">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="C218" s="1" t="s">
-        <x:v>940</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="D218" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="E218" s="1" t="s">
-        <x:v>942</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="F218" s="1" t="s">
-        <x:v>943</x:v>
+        <x:v>949</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:6" ht="15" customHeight="1">
       <x:c r="A219" s="1">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="C219" s="1" t="s">
-        <x:v>945</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="D219" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="E219" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="F219" s="1" t="s">
-        <x:v>943</x:v>
+        <x:v>949</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:6" ht="15" customHeight="1">
       <x:c r="A220" s="1">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="C220" s="1" t="s">
+        <x:v>955</x:v>
+      </x:c>
+      <x:c r="D220" s="1" t="s">
+        <x:v>956</x:v>
+      </x:c>
+      <x:c r="E220" s="1" t="s">
+        <x:v>957</x:v>
+      </x:c>
+      <x:c r="F220" s="1" t="s">
         <x:v>949</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>943</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:6" ht="15" customHeight="1">
       <x:c r="A221" s="1">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
-        <x:v>952</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="C221" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="D221" s="1" t="s">
-        <x:v>954</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="E221" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="F221" s="1" t="s">
-        <x:v>943</x:v>
+        <x:v>949</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:6" ht="15" customHeight="1">
       <x:c r="A222" s="1">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
-        <x:v>955</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="C222" s="1" t="s">
-        <x:v>956</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="D222" s="1" t="s">
+        <x:v>963</x:v>
+      </x:c>
+      <x:c r="E222" s="1" t="s">
         <x:v>957</x:v>
       </x:c>
-      <x:c r="E222" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F222" s="1" t="s">
-        <x:v>943</x:v>
+        <x:v>949</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:6" ht="15" customHeight="1">
       <x:c r="A223" s="1">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
-        <x:v>955</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="C223" s="1" t="s">
-        <x:v>958</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="D223" s="1" t="s">
-        <x:v>959</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="E223" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="F223" s="1" t="s">
-        <x:v>943</x:v>
+        <x:v>949</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:6" ht="15" customHeight="1">
       <x:c r="A224" s="1">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="C224" s="1" t="s">
-        <x:v>961</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="D224" s="1" t="s">
-        <x:v>961</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="E224" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="F224" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>969</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:6" ht="15" customHeight="1">
       <x:c r="A225" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B225" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C225" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D225" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E225" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F225" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>