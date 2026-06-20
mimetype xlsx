--- v2 (2026-05-27)
+++ v3 (2026-06-20)
@@ -1,2883 +1,2853 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R185d8de6f3c045e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4504be684b8c4b95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EMKT_asat_20260527" sheetId="1" r:id="R3e4e942721bc4a7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EMKT_asat_20260619" sheetId="1" r:id="R6120cb0c3aaf446e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1129" uniqueCount="970">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 27/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1129" uniqueCount="959">
+  <x:si>
+    <x:t>All Fund Holdings as at 19/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>2330 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>811,000</x:t>
-[...5 lines deleted...]
-    <x:t>10.93%</x:t>
+    <x:t>956,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,795,194.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samsung Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>005930 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>267,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,367,691.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.97%</x:t>
   </x:si>
   <x:si>
     <x:t>Sk Hynix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>000660 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>36,208</x:t>
-[...35 lines deleted...]
-    <x:t>4.36%</x:t>
+    <x:t>33,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,785,307.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.29%</x:t>
   </x:si>
   <x:si>
     <x:t>United Microelectronics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>2303 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>4,511,000</x:t>
-[...20 lines deleted...]
-    <x:t>2.70%</x:t>
+    <x:t>3,464,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,706,133.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Chroma Ate Inc</x:t>
   </x:si>
   <x:si>
     <x:t>2360 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>153,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.27%</x:t>
+    <x:t>162,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,858,902.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000270 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,555,413.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
   </x:si>
   <x:si>
     <x:t>Hyundai Mobis Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>012330 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>23,819</x:t>
-[...20 lines deleted...]
-    <x:t>1.95%</x:t>
+    <x:t>25,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,184,071.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hana Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>086790 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117,899</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,836,226.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Gold Fields Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GFI SJ</x:t>
   </x:si>
   <x:si>
-    <x:t>230,630</x:t>
-[...5 lines deleted...]
-    <x:t>1.74%</x:t>
+    <x:t>244,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,561,374.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emaar Properties Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMAAR UH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,590,476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,051,710.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Largan Precision Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3008 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,829,629.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Innolux Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3481 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,320,967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,635,022.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B3 Sa - Brasil Bolsa Balcao</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B3SA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,267,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,947,380.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhen Ding Technology Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4958 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>309,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,937,083.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Picc Property &amp; Casualty Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2328 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,101,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,463,042.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Realtek Semiconductor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2379 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>220,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,117,249.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>Tencent Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>700 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>159,100</x:t>
-[...35 lines deleted...]
-    <x:t>1.48%</x:t>
+    <x:t>97,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,758,979.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>King Slide Works Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2059 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,422,566.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hcl Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCLT IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>396,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,936,629.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>King Yuan Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2449 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>494,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,865,693.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Construction Bank Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>939 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,237,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,623,796.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weichai Power Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2338 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>823,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,927,852.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novatek Microelectronics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3034 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>253,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,881,289.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zto Express Cayman Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2057 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>171,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,330,405.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tech Mahindra Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TECHM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>242,149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,281,703.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sabic Agri-Nutrients Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAFCO AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104,809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,095,941.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Hongqiao Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1378 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,210,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,991,643.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yum China Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9987 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,987,296.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Citic Bank Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>998 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,467,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,570,634.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tata Motors Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TMPV IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>827,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,545,190.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telkom Indonesia Persero Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLKM IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,030,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,470,007.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cipla Ltd/India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIPLA IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>210,877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,306,669.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dr Reddy's Laboratories Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRRD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>225,011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,296,991.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cspc Pharmaceutical Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1093 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,416,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,268,009.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evergreen Marine Corp Taiwan Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2603 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>486,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,230,533.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sk Telecom Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>017670 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,220,749.26</x:t>
   </x:si>
   <x:si>
     <x:t>Woori Financial Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>316140 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>263,735</x:t>
-[...65 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>139,761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,103,720.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Etihad Etisalat Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EEC AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>169,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,015,502.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Korea Electric Power Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>015760 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,774</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,983,476.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hero Motocorp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMCL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,847,134.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Mengniu Dairy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2319 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,307,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,690,221.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sino Biopharmaceutical Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1177 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,371,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,630,233.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrobras Distribuidora Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VBBR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>456,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,597,331.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samsung Sds Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>018260 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,575,480.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indus Towers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INDUSTOW IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>563,067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,514,696.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People's Insurance Co Group Of China Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1339 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,696,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,458,357.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia De Minas Buenaventura Saa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,431,225.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pegatron Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4938 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>904,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,376,177.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Tower Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>788 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,992,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,363,123.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hdfc Asset Management Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HDFCAMC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,353,590.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hyundai Glovis Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>086280 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,324,514.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Richter Gedeon Nyrt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RICHT HB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,287,824.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ptt Exploration &amp; Production Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTTEP/F TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>535,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,134,956.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arab National Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARNB AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>381,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,126,919.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Itausa Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITSA4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>869,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,117,931.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Li Ning Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2331 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,045,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,082,711.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bb Seguridade Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBSE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>283,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,078,877.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Torrent Pharmaceuticals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,055,545.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sinotruk Hong Kong Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3808 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>372,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,054,482.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hansoh Pharmaceutical Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3692 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>558,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,031,546.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fibra Uno Administracion Sa De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FUNO11 MM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,241,349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,963,103.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aac Technologies Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2018 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>330,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,913,082.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mol Hungarian Oil &amp; Gas Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOL HB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>165,686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,877,600.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telefonica Brasil Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIVT3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>318,934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,870,022.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Gold International Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2099 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,847,657.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Resources Power Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>836 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>854,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,843,274.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vedanta Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEDL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>614,968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,835,219.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astra International Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASII IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,276,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,786,129.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Db Insurance Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>005830 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,718,281.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rec Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RECL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>501,944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,712,685.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>One 97 Communications Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYTM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>162,435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,677,133.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enn Energy Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2688 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>330,535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,657,672.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gail India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>974,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,591,404.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bupa Arabia For Cooperative Insurance C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUPA AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,559,254.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurobindo Pharma Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARBP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117,437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,554,434.11</x:t>
   </x:si>
   <x:si>
     <x:t>Alibaba Group Holding Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9988 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>280,504</x:t>
-[...95 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>132,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,522,437.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aluminum Corp Of China Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2600 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,588,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,462,095.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Outsurance Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OUT SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>360,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,395,126.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Multi Commodity Exchange Of India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCX IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,382,968.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vipshop Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIPS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>124,419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,357,170.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krung Thai Bank Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KTB/F TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,480,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,344,481.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eva Airways Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2618 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,213,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,325,212.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mobile Telecommunications Co Kscp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZAIN KK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>826,317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,306,133.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3sbio Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1530 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>773,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,275,025.62</x:t>
   </x:si>
   <x:si>
     <x:t>Harmony Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HAR SJ</x:t>
   </x:si>
   <x:si>
-    <x:t>228,786</x:t>
-[...692 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>92,049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,252,117.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kasikornbank Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBANK/F TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>250,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,243,007.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emaar Development Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMAARDEV UH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>377,437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,220,061.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tim Sa/Brazil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TIMS3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>376,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,213,735.52</x:t>
   </x:si>
   <x:si>
     <x:t>Cia Energetica De Minas Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>CMIG4 BZ</x:t>
   </x:si>
   <x:si>
-    <x:t>684,452</x:t>
-[...53 lines deleted...]
-    <x:t>$2,072,517.38</x:t>
+    <x:t>726,352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,144,096.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Kunlun Energy Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>135 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>1,556,000</x:t>
-[...32 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>1,750,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,113,491.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plaza Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MALLPLAZ CI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>344,411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,094,478.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Aluminium Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NACL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>371,364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,057,620.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Co For Cooperative Insurance/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAWUNIYA AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,891,098.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mphasis Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPHL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,886,534.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hankook Tire &amp; Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>161390 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,868,969.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nmdc Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NMDC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,382,647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,844,227.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ooredoo Qpsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORDS QD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>339,218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,800,823.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangdong Investment Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>270 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,248,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,799,160.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sinopharm Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1099 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,790,504.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Promotora Y Operadora De Infraestructur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PINFRA* MF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,778,198.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Minsheng Banking Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1988 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,819,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,769,035.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Turkcell Iletisim Hizmetleri As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCELL TI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>494,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,754,544.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Union Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNBK IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>646,718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,716,075.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China National Building Material Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3323 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,574,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,715,408.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lg Display Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>034220 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>134,799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,697,371.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anhui Conch Cement Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>914 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>525,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,693,356.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Misc Bhd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MISC MK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,682,308.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jarir Marketing Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JARIR AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>264,206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,674,784.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Page Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAG IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,668,406.78</x:t>
   </x:si>
   <x:si>
     <x:t>Jd Logistics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>2618 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>796,995</x:t>
-[...146 lines deleted...]
-    <x:t>$1,662,055.29</x:t>
+    <x:t>749,495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,649,968.70</x:t>
   </x:si>
   <x:si>
     <x:t>Tingyi Cayman Islands Holding Corp</x:t>
   </x:si>
   <x:si>
     <x:t>322 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>788,000</x:t>
-[...38 lines deleted...]
-    <x:t>$1,623,965.37</x:t>
+    <x:t>886,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,625,932.50</x:t>
   </x:si>
   <x:si>
     <x:t>Chow Tai Fook Jewellery Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1929 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>787,600</x:t>
-[...32 lines deleted...]
-    <x:t>$1,505,407.74</x:t>
+    <x:t>709,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,593,412.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Haidilao International Holding Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>6862 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>668,000</x:t>
-[...2 lines deleted...]
-    <x:t>$1,504,438.71</x:t>
+    <x:t>751,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,570,209.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coromandel International Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,971</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,557,124.63</x:t>
   </x:si>
   <x:si>
     <x:t>Alkem Laboratories Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ALKEM IN</x:t>
   </x:si>
   <x:si>
-    <x:t>19,092</x:t>
-[...38 lines deleted...]
-    <x:t>$1,482,250.54</x:t>
+    <x:t>18,803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,521,864.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Nonferrous Mining Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1258 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>614,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,509,789.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dar Al Arkan Real Estate Development Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALARKAN AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>224,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,492,297.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bosideng International Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3998 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,100,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,477,540.18</x:t>
   </x:si>
   <x:si>
     <x:t>Inner Mongolia Yitai Coal Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>900948 CH</x:t>
   </x:si>
   <x:si>
-    <x:t>371,100</x:t>
-[...17 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>387,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,461,516.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hengtong Optic-Electric Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600487 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,461,423.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gulf Bank Kscp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GBK KK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>887,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,449,970.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caixa Seguridade Participacoes S/A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CXSE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>269,627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,435,151.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shree Cement Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SRCM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,427,610.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enel Chile Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENELCHIL CI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,877,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,411,423.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moneta Money Bank As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONET CP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,395,158.70</x:t>
   </x:si>
   <x:si>
     <x:t>China Gas Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>384 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>1,087,400</x:t>
-[...2 lines deleted...]
-    <x:t>$1,419,060.19</x:t>
+    <x:t>1,224,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,389,453.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Want Want China Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>151 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,856,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,363,079.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zydus Lifesciences Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZYDUSLIF IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,353,984.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mabanee Co Sak</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MABANEE KK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>298,815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,350,861.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhuzhou Crrc Times Electric Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3898 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>186,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,348,674.30</x:t>
   </x:si>
   <x:si>
     <x:t>China Merchants Port Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>144 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>502,000</x:t>
-[...26 lines deleted...]
-    <x:t>$1,405,969.76</x:t>
+    <x:t>566,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,348,652.54</x:t>
   </x:si>
   <x:si>
     <x:t>Tongcheng Travel Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>780 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>515,798</x:t>
-[...77 lines deleted...]
-    <x:t>$1,357,704.76</x:t>
+    <x:t>547,398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,338,077.84</x:t>
   </x:si>
   <x:si>
     <x:t>Orient Overseas International Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>316 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>52,556</x:t>
-[...2 lines deleted...]
-    <x:t>$1,356,743.71</x:t>
+    <x:t>59,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,330,529.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boc Aviation Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2588 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,313,726.89</x:t>
   </x:si>
   <x:si>
     <x:t>Gerdau Sa</x:t>
   </x:si>
   <x:si>
     <x:t>GGBR4 BZ</x:t>
   </x:si>
   <x:si>
-    <x:t>206,418</x:t>
-[...113 lines deleted...]
-    <x:t>$1,261,147.58</x:t>
+    <x:t>219,518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,308,670.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Financial Services Software Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OFSS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,303,874.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Porto Seguro Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSSA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,260,122.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hengan International Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1044 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>287,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,208,460.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lg Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>003550 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,206,595.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asustek Computer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2357 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,172,987.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ping An Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000001 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>523,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,155,659.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tmbthanachart Bank Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTB/F TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,960,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,151,077.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Enterprises Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>392 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>226,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,141,767.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wan Hai Lines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2615 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>315,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,140,956.05</x:t>
   </x:si>
   <x:si>
     <x:t>Far East Horizon Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3360 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>952,000</x:t>
-[...14 lines deleted...]
-    <x:t>$1,247,369.59</x:t>
+    <x:t>1,079,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,138,761.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sal Saudi Logistics Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAL AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,135,642.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chongqing Rural Commercial Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3618 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>960,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,094,990.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangsu Zhongtian Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600522 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,092,362.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Komercni Banka As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOMB CP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,063,777.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industrial Bank Of Korea</x:t>
+  </x:si>
+  <x:si>
+    <x:t>024110 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,774</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,032,488.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Haitian International Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1882 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,025,265.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Oilfield Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2883 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>814,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,018,501.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mouwasat Medical Services Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOUWASAT AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,008,388.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yadea Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1585 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>524,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,006,272.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Tractors Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNTR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>544,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$996,943.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sf Holding Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002352 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$857,195.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Feihe Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6186 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,536,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$846,745.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charoen Pokphand Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPIN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,763,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$740,807.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Shanghai Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601229 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>383,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$711,067.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baoshan Iron &amp; Steel Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600019 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>587,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$700,294.64</x:t>
   </x:si>
   <x:si>
     <x:t>Lg Uplus Corp</x:t>
   </x:si>
   <x:si>
     <x:t>032640 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>84,077</x:t>
-[...275 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>48,284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$674,491.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Zangge Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>000408 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>37,500</x:t>
-[...53 lines deleted...]
-    <x:t>$606,575.80</x:t>
+    <x:t>39,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$640,215.75</x:t>
   </x:si>
   <x:si>
     <x:t>Zhongjin Gold Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600489 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>115,800</x:t>
-[...2 lines deleted...]
-    <x:t>$587,106.65</x:t>
+    <x:t>123,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$567,019.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gree Electric Appliances Inc Of Zhuhai</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000651 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$548,945.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yunnan Baiyao Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000538 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$489,109.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huaxia Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600015 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>350,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$487,780.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Nhu Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002001 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$487,370.22</x:t>
   </x:si>
   <x:si>
     <x:t>Yunnan Aluminium Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>000807 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>82,900</x:t>
-[...56 lines deleted...]
-    <x:t>$439,785.98</x:t>
+    <x:t>93,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$474,498.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Rural Commercial Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601825 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>260,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$447,644.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Satellite Petrochemical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002648 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$412,752.94</x:t>
   </x:si>
   <x:si>
     <x:t>Henan Shuanghui Investment &amp; Developmen</x:t>
   </x:si>
   <x:si>
     <x:t>000895 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>82,800</x:t>
-[...41 lines deleted...]
-    <x:t>$395,888.08</x:t>
+    <x:t>85,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$409,604.30</x:t>
   </x:si>
   <x:si>
     <x:t>Western Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601168 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>56,900</x:t>
-[...2 lines deleted...]
-    <x:t>$390,610.62</x:t>
+    <x:t>60,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$403,982.71</x:t>
   </x:si>
   <x:si>
     <x:t>600585 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>95,600</x:t>
-[...14 lines deleted...]
-    <x:t>$380,596.64</x:t>
+    <x:t>107,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$401,983.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yutong Bus Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600066 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$326,408.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Tianshan Aluminum Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002532 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>111,200</x:t>
-[...26 lines deleted...]
-    <x:t>$356,299.27</x:t>
+    <x:t>124,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$315,753.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Zheneng Electric Power Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600023 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>259,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$313,354.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601077 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>238,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$313,348.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Himile Mechanical Science &amp; Te</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002595 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$312,830.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yintai Gold Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000975 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$312,331.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huolinhe Opencut Coal Industry Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002128 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$306,394.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Hualu Hengsheng Chemical Co Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600426 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$306,374.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sichuan Kelun Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002422 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$306,202.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yto Express Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600233 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$306,200.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yunnan Yuntianhua Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600096 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$304,845.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Dahua Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002236 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$302,668.83</x:t>
   </x:si>
   <x:si>
     <x:t>Henan Shenhuo Coal &amp; Power Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>000933 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>53,800</x:t>
-[...26 lines deleted...]
-    <x:t>$337,961.51</x:t>
+    <x:t>$302,064.55</x:t>
   </x:si>
   <x:si>
     <x:t>Shandong Nanshan Aluminum Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600219 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>277,500</x:t>
-[...86 lines deleted...]
-    <x:t>$276,688.67</x:t>
+    <x:t>309,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$294,473.06</x:t>
   </x:si>
   <x:si>
     <x:t>Huayu Automotive Systems Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600741 C1</x:t>
   </x:si>
   <x:si>
+    <x:t>85,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$290,370.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chifeng Jilong Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600988 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$288,384.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huadong Medicine Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000963 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$281,453.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China National Chemical Engineering Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601117 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>164,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$279,246.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Fosun Pharmaceutical Group Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600196 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$261,240.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenergy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600642 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>131,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$252,572.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Pharmaceuticals Holding Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601607 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$251,208.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yealink Network Technology Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300628 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$238,402.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inner Mongolia Junzheng Energy &amp; Chemic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601216 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>227,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$237,401.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Changjiang Securities Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000783 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>140,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$230,854.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citic Pacific Special Steel Group Co Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000708 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$230,674.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sdic Capital Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600061 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>172,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$230,218.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enn Ecological Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600803 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$223,552.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Resources Sanjiu Medical &amp; Pharma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000999 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$221,355.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dajin Heavy Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002487 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$210,616.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Changsha Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601577 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$208,483.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37 Interactive Entertainment Network Te</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002555 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$206,146.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Longsheng Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600352 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$201,816.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Soochow Securities Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601555 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$201,010.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Sun Paper Industry Jsc Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002078 C2</x:t>
+  </x:si>
+  <x:si>
     <x:t>75,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$262,874.24</x:t>
-[...131 lines deleted...]
-    <x:t>$194,990.24</x:t>
+    <x:t>$198,103.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Salubris Pharmaceuticals Co Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002294 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$191,999.76</x:t>
   </x:si>
   <x:si>
     <x:t>Beijing New Building Materials Plc</x:t>
   </x:si>
   <x:si>
     <x:t>000786 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>40,600</x:t>
-[...14 lines deleted...]
-    <x:t>$188,894.51</x:t>
+    <x:t>45,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$190,049.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Suzhou Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002966 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,375.94</x:t>
   </x:si>
   <x:si>
     <x:t>Ningbo Orient Wires &amp; Cables Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>603606 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>19,680</x:t>
-[...77 lines deleted...]
-    <x:t>$159,933.18</x:t>
+    <x:t>20,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$175,894.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guoyuan Securities Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000728 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,694.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hunan Valin Steel Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000932 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>184,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,160.99</x:t>
   </x:si>
   <x:si>
     <x:t>Changchun High &amp; New Technology Industr</x:t>
   </x:si>
   <x:si>
     <x:t>000661 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>9,700</x:t>
-[...59 lines deleted...]
-    <x:t>$135,742.92</x:t>
+    <x:t>10,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,970.91</x:t>
   </x:si>
   <x:si>
     <x:t>Inter Rao Ues Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>IRAO RM</x:t>
   </x:si>
   <x:si>
     <x:t>1,745,980</x:t>
   </x:si>
   <x:si>
     <x:t>$.34</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>United Co Rusal International Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>RUAL RM</x:t>
   </x:si>
   <x:si>
     <x:t>145,190</x:t>
   </x:si>
@@ -2905,54 +2875,51 @@
   <x:si>
     <x:t>2,151</x:t>
   </x:si>
   <x:si>
     <x:t>Private</x:t>
   </x:si>
   <x:si>
     <x:t>.PHOR1 RU</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
     <x:t>.PHOR2 RU</x:t>
   </x:si>
   <x:si>
     <x:t>42</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-54,517.32</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$642,650.80</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -2977,62 +2944,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1747c5d0e14e497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd1fecc883e6e4643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3e4e942721bc4a7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3faa33b3361846ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R77f040e701d34173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6120cb0c3aaf446e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F225"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="16" customWidth="1"/>
-    <x:col min="5" max="5" width="21" customWidth="1"/>
+    <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6" ht="15" customHeight="1">
       <x:c r="A2" s="2" t="s">
@@ -3609,3911 +3576,3911 @@
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
         <x:v>230</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>661</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>661</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>661</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>661</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>677</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>677</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:6" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>677</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:6" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>677</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:6" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>677</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:6" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="F159" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:6" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="F160" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:6" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="F161" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>707</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:6" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>707</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:6" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>707</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:6" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>720</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:6" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="F165" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>720</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:6" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="F166" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>729</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:6" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="F167" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>729</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:6" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="F168" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:6" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="F169" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:6" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="E170" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="F170" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:6" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="E171" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="F171" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:6" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="E172" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="F172" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>755</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:6" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="E173" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="F173" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>755</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:6" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="F174" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>755</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:6" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="E175" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="F175" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>755</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:6" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="D176" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="E176" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="F176" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>755</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:6" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="E177" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="F177" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>775</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:6" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="D178" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="E178" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="F178" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>775</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:6" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="C179" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="D179" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="E179" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="F179" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>775</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:6" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="D180" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="E180" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="F180" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>775</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:6" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="C181" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="D181" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="E181" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="F181" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>775</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:6" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="C182" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="D182" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="E182" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="F182" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>775</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:6" ht="15" customHeight="1">
       <x:c r="A183" s="1">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="C183" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="D183" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="E183" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="F183" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>775</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:6" ht="15" customHeight="1">
       <x:c r="A184" s="1">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="C184" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="D184" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="E184" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="F184" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>775</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:6" ht="15" customHeight="1">
       <x:c r="A185" s="1">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="C185" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="D185" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="E185" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="F185" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>775</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:6" ht="15" customHeight="1">
       <x:c r="A186" s="1">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="C186" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="D186" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="E186" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="F186" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>775</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:6" ht="15" customHeight="1">
       <x:c r="A187" s="1">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="C187" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="D187" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="E187" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="F187" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>775</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:6" ht="15" customHeight="1">
       <x:c r="A188" s="1">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="C188" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="D188" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="E188" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="F188" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>775</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:6" ht="15" customHeight="1">
       <x:c r="A189" s="1">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="C189" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="D189" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="E189" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="F189" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>775</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:6" ht="15" customHeight="1">
       <x:c r="A190" s="1">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="C190" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="D190" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="E190" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="F190" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>775</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:6" ht="15" customHeight="1">
       <x:c r="A191" s="1">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="C191" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="D191" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="E191" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="F191" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>775</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:6" ht="15" customHeight="1">
       <x:c r="A192" s="1">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="C192" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="D192" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="E192" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="F192" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>775</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:6" ht="15" customHeight="1">
       <x:c r="A193" s="1">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="C193" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="D193" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="E193" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="F193" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>838</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:6" ht="15" customHeight="1">
       <x:c r="A194" s="1">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="C194" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="D194" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="E194" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="F194" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>838</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:6" ht="15" customHeight="1">
       <x:c r="A195" s="1">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="C195" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="D195" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="E195" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="F195" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>838</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:6" ht="15" customHeight="1">
       <x:c r="A196" s="1">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="C196" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="D196" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="E196" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="F196" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>838</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:6" ht="15" customHeight="1">
       <x:c r="A197" s="1">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="C197" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="D197" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="E197" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="F197" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>838</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:6" ht="15" customHeight="1">
       <x:c r="A198" s="1">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="C198" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="D198" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="E198" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="F198" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>838</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:6" ht="15" customHeight="1">
       <x:c r="A199" s="1">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
-        <x:v>870</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="C199" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="D199" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="E199" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="F199" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>838</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:6" ht="15" customHeight="1">
       <x:c r="A200" s="1">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="C200" s="1" t="s">
-        <x:v>875</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="D200" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="E200" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="F200" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>838</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:6" ht="15" customHeight="1">
       <x:c r="A201" s="1">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="C201" s="1" t="s">
-        <x:v>878</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="D201" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="E201" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="F201" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>838</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:6" ht="15" customHeight="1">
       <x:c r="A202" s="1">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
-        <x:v>881</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="C202" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="D202" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="E202" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="F202" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>838</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:6" ht="15" customHeight="1">
       <x:c r="A203" s="1">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="C203" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="D203" s="1" t="s">
-        <x:v>887</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="E203" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="F203" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>838</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:6" ht="15" customHeight="1">
       <x:c r="A204" s="1">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
-        <x:v>889</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="C204" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="D204" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="E204" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="F204" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>838</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:6" ht="15" customHeight="1">
       <x:c r="A205" s="1">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
-        <x:v>893</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="C205" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="D205" s="1" t="s">
-        <x:v>895</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="E205" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="F205" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>838</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:6" ht="15" customHeight="1">
       <x:c r="A206" s="1">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="C206" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="D206" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="E206" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="F206" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>838</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:6" ht="15" customHeight="1">
       <x:c r="A207" s="1">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
-        <x:v>902</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="C207" s="1" t="s">
-        <x:v>903</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="D207" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="E207" s="1" t="s">
-        <x:v>905</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="F207" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>838</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:6" ht="15" customHeight="1">
       <x:c r="A208" s="1">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
-        <x:v>906</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C208" s="1" t="s">
-        <x:v>907</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="D208" s="1" t="s">
-        <x:v>908</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="E208" s="1" t="s">
-        <x:v>909</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="F208" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>898</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:6" ht="15" customHeight="1">
       <x:c r="A209" s="1">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
-        <x:v>910</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="C209" s="1" t="s">
-        <x:v>911</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="D209" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="E209" s="1" t="s">
-        <x:v>913</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="F209" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>898</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:6" ht="15" customHeight="1">
       <x:c r="A210" s="1">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
-        <x:v>914</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="C210" s="1" t="s">
-        <x:v>915</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="D210" s="1" t="s">
-        <x:v>916</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="E210" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="F210" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>898</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:6" ht="15" customHeight="1">
       <x:c r="A211" s="1">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="C211" s="1" t="s">
-        <x:v>919</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="D211" s="1" t="s">
-        <x:v>920</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="E211" s="1" t="s">
-        <x:v>921</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="F211" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>898</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:6" ht="15" customHeight="1">
       <x:c r="A212" s="1">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
-        <x:v>922</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="C212" s="1" t="s">
-        <x:v>923</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="D212" s="1" t="s">
-        <x:v>924</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="E212" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="F212" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>898</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:6" ht="15" customHeight="1">
       <x:c r="A213" s="1">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="C213" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="D213" s="1" t="s">
-        <x:v>928</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="E213" s="1" t="s">
-        <x:v>929</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="F213" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>898</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:6" ht="15" customHeight="1">
       <x:c r="A214" s="1">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="C214" s="1" t="s">
-        <x:v>931</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="D214" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="E214" s="1" t="s">
-        <x:v>932</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="F214" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>898</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:6" ht="15" customHeight="1">
       <x:c r="A215" s="1">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="C215" s="1" t="s">
-        <x:v>934</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="D215" s="1" t="s">
-        <x:v>935</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="E215" s="1" t="s">
-        <x:v>936</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="F215" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>898</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:6" ht="15" customHeight="1">
       <x:c r="A216" s="1">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="C216" s="1" t="s">
-        <x:v>938</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="D216" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="E216" s="1" t="s">
-        <x:v>940</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="F216" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>898</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:6" ht="15" customHeight="1">
       <x:c r="A217" s="1">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="C217" s="1" t="s">
-        <x:v>942</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="D217" s="1" t="s">
-        <x:v>943</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="E217" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="F217" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>898</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:6" ht="15" customHeight="1">
       <x:c r="A218" s="1">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
-        <x:v>945</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="C218" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="D218" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="E218" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="F218" s="1" t="s">
-        <x:v>949</x:v>
+        <x:v>939</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:6" ht="15" customHeight="1">
       <x:c r="A219" s="1">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="C219" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="D219" s="1" t="s">
-        <x:v>952</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="E219" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="F219" s="1" t="s">
-        <x:v>949</x:v>
+        <x:v>939</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:6" ht="15" customHeight="1">
       <x:c r="A220" s="1">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
-        <x:v>954</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="C220" s="1" t="s">
-        <x:v>955</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="D220" s="1" t="s">
-        <x:v>956</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="E220" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="F220" s="1" t="s">
-        <x:v>949</x:v>
+        <x:v>939</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:6" ht="15" customHeight="1">
       <x:c r="A221" s="1">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
-        <x:v>958</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="C221" s="1" t="s">
-        <x:v>959</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="D221" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="E221" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="F221" s="1" t="s">
-        <x:v>949</x:v>
+        <x:v>939</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:6" ht="15" customHeight="1">
       <x:c r="A222" s="1">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
-        <x:v>961</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="C222" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="D222" s="1" t="s">
-        <x:v>963</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="E222" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="F222" s="1" t="s">
-        <x:v>949</x:v>
+        <x:v>939</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:6" ht="15" customHeight="1">
       <x:c r="A223" s="1">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
-        <x:v>961</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="C223" s="1" t="s">
-        <x:v>964</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="D223" s="1" t="s">
-        <x:v>965</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="E223" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="F223" s="1" t="s">
-        <x:v>949</x:v>
+        <x:v>939</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:6" ht="15" customHeight="1">
       <x:c r="A224" s="1">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
-        <x:v>966</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="C224" s="1" t="s">
-        <x:v>967</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="D224" s="1" t="s">
-        <x:v>967</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="E224" s="1" t="s">
-        <x:v>968</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="F224" s="1" t="s">
-        <x:v>969</x:v>
+        <x:v>720</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:6" ht="15" customHeight="1">
       <x:c r="A225" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B225" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C225" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D225" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E225" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F225" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>