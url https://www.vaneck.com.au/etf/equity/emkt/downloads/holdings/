--- v3 (2026-06-20)
+++ v4 (2026-07-11)
@@ -1,2865 +1,2862 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4504be684b8c4b95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a32b462eec74f2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EMKT_asat_20260619" sheetId="1" r:id="R6120cb0c3aaf446e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EMKT_asat_20260710" sheetId="1" r:id="R358e6bd129f74bf7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1129" uniqueCount="959">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 19/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1129" uniqueCount="958">
+  <x:si>
+    <x:t>All Fund Holdings as at 10/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>2330 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>956,000</x:t>
-[...5 lines deleted...]
-    <x:t>12.60%</x:t>
+    <x:t>897,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,942,458.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Samsung Electronics Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>005930 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>267,863</x:t>
-[...5 lines deleted...]
-    <x:t>10.97%</x:t>
+    <x:t>251,356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,869,667.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Sk Hynix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>000660 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>33,930</x:t>
-[...5 lines deleted...]
-    <x:t>10.29%</x:t>
+    <x:t>31,839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,604,670.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.13%</x:t>
   </x:si>
   <x:si>
     <x:t>United Microelectronics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>2303 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>3,464,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.76%</x:t>
+    <x:t>3,250,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,688,846.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000270 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,686,106.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hana Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>086790 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,979,867.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
   </x:si>
   <x:si>
     <x:t>Chroma Ate Inc</x:t>
   </x:si>
   <x:si>
     <x:t>2360 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>162,000</x:t>
-[...20 lines deleted...]
-    <x:t>1.89%</x:t>
+    <x:t>152,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,379,965.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emaar Properties Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMAAR UH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,430,834</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,312,830.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold Fields Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GFI SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>229,648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,275,698.68</x:t>
   </x:si>
   <x:si>
     <x:t>Hyundai Mobis Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>012330 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>25,275</x:t>
-[...50 lines deleted...]
-    <x:t>1.58%</x:t>
+    <x:t>23,717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,553,774.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Innolux Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3481 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,115,967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,105,640.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B3 Sa - Brasil Bolsa Balcao</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B3SA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,127,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,853,985.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>King Slide Works Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2059 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,491,535.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tencent Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>700 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,876,033.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Realtek Semiconductor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2379 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>206,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,743,743.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Picc Property &amp; Casualty Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2328 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,909,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,639,353.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhen Ding Technology Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4958 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>290,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,630,970.54</x:t>
   </x:si>
   <x:si>
     <x:t>Largan Precision Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3008 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>42,000</x:t>
-[...92 lines deleted...]
-    <x:t>$7,758,979.10</x:t>
+    <x:t>39,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,893,918.67</x:t>
   </x:si>
   <x:si>
     <x:t>0.94%</x:t>
   </x:si>
   <x:si>
-    <x:t>King Slide Works Co Ltd</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Hcl Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HCLT IN</x:t>
   </x:si>
   <x:si>
-    <x:t>396,282</x:t>
-[...5 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>371,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,463,553.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>King Yuan Electronics Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2449 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>494,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>464,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,405,862.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>China Construction Bank Corp</x:t>
   </x:si>
   <x:si>
     <x:t>939 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>4,237,517</x:t>
-[...5 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>3,976,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,901,481.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novatek Microelectronics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3034 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>237,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,748,467.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zto Express Cayman Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2057 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>160,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,393,871.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Weichai Power Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2338 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>823,000</x:t>
-[...32 lines deleted...]
-    <x:t>$5,330,405.72</x:t>
+    <x:t>772,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,954,814.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tech Mahindra Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TECHM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>227,226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,896,795.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yum China Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9987 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,729,331.12</x:t>
   </x:si>
   <x:si>
     <x:t>0.65%</x:t>
   </x:si>
   <x:si>
-    <x:t>Tech Mahindra Ltd</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Sabic Agri-Nutrients Co</x:t>
   </x:si>
   <x:si>
     <x:t>SAFCO AB</x:t>
   </x:si>
   <x:si>
-    <x:t>104,809</x:t>
-[...5 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>98,350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,719,559.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cspc Pharmaceutical Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1093 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,206,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,622,364.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cipla Ltd/India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIPLA IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>197,881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,309,248.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>China Hongqiao Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1378 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>1,210,500</x:t>
-[...17 lines deleted...]
-    <x:t>$4,987,296.52</x:t>
+    <x:t>1,136,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,203,305.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>China Citic Bank Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>998 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>3,467,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>3,254,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,069,219.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dr Reddy's Laboratories Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRRD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211,144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,049,994.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evergreen Marine Corp Taiwan Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2603 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>456,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,973,936.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Mengniu Dairy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2319 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,227,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,926,254.65</x:t>
   </x:si>
   <x:si>
     <x:t>Tata Motors Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TMPV IN</x:t>
   </x:si>
   <x:si>
-    <x:t>827,300</x:t>
-[...2 lines deleted...]
-    <x:t>$4,545,190.00</x:t>
+    <x:t>776,316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,888,347.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrobras Distribuidora Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VBBR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>428,745</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,872,076.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Etihad Etisalat Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EEC AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>159,084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,801,744.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sino Biopharmaceutical Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1177 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,102,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,771,814.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woori Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>316140 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>131,148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,771,388.36</x:t>
   </x:si>
   <x:si>
     <x:t>Telkom Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>TLKM IJ</x:t>
   </x:si>
   <x:si>
-    <x:t>20,030,200</x:t>
-[...59 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>18,795,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,761,756.93</x:t>
   </x:si>
   <x:si>
     <x:t>Sk Telecom Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>017670 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>47,291</x:t>
-[...14 lines deleted...]
-    <x:t>$4,103,720.85</x:t>
+    <x:t>44,376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,681,818.36</x:t>
   </x:si>
   <x:si>
     <x:t>0.50%</x:t>
   </x:si>
   <x:si>
-    <x:t>Etihad Etisalat Co</x:t>
-[...11 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>Hero Motocorp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMCL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,531,515.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Korea Electric Power Corp</x:t>
   </x:si>
   <x:si>
     <x:t>015760 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>108,774</x:t>
-[...17 lines deleted...]
-    <x:t>$3,847,134.17</x:t>
+    <x:t>102,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,438,271.30</x:t>
   </x:si>
   <x:si>
     <x:t>0.47%</x:t>
   </x:si>
   <x:si>
-    <x:t>China Mengniu Dairy Co Ltd</x:t>
-[...23 lines deleted...]
-    <x:t>$3,630,233.53</x:t>
+    <x:t>Indus Towers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INDUSTOW IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>528,367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,178,523.58</x:t>
   </x:si>
   <x:si>
     <x:t>0.44%</x:t>
   </x:si>
   <x:si>
-    <x:t>Petrobras Distribuidora Sa</x:t>
-[...8 lines deleted...]
-    <x:t>$3,597,331.87</x:t>
+    <x:t>Torrent Pharmaceuticals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,168,214.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hdfc Asset Management Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HDFCAMC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,166,138.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People's Insurance Co Group Of China Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1339 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,469,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,157,869.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Richter Gedeon Nyrt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RICHT HB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,154,982.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pegatron Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4938 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>848,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,138,382.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Itausa Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITSA4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>815,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,118,051.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Tower Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>788 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,869,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,096,957.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ptt Exploration &amp; Production Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTTEP/F TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>502,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,009,467.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hansoh Pharmaceutical Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3692 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>524,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,002,709.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia De Minas Buenaventura Saa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,961,346.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bb Seguridade Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBSE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>266,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,939,631.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Samsung Sds Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>018260 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>17,384</x:t>
-[...83 lines deleted...]
-    <x:t>$3,353,590.02</x:t>
+    <x:t>16,313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,939,539.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arab National Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARNB AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>357,745</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,910,191.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>One 97 Communications Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYTM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>152,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,908,494.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telefonica Brasil Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIVT3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>299,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,905,460.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mol Hungarian Oil &amp; Gas Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOL HB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>155,476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,869,921.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fibra Uno Administracion Sa De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FUNO11 MM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,164,849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,840,704.49</x:t>
   </x:si>
   <x:si>
     <x:t>Hyundai Glovis Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>086280 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>16,850</x:t>
-[...29 lines deleted...]
-    <x:t>$3,134,956.79</x:t>
+    <x:t>15,811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,788,558.65</x:t>
   </x:si>
   <x:si>
     <x:t>0.38%</x:t>
   </x:si>
   <x:si>
-    <x:t>Arab National Bank</x:t>
-[...20 lines deleted...]
-    <x:t>$3,117,931.81</x:t>
+    <x:t>Astra International Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASII IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,827,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,656,787.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurobindo Pharma Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARBP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,643,084.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sinotruk Hong Kong Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3808 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>349,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,590,366.63</x:t>
   </x:si>
   <x:si>
     <x:t>Li Ning Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2331 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>1,045,500</x:t>
-[...68 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>981,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,588,842.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Resources Power Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>836 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>802,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,564,830.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Db Insurance Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>005830 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,563,326.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Gold International Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2099 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,527,005.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rec Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RECL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>471,011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,505,052.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alibaba Group Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9988 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>124,404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,470,829.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krung Thai Bank Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KTB/F TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,388,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,425,069.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Outsurance Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OUT SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>338,259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,370,679.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vedanta Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEDL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>577,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,365,927.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enn Energy Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2688 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>310,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,364,259.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gail India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>914,747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,352,358.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vipshop Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIPS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,330,477.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kasikornbank Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBANK/F TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>235,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,324,021.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3sbio Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1530 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>725,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,266,582.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Aac Technologies Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>2018 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>330,000</x:t>
-[...149 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>309,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,228,886.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Multi Commodity Exchange Of India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCX IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,217,138.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tim Sa/Brazil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TIMS3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>353,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,213,729.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mobile Telecommunications Co Kscp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZAIN KK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>775,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,150,611.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia Energetica De Minas Gerais</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMIG4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>681,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,124,606.82</x:t>
   </x:si>
   <x:si>
     <x:t>Bupa Arabia For Cooperative Insurance C</x:t>
   </x:si>
   <x:si>
     <x:t>BUPA AB</x:t>
   </x:si>
   <x:si>
-    <x:t>35,385</x:t>
-[...26 lines deleted...]
-    <x:t>$2,522,437.37</x:t>
+    <x:t>33,204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,076,483.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Aluminum Corp Of China Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2600 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>1,588,000</x:t>
-[...59 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>1,490,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,060,576.59</x:t>
   </x:si>
   <x:si>
     <x:t>Eva Airways Corp</x:t>
   </x:si>
   <x:si>
     <x:t>2618 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>1,213,000</x:t>
-[...26 lines deleted...]
-    <x:t>$2,275,025.62</x:t>
+    <x:t>1,139,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,018,474.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kunlun Energy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>135 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,642,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,995,994.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plaza Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MALLPLAZ CI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>323,186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,954,349.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hankook Tire &amp; Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>161390 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,727</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,943,590.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emaar Development Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMAARDEV UH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>354,176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,926,254.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Harmony Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HAR SJ</x:t>
   </x:si>
   <x:si>
-    <x:t>92,049</x:t>
-[...80 lines deleted...]
-    <x:t>$2,094,478.71</x:t>
+    <x:t>86,377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,869,171.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Aluminium Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NACL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>348,478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,840,202.34</x:t>
   </x:si>
   <x:si>
     <x:t>0.25%</x:t>
   </x:si>
   <x:si>
-    <x:t>National Aluminium Co Ltd</x:t>
-[...8 lines deleted...]
-    <x:t>$2,057,620.52</x:t>
+    <x:t>Sinopharm Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1099 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>565,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,732,882.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mphasis Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPHL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,285</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,718,065.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bosideng International Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3998 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,970,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,709,987.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tingyi Cayman Islands Holding Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>322 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>832,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,692,244.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jarir Marketing Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JARIR AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>247,924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,676,081.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Promotora Y Operadora De Infraestructur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PINFRA* MF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,660,374.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ooredoo Qpsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORDS QD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>318,313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,656,891.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nmdc Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NMDC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,297,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,654,914.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangdong Investment Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>270 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,172,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,622,957.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jd Logistics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2618 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>703,295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,614,123.53</x:t>
   </x:si>
   <x:si>
     <x:t>Co For Cooperative Insurance/The</x:t>
   </x:si>
   <x:si>
     <x:t>TAWUNIYA AB</x:t>
   </x:si>
   <x:si>
-    <x:t>31,135</x:t>
-[...92 lines deleted...]
-    <x:t>$1,778,198.58</x:t>
+    <x:t>29,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,596,036.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Page Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAG IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,587,544.54</x:t>
   </x:si>
   <x:si>
     <x:t>China Minsheng Banking Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1988 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>2,819,500</x:t>
-[...2 lines deleted...]
-    <x:t>$1,769,035.21</x:t>
+    <x:t>2,646,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,566,860.61</x:t>
   </x:si>
   <x:si>
     <x:t>0.21%</x:t>
   </x:si>
   <x:si>
+    <x:t>Misc Bhd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MISC MK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>564,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,566,766.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caixa Seguridade Participacoes S/A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CXSE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>253,027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,536,948.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anhui Conch Cement Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>914 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>493,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,518,610.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dar Al Arkan Real Estate Development Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALARKAN AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>210,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,509,305.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alkem Laboratories Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALKEM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,505,905.88</x:t>
+  </x:si>
+  <x:si>
     <x:t>Turkcell Iletisim Hizmetleri As</x:t>
   </x:si>
   <x:si>
     <x:t>TCELL TI</x:t>
   </x:si>
   <x:si>
-    <x:t>494,262</x:t>
-[...2 lines deleted...]
-    <x:t>$1,754,544.61</x:t>
+    <x:t>463,803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,495,898.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Financial Services Software Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OFSS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,453,308.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Union Bank Of India</x:t>
   </x:si>
   <x:si>
     <x:t>UNBK IN</x:t>
   </x:si>
   <x:si>
-    <x:t>646,718</x:t>
-[...2 lines deleted...]
-    <x:t>$1,716,075.64</x:t>
+    <x:t>606,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,441,955.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coromandel International Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,427,137.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inner Mongolia Yitai Coal Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>900948 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>364,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,416,969.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Haidilao International Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6862 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>705,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,411,892.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chow Tai Fook Jewellery Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1929 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>665,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,396,637.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shree Cement Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SRCM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,390,145.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zydus Lifesciences Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZYDUSLIF IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,374,470.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gulf Bank Kscp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GBK KK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>833,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,368,726.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moneta Money Bank As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONET CP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,351,162.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gerdau Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGBR4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205,918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,302,358.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orient Overseas International Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>316 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,298,557.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enel Chile Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENELCHIL CI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,207,153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,297,787.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lg Display Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>034220 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,292,794.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Merchants Port Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>532,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,283,601.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boc Aviation Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2588 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,278,805.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Nonferrous Mining Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1258 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>576,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,256,295.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Porto Seguro Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSSA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,227,799.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mabanee Co Sak</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MABANEE KK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>280,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,199,186.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tongcheng Travel Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>780 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>513,398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,181,125.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tmbthanachart Bank Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTB/F TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,285,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,170,594.14</x:t>
   </x:si>
   <x:si>
     <x:t>China National Building Material Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3323 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>1,574,000</x:t>
-[...191 lines deleted...]
-    <x:t>$1,461,516.26</x:t>
+    <x:t>1,478,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,160,611.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhuzhou Crrc Times Electric Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3898 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>175,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,155,359.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Gas Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>384 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,148,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,142,748.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Enterprises Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>392 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>212,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,137,642.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hengan International Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1044 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>269,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,132,850.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ping An Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000001 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>490,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,092,180.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Far East Horizon Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3360 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,013,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,086,082.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lg Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>003550 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,073,129.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wan Hai Lines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2615 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>296,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,065,006.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Want Want China Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>151 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,742,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,057,174.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sal Saudi Logistics Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAL AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,012,768.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Komercni Banka As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOMB CP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,009,793.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chongqing Rural Commercial Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3618 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>901,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,000,797.89</x:t>
   </x:si>
   <x:si>
     <x:t>Hengtong Optic-Electric Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600487 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>62,700</x:t>
-[...239 lines deleted...]
-    <x:t>$1,206,595.55</x:t>
+    <x:t>58,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$998,432.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Tractors Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNTR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>511,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$980,115.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Haitian International Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1882 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$954,265.36</x:t>
   </x:si>
   <x:si>
     <x:t>Asustek Computer Inc</x:t>
   </x:si>
   <x:si>
     <x:t>2357 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>33,000</x:t>
-[...92 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>31,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$948,903.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industrial Bank Of Korea</x:t>
+  </x:si>
+  <x:si>
+    <x:t>024110 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$934,687.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Oilfield Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2883 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>764,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$917,468.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mouwasat Medical Services Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOUWASAT AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$904,661.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Jiangsu Zhongtian Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600522 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>92,000</x:t>
-[...62 lines deleted...]
-    <x:t>$1,008,388.29</x:t>
+    <x:t>86,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$862,831.99</x:t>
   </x:si>
   <x:si>
     <x:t>Yadea Group Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1585 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>524,000</x:t>
-[...14 lines deleted...]
-    <x:t>$996,943.25</x:t>
+    <x:t>492,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$851,411.24</x:t>
   </x:si>
   <x:si>
     <x:t>Sf Holding Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002352 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>129,400</x:t>
-[...5 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>121,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$821,620.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>China Feihe Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>6186 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>1,536,000</x:t>
-[...2 lines deleted...]
-    <x:t>$846,745.85</x:t>
+    <x:t>1,442,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$798,208.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Shanghai Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601229 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>359,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$682,413.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lg Uplus Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>032640 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$659,042.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baoshan Iron &amp; Steel Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600019 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>551,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$638,188.42</x:t>
   </x:si>
   <x:si>
     <x:t>Charoen Pokphand Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>CPIN IJ</x:t>
   </x:si>
   <x:si>
-    <x:t>2,763,000</x:t>
-[...44 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>2,592,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$634,692.82</x:t>
   </x:si>
   <x:si>
     <x:t>Zangge Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>000408 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>39,900</x:t>
-[...2 lines deleted...]
-    <x:t>$640,215.75</x:t>
+    <x:t>37,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$546,057.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gree Electric Appliances Inc Of Zhuhai</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000651 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$541,776.56</x:t>
   </x:si>
   <x:si>
     <x:t>Zhongjin Gold Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600489 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>123,200</x:t>
-[...17 lines deleted...]
-    <x:t>$548,945.32</x:t>
+    <x:t>115,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$489,132.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Nhu Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002001 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$473,408.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huaxia Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600015 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>328,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$469,323.97</x:t>
   </x:si>
   <x:si>
     <x:t>Yunnan Baiyao Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>000538 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>48,100</x:t>
-[...29 lines deleted...]
-    <x:t>$487,370.22</x:t>
+    <x:t>45,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$462,581.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Satellite Petrochemical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002648 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$410,918.71</x:t>
   </x:si>
   <x:si>
     <x:t>Yunnan Aluminium Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>000807 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>93,500</x:t>
-[...2 lines deleted...]
-    <x:t>$474,498.33</x:t>
+    <x:t>87,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$407,165.73</x:t>
   </x:si>
   <x:si>
     <x:t>Shanghai Rural Commercial Bank Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601825 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>260,000</x:t>
-[...2 lines deleted...]
-    <x:t>$447,644.88</x:t>
+    <x:t>244,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$401,067.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Henan Shuanghui Investment &amp; Developmen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000895 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$392,736.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.05%</x:t>
   </x:si>
   <x:si>
-    <x:t>Zhejiang Satellite Petrochemical Co Ltd</x:t>
-[...20 lines deleted...]
-    <x:t>$409,604.30</x:t>
+    <x:t>600585 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$359,303.82</x:t>
   </x:si>
   <x:si>
     <x:t>Western Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601168 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>60,600</x:t>
-[...11 lines deleted...]
-    <x:t>$401,983.42</x:t>
+    <x:t>56,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$349,238.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sichuan Kelun Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002422 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$345,047.36</x:t>
   </x:si>
   <x:si>
     <x:t>Yutong Bus Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600066 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>59,700</x:t>
-[...2 lines deleted...]
-    <x:t>$326,408.71</x:t>
+    <x:t>56,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$335,055.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yto Express Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600233 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$305,998.12</x:t>
   </x:si>
   <x:si>
     <x:t>0.04%</x:t>
   </x:si>
   <x:si>
+    <x:t>Zhejiang Dahua Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002236 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$304,029.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601077 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>223,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$302,225.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chifeng Jilong Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600988 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$279,927.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huolinhe Opencut Coal Industry Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002128 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$277,672.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Hualu Hengsheng Chemical Co Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600426 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$276,420.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Zheneng Electric Power Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600023 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>243,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$273,782.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yunnan Yuntianhua Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600096 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$271,422.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huadong Medicine Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000963 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$271,301.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yintai Gold Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000975 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$269,859.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Himile Mechanical Science &amp; Te</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002595 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$268,631.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huayu Automotive Systems Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600741 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$267,245.80</x:t>
+  </x:si>
+  <x:si>
     <x:t>Tianshan Aluminum Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002532 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>124,800</x:t>
-[...41 lines deleted...]
-    <x:t>000975 C2</x:t>
+    <x:t>117,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$265,000.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Changjiang Securities Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000783 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>131,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$261,846.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Fosun Pharmaceutical Group Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600196 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$260,899.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Henan Shenhuo Coal &amp; Power Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000933 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$257,653.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Nanshan Aluminum Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600219 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>290,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$247,067.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Pharmaceuticals Holding Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601607 C1</x:t>
   </x:si>
   <x:si>
     <x:t>70,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$312,331.41</x:t>
-[...131 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>$240,628.16</x:t>
   </x:si>
   <x:si>
     <x:t>China National Chemical Engineering Co</x:t>
   </x:si>
   <x:si>
     <x:t>601117 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>164,600</x:t>
-[...14 lines deleted...]
-    <x:t>$261,240.05</x:t>
+    <x:t>154,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$239,864.20</x:t>
   </x:si>
   <x:si>
     <x:t>Shenergy Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600642 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>131,900</x:t>
-[...14 lines deleted...]
-    <x:t>$251,208.57</x:t>
+    <x:t>123,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$233,162.91</x:t>
   </x:si>
   <x:si>
     <x:t>Yealink Network Technology Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>300628 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>34,200</x:t>
-[...2 lines deleted...]
-    <x:t>$238,402.39</x:t>
+    <x:t>32,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$232,521.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sdic Capital Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600061 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>161,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$224,773.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Resources Sanjiu Medical &amp; Pharma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000999 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$211,262.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Salubris Pharmaceuticals Co Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002294 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$210,591.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37 Interactive Entertainment Network Te</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002555 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$209,635.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Soochow Securities Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601555 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$204,331.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Longsheng Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600352 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$202,306.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enn Ecological Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600803 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$200,479.84</x:t>
   </x:si>
   <x:si>
     <x:t>Inner Mongolia Junzheng Energy &amp; Chemic</x:t>
   </x:si>
   <x:si>
     <x:t>601216 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>227,500</x:t>
-[...14 lines deleted...]
-    <x:t>$230,854.58</x:t>
+    <x:t>213,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$200,145.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Sun Paper Industry Jsc Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002078 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$193,285.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Changsha Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601577 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$192,402.93</x:t>
   </x:si>
   <x:si>
     <x:t>Citic Pacific Special Steel Group Co Lt</x:t>
   </x:si>
   <x:si>
     <x:t>000708 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>81,200</x:t>
-[...35 lines deleted...]
-    <x:t>$221,355.77</x:t>
+    <x:t>68,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$183,143.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Suzhou Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002966 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,046.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guoyuan Securities Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000728 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$164,266.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ningbo Orient Wires &amp; Cables Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603606 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,785.44</x:t>
   </x:si>
   <x:si>
     <x:t>Dajin Heavy Industry Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002487 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>17,200</x:t>
-[...77 lines deleted...]
-    <x:t>$191,999.76</x:t>
+    <x:t>16,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,490.60</x:t>
   </x:si>
   <x:si>
     <x:t>Beijing New Building Materials Plc</x:t>
   </x:si>
   <x:si>
     <x:t>000786 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>45,900</x:t>
-[...38 lines deleted...]
-    <x:t>$163,694.20</x:t>
+    <x:t>43,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$152,658.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Changchun High &amp; New Technology Industr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000661 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$135,555.49</x:t>
   </x:si>
   <x:si>
     <x:t>Hunan Valin Steel Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>000932 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>184,700</x:t>
-[...14 lines deleted...]
-    <x:t>$139,970.91</x:t>
+    <x:t>173,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$125,041.41</x:t>
   </x:si>
   <x:si>
     <x:t>Inter Rao Ues Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>IRAO RM</x:t>
   </x:si>
   <x:si>
     <x:t>1,745,980</x:t>
   </x:si>
   <x:si>
-    <x:t>$.34</x:t>
+    <x:t>$.33</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>United Co Rusal International Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>RUAL RM</x:t>
   </x:si>
   <x:si>
     <x:t>145,190</x:t>
   </x:si>
   <x:si>
     <x:t>$.03</x:t>
   </x:si>
   <x:si>
     <x:t>Tcs Group Holding Plc</x:t>
   </x:si>
   <x:si>
     <x:t>TCSG RM</x:t>
   </x:si>
   <x:si>
     <x:t>5,714</x:t>
   </x:si>
@@ -2875,51 +2872,51 @@
   <x:si>
     <x:t>2,151</x:t>
   </x:si>
   <x:si>
     <x:t>Private</x:t>
   </x:si>
   <x:si>
     <x:t>.PHOR1 RU</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
     <x:t>.PHOR2 RU</x:t>
   </x:si>
   <x:si>
     <x:t>42</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$642,650.80</x:t>
+    <x:t>$337,999.59</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -2944,62 +2941,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3faa33b3361846ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R77f040e701d34173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6120cb0c3aaf446e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65fe58db798a4c5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R68e64aaf34664316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R358e6bd129f74bf7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F225"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="16" customWidth="1"/>
-    <x:col min="5" max="5" width="22" customWidth="1"/>
+    <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6" ht="15" customHeight="1">
       <x:c r="A2" s="2" t="s">
@@ -3196,4291 +3193,4291 @@
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>186</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
         <x:v>218</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
         <x:v>223</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
         <x:v>287</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
         <x:v>296</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
         <x:v>301</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
         <x:v>314</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
         <x:v>340</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
         <x:v>345</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
         <x:v>379</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="F86" s="1" t="s">
         <x:v>388</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
+      <x:c r="F88" s="1" t="s">
         <x:v>397</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="E91" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="F91" s="1" t="s">
         <x:v>410</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="E92" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="E94" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="F94" s="1" t="s">
         <x:v>423</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="F96" s="1" t="s">
         <x:v>432</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
+      <x:c r="F97" s="1" t="s">
         <x:v>437</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="E98" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
+      <x:c r="E99" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="D99" s="1" t="s">
+      <x:c r="F99" s="1" t="s">
         <x:v>446</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
+      <x:c r="E100" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="D100" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
+      <x:c r="E101" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
+      <x:c r="E102" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="D102" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
+      <x:c r="E103" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="D103" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
-      <x:c r="C104" s="1" t="s">
+      <x:c r="E104" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="D104" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
+      <x:c r="F105" s="1" t="s">
         <x:v>471</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
+      <x:c r="E106" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
+      <x:c r="E107" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
-      <x:c r="C108" s="1" t="s">
+      <x:c r="E108" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
-      <x:c r="D108" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
-      <x:c r="C109" s="1" t="s">
+      <x:c r="E109" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
-      <x:c r="D109" s="1" t="s">
+      <x:c r="F109" s="1" t="s">
         <x:v>488</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
-      <x:c r="C110" s="1" t="s">
+      <x:c r="D110" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
-      <x:c r="D110" s="1" t="s">
+      <x:c r="E110" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
-      <x:c r="E110" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
-      <x:c r="C111" s="1" t="s">
+      <x:c r="E111" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
-      <x:c r="D111" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
-      <x:c r="C112" s="1" t="s">
+      <x:c r="E112" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
-      <x:c r="D112" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="D113" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
-      <x:c r="C113" s="1" t="s">
+      <x:c r="E113" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
-      <x:c r="D113" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="C114" s="1" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
-      <x:c r="C114" s="1" t="s">
+      <x:c r="E114" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
-      <x:c r="D114" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
-      <x:c r="C115" s="1" t="s">
+      <x:c r="E115" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
-      <x:c r="D115" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="D116" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="E116" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
-      <x:c r="C116" s="1" t="s">
+      <x:c r="F116" s="1" t="s">
         <x:v>517</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="D117" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
-      <x:c r="C117" s="1" t="s">
+      <x:c r="E117" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
-      <x:c r="D117" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
-      <x:c r="C118" s="1" t="s">
+      <x:c r="E118" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
-      <x:c r="D118" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="E119" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
-      <x:c r="C119" s="1" t="s">
+      <x:c r="F119" s="1" t="s">
         <x:v>530</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="C120" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
-      <x:c r="C120" s="1" t="s">
+      <x:c r="E120" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
-      <x:c r="D120" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="C121" s="1" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="D121" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
-      <x:c r="C121" s="1" t="s">
+      <x:c r="E121" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
-      <x:c r="D121" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="D122" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
-      <x:c r="C122" s="1" t="s">
+      <x:c r="E122" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
-      <x:c r="D122" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="C123" s="1" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="D123" s="1" t="s">
         <x:v>545</x:v>
       </x:c>
-      <x:c r="C123" s="1" t="s">
+      <x:c r="E123" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
-      <x:c r="D123" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
         <x:v>549</x:v>
       </x:c>
-      <x:c r="C124" s="1" t="s">
+      <x:c r="E124" s="1" t="s">
         <x:v>550</x:v>
       </x:c>
-      <x:c r="D124" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="D125" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
-      <x:c r="C125" s="1" t="s">
+      <x:c r="E125" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
-      <x:c r="D125" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="C126" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="D126" s="1" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="E126" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
-      <x:c r="C126" s="1" t="s">
+      <x:c r="F126" s="1" t="s">
         <x:v>559</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="C127" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="D127" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
-      <x:c r="C127" s="1" t="s">
+      <x:c r="E127" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
-      <x:c r="D127" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="C128" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="D128" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
-      <x:c r="C128" s="1" t="s">
+      <x:c r="E128" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
-      <x:c r="D128" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="C129" s="1" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="D129" s="1" t="s">
         <x:v>570</x:v>
       </x:c>
-      <x:c r="C129" s="1" t="s">
+      <x:c r="E129" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
-      <x:c r="D129" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="C130" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="D130" s="1" t="s">
         <x:v>574</x:v>
       </x:c>
-      <x:c r="C130" s="1" t="s">
+      <x:c r="E130" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
-      <x:c r="D130" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="C131" s="1" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="D131" s="1" t="s">
         <x:v>578</x:v>
       </x:c>
-      <x:c r="C131" s="1" t="s">
+      <x:c r="E131" s="1" t="s">
         <x:v>579</x:v>
       </x:c>
-      <x:c r="D131" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="C132" s="1" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="D132" s="1" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="E132" s="1" t="s">
         <x:v>583</x:v>
       </x:c>
-      <x:c r="C132" s="1" t="s">
+      <x:c r="F132" s="1" t="s">
         <x:v>584</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="C133" s="1" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="D133" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
-      <x:c r="C133" s="1" t="s">
+      <x:c r="E133" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
-      <x:c r="D133" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="C134" s="1" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="D134" s="1" t="s">
         <x:v>591</x:v>
       </x:c>
-      <x:c r="C134" s="1" t="s">
+      <x:c r="E134" s="1" t="s">
         <x:v>592</x:v>
       </x:c>
-      <x:c r="D134" s="1" t="s">
+      <x:c r="F134" s="1" t="s">
         <x:v>593</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="C135" s="1" t="s">
         <x:v>595</x:v>
       </x:c>
-      <x:c r="C135" s="1" t="s">
+      <x:c r="D135" s="1" t="s">
         <x:v>596</x:v>
       </x:c>
-      <x:c r="D135" s="1" t="s">
+      <x:c r="E135" s="1" t="s">
         <x:v>597</x:v>
       </x:c>
-      <x:c r="E135" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="C136" s="1" t="s">
         <x:v>599</x:v>
       </x:c>
-      <x:c r="C136" s="1" t="s">
+      <x:c r="D136" s="1" t="s">
         <x:v>600</x:v>
       </x:c>
-      <x:c r="D136" s="1" t="s">
+      <x:c r="E136" s="1" t="s">
         <x:v>601</x:v>
       </x:c>
-      <x:c r="E136" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="C137" s="1" t="s">
         <x:v>603</x:v>
       </x:c>
-      <x:c r="C137" s="1" t="s">
+      <x:c r="D137" s="1" t="s">
         <x:v>604</x:v>
       </x:c>
-      <x:c r="D137" s="1" t="s">
+      <x:c r="E137" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
-      <x:c r="E137" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="C138" s="1" t="s">
         <x:v>607</x:v>
       </x:c>
-      <x:c r="C138" s="1" t="s">
+      <x:c r="D138" s="1" t="s">
         <x:v>608</x:v>
       </x:c>
-      <x:c r="D138" s="1" t="s">
+      <x:c r="E138" s="1" t="s">
         <x:v>609</x:v>
       </x:c>
-      <x:c r="E138" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="C139" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
-      <x:c r="C139" s="1" t="s">
+      <x:c r="D139" s="1" t="s">
         <x:v>612</x:v>
       </x:c>
-      <x:c r="D139" s="1" t="s">
+      <x:c r="E139" s="1" t="s">
         <x:v>613</x:v>
       </x:c>
-      <x:c r="E139" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="C140" s="1" t="s">
         <x:v>615</x:v>
       </x:c>
-      <x:c r="C140" s="1" t="s">
+      <x:c r="D140" s="1" t="s">
         <x:v>616</x:v>
       </x:c>
-      <x:c r="D140" s="1" t="s">
+      <x:c r="E140" s="1" t="s">
         <x:v>617</x:v>
       </x:c>
-      <x:c r="E140" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="C141" s="1" t="s">
+        <x:v>619</x:v>
+      </x:c>
+      <x:c r="D141" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
-      <x:c r="C141" s="1" t="s">
+      <x:c r="E141" s="1" t="s">
         <x:v>621</x:v>
       </x:c>
-      <x:c r="D141" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="C142" s="1" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="D142" s="1" t="s">
         <x:v>624</x:v>
       </x:c>
-      <x:c r="C142" s="1" t="s">
+      <x:c r="E142" s="1" t="s">
         <x:v>625</x:v>
       </x:c>
-      <x:c r="D142" s="1" t="s">
+      <x:c r="F142" s="1" t="s">
         <x:v>626</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="C143" s="1" t="s">
         <x:v>628</x:v>
       </x:c>
-      <x:c r="C143" s="1" t="s">
+      <x:c r="D143" s="1" t="s">
         <x:v>629</x:v>
       </x:c>
-      <x:c r="D143" s="1" t="s">
+      <x:c r="E143" s="1" t="s">
         <x:v>630</x:v>
       </x:c>
-      <x:c r="E143" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="C144" s="1" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="D144" s="1" t="s">
         <x:v>633</x:v>
       </x:c>
-      <x:c r="C144" s="1" t="s">
+      <x:c r="E144" s="1" t="s">
         <x:v>634</x:v>
       </x:c>
-      <x:c r="D144" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="C145" s="1" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="D145" s="1" t="s">
         <x:v>637</x:v>
       </x:c>
-      <x:c r="C145" s="1" t="s">
+      <x:c r="E145" s="1" t="s">
         <x:v>638</x:v>
       </x:c>
-      <x:c r="D145" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="C146" s="1" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="D146" s="1" t="s">
         <x:v>641</x:v>
       </x:c>
-      <x:c r="C146" s="1" t="s">
+      <x:c r="E146" s="1" t="s">
         <x:v>642</x:v>
       </x:c>
-      <x:c r="D146" s="1" t="s">
+      <x:c r="F146" s="1" t="s">
         <x:v>643</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="C147" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
-      <x:c r="C147" s="1" t="s">
+      <x:c r="D147" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
-      <x:c r="D147" s="1" t="s">
+      <x:c r="E147" s="1" t="s">
         <x:v>647</x:v>
       </x:c>
-      <x:c r="E147" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="C148" s="1" t="s">
         <x:v>649</x:v>
       </x:c>
-      <x:c r="C148" s="1" t="s">
+      <x:c r="D148" s="1" t="s">
         <x:v>650</x:v>
       </x:c>
-      <x:c r="D148" s="1" t="s">
+      <x:c r="E148" s="1" t="s">
         <x:v>651</x:v>
       </x:c>
-      <x:c r="E148" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="C149" s="1" t="s">
         <x:v>653</x:v>
       </x:c>
-      <x:c r="C149" s="1" t="s">
+      <x:c r="D149" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
-      <x:c r="D149" s="1" t="s">
+      <x:c r="E149" s="1" t="s">
         <x:v>655</x:v>
       </x:c>
-      <x:c r="E149" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="C150" s="1" t="s">
         <x:v>657</x:v>
       </x:c>
-      <x:c r="C150" s="1" t="s">
+      <x:c r="D150" s="1" t="s">
         <x:v>658</x:v>
       </x:c>
-      <x:c r="D150" s="1" t="s">
+      <x:c r="E150" s="1" t="s">
         <x:v>659</x:v>
       </x:c>
-      <x:c r="E150" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F150" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="C151" s="1" t="s">
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="D151" s="1" t="s">
         <x:v>662</x:v>
       </x:c>
-      <x:c r="C151" s="1" t="s">
+      <x:c r="E151" s="1" t="s">
         <x:v>663</x:v>
       </x:c>
-      <x:c r="D151" s="1" t="s">
+      <x:c r="F151" s="1" t="s">
         <x:v>664</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>661</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="C152" s="1" t="s">
         <x:v>666</x:v>
       </x:c>
-      <x:c r="C152" s="1" t="s">
+      <x:c r="D152" s="1" t="s">
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="E152" s="1" t="s">
         <x:v>667</x:v>
       </x:c>
-      <x:c r="D152" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="C153" s="1" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="D153" s="1" t="s">
         <x:v>670</x:v>
       </x:c>
-      <x:c r="C153" s="1" t="s">
+      <x:c r="E153" s="1" t="s">
         <x:v>671</x:v>
       </x:c>
-      <x:c r="D153" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F153" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="C154" s="1" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="D154" s="1" t="s">
         <x:v>674</x:v>
       </x:c>
-      <x:c r="C154" s="1" t="s">
+      <x:c r="E154" s="1" t="s">
         <x:v>675</x:v>
       </x:c>
-      <x:c r="D154" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
+        <x:v>676</x:v>
+      </x:c>
+      <x:c r="C155" s="1" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="D155" s="1" t="s">
         <x:v>678</x:v>
       </x:c>
-      <x:c r="C155" s="1" t="s">
+      <x:c r="E155" s="1" t="s">
         <x:v>679</x:v>
       </x:c>
-      <x:c r="D155" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F155" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:6" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="C156" s="1" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="D156" s="1" t="s">
         <x:v>682</x:v>
       </x:c>
-      <x:c r="C156" s="1" t="s">
+      <x:c r="E156" s="1" t="s">
         <x:v>683</x:v>
       </x:c>
-      <x:c r="D156" s="1" t="s">
+      <x:c r="F156" s="1" t="s">
         <x:v>684</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>677</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:6" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
+        <x:v>685</x:v>
+      </x:c>
+      <x:c r="C157" s="1" t="s">
         <x:v>686</x:v>
       </x:c>
-      <x:c r="C157" s="1" t="s">
+      <x:c r="D157" s="1" t="s">
         <x:v>687</x:v>
       </x:c>
-      <x:c r="D157" s="1" t="s">
+      <x:c r="E157" s="1" t="s">
         <x:v>688</x:v>
       </x:c>
-      <x:c r="E157" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F157" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:6" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
+        <x:v>689</x:v>
+      </x:c>
+      <x:c r="C158" s="1" t="s">
         <x:v>690</x:v>
       </x:c>
-      <x:c r="C158" s="1" t="s">
+      <x:c r="D158" s="1" t="s">
         <x:v>691</x:v>
       </x:c>
-      <x:c r="D158" s="1" t="s">
+      <x:c r="E158" s="1" t="s">
         <x:v>692</x:v>
       </x:c>
-      <x:c r="E158" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F158" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:6" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="C159" s="1" t="s">
         <x:v>694</x:v>
       </x:c>
-      <x:c r="C159" s="1" t="s">
+      <x:c r="D159" s="1" t="s">
         <x:v>695</x:v>
       </x:c>
-      <x:c r="D159" s="1" t="s">
+      <x:c r="E159" s="1" t="s">
         <x:v>696</x:v>
       </x:c>
-      <x:c r="E159" s="1" t="s">
+      <x:c r="F159" s="1" t="s">
         <x:v>697</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:6" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
+        <x:v>698</x:v>
+      </x:c>
+      <x:c r="C160" s="1" t="s">
         <x:v>699</x:v>
       </x:c>
-      <x:c r="C160" s="1" t="s">
+      <x:c r="D160" s="1" t="s">
         <x:v>700</x:v>
       </x:c>
-      <x:c r="D160" s="1" t="s">
+      <x:c r="E160" s="1" t="s">
         <x:v>701</x:v>
       </x:c>
-      <x:c r="E160" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F160" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:6" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
+        <x:v>702</x:v>
+      </x:c>
+      <x:c r="C161" s="1" t="s">
         <x:v>703</x:v>
       </x:c>
-      <x:c r="C161" s="1" t="s">
+      <x:c r="D161" s="1" t="s">
         <x:v>704</x:v>
       </x:c>
-      <x:c r="D161" s="1" t="s">
+      <x:c r="E161" s="1" t="s">
         <x:v>705</x:v>
       </x:c>
-      <x:c r="E161" s="1" t="s">
+      <x:c r="F161" s="1" t="s">
         <x:v>706</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>707</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:6" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
+        <x:v>707</x:v>
+      </x:c>
+      <x:c r="C162" s="1" t="s">
         <x:v>708</x:v>
       </x:c>
-      <x:c r="C162" s="1" t="s">
+      <x:c r="D162" s="1" t="s">
         <x:v>709</x:v>
       </x:c>
-      <x:c r="D162" s="1" t="s">
+      <x:c r="E162" s="1" t="s">
         <x:v>710</x:v>
       </x:c>
-      <x:c r="E162" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F162" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:6" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
+        <x:v>711</x:v>
+      </x:c>
+      <x:c r="C163" s="1" t="s">
         <x:v>712</x:v>
       </x:c>
-      <x:c r="C163" s="1" t="s">
+      <x:c r="D163" s="1" t="s">
         <x:v>713</x:v>
       </x:c>
-      <x:c r="D163" s="1" t="s">
+      <x:c r="E163" s="1" t="s">
         <x:v>714</x:v>
       </x:c>
-      <x:c r="E163" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F163" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:6" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
+        <x:v>715</x:v>
+      </x:c>
+      <x:c r="C164" s="1" t="s">
         <x:v>716</x:v>
       </x:c>
-      <x:c r="C164" s="1" t="s">
+      <x:c r="D164" s="1" t="s">
         <x:v>717</x:v>
       </x:c>
-      <x:c r="D164" s="1" t="s">
+      <x:c r="E164" s="1" t="s">
         <x:v>718</x:v>
       </x:c>
-      <x:c r="E164" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:6" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
+        <x:v>719</x:v>
+      </x:c>
+      <x:c r="C165" s="1" t="s">
+        <x:v>720</x:v>
+      </x:c>
+      <x:c r="D165" s="1" t="s">
         <x:v>721</x:v>
       </x:c>
-      <x:c r="C165" s="1" t="s">
+      <x:c r="E165" s="1" t="s">
         <x:v>722</x:v>
       </x:c>
-      <x:c r="D165" s="1" t="s">
+      <x:c r="F165" s="1" t="s">
         <x:v>723</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>720</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:6" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
+        <x:v>724</x:v>
+      </x:c>
+      <x:c r="C166" s="1" t="s">
         <x:v>725</x:v>
       </x:c>
-      <x:c r="C166" s="1" t="s">
+      <x:c r="D166" s="1" t="s">
         <x:v>726</x:v>
       </x:c>
-      <x:c r="D166" s="1" t="s">
+      <x:c r="E166" s="1" t="s">
         <x:v>727</x:v>
       </x:c>
-      <x:c r="E166" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F166" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>723</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:6" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
+        <x:v>728</x:v>
+      </x:c>
+      <x:c r="C167" s="1" t="s">
+        <x:v>729</x:v>
+      </x:c>
+      <x:c r="D167" s="1" t="s">
         <x:v>730</x:v>
       </x:c>
-      <x:c r="C167" s="1" t="s">
+      <x:c r="E167" s="1" t="s">
         <x:v>731</x:v>
       </x:c>
-      <x:c r="D167" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F167" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>723</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:6" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
+        <x:v>732</x:v>
+      </x:c>
+      <x:c r="C168" s="1" t="s">
+        <x:v>733</x:v>
+      </x:c>
+      <x:c r="D168" s="1" t="s">
         <x:v>734</x:v>
       </x:c>
-      <x:c r="C168" s="1" t="s">
+      <x:c r="E168" s="1" t="s">
         <x:v>735</x:v>
       </x:c>
-      <x:c r="D168" s="1" t="s">
+      <x:c r="F168" s="1" t="s">
         <x:v>736</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:6" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
+        <x:v>737</x:v>
+      </x:c>
+      <x:c r="C169" s="1" t="s">
+        <x:v>738</x:v>
+      </x:c>
+      <x:c r="D169" s="1" t="s">
         <x:v>739</x:v>
       </x:c>
-      <x:c r="C169" s="1" t="s">
+      <x:c r="E169" s="1" t="s">
         <x:v>740</x:v>
       </x:c>
-      <x:c r="D169" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F169" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>736</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:6" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
+        <x:v>741</x:v>
+      </x:c>
+      <x:c r="C170" s="1" t="s">
+        <x:v>742</x:v>
+      </x:c>
+      <x:c r="D170" s="1" t="s">
         <x:v>743</x:v>
       </x:c>
-      <x:c r="C170" s="1" t="s">
+      <x:c r="E170" s="1" t="s">
         <x:v>744</x:v>
       </x:c>
-      <x:c r="D170" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F170" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>736</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:6" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
+        <x:v>745</x:v>
+      </x:c>
+      <x:c r="C171" s="1" t="s">
+        <x:v>746</x:v>
+      </x:c>
+      <x:c r="D171" s="1" t="s">
         <x:v>747</x:v>
       </x:c>
-      <x:c r="C171" s="1" t="s">
+      <x:c r="E171" s="1" t="s">
         <x:v>748</x:v>
       </x:c>
-      <x:c r="D171" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F171" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>736</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:6" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
+        <x:v>749</x:v>
+      </x:c>
+      <x:c r="C172" s="1" t="s">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="D172" s="1" t="s">
         <x:v>751</x:v>
       </x:c>
-      <x:c r="C172" s="1" t="s">
+      <x:c r="E172" s="1" t="s">
         <x:v>752</x:v>
       </x:c>
-      <x:c r="D172" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F172" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>736</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:6" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
+        <x:v>753</x:v>
+      </x:c>
+      <x:c r="C173" s="1" t="s">
+        <x:v>754</x:v>
+      </x:c>
+      <x:c r="D173" s="1" t="s">
+        <x:v>755</x:v>
+      </x:c>
+      <x:c r="E173" s="1" t="s">
         <x:v>756</x:v>
       </x:c>
-      <x:c r="C173" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F173" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>736</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:6" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
+        <x:v>757</x:v>
+      </x:c>
+      <x:c r="C174" s="1" t="s">
+        <x:v>758</x:v>
+      </x:c>
+      <x:c r="D174" s="1" t="s">
+        <x:v>759</x:v>
+      </x:c>
+      <x:c r="E174" s="1" t="s">
         <x:v>760</x:v>
       </x:c>
-      <x:c r="C174" s="1" t="s">
+      <x:c r="F174" s="1" t="s">
         <x:v>761</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>755</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:6" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="C175" s="1" t="s">
+        <x:v>762</x:v>
+      </x:c>
+      <x:c r="D175" s="1" t="s">
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="E175" s="1" t="s">
         <x:v>764</x:v>
       </x:c>
-      <x:c r="C175" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F175" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:6" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
+        <x:v>766</x:v>
+      </x:c>
+      <x:c r="D176" s="1" t="s">
+        <x:v>767</x:v>
+      </x:c>
+      <x:c r="E176" s="1" t="s">
         <x:v>768</x:v>
       </x:c>
-      <x:c r="D176" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F176" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:6" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
+        <x:v>769</x:v>
+      </x:c>
+      <x:c r="C177" s="1" t="s">
+        <x:v>770</x:v>
+      </x:c>
+      <x:c r="D177" s="1" t="s">
         <x:v>771</x:v>
       </x:c>
-      <x:c r="C177" s="1" t="s">
+      <x:c r="E177" s="1" t="s">
         <x:v>772</x:v>
       </x:c>
-      <x:c r="D177" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F177" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:6" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
+        <x:v>773</x:v>
+      </x:c>
+      <x:c r="C178" s="1" t="s">
+        <x:v>774</x:v>
+      </x:c>
+      <x:c r="D178" s="1" t="s">
+        <x:v>775</x:v>
+      </x:c>
+      <x:c r="E178" s="1" t="s">
         <x:v>776</x:v>
       </x:c>
-      <x:c r="C178" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F178" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:6" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="C179" s="1" t="s">
+        <x:v>778</x:v>
+      </x:c>
+      <x:c r="D179" s="1" t="s">
+        <x:v>779</x:v>
+      </x:c>
+      <x:c r="E179" s="1" t="s">
         <x:v>780</x:v>
       </x:c>
-      <x:c r="C179" s="1" t="s">
+      <x:c r="F179" s="1" t="s">
         <x:v>781</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>775</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:6" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="D180" s="1" t="s">
         <x:v>784</x:v>
       </x:c>
-      <x:c r="D180" s="1" t="s">
+      <x:c r="E180" s="1" t="s">
         <x:v>785</x:v>
       </x:c>
-      <x:c r="E180" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F180" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:6" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="C181" s="1" t="s">
+        <x:v>786</x:v>
+      </x:c>
+      <x:c r="D181" s="1" t="s">
         <x:v>787</x:v>
       </x:c>
-      <x:c r="C181" s="1" t="s">
+      <x:c r="E181" s="1" t="s">
         <x:v>788</x:v>
       </x:c>
-      <x:c r="D181" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F181" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:6" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
+        <x:v>789</x:v>
+      </x:c>
+      <x:c r="C182" s="1" t="s">
+        <x:v>790</x:v>
+      </x:c>
+      <x:c r="D182" s="1" t="s">
         <x:v>791</x:v>
       </x:c>
-      <x:c r="C182" s="1" t="s">
+      <x:c r="E182" s="1" t="s">
         <x:v>792</x:v>
       </x:c>
-      <x:c r="D182" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F182" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:6" ht="15" customHeight="1">
       <x:c r="A183" s="1">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
+        <x:v>793</x:v>
+      </x:c>
+      <x:c r="C183" s="1" t="s">
+        <x:v>794</x:v>
+      </x:c>
+      <x:c r="D183" s="1" t="s">
         <x:v>795</x:v>
       </x:c>
-      <x:c r="C183" s="1" t="s">
+      <x:c r="E183" s="1" t="s">
         <x:v>796</x:v>
       </x:c>
-      <x:c r="D183" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F183" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:6" ht="15" customHeight="1">
       <x:c r="A184" s="1">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
+        <x:v>797</x:v>
+      </x:c>
+      <x:c r="C184" s="1" t="s">
+        <x:v>798</x:v>
+      </x:c>
+      <x:c r="D184" s="1" t="s">
         <x:v>799</x:v>
       </x:c>
-      <x:c r="C184" s="1" t="s">
+      <x:c r="E184" s="1" t="s">
         <x:v>800</x:v>
       </x:c>
-      <x:c r="D184" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F184" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:6" ht="15" customHeight="1">
       <x:c r="A185" s="1">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
+        <x:v>801</x:v>
+      </x:c>
+      <x:c r="C185" s="1" t="s">
+        <x:v>802</x:v>
+      </x:c>
+      <x:c r="D185" s="1" t="s">
         <x:v>803</x:v>
       </x:c>
-      <x:c r="C185" s="1" t="s">
+      <x:c r="E185" s="1" t="s">
         <x:v>804</x:v>
       </x:c>
-      <x:c r="D185" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F185" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:6" ht="15" customHeight="1">
       <x:c r="A186" s="1">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
+        <x:v>805</x:v>
+      </x:c>
+      <x:c r="C186" s="1" t="s">
+        <x:v>806</x:v>
+      </x:c>
+      <x:c r="D186" s="1" t="s">
         <x:v>807</x:v>
       </x:c>
-      <x:c r="C186" s="1" t="s">
+      <x:c r="E186" s="1" t="s">
         <x:v>808</x:v>
       </x:c>
-      <x:c r="D186" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F186" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:6" ht="15" customHeight="1">
       <x:c r="A187" s="1">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
+        <x:v>809</x:v>
+      </x:c>
+      <x:c r="C187" s="1" t="s">
+        <x:v>810</x:v>
+      </x:c>
+      <x:c r="D187" s="1" t="s">
         <x:v>811</x:v>
       </x:c>
-      <x:c r="C187" s="1" t="s">
+      <x:c r="E187" s="1" t="s">
         <x:v>812</x:v>
       </x:c>
-      <x:c r="D187" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F187" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:6" ht="15" customHeight="1">
       <x:c r="A188" s="1">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
+        <x:v>813</x:v>
+      </x:c>
+      <x:c r="C188" s="1" t="s">
+        <x:v>814</x:v>
+      </x:c>
+      <x:c r="D188" s="1" t="s">
         <x:v>815</x:v>
       </x:c>
-      <x:c r="C188" s="1" t="s">
+      <x:c r="E188" s="1" t="s">
         <x:v>816</x:v>
       </x:c>
-      <x:c r="D188" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F188" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:6" ht="15" customHeight="1">
       <x:c r="A189" s="1">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
+        <x:v>817</x:v>
+      </x:c>
+      <x:c r="C189" s="1" t="s">
+        <x:v>818</x:v>
+      </x:c>
+      <x:c r="D189" s="1" t="s">
         <x:v>819</x:v>
       </x:c>
-      <x:c r="C189" s="1" t="s">
+      <x:c r="E189" s="1" t="s">
         <x:v>820</x:v>
       </x:c>
-      <x:c r="D189" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F189" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:6" ht="15" customHeight="1">
       <x:c r="A190" s="1">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
+        <x:v>821</x:v>
+      </x:c>
+      <x:c r="C190" s="1" t="s">
         <x:v>822</x:v>
       </x:c>
-      <x:c r="C190" s="1" t="s">
+      <x:c r="D190" s="1" t="s">
         <x:v>823</x:v>
       </x:c>
-      <x:c r="D190" s="1" t="s">
+      <x:c r="E190" s="1" t="s">
         <x:v>824</x:v>
       </x:c>
-      <x:c r="E190" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F190" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:6" ht="15" customHeight="1">
       <x:c r="A191" s="1">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
+        <x:v>825</x:v>
+      </x:c>
+      <x:c r="C191" s="1" t="s">
         <x:v>826</x:v>
       </x:c>
-      <x:c r="C191" s="1" t="s">
+      <x:c r="D191" s="1" t="s">
         <x:v>827</x:v>
       </x:c>
-      <x:c r="D191" s="1" t="s">
+      <x:c r="E191" s="1" t="s">
         <x:v>828</x:v>
       </x:c>
-      <x:c r="E191" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F191" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:6" ht="15" customHeight="1">
       <x:c r="A192" s="1">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
+        <x:v>829</x:v>
+      </x:c>
+      <x:c r="C192" s="1" t="s">
         <x:v>830</x:v>
       </x:c>
-      <x:c r="C192" s="1" t="s">
+      <x:c r="D192" s="1" t="s">
         <x:v>831</x:v>
       </x:c>
-      <x:c r="D192" s="1" t="s">
+      <x:c r="E192" s="1" t="s">
         <x:v>832</x:v>
       </x:c>
-      <x:c r="E192" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F192" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:6" ht="15" customHeight="1">
       <x:c r="A193" s="1">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
+        <x:v>833</x:v>
+      </x:c>
+      <x:c r="C193" s="1" t="s">
         <x:v>834</x:v>
       </x:c>
-      <x:c r="C193" s="1" t="s">
+      <x:c r="D193" s="1" t="s">
         <x:v>835</x:v>
       </x:c>
-      <x:c r="D193" s="1" t="s">
+      <x:c r="E193" s="1" t="s">
         <x:v>836</x:v>
       </x:c>
-      <x:c r="E193" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F193" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:6" ht="15" customHeight="1">
       <x:c r="A194" s="1">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
+        <x:v>837</x:v>
+      </x:c>
+      <x:c r="C194" s="1" t="s">
+        <x:v>838</x:v>
+      </x:c>
+      <x:c r="D194" s="1" t="s">
         <x:v>839</x:v>
       </x:c>
-      <x:c r="C194" s="1" t="s">
+      <x:c r="E194" s="1" t="s">
         <x:v>840</x:v>
       </x:c>
-      <x:c r="D194" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F194" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:6" ht="15" customHeight="1">
       <x:c r="A195" s="1">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
+        <x:v>841</x:v>
+      </x:c>
+      <x:c r="C195" s="1" t="s">
+        <x:v>842</x:v>
+      </x:c>
+      <x:c r="D195" s="1" t="s">
         <x:v>843</x:v>
       </x:c>
-      <x:c r="C195" s="1" t="s">
+      <x:c r="E195" s="1" t="s">
         <x:v>844</x:v>
       </x:c>
-      <x:c r="D195" s="1" t="s">
+      <x:c r="F195" s="1" t="s">
         <x:v>845</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>838</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:6" ht="15" customHeight="1">
       <x:c r="A196" s="1">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
+        <x:v>846</x:v>
+      </x:c>
+      <x:c r="C196" s="1" t="s">
         <x:v>847</x:v>
       </x:c>
-      <x:c r="C196" s="1" t="s">
+      <x:c r="D196" s="1" t="s">
         <x:v>848</x:v>
       </x:c>
-      <x:c r="D196" s="1" t="s">
+      <x:c r="E196" s="1" t="s">
         <x:v>849</x:v>
       </x:c>
-      <x:c r="E196" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F196" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:6" ht="15" customHeight="1">
       <x:c r="A197" s="1">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
+        <x:v>850</x:v>
+      </x:c>
+      <x:c r="C197" s="1" t="s">
         <x:v>851</x:v>
       </x:c>
-      <x:c r="C197" s="1" t="s">
+      <x:c r="D197" s="1" t="s">
         <x:v>852</x:v>
       </x:c>
-      <x:c r="D197" s="1" t="s">
+      <x:c r="E197" s="1" t="s">
         <x:v>853</x:v>
       </x:c>
-      <x:c r="E197" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F197" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:6" ht="15" customHeight="1">
       <x:c r="A198" s="1">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="C198" s="1" t="s">
         <x:v>855</x:v>
       </x:c>
-      <x:c r="C198" s="1" t="s">
+      <x:c r="D198" s="1" t="s">
         <x:v>856</x:v>
       </x:c>
-      <x:c r="D198" s="1" t="s">
+      <x:c r="E198" s="1" t="s">
         <x:v>857</x:v>
       </x:c>
-      <x:c r="E198" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F198" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:6" ht="15" customHeight="1">
       <x:c r="A199" s="1">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
+        <x:v>858</x:v>
+      </x:c>
+      <x:c r="C199" s="1" t="s">
         <x:v>859</x:v>
       </x:c>
-      <x:c r="C199" s="1" t="s">
+      <x:c r="D199" s="1" t="s">
         <x:v>860</x:v>
       </x:c>
-      <x:c r="D199" s="1" t="s">
+      <x:c r="E199" s="1" t="s">
         <x:v>861</x:v>
       </x:c>
-      <x:c r="E199" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F199" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:6" ht="15" customHeight="1">
       <x:c r="A200" s="1">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
+        <x:v>862</x:v>
+      </x:c>
+      <x:c r="C200" s="1" t="s">
         <x:v>863</x:v>
       </x:c>
-      <x:c r="C200" s="1" t="s">
+      <x:c r="D200" s="1" t="s">
         <x:v>864</x:v>
       </x:c>
-      <x:c r="D200" s="1" t="s">
+      <x:c r="E200" s="1" t="s">
         <x:v>865</x:v>
       </x:c>
-      <x:c r="E200" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F200" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:6" ht="15" customHeight="1">
       <x:c r="A201" s="1">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
+        <x:v>866</x:v>
+      </x:c>
+      <x:c r="C201" s="1" t="s">
         <x:v>867</x:v>
       </x:c>
-      <x:c r="C201" s="1" t="s">
+      <x:c r="D201" s="1" t="s">
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="E201" s="1" t="s">
         <x:v>868</x:v>
       </x:c>
-      <x:c r="D201" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F201" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:6" ht="15" customHeight="1">
       <x:c r="A202" s="1">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
+        <x:v>869</x:v>
+      </x:c>
+      <x:c r="C202" s="1" t="s">
+        <x:v>870</x:v>
+      </x:c>
+      <x:c r="D202" s="1" t="s">
         <x:v>871</x:v>
       </x:c>
-      <x:c r="C202" s="1" t="s">
+      <x:c r="E202" s="1" t="s">
         <x:v>872</x:v>
       </x:c>
-      <x:c r="D202" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F202" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:6" ht="15" customHeight="1">
       <x:c r="A203" s="1">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
+        <x:v>873</x:v>
+      </x:c>
+      <x:c r="C203" s="1" t="s">
+        <x:v>874</x:v>
+      </x:c>
+      <x:c r="D203" s="1" t="s">
         <x:v>875</x:v>
       </x:c>
-      <x:c r="C203" s="1" t="s">
+      <x:c r="E203" s="1" t="s">
         <x:v>876</x:v>
       </x:c>
-      <x:c r="D203" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F203" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:6" ht="15" customHeight="1">
       <x:c r="A204" s="1">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
+        <x:v>877</x:v>
+      </x:c>
+      <x:c r="C204" s="1" t="s">
+        <x:v>878</x:v>
+      </x:c>
+      <x:c r="D204" s="1" t="s">
         <x:v>879</x:v>
       </x:c>
-      <x:c r="C204" s="1" t="s">
+      <x:c r="E204" s="1" t="s">
         <x:v>880</x:v>
       </x:c>
-      <x:c r="D204" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F204" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:6" ht="15" customHeight="1">
       <x:c r="A205" s="1">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
+        <x:v>881</x:v>
+      </x:c>
+      <x:c r="C205" s="1" t="s">
         <x:v>882</x:v>
       </x:c>
-      <x:c r="C205" s="1" t="s">
+      <x:c r="D205" s="1" t="s">
         <x:v>883</x:v>
       </x:c>
-      <x:c r="D205" s="1" t="s">
+      <x:c r="E205" s="1" t="s">
         <x:v>884</x:v>
       </x:c>
-      <x:c r="E205" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F205" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:6" ht="15" customHeight="1">
       <x:c r="A206" s="1">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
+        <x:v>885</x:v>
+      </x:c>
+      <x:c r="C206" s="1" t="s">
         <x:v>886</x:v>
       </x:c>
-      <x:c r="C206" s="1" t="s">
+      <x:c r="D206" s="1" t="s">
         <x:v>887</x:v>
       </x:c>
-      <x:c r="D206" s="1" t="s">
+      <x:c r="E206" s="1" t="s">
         <x:v>888</x:v>
       </x:c>
-      <x:c r="E206" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F206" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:6" ht="15" customHeight="1">
       <x:c r="A207" s="1">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
+        <x:v>889</x:v>
+      </x:c>
+      <x:c r="C207" s="1" t="s">
         <x:v>890</x:v>
       </x:c>
-      <x:c r="C207" s="1" t="s">
+      <x:c r="D207" s="1" t="s">
         <x:v>891</x:v>
       </x:c>
-      <x:c r="D207" s="1" t="s">
+      <x:c r="E207" s="1" t="s">
         <x:v>892</x:v>
       </x:c>
-      <x:c r="E207" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F207" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:6" ht="15" customHeight="1">
       <x:c r="A208" s="1">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
+        <x:v>893</x:v>
+      </x:c>
+      <x:c r="C208" s="1" t="s">
         <x:v>894</x:v>
       </x:c>
-      <x:c r="C208" s="1" t="s">
+      <x:c r="D208" s="1" t="s">
         <x:v>895</x:v>
       </x:c>
-      <x:c r="D208" s="1" t="s">
+      <x:c r="E208" s="1" t="s">
         <x:v>896</x:v>
       </x:c>
-      <x:c r="E208" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F208" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:6" ht="15" customHeight="1">
       <x:c r="A209" s="1">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
+        <x:v>897</x:v>
+      </x:c>
+      <x:c r="C209" s="1" t="s">
+        <x:v>898</x:v>
+      </x:c>
+      <x:c r="D209" s="1" t="s">
         <x:v>899</x:v>
       </x:c>
-      <x:c r="C209" s="1" t="s">
+      <x:c r="E209" s="1" t="s">
         <x:v>900</x:v>
       </x:c>
-      <x:c r="D209" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F209" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:6" ht="15" customHeight="1">
       <x:c r="A210" s="1">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
+        <x:v>901</x:v>
+      </x:c>
+      <x:c r="C210" s="1" t="s">
+        <x:v>902</x:v>
+      </x:c>
+      <x:c r="D210" s="1" t="s">
         <x:v>903</x:v>
       </x:c>
-      <x:c r="C210" s="1" t="s">
+      <x:c r="E210" s="1" t="s">
         <x:v>904</x:v>
       </x:c>
-      <x:c r="D210" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F210" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:6" ht="15" customHeight="1">
       <x:c r="A211" s="1">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
+        <x:v>905</x:v>
+      </x:c>
+      <x:c r="C211" s="1" t="s">
+        <x:v>906</x:v>
+      </x:c>
+      <x:c r="D211" s="1" t="s">
         <x:v>907</x:v>
       </x:c>
-      <x:c r="C211" s="1" t="s">
+      <x:c r="E211" s="1" t="s">
         <x:v>908</x:v>
       </x:c>
-      <x:c r="D211" s="1" t="s">
+      <x:c r="F211" s="1" t="s">
         <x:v>909</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>898</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:6" ht="15" customHeight="1">
       <x:c r="A212" s="1">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
+        <x:v>910</x:v>
+      </x:c>
+      <x:c r="C212" s="1" t="s">
         <x:v>911</x:v>
       </x:c>
-      <x:c r="C212" s="1" t="s">
+      <x:c r="D212" s="1" t="s">
         <x:v>912</x:v>
       </x:c>
-      <x:c r="D212" s="1" t="s">
+      <x:c r="E212" s="1" t="s">
         <x:v>913</x:v>
       </x:c>
-      <x:c r="E212" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F212" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>909</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:6" ht="15" customHeight="1">
       <x:c r="A213" s="1">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
+        <x:v>914</x:v>
+      </x:c>
+      <x:c r="C213" s="1" t="s">
         <x:v>915</x:v>
       </x:c>
-      <x:c r="C213" s="1" t="s">
+      <x:c r="D213" s="1" t="s">
         <x:v>916</x:v>
       </x:c>
-      <x:c r="D213" s="1" t="s">
+      <x:c r="E213" s="1" t="s">
         <x:v>917</x:v>
       </x:c>
-      <x:c r="E213" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F213" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>909</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:6" ht="15" customHeight="1">
       <x:c r="A214" s="1">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
+        <x:v>918</x:v>
+      </x:c>
+      <x:c r="C214" s="1" t="s">
         <x:v>919</x:v>
       </x:c>
-      <x:c r="C214" s="1" t="s">
+      <x:c r="D214" s="1" t="s">
         <x:v>920</x:v>
       </x:c>
-      <x:c r="D214" s="1" t="s">
+      <x:c r="E214" s="1" t="s">
         <x:v>921</x:v>
       </x:c>
-      <x:c r="E214" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F214" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>909</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:6" ht="15" customHeight="1">
       <x:c r="A215" s="1">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
+        <x:v>922</x:v>
+      </x:c>
+      <x:c r="C215" s="1" t="s">
         <x:v>923</x:v>
       </x:c>
-      <x:c r="C215" s="1" t="s">
+      <x:c r="D215" s="1" t="s">
         <x:v>924</x:v>
       </x:c>
-      <x:c r="D215" s="1" t="s">
+      <x:c r="E215" s="1" t="s">
         <x:v>925</x:v>
       </x:c>
-      <x:c r="E215" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F215" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>909</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:6" ht="15" customHeight="1">
       <x:c r="A216" s="1">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
+        <x:v>926</x:v>
+      </x:c>
+      <x:c r="C216" s="1" t="s">
         <x:v>927</x:v>
       </x:c>
-      <x:c r="C216" s="1" t="s">
+      <x:c r="D216" s="1" t="s">
         <x:v>928</x:v>
       </x:c>
-      <x:c r="D216" s="1" t="s">
+      <x:c r="E216" s="1" t="s">
         <x:v>929</x:v>
       </x:c>
-      <x:c r="E216" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F216" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>909</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:6" ht="15" customHeight="1">
       <x:c r="A217" s="1">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
+        <x:v>930</x:v>
+      </x:c>
+      <x:c r="C217" s="1" t="s">
         <x:v>931</x:v>
       </x:c>
-      <x:c r="C217" s="1" t="s">
+      <x:c r="D217" s="1" t="s">
         <x:v>932</x:v>
       </x:c>
-      <x:c r="D217" s="1" t="s">
+      <x:c r="E217" s="1" t="s">
         <x:v>933</x:v>
       </x:c>
-      <x:c r="E217" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F217" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>909</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:6" ht="15" customHeight="1">
       <x:c r="A218" s="1">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
+        <x:v>934</x:v>
+      </x:c>
+      <x:c r="C218" s="1" t="s">
         <x:v>935</x:v>
       </x:c>
-      <x:c r="C218" s="1" t="s">
+      <x:c r="D218" s="1" t="s">
         <x:v>936</x:v>
       </x:c>
-      <x:c r="D218" s="1" t="s">
+      <x:c r="E218" s="1" t="s">
         <x:v>937</x:v>
       </x:c>
-      <x:c r="E218" s="1" t="s">
+      <x:c r="F218" s="1" t="s">
         <x:v>938</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>939</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:6" ht="15" customHeight="1">
       <x:c r="A219" s="1">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
+        <x:v>939</x:v>
+      </x:c>
+      <x:c r="C219" s="1" t="s">
         <x:v>940</x:v>
       </x:c>
-      <x:c r="C219" s="1" t="s">
+      <x:c r="D219" s="1" t="s">
         <x:v>941</x:v>
       </x:c>
-      <x:c r="D219" s="1" t="s">
+      <x:c r="E219" s="1" t="s">
         <x:v>942</x:v>
       </x:c>
-      <x:c r="E219" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F219" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>938</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:6" ht="15" customHeight="1">
       <x:c r="A220" s="1">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
+        <x:v>943</x:v>
+      </x:c>
+      <x:c r="C220" s="1" t="s">
         <x:v>944</x:v>
       </x:c>
-      <x:c r="C220" s="1" t="s">
+      <x:c r="D220" s="1" t="s">
         <x:v>945</x:v>
       </x:c>
-      <x:c r="D220" s="1" t="s">
+      <x:c r="E220" s="1" t="s">
         <x:v>946</x:v>
       </x:c>
-      <x:c r="E220" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F220" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>938</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:6" ht="15" customHeight="1">
       <x:c r="A221" s="1">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
+        <x:v>947</x:v>
+      </x:c>
+      <x:c r="C221" s="1" t="s">
         <x:v>948</x:v>
       </x:c>
-      <x:c r="C221" s="1" t="s">
+      <x:c r="D221" s="1" t="s">
         <x:v>949</x:v>
       </x:c>
-      <x:c r="D221" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E221" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="F221" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>938</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:6" ht="15" customHeight="1">
       <x:c r="A222" s="1">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
+        <x:v>950</x:v>
+      </x:c>
+      <x:c r="C222" s="1" t="s">
         <x:v>951</x:v>
       </x:c>
-      <x:c r="C222" s="1" t="s">
+      <x:c r="D222" s="1" t="s">
         <x:v>952</x:v>
       </x:c>
-      <x:c r="D222" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E222" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="F222" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>938</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:6" ht="15" customHeight="1">
       <x:c r="A223" s="1">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="C223" s="1" t="s">
+        <x:v>953</x:v>
+      </x:c>
+      <x:c r="D223" s="1" t="s">
         <x:v>954</x:v>
       </x:c>
-      <x:c r="D223" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E223" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="F223" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>938</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:6" ht="15" customHeight="1">
       <x:c r="A224" s="1">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
+        <x:v>955</x:v>
+      </x:c>
+      <x:c r="C224" s="1" t="s">
         <x:v>956</x:v>
       </x:c>
-      <x:c r="C224" s="1" t="s">
+      <x:c r="D224" s="1" t="s">
+        <x:v>956</x:v>
+      </x:c>
+      <x:c r="E224" s="1" t="s">
         <x:v>957</x:v>
       </x:c>
-      <x:c r="D224" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F224" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:6" ht="15" customHeight="1">
       <x:c r="A225" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B225" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C225" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D225" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E225" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F225" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>