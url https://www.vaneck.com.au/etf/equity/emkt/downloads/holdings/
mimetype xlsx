--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,2922 +1,2937 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a32b462eec74f2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9491a18d7b204ce1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EMKT_asat_20260710" sheetId="1" r:id="R358e6bd129f74bf7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EMKT_asat_20260731" sheetId="1" r:id="R7a110f7ecc594277"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1129" uniqueCount="958">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 10/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1129" uniqueCount="963">
+  <x:si>
+    <x:t>All Fund Holdings as at 31/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>2330 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>897,000</x:t>
-[...5 lines deleted...]
-    <x:t>13.29%</x:t>
+    <x:t>905,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,733,289.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Samsung Electronics Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>005930 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>251,356</x:t>
-[...5 lines deleted...]
-    <x:t>9.17%</x:t>
+    <x:t>253,809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,176,791.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Sk Hynix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>000660 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>31,839</x:t>
-[...5 lines deleted...]
-    <x:t>9.13%</x:t>
+    <x:t>32,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,209,716.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.21%</x:t>
   </x:si>
   <x:si>
     <x:t>United Microelectronics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>2303 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>3,250,000</x:t>
-[...5 lines deleted...]
-    <x:t>3.11%</x:t>
+    <x:t>3,282,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,872,250.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hana Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>086790 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,823,619.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chroma Ate Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2360 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,931,869.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
   </x:si>
   <x:si>
     <x:t>Kia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>000270 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>98,768</x:t>
-[...35 lines deleted...]
-    <x:t>1.70%</x:t>
+    <x:t>99,732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,964,690.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold Fields Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GFI SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,956,662.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hyundai Mobis Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>012330 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,583,940.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
   </x:si>
   <x:si>
     <x:t>Emaar Properties Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>EMAAR UH</x:t>
   </x:si>
   <x:si>
-    <x:t>2,430,834</x:t>
-[...2 lines deleted...]
-    <x:t>$11,312,830.97</x:t>
+    <x:t>2,454,561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,552,338.91</x:t>
   </x:si>
   <x:si>
     <x:t>1.55%</x:t>
   </x:si>
   <x:si>
-    <x:t>Gold Fields Ltd</x:t>
-[...23 lines deleted...]
-    <x:t>1.45%</x:t>
+    <x:t>B3 Sa - Brasil Bolsa Balcao</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B3SA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,148,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,457,880.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Picc Property &amp; Casualty Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2328 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,937,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,980,746.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tencent Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>700 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,908,912.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hcl Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCLT IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>375,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,578,920.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>King Slide Works Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2059 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,219,935.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Construction Bank Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>939 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,014,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,839,248.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Largan Precision Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3008 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,533,201.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Realtek Semiconductor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2379 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>209,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,404,515.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Innolux Corp</x:t>
   </x:si>
   <x:si>
     <x:t>3481 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>3,115,967</x:t>
-[...80 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>3,145,967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,726,137.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tech Mahindra Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TECHM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>229,444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,714,003.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zto Express Cayman Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2057 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>162,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,592,250.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novatek Microelectronics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3034 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>240,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,180,837.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yum China Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9987 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,173,255.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cspc Pharmaceutical Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1093 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,238,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,038,974.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Hongqiao Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1378 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,147,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,018,767.82</x:t>
   </x:si>
   <x:si>
     <x:t>Zhen Ding Technology Holding Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>4958 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>290,000</x:t>
-[...32 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>292,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,827,007.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Citic Bank Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>998 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,285,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,693,580.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sabic Agri-Nutrients Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAFCO AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,640,549.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>King Yuan Electronics Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2449 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>464,000</x:t>
-[...50 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>492,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,404,549.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Mengniu Dairy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2319 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,239,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,379,451.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cipla Ltd/India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIPLA IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>199,813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,372,035.36</x:t>
   </x:si>
   <x:si>
     <x:t>Weichai Power Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2338 HK</x:t>
   </x:si>
   <x:si>
+    <x:t>780,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,347,093.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrobras Distribuidora Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VBBR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>432,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,344,380.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woori Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>316140 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>132,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,300,585.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evergreen Marine Corp Taiwan Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2603 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>460,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,069,945.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telkom Indonesia Persero Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLKM IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,979,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,001,437.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tata Motors Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TMPV IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>783,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,909,050.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hero Motocorp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMCL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,828,272.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sino Biopharmaceutical Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1177 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,142,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,814,695.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Etihad Etisalat Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EEC AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>160,637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,795,869.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dr Reddy's Laboratories Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRRD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>213,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,641,954.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>People's Insurance Co Group Of China Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1339 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,502,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,524,848.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sk Telecom Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>017670 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,479,942.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Tower Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>788 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,887,571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,452,777.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Korea Electric Power Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>015760 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,382,915.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samsung Sds Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>018260 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,250,455.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Gold International Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2099 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,232,143.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Itausa Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITSA4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>823,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,200,141.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mol Hungarian Oil &amp; Gas Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOL HB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>156,993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,199,543.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ptt Exploration &amp; Production Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTTEP/F TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>504,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,195,990.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia De Minas Buenaventura Saa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,193,642.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Torrent Pharmaceuticals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,142,525.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indus Towers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INDUSTOW IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>533,524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,127,832.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hansoh Pharmaceutical Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3692 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>530,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,119,716.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bb Seguridade Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBSE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>268,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,090,890.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>One 97 Communications Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYTM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>153,913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,060,201.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Richter Gedeon Nyrt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RICHT HB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,058,792.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hyundai Glovis Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>086280 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,039,612.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pegatron Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4938 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>856,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,029,541.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fibra Uno Administracion Sa De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FUNO11 MM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,176,249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,018,576.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Db Insurance Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>005830 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,986,918.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arab National Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARNB AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>361,237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,980,413.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hdfc Asset Management Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HDFCAMC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,937,177.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Resources Power Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>836 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>810,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,863,079.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telefonica Brasil Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIVT3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>302,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,777,407.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Li Ning Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2331 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>990,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,751,111.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astra International Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASII IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,894,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,694,798.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rec Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RECL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>475,609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,660,559.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enn Energy Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2688 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>313,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,651,077.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurobindo Pharma Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARBP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,617,242.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sinotruk Hong Kong Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3808 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>352,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,597,160.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vipshop Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIPS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117,891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,556,591.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alibaba Group Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9988 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,555,903.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krung Thai Bank Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KTB/F TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,395,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,520,285.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Outsurance Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OUT SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>341,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,441,651.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kasikornbank Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBANK/F TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>236,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,433,960.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gail India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>923,676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,393,188.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vedanta Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEDL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>582,703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,325,832.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3sbio Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1530 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>732,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,314,496.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aluminum Corp Of China Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2600 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,504,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,283,037.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kunlun Energy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>135 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,658,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,224,084.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia Energetica De Minas Gerais</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMIG4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688,252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,176,739.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aac Technologies Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2018 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>312,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,157,975.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mobile Telecommunications Co Kscp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZAIN KK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>782,962</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,153,358.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Multi Commodity Exchange Of India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCX IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,124,882.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eva Airways Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2618 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,150,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,110,870.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bupa Arabia For Cooperative Insurance C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUPA AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,001,390.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harmony Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAR SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,970,921.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jd Logistics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2618 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>710,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,959,638.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tim Sa/Brazil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TIMS3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>356,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,937,742.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hankook Tire &amp; Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>161390 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,875,356.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tingyi Cayman Islands Holding Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>322 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>840,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,863,726.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plaza Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MALLPLAZ CI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>326,341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,859,828.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sinopharm Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1099 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>571,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,834,983.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangdong Investment Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>270 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,182,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,832,973.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Aluminium Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NACL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>351,879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,825,337.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emaar Development Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMAARDEV UH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>357,634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,804,401.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Minsheng Banking Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1988 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,671,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,784,516.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bosideng International Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3998 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,990,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,782,039.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mphasis Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPHL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,777,966.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anhui Conch Cement Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>914 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>498,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,713,130.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nmdc Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NMDC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,310,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,661,817.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Promotora Y Operadora De Infraestructur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PINFRA* MF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,658,661.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Misc Bhd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MISC MK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>570,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,615,871.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Page Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAG IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,601,267.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orient Overseas International Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>316 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,585,522.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jarir Marketing Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JARIR AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>250,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,581,950.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ooredoo Qpsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORDS QD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>321,420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,575,379.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Union Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNBK IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>612,786</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,558,066.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Haidilao International Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6862 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>712,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,549,923.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alkem Laboratories Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALKEM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,546,335.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Nonferrous Mining Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1258 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>581,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,531,242.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Merchants Port Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>536,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,510,201.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inner Mongolia Yitai Coal Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>900948 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>367,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,508,405.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dar Al Arkan Real Estate Development Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALARKAN AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>212,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,485,166.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chow Tai Fook Jewellery Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1929 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>672,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,479,973.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gerdau Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGBR4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>207,918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,462,728.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coromandel International Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,451,312.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Financial Services Software Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OFSS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,449,447.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caixa Seguridade Participacoes S/A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CXSE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>255,427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,446,632.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Turkcell Iletisim Hizmetleri As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCELL TI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>468,330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,431,285.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shree Cement Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SRCM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,394,629.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Co For Cooperative Insurance/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAWUNIYA AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,375,155.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gulf Bank Kscp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GBK KK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>841,332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,364,304.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tongcheng Travel Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>780 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>518,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,355,453.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moneta Money Bank As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONET CP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,341,874.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Gas Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>384 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,159,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,329,911.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Far East Horizon Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3360 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,023,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,323,867.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enel Chile Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENELCHIL CI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,306,786</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,319,631.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zydus Lifesciences Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZYDUSLIF IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,318,722.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tmbthanachart Bank Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTB/F TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,337,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,317,697.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boc Aviation Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2588 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,294,936.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hengan International Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1044 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>272,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,281,245.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Enterprises Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>392 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>214,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,269,007.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Porto Seguro Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSSA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,264,325.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ping An Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000001 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>495,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,217,241.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mabanee Co Sak</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MABANEE KK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>283,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,210,447.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wan Hai Lines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2615 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>299,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,109,483.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chongqing Rural Commercial Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3618 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>910,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,106,412.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Want Want China Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>151 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,759,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,101,345.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lg Display Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>034220 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,083,271.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhuzhou Crrc Times Electric Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3898 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>176,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,070,976.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lg Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>003550 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,070,141.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Komercni Banka As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOMB CP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,065,758.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Haitian International Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1882 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,031,729.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Oilfield Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2883 HK</x:t>
+  </x:si>
+  <x:si>
     <x:t>772,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,954,814.27</x:t>
-[...1430 lines deleted...]
-    <x:t>$1,170,594.14</x:t>
+    <x:t>$1,014,503.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sal Saudi Logistics Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAL AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,008,156.26</x:t>
   </x:si>
   <x:si>
     <x:t>China National Building Material Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3323 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>1,478,000</x:t>
-[...113 lines deleted...]
-    <x:t>$1,057,174.66</x:t>
+    <x:t>1,492,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,004,777.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asustek Computer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2357 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,004,468.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Tractors Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNTR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>516,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$988,257.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yadea Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1585 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>496,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$986,736.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industrial Bank Of Korea</x:t>
+  </x:si>
+  <x:si>
+    <x:t>024110 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$977,076.74</x:t>
   </x:si>
   <x:si>
     <x:t>0.14%</x:t>
   </x:si>
   <x:si>
-    <x:t>Sal Saudi Logistics Services</x:t>
-[...32 lines deleted...]
-    <x:t>$1,000,797.89</x:t>
+    <x:t>Sf Holding Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002352 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>122,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$910,690.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mouwasat Medical Services Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOUWASAT AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$906,186.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Feihe Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6186 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,456,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$903,680.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baoshan Iron &amp; Steel Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600019 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>556,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$736,693.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Shanghai Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601229 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>363,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$736,293.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lg Uplus Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>032640 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$697,882.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charoen Pokphand Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPIN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,618,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$678,085.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zangge Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000408 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$637,999.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gree Electric Appliances Inc Of Zhuhai</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000651 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$605,435.36</x:t>
   </x:si>
   <x:si>
     <x:t>Hengtong Optic-Electric Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600487 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>58,800</x:t>
-[...77 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>59,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$592,999.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhongjin Gold Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600489 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$540,555.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Jiangsu Zhongtian Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600522 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>86,300</x:t>
-[...104 lines deleted...]
-    <x:t>$546,057.44</x:t>
+    <x:t>87,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$510,883.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yunnan Baiyao Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000538 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$508,759.97</x:t>
   </x:si>
   <x:si>
     <x:t>0.07%</x:t>
   </x:si>
   <x:si>
-    <x:t>Gree Electric Appliances Inc Of Zhuhai</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Zhejiang Nhu Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002001 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>77,800</x:t>
-[...2 lines deleted...]
-    <x:t>$473,408.45</x:t>
+    <x:t>78,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$506,733.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yunnan Aluminium Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000807 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$496,598.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huaxia Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600015 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>332,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$493,649.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Satellite Petrochemical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002648 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$462,007.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Henan Shuanghui Investment &amp; Developmen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000895 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$460,564.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Rural Commercial Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601825 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>246,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$454,446.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601168 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$444,950.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yutong Bus Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600066 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$404,630.63</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
-    <x:t>Huaxia Bank Co Ltd</x:t>
-[...68 lines deleted...]
-    <x:t>$392,736.00</x:t>
+    <x:t>600585 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$402,923.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sichuan Kelun Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002422 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$348,440.51</x:t>
   </x:si>
   <x:si>
     <x:t>0.05%</x:t>
   </x:si>
   <x:si>
-    <x:t>600585 C1</x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t>Yto Express Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600233 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>86,600</x:t>
-[...2 lines deleted...]
-    <x:t>$305,998.12</x:t>
+    <x:t>87,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$342,171.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chifeng Jilong Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600988 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$334,123.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huolinhe Opencut Coal Industry Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002128 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$328,435.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tianshan Aluminum Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002532 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$328,252.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yintai Gold Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000975 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$327,851.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Hualu Hengsheng Chemical Co Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600426 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$327,199.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601077 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>225,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$326,334.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Henan Shenhuo Coal &amp; Power Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000933 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$320,581.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Himile Mechanical Science &amp; Te</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002595 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$311,743.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yunnan Yuntianhua Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600096 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$299,334.20</x:t>
   </x:si>
   <x:si>
     <x:t>0.04%</x:t>
   </x:si>
   <x:si>
+    <x:t>Huayu Automotive Systems Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600741 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$288,085.81</x:t>
+  </x:si>
+  <x:si>
     <x:t>Zhejiang Dahua Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002236 C2</x:t>
   </x:si>
   <x:si>
+    <x:t>84,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$287,108.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Nanshan Aluminum Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600219 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>293,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$286,700.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huadong Medicine Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000963 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$279,433.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yealink Network Technology Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300628 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$267,809.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Fosun Pharmaceutical Group Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600196 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$265,123.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Zheneng Electric Power Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600023 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>245,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$263,260.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China National Chemical Engineering Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601117 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>156,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$257,362.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Pharmaceuticals Holding Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601607 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$252,748.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Changjiang Securities Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000783 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>133,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$241,440.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enn Ecological Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600803 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$235,006.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Resources Sanjiu Medical &amp; Pharma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000999 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$232,996.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Longsheng Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600352 C1</x:t>
+  </x:si>
+  <x:si>
     <x:t>83,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$304,029.68</x:t>
-[...203 lines deleted...]
-    <x:t>$239,864.20</x:t>
+    <x:t>$232,182.49</x:t>
   </x:si>
   <x:si>
     <x:t>Shenergy Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600642 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>123,800</x:t>
-[...14 lines deleted...]
-    <x:t>$232,521.55</x:t>
+    <x:t>125,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$226,048.57</x:t>
   </x:si>
   <x:si>
     <x:t>Sdic Capital Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600061 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>161,800</x:t>
-[...11 lines deleted...]
-    <x:t>$211,262.64</x:t>
+    <x:t>163,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$224,849.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Sun Paper Industry Jsc Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002078 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$221,389.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citic Pacific Special Steel Group Co Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000708 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$218,130.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37 Interactive Entertainment Network Te</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002555 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$217,350.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inner Mongolia Junzheng Energy &amp; Chemic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601216 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>215,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$216,604.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Changsha Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601577 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$210,049.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Soochow Securities Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601555 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>119,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$206,337.13</x:t>
   </x:si>
   <x:si>
     <x:t>Shenzhen Salubris Pharmaceuticals Co Lt</x:t>
   </x:si>
   <x:si>
     <x:t>002294 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>28,200</x:t>
-[...98 lines deleted...]
-    <x:t>$183,143.80</x:t>
+    <x:t>28,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$199,826.93</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Suzhou Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002966 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>106,600</x:t>
-[...2 lines deleted...]
-    <x:t>$165,046.35</x:t>
+    <x:t>107,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$195,446.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing New Building Materials Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000786 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$187,783.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ningbo Orient Wires &amp; Cables Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603606 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$171,092.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Changchun High &amp; New Technology Industr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000661 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,837.48</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Guoyuan Securities Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>000728 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>104,100</x:t>
-[...14 lines deleted...]
-    <x:t>$162,785.44</x:t>
+    <x:t>105,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,497.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hunan Valin Steel Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000932 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>175,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,399.10</x:t>
   </x:si>
   <x:si>
     <x:t>Dajin Heavy Industry Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002487 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>16,100</x:t>
-[...38 lines deleted...]
-    <x:t>$125,041.41</x:t>
+    <x:t>16,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$137,213.33</x:t>
   </x:si>
   <x:si>
     <x:t>Inter Rao Ues Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>IRAO RM</x:t>
   </x:si>
   <x:si>
     <x:t>1,745,980</x:t>
   </x:si>
   <x:si>
-    <x:t>$.33</x:t>
+    <x:t>$.31</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>United Co Rusal International Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>RUAL RM</x:t>
   </x:si>
   <x:si>
     <x:t>145,190</x:t>
   </x:si>
   <x:si>
     <x:t>$.03</x:t>
   </x:si>
   <x:si>
+    <x:t>Phosagro Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHOR RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Private</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.PHOR1 RU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.PHOR2 RU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42</x:t>
+  </x:si>
+  <x:si>
     <x:t>Tcs Group Holding Plc</x:t>
   </x:si>
   <x:si>
     <x:t>TCSG RM</x:t>
   </x:si>
   <x:si>
     <x:t>5,714</x:t>
   </x:si>
   <x:si>
-    <x:t>$.00</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$337,999.59</x:t>
+    <x:t>$350,961.31</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -2941,51 +2956,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65fe58db798a4c5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R68e64aaf34664316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R358e6bd129f74bf7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ac197f7253b4848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R59355aa8334b4ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7a110f7ecc594277" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F225"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="16" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -3193,411 +3208,411 @@
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
@@ -3633,3851 +3648,3851 @@
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
         <x:v>288</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
         <x:v>311</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
         <x:v>325</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
         <x:v>338</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
         <x:v>356</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="F89" s="1" t="s">
         <x:v>401</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="F102" s="1" t="s">
         <x:v>457</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="F106" s="1" t="s">
         <x:v>475</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="F110" s="1" t="s">
         <x:v>492</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="F117" s="1" t="s">
         <x:v>521</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="F122" s="1" t="s">
         <x:v>542</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="F127" s="1" t="s">
         <x:v>563</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
         <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
         <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>617</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="F140" s="1" t="s">
         <x:v>617</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
         <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
         <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
         <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
         <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="E149" s="1" t="s">
+        <x:v>658</x:v>
+      </x:c>
+      <x:c r="F149" s="1" t="s">
         <x:v>654</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:6" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>688</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:6" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
+        <x:v>692</x:v>
+      </x:c>
+      <x:c r="F157" s="1" t="s">
         <x:v>688</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:6" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>688</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:6" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="F159" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:6" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
+        <x:v>705</x:v>
+      </x:c>
+      <x:c r="F160" s="1" t="s">
         <x:v>701</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:6" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="F161" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>710</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:6" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
+        <x:v>714</x:v>
+      </x:c>
+      <x:c r="F162" s="1" t="s">
         <x:v>710</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:6" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>719</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:6" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>719</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:6" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
+        <x:v>724</x:v>
+      </x:c>
+      <x:c r="C165" s="1" t="s">
+        <x:v>725</x:v>
+      </x:c>
+      <x:c r="D165" s="1" t="s">
+        <x:v>726</x:v>
+      </x:c>
+      <x:c r="E165" s="1" t="s">
+        <x:v>727</x:v>
+      </x:c>
+      <x:c r="F165" s="1" t="s">
         <x:v>719</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>723</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:6" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="F166" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>732</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:6" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="F167" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>732</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:6" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="F168" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>741</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:6" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="F169" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>741</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:6" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
+        <x:v>746</x:v>
+      </x:c>
+      <x:c r="C170" s="1" t="s">
+        <x:v>747</x:v>
+      </x:c>
+      <x:c r="D170" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="E170" s="1" t="s">
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="F170" s="1" t="s">
         <x:v>741</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>736</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:6" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="E171" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="F171" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>741</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:6" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="E172" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="F172" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>741</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:6" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="E173" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="F173" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>741</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:6" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="F174" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>741</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:6" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="E175" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="F175" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>741</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:6" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="D176" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="E176" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="F176" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:6" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="E177" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="F177" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:6" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="D178" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="E178" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="F178" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:6" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="C179" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="D179" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="E179" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="F179" s="1" t="s">
         <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:6" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="D180" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="E180" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="F180" s="1" t="s">
         <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:6" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="C181" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="D181" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="E181" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="F181" s="1" t="s">
         <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:6" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="C182" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="D182" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="E182" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="F182" s="1" t="s">
         <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:6" ht="15" customHeight="1">
       <x:c r="A183" s="1">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="C183" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="D183" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="E183" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="F183" s="1" t="s">
         <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:6" ht="15" customHeight="1">
       <x:c r="A184" s="1">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="C184" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="D184" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="E184" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="F184" s="1" t="s">
         <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:6" ht="15" customHeight="1">
       <x:c r="A185" s="1">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="C185" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="D185" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="E185" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="F185" s="1" t="s">
         <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:6" ht="15" customHeight="1">
       <x:c r="A186" s="1">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="C186" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="D186" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="E186" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="F186" s="1" t="s">
         <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:6" ht="15" customHeight="1">
       <x:c r="A187" s="1">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="C187" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="D187" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="E187" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="F187" s="1" t="s">
         <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:6" ht="15" customHeight="1">
       <x:c r="A188" s="1">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="C188" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="D188" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="E188" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="F188" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:6" ht="15" customHeight="1">
       <x:c r="A189" s="1">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="C189" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="D189" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="E189" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="F189" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:6" ht="15" customHeight="1">
       <x:c r="A190" s="1">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
+        <x:v>826</x:v>
+      </x:c>
+      <x:c r="C190" s="1" t="s">
+        <x:v>827</x:v>
+      </x:c>
+      <x:c r="D190" s="1" t="s">
+        <x:v>828</x:v>
+      </x:c>
+      <x:c r="E190" s="1" t="s">
+        <x:v>829</x:v>
+      </x:c>
+      <x:c r="F190" s="1" t="s">
         <x:v>821</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:6" ht="15" customHeight="1">
       <x:c r="A191" s="1">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="C191" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="D191" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="E191" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="F191" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:6" ht="15" customHeight="1">
       <x:c r="A192" s="1">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="C192" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="D192" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="E192" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="F192" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:6" ht="15" customHeight="1">
       <x:c r="A193" s="1">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="C193" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="D193" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="E193" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="F193" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:6" ht="15" customHeight="1">
       <x:c r="A194" s="1">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="C194" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="D194" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="E194" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="F194" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:6" ht="15" customHeight="1">
       <x:c r="A195" s="1">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="C195" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="D195" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="E195" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="F195" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:6" ht="15" customHeight="1">
       <x:c r="A196" s="1">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="C196" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="D196" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="E196" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="F196" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:6" ht="15" customHeight="1">
       <x:c r="A197" s="1">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="C197" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="D197" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="E197" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="F197" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:6" ht="15" customHeight="1">
       <x:c r="A198" s="1">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="C198" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="D198" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="E198" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="F198" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:6" ht="15" customHeight="1">
       <x:c r="A199" s="1">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="C199" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="D199" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="E199" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="F199" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>866</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:6" ht="15" customHeight="1">
       <x:c r="A200" s="1">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="C200" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="D200" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="E200" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="F200" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>866</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:6" ht="15" customHeight="1">
       <x:c r="A201" s="1">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
+        <x:v>870</x:v>
+      </x:c>
+      <x:c r="C201" s="1" t="s">
+        <x:v>871</x:v>
+      </x:c>
+      <x:c r="D201" s="1" t="s">
+        <x:v>872</x:v>
+      </x:c>
+      <x:c r="E201" s="1" t="s">
+        <x:v>873</x:v>
+      </x:c>
+      <x:c r="F201" s="1" t="s">
         <x:v>866</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:6" ht="15" customHeight="1">
       <x:c r="A202" s="1">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="C202" s="1" t="s">
-        <x:v>870</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="D202" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="E202" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="F202" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>866</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:6" ht="15" customHeight="1">
       <x:c r="A203" s="1">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="C203" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="D203" s="1" t="s">
-        <x:v>875</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="E203" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="F203" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>866</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:6" ht="15" customHeight="1">
       <x:c r="A204" s="1">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="C204" s="1" t="s">
-        <x:v>878</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="D204" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="E204" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="F204" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>866</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:6" ht="15" customHeight="1">
       <x:c r="A205" s="1">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
-        <x:v>881</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="C205" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="D205" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="E205" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="F205" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>866</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:6" ht="15" customHeight="1">
       <x:c r="A206" s="1">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="C206" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="D206" s="1" t="s">
-        <x:v>887</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="E206" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="F206" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>866</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:6" ht="15" customHeight="1">
       <x:c r="A207" s="1">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
-        <x:v>889</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C207" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="D207" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="E207" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="F207" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>866</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:6" ht="15" customHeight="1">
       <x:c r="A208" s="1">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
-        <x:v>893</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="C208" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="D208" s="1" t="s">
-        <x:v>895</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="E208" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="F208" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>866</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:6" ht="15" customHeight="1">
       <x:c r="A209" s="1">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="C209" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="D209" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="E209" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="F209" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>866</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:6" ht="15" customHeight="1">
       <x:c r="A210" s="1">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="C210" s="1" t="s">
-        <x:v>902</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="D210" s="1" t="s">
-        <x:v>903</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="E210" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="F210" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>866</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:6" ht="15" customHeight="1">
       <x:c r="A211" s="1">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
-        <x:v>905</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="C211" s="1" t="s">
-        <x:v>906</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="D211" s="1" t="s">
-        <x:v>907</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="E211" s="1" t="s">
-        <x:v>908</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="F211" s="1" t="s">
-        <x:v>909</x:v>
+        <x:v>866</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:6" ht="15" customHeight="1">
       <x:c r="A212" s="1">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
-        <x:v>910</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="C212" s="1" t="s">
-        <x:v>911</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="D212" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="E212" s="1" t="s">
-        <x:v>913</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="F212" s="1" t="s">
-        <x:v>909</x:v>
+        <x:v>866</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:6" ht="15" customHeight="1">
       <x:c r="A213" s="1">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
-        <x:v>914</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="C213" s="1" t="s">
-        <x:v>915</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="D213" s="1" t="s">
-        <x:v>916</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="E213" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="F213" s="1" t="s">
-        <x:v>909</x:v>
+        <x:v>866</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:6" ht="15" customHeight="1">
       <x:c r="A214" s="1">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="C214" s="1" t="s">
-        <x:v>919</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="D214" s="1" t="s">
-        <x:v>920</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="E214" s="1" t="s">
-        <x:v>921</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="F214" s="1" t="s">
-        <x:v>909</x:v>
+        <x:v>926</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:6" ht="15" customHeight="1">
       <x:c r="A215" s="1">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
-        <x:v>922</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="C215" s="1" t="s">
-        <x:v>923</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="D215" s="1" t="s">
-        <x:v>924</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="E215" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="F215" s="1" t="s">
-        <x:v>909</x:v>
+        <x:v>926</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:6" ht="15" customHeight="1">
       <x:c r="A216" s="1">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
+        <x:v>931</x:v>
+      </x:c>
+      <x:c r="C216" s="1" t="s">
+        <x:v>932</x:v>
+      </x:c>
+      <x:c r="D216" s="1" t="s">
+        <x:v>933</x:v>
+      </x:c>
+      <x:c r="E216" s="1" t="s">
+        <x:v>934</x:v>
+      </x:c>
+      <x:c r="F216" s="1" t="s">
         <x:v>926</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>909</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:6" ht="15" customHeight="1">
       <x:c r="A217" s="1">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="C217" s="1" t="s">
-        <x:v>931</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="D217" s="1" t="s">
-        <x:v>932</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="E217" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="F217" s="1" t="s">
-        <x:v>909</x:v>
+        <x:v>926</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:6" ht="15" customHeight="1">
       <x:c r="A218" s="1">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
-        <x:v>934</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="C218" s="1" t="s">
-        <x:v>935</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="D218" s="1" t="s">
-        <x:v>936</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="E218" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="F218" s="1" t="s">
-        <x:v>938</x:v>
+        <x:v>943</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:6" ht="15" customHeight="1">
       <x:c r="A219" s="1">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="C219" s="1" t="s">
-        <x:v>940</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="D219" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="E219" s="1" t="s">
-        <x:v>942</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="F219" s="1" t="s">
-        <x:v>938</x:v>
+        <x:v>943</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:6" ht="15" customHeight="1">
       <x:c r="A220" s="1">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
+        <x:v>948</x:v>
+      </x:c>
+      <x:c r="C220" s="1" t="s">
+        <x:v>949</x:v>
+      </x:c>
+      <x:c r="D220" s="1" t="s">
+        <x:v>950</x:v>
+      </x:c>
+      <x:c r="E220" s="1" t="s">
+        <x:v>951</x:v>
+      </x:c>
+      <x:c r="F220" s="1" t="s">
         <x:v>943</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>938</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:6" ht="15" customHeight="1">
       <x:c r="A221" s="1">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="C221" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="D221" s="1" t="s">
-        <x:v>949</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="E221" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="F221" s="1" t="s">
-        <x:v>938</x:v>
+        <x:v>943</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:6" ht="15" customHeight="1">
       <x:c r="A222" s="1">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="C222" s="1" t="s">
+        <x:v>955</x:v>
+      </x:c>
+      <x:c r="D222" s="1" t="s">
+        <x:v>956</x:v>
+      </x:c>
+      <x:c r="E222" s="1" t="s">
         <x:v>951</x:v>
       </x:c>
-      <x:c r="D222" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F222" s="1" t="s">
-        <x:v>938</x:v>
+        <x:v>943</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:6" ht="15" customHeight="1">
       <x:c r="A223" s="1">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="C223" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="D223" s="1" t="s">
-        <x:v>954</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="E223" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="F223" s="1" t="s">
-        <x:v>938</x:v>
+        <x:v>943</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:6" ht="15" customHeight="1">
       <x:c r="A224" s="1">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
-        <x:v>955</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="C224" s="1" t="s">
-        <x:v>956</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="D224" s="1" t="s">
-        <x:v>956</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="E224" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="F224" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:6" ht="15" customHeight="1">
       <x:c r="A225" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B225" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C225" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D225" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E225" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F225" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>