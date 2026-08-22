--- v5 (2026-07-31)
+++ v6 (2026-08-22)
@@ -1,2937 +1,2940 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9491a18d7b204ce1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02f51d7214cd400f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EMKT_asat_20260731" sheetId="1" r:id="R7a110f7ecc594277"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EMKT_asat_20260821" sheetId="1" r:id="R56d6b8550e674a1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1129" uniqueCount="963">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 31/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1129" uniqueCount="964">
+  <x:si>
+    <x:t>All Fund Holdings as at 21/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>2330 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>905,000</x:t>
-[...5 lines deleted...]
-    <x:t>12.92%</x:t>
+    <x:t>960,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100,067,941.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Samsung Electronics Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>005930 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>253,809</x:t>
-[...5 lines deleted...]
-    <x:t>7.68%</x:t>
+    <x:t>268,983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,478,218.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Sk Hynix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>000660 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>32,150</x:t>
-[...5 lines deleted...]
-    <x:t>6.21%</x:t>
+    <x:t>34,072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,077,207.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.46%</x:t>
   </x:si>
   <x:si>
     <x:t>United Microelectronics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>2303 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>3,282,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.34%</x:t>
+    <x:t>3,478,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,630,786.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold Fields Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GFI SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>245,753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,517,112.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chroma Ate Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2360 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>163,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,309,517.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
   </x:si>
   <x:si>
     <x:t>Hana Financial Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>086790 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>111,713</x:t>
-[...20 lines deleted...]
-    <x:t>1.90%</x:t>
+    <x:t>118,391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,726,459.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>King Slide Works Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2059 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,667,853.58</x:t>
   </x:si>
   <x:si>
     <x:t>Kia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>000270 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>99,732</x:t>
-[...20 lines deleted...]
-    <x:t>1.61%</x:t>
+    <x:t>105,694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,967,462.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
   </x:si>
   <x:si>
     <x:t>Hyundai Mobis Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>012330 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>23,949</x:t>
-[...5 lines deleted...]
-    <x:t>1.56%</x:t>
+    <x:t>25,380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,970,719.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Emaar Properties Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>EMAAR UH</x:t>
   </x:si>
   <x:si>
-    <x:t>2,454,561</x:t>
-[...5 lines deleted...]
-    <x:t>1.55%</x:t>
+    <x:t>2,601,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,996,382.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Largan Precision Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3008 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,166,112.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>B3 Sa - Brasil Bolsa Balcao</x:t>
   </x:si>
   <x:si>
     <x:t>B3SA3 BZ</x:t>
   </x:si>
   <x:si>
-    <x:t>2,148,600</x:t>
-[...5 lines deleted...]
-    <x:t>1.39%</x:t>
+    <x:t>2,277,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,834,650.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Picc Property &amp; Casualty Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2328 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>2,937,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.32%</x:t>
+    <x:t>3,113,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,653,051.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Tencent Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>700 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>92,100</x:t>
-[...5 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>97,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,885,515.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Hcl Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HCLT IN</x:t>
   </x:si>
   <x:si>
-    <x:t>375,490</x:t>
-[...20 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>397,939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,694,821.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>China Construction Bank Corp</x:t>
   </x:si>
   <x:si>
     <x:t>939 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>4,014,517</x:t>
-[...20 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>4,254,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,005,785.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>Realtek Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>2379 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>209,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>221,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,818,796.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Innolux Corp</x:t>
   </x:si>
   <x:si>
     <x:t>3481 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>3,145,967</x:t>
-[...5 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>3,333,967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,730,994.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhen Ding Technology Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4958 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>310,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,299,452.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novatek Microelectronics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3034 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>254,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,874,953.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cspc Pharmaceutical Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1093 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,430,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,844,532.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Tech Mahindra Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TECHM IN</x:t>
   </x:si>
   <x:si>
-    <x:t>229,444</x:t>
-[...2 lines deleted...]
-    <x:t>$5,714,003.68</x:t>
+    <x:t>243,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,678,072.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yum China Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9987 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,571,525.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>King Yuan Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2449 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>521,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,376,698.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evergreen Marine Corp Taiwan Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2603 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>488,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,274,875.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Zto Express Cayman Inc</x:t>
   </x:si>
   <x:si>
     <x:t>2057 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>162,050</x:t>
-[...47 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>171,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,119,929.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Citic Bank Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>998 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,482,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,911,042.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sabic Agri-Nutrients Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAFCO AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,899,078.93</x:t>
   </x:si>
   <x:si>
     <x:t>China Hongqiao Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1378 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>1,147,000</x:t>
-[...62 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>1,215,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,873,283.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weichai Power Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2338 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>827,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,751,483.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Gold International Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2099 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,743,680.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sk Telecom Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>017670 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,624,081.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cipla Ltd/India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIPLA IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211,759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,466,173.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woori Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>316140 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>140,346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,463,380.33</x:t>
   </x:si>
   <x:si>
     <x:t>China Mengniu Dairy Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2319 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>1,239,000</x:t>
-[...29 lines deleted...]
-    <x:t>$4,347,093.81</x:t>
+    <x:t>1,313,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,335,905.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hero Motocorp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMCL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,299,148.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Petrobras Distribuidora Sa</x:t>
   </x:si>
   <x:si>
     <x:t>VBBR3 BZ</x:t>
   </x:si>
   <x:si>
-    <x:t>432,945</x:t>
-[...32 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>458,845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,279,415.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sino Biopharmaceutical Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1177 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,389,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,234,216.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Telkom Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>TLKM IJ</x:t>
   </x:si>
   <x:si>
-    <x:t>18,979,300</x:t>
-[...5 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>20,113,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,153,636.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samsung Sds Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>018260 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,100,058.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Etihad Etisalat Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EEC AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>170,241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,073,571.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dr Reddy's Laboratories Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRRD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>225,952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,910,506.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Tata Motors Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TMPV IN</x:t>
   </x:si>
   <x:si>
-    <x:t>783,894</x:t>
-[...59 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>830,759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,902,105.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>One 97 Communications Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYTM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>163,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,836,384.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mol Hungarian Oil &amp; Gas Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOL HB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,758,875.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pegatron Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4938 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>908,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,574,690.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia De Minas Buenaventura Saa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,568,300.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Richter Gedeon Nyrt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RICHT HB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,537,580.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Korea Electric Power Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>015760 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,501,301.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Db Insurance Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>005830 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,498,987.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ptt Exploration &amp; Production Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTTEP/F TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>537,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,433,024.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hyundai Glovis Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>086280 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,407,692.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hansoh Pharmaceutical Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3692 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>560,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,375,816.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>People's Insurance Co Group Of China Lt</x:t>
   </x:si>
   <x:si>
     <x:t>1339 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>3,502,000</x:t>
-[...20 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>3,712,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,365,163.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Torrent Pharmaceuticals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,362,859.48</x:t>
   </x:si>
   <x:si>
     <x:t>China Tower Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>788 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>1,887,571</x:t>
-[...44 lines deleted...]
-    <x:t>$3,232,143.13</x:t>
+    <x:t>2,000,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,293,456.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arab National Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARNB AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>382,833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,176,127.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hdfc Asset Management Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HDFCAMC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,153,051.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indus Towers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INDUSTOW IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>565,421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,058,424.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fibra Uno Administracion Sa De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FUNO11 MM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,246,549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,034,786.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alibaba Group Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9988 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>133,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,006,555.22</x:t>
   </x:si>
   <x:si>
     <x:t>Itausa Sa</x:t>
   </x:si>
   <x:si>
     <x:t>ITSA4 BZ</x:t>
   </x:si>
   <x:si>
-    <x:t>823,400</x:t>
-[...80 lines deleted...]
-    <x:t>$3,119,716.35</x:t>
+    <x:t>872,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,878,365.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enn Energy Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2688 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>331,935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,841,066.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harmony Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAR SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,819,624.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Bb Seguridade Participacoes Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBSE3 BZ</x:t>
   </x:si>
   <x:si>
-    <x:t>268,600</x:t>
-[...107 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>284,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,815,477.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurobindo Pharma Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARBP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117,928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,781,236.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krung Thai Bank Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KTB/F TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,486,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,778,391.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astra International Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASII IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,306,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,769,124.66</x:t>
   </x:si>
   <x:si>
     <x:t>China Resources Power Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>836 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>810,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>858,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,748,900.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Li Ning Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2331 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,049,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,716,248.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kasikornbank Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBANK/F TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>252,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,713,558.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sinotruk Hong Kong Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3808 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>373,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,585,805.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Multi Commodity Exchange Of India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCX IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,584,793.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Outsurance Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OUT SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>361,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,543,912.93</x:t>
   </x:si>
   <x:si>
     <x:t>Telefonica Brasil Sa</x:t>
   </x:si>
   <x:si>
     <x:t>VIVT3 BZ</x:t>
   </x:si>
   <x:si>
-    <x:t>302,234</x:t>
-[...32 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>320,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,537,764.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vipshop Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIPS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>124,939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,508,075.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gail India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>978,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,476,631.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vedanta Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEDL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>617,539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,427,359.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Rec Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RECL IN</x:t>
   </x:si>
   <x:si>
-    <x:t>475,609</x:t>
-[...140 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>504,043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,425,541.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mobile Telecommunications Co Kscp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZAIN KK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>829,771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,334,961.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aac Technologies Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2018 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>331,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,321,138.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aluminum Corp Of China Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2600 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,594,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,305,251.97</x:t>
   </x:si>
   <x:si>
     <x:t>3sbio Inc</x:t>
   </x:si>
   <x:si>
     <x:t>1530 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>732,500</x:t>
-[...14 lines deleted...]
-    <x:t>$2,283,037.84</x:t>
+    <x:t>776,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,291,734.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eva Airways Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2618 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,218,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,258,572.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tingyi Cayman Islands Holding Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>322 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>890,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,236,535.71</x:t>
   </x:si>
   <x:si>
     <x:t>Kunlun Energy Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>135 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>1,658,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>1,758,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,227,772.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bupa Arabia For Cooperative Insurance C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUPA AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,172,105.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Aluminium Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NACL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>372,916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,109,030.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plaza Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MALLPLAZ CI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>345,851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,103,047.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hankook Tire &amp; Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>161390 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,060,649.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Cia Energetica De Minas Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>CMIG4 BZ</x:t>
   </x:si>
   <x:si>
-    <x:t>688,252</x:t>
-[...83 lines deleted...]
-    <x:t>$1,970,921.22</x:t>
+    <x:t>729,352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,963,529.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mphasis Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPHL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,917,874.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emaar Development Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMAARDEV UH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>379,015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,877,434.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tim Sa/Brazil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TIMS3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>377,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,863,484.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangdong Investment Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>270 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,254,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,858,431.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orient Overseas International Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>316 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,801,486.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sinopharm Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1099 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,797,169.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Union Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNBK IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>649,421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,759,061.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Minsheng Banking Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1988 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,831,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,753,522.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bosideng International Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3998 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,108,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,750,682.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dar Al Arkan Real Estate Development Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALARKAN AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>225,106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,726,171.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nmdc Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NMDC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,388,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,709,538.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chow Tai Fook Jewellery Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1929 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>712,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,706,873.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Misc Bhd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MISC MK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>604,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,696,776.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jarir Marketing Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JARIR AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>265,310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,659,513.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anhui Conch Cement Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>914 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>528,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,642,488.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ooredoo Qpsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORDS QD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>340,636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,635,105.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Promotora Y Operadora De Infraestructur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PINFRA* MF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,626,813.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Co For Cooperative Insurance/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAWUNIYA AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,265</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,611,958.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Financial Services Software Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OFSS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,603,539.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Merchants Port Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>568,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,603,240.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wan Hai Lines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2615 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>317,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,579,120.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Nonferrous Mining Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1258 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>616,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,578,855.75</x:t>
   </x:si>
   <x:si>
     <x:t>Jd Logistics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>2618 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>710,195</x:t>
-[...197 lines deleted...]
-    <x:t>$1,615,871.16</x:t>
+    <x:t>752,695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,574,897.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inner Mongolia Yitai Coal Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>900948 CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>389,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,574,184.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Haidilao International Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6862 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>755,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,544,585.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alkem Laboratories Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALKEM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,495,466.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Turkcell Iletisim Hizmetleri As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCELL TI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>496,329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,493,603.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coromandel International Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,475,491.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gulf Bank Kscp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GBK KK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>891,631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,465,633.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moneta Money Bank As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONET CP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,461,419.01</x:t>
   </x:si>
   <x:si>
     <x:t>Page Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PAG IN</x:t>
   </x:si>
   <x:si>
-    <x:t>2,612</x:t>
-[...140 lines deleted...]
-    <x:t>$1,479,973.25</x:t>
+    <x:t>2,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,441,419.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Far East Horizon Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3360 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,084,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,379,486.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zydus Lifesciences Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZYDUSLIF IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,364,599.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tmbthanachart Bank Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTB/F TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,006,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,345,059.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enel Chile Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENELCHIL CI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,922,972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,336,542.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shree Cement Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SRCM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,334,372.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caixa Seguridade Participacoes S/A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CXSE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>270,727</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,331,688.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mabanee Co Sak</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MABANEE KK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,322,580.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asustek Computer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2357 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,322,345.18</x:t>
   </x:si>
   <x:si>
     <x:t>Gerdau Sa</x:t>
   </x:si>
   <x:si>
     <x:t>GGBR4 BZ</x:t>
   </x:si>
   <x:si>
-    <x:t>207,918</x:t>
-[...92 lines deleted...]
-    <x:t>$1,364,304.95</x:t>
+    <x:t>220,418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,320,985.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lg Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>003550 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,318,272.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lg Display Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>034220 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>135,362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,316,705.25</x:t>
   </x:si>
   <x:si>
     <x:t>Tongcheng Travel Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>780 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>518,598</x:t>
-[...14 lines deleted...]
-    <x:t>$1,341,874.48</x:t>
+    <x:t>549,398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,312,765.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boc Aviation Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2588 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,310,087.90</x:t>
   </x:si>
   <x:si>
     <x:t>China Gas Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>384 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>1,159,800</x:t>
-[...65 lines deleted...]
-    <x:t>$1,294,936.55</x:t>
+    <x:t>1,229,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,298,055.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Enterprises Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>392 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>227,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,253,835.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ping An Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000001 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>525,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,250,573.48</x:t>
   </x:si>
   <x:si>
     <x:t>Hengan International Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1044 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>272,000</x:t>
-[...14 lines deleted...]
-    <x:t>$1,269,007.17</x:t>
+    <x:t>288,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,170,137.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Komercni Banka As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOMB CP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,142,780.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chongqing Rural Commercial Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3618 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>964,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,117,211.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China National Building Material Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3323 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,580,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,102,910.87</x:t>
   </x:si>
   <x:si>
     <x:t>Porto Seguro Sa</x:t>
   </x:si>
   <x:si>
     <x:t>PSSA3 BZ</x:t>
   </x:si>
   <x:si>
-    <x:t>82,600</x:t>
-[...56 lines deleted...]
-    <x:t>$1,106,412.51</x:t>
+    <x:t>87,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,101,585.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhuzhou Crrc Times Electric Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3898 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>187,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,089,620.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Oilfield Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2883 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>818,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,088,561.57</x:t>
   </x:si>
   <x:si>
     <x:t>Want Want China Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>151 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>1,759,000</x:t>
-[...50 lines deleted...]
-    <x:t>$1,065,758.68</x:t>
+    <x:t>1,864,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,082,628.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Tractors Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNTR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>547,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,031,126.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sal Saudi Logistics Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAL AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,026,930.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industrial Bank Of Korea</x:t>
+  </x:si>
+  <x:si>
+    <x:t>024110 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,025,317.41</x:t>
   </x:si>
   <x:si>
     <x:t>Haitian International Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1882 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,031,729.48</x:t>
-[...62 lines deleted...]
-    <x:t>$988,257.55</x:t>
+    <x:t>$1,023,226.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mouwasat Medical Services Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOUWASAT AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$977,776.05</x:t>
   </x:si>
   <x:si>
     <x:t>Yadea Group Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1585 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>496,000</x:t>
-[...17 lines deleted...]
-    <x:t>0.14%</x:t>
+    <x:t>526,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$940,053.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Sf Holding Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002352 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>122,600</x:t>
-[...17 lines deleted...]
-    <x:t>$906,186.96</x:t>
+    <x:t>129,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$890,690.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>China Feihe Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>6186 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>1,456,000</x:t>
-[...2 lines deleted...]
-    <x:t>$903,680.64</x:t>
+    <x:t>1,543,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$878,237.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hengtong Optic-Electric Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600487 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$815,805.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Shanghai Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601229 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>384,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$790,372.06</x:t>
   </x:si>
   <x:si>
     <x:t>Baoshan Iron &amp; Steel Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600019 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>556,400</x:t>
-[...17 lines deleted...]
-    <x:t>$736,293.32</x:t>
+    <x:t>589,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$725,204.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Lg Uplus Corp</x:t>
   </x:si>
   <x:si>
     <x:t>032640 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>45,750</x:t>
-[...5 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>48,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$716,482.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhongjin Gold Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600489 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$681,073.72</x:t>
   </x:si>
   <x:si>
     <x:t>Charoen Pokphand Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>CPIN IJ</x:t>
   </x:si>
   <x:si>
-    <x:t>2,618,100</x:t>
-[...2 lines deleted...]
-    <x:t>$678,085.75</x:t>
+    <x:t>2,774,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$662,977.80</x:t>
   </x:si>
   <x:si>
     <x:t>Zangge Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>000408 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>37,800</x:t>
-[...5 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>40,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$645,524.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangsu Zhongtian Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600522 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$633,562.43</x:t>
   </x:si>
   <x:si>
     <x:t>Gree Electric Appliances Inc Of Zhuhai</x:t>
   </x:si>
   <x:si>
     <x:t>000651 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>67,400</x:t>
-[...41 lines deleted...]
-    <x:t>$510,883.51</x:t>
+    <x:t>71,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$618,344.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Satellite Petrochemical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002648 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$516,034.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Yunnan Baiyao Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>000538 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>45,600</x:t>
-[...5 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>48,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$506,350.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yunnan Aluminium Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000807 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$495,237.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huaxia Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600015 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>351,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$494,479.88</x:t>
   </x:si>
   <x:si>
     <x:t>Zhejiang Nhu Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002001 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>78,500</x:t>
-[...35 lines deleted...]
-    <x:t>$462,007.73</x:t>
+    <x:t>83,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$490,745.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Rural Commercial Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601825 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>261,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$478,102.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601168 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$465,382.81</x:t>
   </x:si>
   <x:si>
     <x:t>Henan Shuanghui Investment &amp; Developmen</x:t>
   </x:si>
   <x:si>
     <x:t>000895 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>81,100</x:t>
-[...20 lines deleted...]
-    <x:t>601168 C1</x:t>
+    <x:t>86,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$450,339.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chifeng Jilong Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600988 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$433,139.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yintai Gold Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000975 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$413,013.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sichuan Kelun Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002422 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$401,657.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600585 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$398,200.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yutong Bus Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600066 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$375,824.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huolinhe Opencut Coal Industry Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002128 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$341,175.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601077 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>239,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$340,896.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yto Express Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600233 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$338,713.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Hualu Hengsheng Chemical Co Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600426 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$325,392.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tianshan Aluminum Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002532 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$324,404.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Henan Shenhuo Coal &amp; Power Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000933 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$321,065.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yunnan Yuntianhua Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600096 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$307,676.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Himile Mechanical Science &amp; Te</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002595 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$307,004.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yealink Network Technology Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300628 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$303,650.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Nanshan Aluminum Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600219 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>310,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$301,847.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Dahua Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002236 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$299,921.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Fosun Pharmaceutical Group Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600196 C1</x:t>
   </x:si>
   <x:si>
     <x:t>57,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$444,950.30</x:t>
-[...158 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$297,699.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huadong Medicine Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000963 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$296,735.49</x:t>
   </x:si>
   <x:si>
     <x:t>Huayu Automotive Systems Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600741 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>80,500</x:t>
-[...62 lines deleted...]
-    <x:t>$265,123.93</x:t>
+    <x:t>85,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$275,486.71</x:t>
   </x:si>
   <x:si>
     <x:t>Zhejiang Zheneng Electric Power Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600023 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>245,500</x:t>
-[...2 lines deleted...]
-    <x:t>$263,260.13</x:t>
+    <x:t>260,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$265,119.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Pharmaceuticals Holding Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601607 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262,625.11</x:t>
   </x:si>
   <x:si>
     <x:t>China National Chemical Engineering Co</x:t>
   </x:si>
   <x:si>
     <x:t>601117 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>156,000</x:t>
-[...14 lines deleted...]
-    <x:t>$252,748.84</x:t>
+    <x:t>165,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$259,195.28</x:t>
   </x:si>
   <x:si>
     <x:t>Changjiang Securities Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>000783 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>133,200</x:t>
-[...2 lines deleted...]
-    <x:t>$241,440.81</x:t>
+    <x:t>141,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$251,593.36</x:t>
   </x:si>
   <x:si>
     <x:t>Enn Ecological Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600803 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>61,900</x:t>
-[...5 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>65,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$241,704.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Longsheng Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600352 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$237,474.21</x:t>
   </x:si>
   <x:si>
     <x:t>China Resources Sanjiu Medical &amp; Pharma</x:t>
   </x:si>
   <x:si>
     <x:t>000999 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>$232,996.58</x:t>
-[...11 lines deleted...]
-    <x:t>$232,182.49</x:t>
+    <x:t>45,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$235,978.21</x:t>
   </x:si>
   <x:si>
     <x:t>Shenergy Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600642 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>125,000</x:t>
-[...2 lines deleted...]
-    <x:t>$226,048.57</x:t>
+    <x:t>132,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$234,875.58</x:t>
   </x:si>
   <x:si>
     <x:t>Sdic Capital Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>600061 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>163,300</x:t>
-[...2 lines deleted...]
-    <x:t>$224,849.95</x:t>
+    <x:t>173,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$225,887.07</x:t>
   </x:si>
   <x:si>
     <x:t>Shandong Sun Paper Industry Jsc Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002078 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>71,400</x:t>
-[...2 lines deleted...]
-    <x:t>$221,389.90</x:t>
+    <x:t>75,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$221,910.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37 Interactive Entertainment Network Te</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002555 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$218,711.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Salubris Pharmaceuticals Co Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002294 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$217,729.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Changsha Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601577 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$216,915.48</x:t>
   </x:si>
   <x:si>
     <x:t>Citic Pacific Special Steel Group Co Lt</x:t>
   </x:si>
   <x:si>
     <x:t>000708 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>68,800</x:t>
-[...14 lines deleted...]
-    <x:t>$217,350.11</x:t>
+    <x:t>72,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$213,702.17</x:t>
   </x:si>
   <x:si>
     <x:t>Inner Mongolia Junzheng Energy &amp; Chemic</x:t>
   </x:si>
   <x:si>
     <x:t>601216 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>215,600</x:t>
-[...14 lines deleted...]
-    <x:t>$210,049.93</x:t>
+    <x:t>228,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$211,258.47</x:t>
   </x:si>
   <x:si>
     <x:t>Soochow Securities Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>601555 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>119,700</x:t>
-[...14 lines deleted...]
-    <x:t>$199,826.93</x:t>
+    <x:t>126,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$209,416.08</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Suzhou Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>002966 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>107,700</x:t>
-[...2 lines deleted...]
-    <x:t>$195,446.82</x:t>
+    <x:t>114,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$206,070.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Changchun High &amp; New Technology Industr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000661 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$183,052.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Beijing New Building Materials Plc</x:t>
   </x:si>
   <x:si>
     <x:t>000786 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>43,500</x:t>
-[...2 lines deleted...]
-    <x:t>$187,783.70</x:t>
+    <x:t>46,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$179,512.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guoyuan Securities Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000728 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,746.55</x:t>
   </x:si>
   <x:si>
     <x:t>Ningbo Orient Wires &amp; Cables Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>603606 C1</x:t>
   </x:si>
   <x:si>
-    <x:t>19,880</x:t>
-[...29 lines deleted...]
-    <x:t>$162,497.14</x:t>
+    <x:t>21,080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,832.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dajin Heavy Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002487 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,558.41</x:t>
   </x:si>
   <x:si>
     <x:t>Hunan Valin Steel Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>000932 C2</x:t>
   </x:si>
   <x:si>
-    <x:t>175,100</x:t>
-[...14 lines deleted...]
-    <x:t>$137,213.33</x:t>
+    <x:t>185,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,044.13</x:t>
   </x:si>
   <x:si>
     <x:t>Inter Rao Ues Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>IRAO RM</x:t>
   </x:si>
   <x:si>
     <x:t>1,745,980</x:t>
   </x:si>
   <x:si>
-    <x:t>$.31</x:t>
+    <x:t>$.29</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>United Co Rusal International Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>RUAL RM</x:t>
   </x:si>
   <x:si>
     <x:t>145,190</x:t>
   </x:si>
   <x:si>
-    <x:t>$.03</x:t>
+    <x:t>$.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tcs Group Holding Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCSG RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>Phosagro Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>PHOR RM</x:t>
   </x:si>
   <x:si>
     <x:t>2,151</x:t>
   </x:si>
   <x:si>
-    <x:t>$.00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Private</x:t>
   </x:si>
   <x:si>
     <x:t>.PHOR1 RU</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
     <x:t>.PHOR2 RU</x:t>
   </x:si>
   <x:si>
     <x:t>42</x:t>
   </x:si>
   <x:si>
-    <x:t>Tcs Group Holding Plc</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$350,961.31</x:t>
+    <x:t>$897,490.71</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -2956,62 +2959,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ac197f7253b4848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R59355aa8334b4ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7a110f7ecc594277" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97c2b85536bb4906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R65ac565a15914ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R56d6b8550e674a1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F225"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="16" customWidth="1"/>
-    <x:col min="5" max="5" width="21" customWidth="1"/>
+    <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6" ht="15" customHeight="1">
       <x:c r="A2" s="2" t="s">
@@ -3188,291 +3191,291 @@
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
@@ -3488,1391 +3491,1391 @@
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
         <x:v>234</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
         <x:v>283</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
         <x:v>305</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
         <x:v>314</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
         <x:v>335</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
         <x:v>348</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="D82" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
+      <x:c r="F82" s="1" t="s">
         <x:v>374</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="D86" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
+      <x:c r="E86" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="E86" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
+      <x:c r="D87" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
+      <x:c r="E87" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="E87" s="1" t="s">
+      <x:c r="F87" s="1" t="s">
         <x:v>396</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
+      <x:c r="D89" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
+      <x:c r="E89" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="E89" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
+      <x:c r="D90" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="D90" s="1" t="s">
+      <x:c r="E90" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="E90" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="E91" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
+      <x:c r="F91" s="1" t="s">
         <x:v>413</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="D92" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
+      <x:c r="E92" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="E92" s="1" t="s">
+      <x:c r="F92" s="1" t="s">
         <x:v>418</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
@@ -4908,191 +4911,191 @@
       </x:c>
       <x:c r="E96" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="F98" s="1" t="s">
         <x:v>441</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="E101" s="1" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="F101" s="1" t="s">
         <x:v>454</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
@@ -5488,871 +5491,871 @@
       </x:c>
       <x:c r="E125" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="C127" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
-      <x:c r="C127" s="1" t="s">
+      <x:c r="D127" s="1" t="s">
         <x:v>565</x:v>
       </x:c>
-      <x:c r="D127" s="1" t="s">
+      <x:c r="E127" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
-      <x:c r="E127" s="1" t="s">
+      <x:c r="F127" s="1" t="s">
         <x:v>567</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="C130" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="D130" s="1" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="E130" s="1" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="F130" s="1" t="s">
         <x:v>576</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="C140" s="1" t="s">
         <x:v>618</x:v>
       </x:c>
-      <x:c r="C140" s="1" t="s">
+      <x:c r="D140" s="1" t="s">
         <x:v>619</x:v>
       </x:c>
-      <x:c r="D140" s="1" t="s">
+      <x:c r="E140" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
-      <x:c r="E140" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="C141" s="1" t="s">
         <x:v>622</x:v>
       </x:c>
-      <x:c r="C141" s="1" t="s">
+      <x:c r="D141" s="1" t="s">
         <x:v>623</x:v>
       </x:c>
-      <x:c r="D141" s="1" t="s">
+      <x:c r="E141" s="1" t="s">
         <x:v>624</x:v>
       </x:c>
-      <x:c r="E141" s="1" t="s">
+      <x:c r="F141" s="1" t="s">
         <x:v>625</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="C142" s="1" t="s">
         <x:v>627</x:v>
       </x:c>
-      <x:c r="C142" s="1" t="s">
+      <x:c r="D142" s="1" t="s">
         <x:v>628</x:v>
       </x:c>
-      <x:c r="D142" s="1" t="s">
+      <x:c r="E142" s="1" t="s">
         <x:v>629</x:v>
       </x:c>
-      <x:c r="E142" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>625</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="C143" s="1" t="s">
         <x:v>631</x:v>
       </x:c>
-      <x:c r="C143" s="1" t="s">
+      <x:c r="D143" s="1" t="s">
         <x:v>632</x:v>
       </x:c>
-      <x:c r="D143" s="1" t="s">
+      <x:c r="E143" s="1" t="s">
         <x:v>633</x:v>
       </x:c>
-      <x:c r="E143" s="1" t="s">
+      <x:c r="F143" s="1" t="s">
         <x:v>634</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="C146" s="1" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="D146" s="1" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="E146" s="1" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="F146" s="1" t="s">
         <x:v>643</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="D152" s="1" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="E152" s="1" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="F152" s="1" t="s">
         <x:v>668</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:6" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
         <x:v>688</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:6" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:6" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="C158" s="1" t="s">
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="D158" s="1" t="s">
+        <x:v>696</x:v>
+      </x:c>
+      <x:c r="E158" s="1" t="s">
+        <x:v>697</x:v>
+      </x:c>
+      <x:c r="F158" s="1" t="s">
         <x:v>693</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>688</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:6" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="F159" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:6" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
+        <x:v>703</x:v>
+      </x:c>
+      <x:c r="C160" s="1" t="s">
+        <x:v>704</x:v>
+      </x:c>
+      <x:c r="D160" s="1" t="s">
+        <x:v>705</x:v>
+      </x:c>
+      <x:c r="E160" s="1" t="s">
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="F160" s="1" t="s">
         <x:v>702</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:6" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="F161" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:6" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
+        <x:v>712</x:v>
+      </x:c>
+      <x:c r="C162" s="1" t="s">
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="D162" s="1" t="s">
+        <x:v>714</x:v>
+      </x:c>
+      <x:c r="E162" s="1" t="s">
+        <x:v>715</x:v>
+      </x:c>
+      <x:c r="F162" s="1" t="s">
         <x:v>711</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>710</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:6" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:6" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:6" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="F165" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>728</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:6" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
+        <x:v>729</x:v>
+      </x:c>
+      <x:c r="C166" s="1" t="s">
+        <x:v>730</x:v>
+      </x:c>
+      <x:c r="D166" s="1" t="s">
+        <x:v>731</x:v>
+      </x:c>
+      <x:c r="E166" s="1" t="s">
+        <x:v>732</x:v>
+      </x:c>
+      <x:c r="F166" s="1" t="s">
         <x:v>728</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>732</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:6" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="F167" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>728</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:6" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="F168" s="1" t="s">
         <x:v>741</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:6" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
@@ -6362,1137 +6365,1137 @@
       </x:c>
       <x:c r="C169" s="1" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="F169" s="1" t="s">
         <x:v>741</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:6" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="E170" s="1" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="F170" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:6" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="C171" s="1" t="s">
+        <x:v>751</x:v>
+      </x:c>
+      <x:c r="D171" s="1" t="s">
+        <x:v>752</x:v>
+      </x:c>
+      <x:c r="E171" s="1" t="s">
+        <x:v>753</x:v>
+      </x:c>
+      <x:c r="F171" s="1" t="s">
         <x:v>749</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>741</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:6" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="E172" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="F172" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:6" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="E173" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="F173" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:6" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="F174" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:6" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="E175" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="F175" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:6" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="D176" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="E176" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="F176" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:6" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="E177" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="F177" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>778</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:6" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
+        <x:v>780</x:v>
+      </x:c>
+      <x:c r="D178" s="1" t="s">
+        <x:v>781</x:v>
+      </x:c>
+      <x:c r="E178" s="1" t="s">
+        <x:v>782</x:v>
+      </x:c>
+      <x:c r="F178" s="1" t="s">
         <x:v>778</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:6" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C179" s="1" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="D179" s="1" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="E179" s="1" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="F179" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>778</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:6" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="D180" s="1" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="E180" s="1" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="F180" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>778</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:6" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="C181" s="1" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="D181" s="1" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="E181" s="1" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="F181" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>794</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:6" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C182" s="1" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="D182" s="1" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="E182" s="1" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="F182" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>794</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:6" ht="15" customHeight="1">
       <x:c r="A183" s="1">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="C183" s="1" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="D183" s="1" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="E183" s="1" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="F183" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>794</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:6" ht="15" customHeight="1">
       <x:c r="A184" s="1">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="C184" s="1" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="D184" s="1" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="E184" s="1" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="F184" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>794</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:6" ht="15" customHeight="1">
       <x:c r="A185" s="1">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="C185" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="D185" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="E185" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="F185" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>794</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:6" ht="15" customHeight="1">
       <x:c r="A186" s="1">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="C186" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="D186" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="E186" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="F186" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>794</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:6" ht="15" customHeight="1">
       <x:c r="A187" s="1">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="C187" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="D187" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="E187" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="F187" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>794</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:6" ht="15" customHeight="1">
       <x:c r="A188" s="1">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="C188" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="D188" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="E188" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="F188" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>794</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:6" ht="15" customHeight="1">
       <x:c r="A189" s="1">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="C189" s="1" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="D189" s="1" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="E189" s="1" t="s">
         <x:v>825</x:v>
       </x:c>
       <x:c r="F189" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>794</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:6" ht="15" customHeight="1">
       <x:c r="A190" s="1">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
         <x:v>826</x:v>
       </x:c>
       <x:c r="C190" s="1" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="D190" s="1" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="E190" s="1" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="F190" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>794</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:6" ht="15" customHeight="1">
       <x:c r="A191" s="1">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="C191" s="1" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="D191" s="1" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="E191" s="1" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="F191" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>794</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:6" ht="15" customHeight="1">
       <x:c r="A192" s="1">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="C192" s="1" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="D192" s="1" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="E192" s="1" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="F192" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>794</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:6" ht="15" customHeight="1">
       <x:c r="A193" s="1">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="C193" s="1" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="D193" s="1" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="E193" s="1" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="F193" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>794</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:6" ht="15" customHeight="1">
       <x:c r="A194" s="1">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
         <x:v>842</x:v>
       </x:c>
       <x:c r="C194" s="1" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="D194" s="1" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="E194" s="1" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="F194" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>794</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:6" ht="15" customHeight="1">
       <x:c r="A195" s="1">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="C195" s="1" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="D195" s="1" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="E195" s="1" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="F195" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>850</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:6" ht="15" customHeight="1">
       <x:c r="A196" s="1">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
+        <x:v>851</x:v>
+      </x:c>
+      <x:c r="C196" s="1" t="s">
+        <x:v>852</x:v>
+      </x:c>
+      <x:c r="D196" s="1" t="s">
+        <x:v>853</x:v>
+      </x:c>
+      <x:c r="E196" s="1" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="F196" s="1" t="s">
         <x:v>850</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:6" ht="15" customHeight="1">
       <x:c r="A197" s="1">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="C197" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="D197" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="E197" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="F197" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>850</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:6" ht="15" customHeight="1">
       <x:c r="A198" s="1">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="C198" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="D198" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="E198" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="F198" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>850</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:6" ht="15" customHeight="1">
       <x:c r="A199" s="1">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="C199" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="D199" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="E199" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="F199" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>850</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:6" ht="15" customHeight="1">
       <x:c r="A200" s="1">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="C200" s="1" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="D200" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="E200" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="F200" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>850</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:6" ht="15" customHeight="1">
       <x:c r="A201" s="1">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
-        <x:v>870</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="C201" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="D201" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="E201" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="F201" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>850</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:6" ht="15" customHeight="1">
       <x:c r="A202" s="1">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="C202" s="1" t="s">
-        <x:v>875</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="D202" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="E202" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="F202" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>850</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:6" ht="15" customHeight="1">
       <x:c r="A203" s="1">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
-        <x:v>878</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="C203" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="D203" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="E203" s="1" t="s">
-        <x:v>881</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="F203" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>850</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:6" ht="15" customHeight="1">
       <x:c r="A204" s="1">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="C204" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="D204" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="E204" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="F204" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>850</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:6" ht="15" customHeight="1">
       <x:c r="A205" s="1">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C205" s="1" t="s">
-        <x:v>887</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="D205" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="E205" s="1" t="s">
-        <x:v>889</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="F205" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>850</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:6" ht="15" customHeight="1">
       <x:c r="A206" s="1">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="C206" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="D206" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="E206" s="1" t="s">
-        <x:v>893</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="F206" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>850</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:6" ht="15" customHeight="1">
       <x:c r="A207" s="1">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="C207" s="1" t="s">
-        <x:v>895</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="D207" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="E207" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="F207" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>850</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:6" ht="15" customHeight="1">
       <x:c r="A208" s="1">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="C208" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="D208" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="E208" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="F208" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>850</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:6" ht="15" customHeight="1">
       <x:c r="A209" s="1">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
-        <x:v>902</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="C209" s="1" t="s">
-        <x:v>903</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="D209" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="E209" s="1" t="s">
-        <x:v>905</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="F209" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>850</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:6" ht="15" customHeight="1">
       <x:c r="A210" s="1">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
-        <x:v>906</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="C210" s="1" t="s">
-        <x:v>907</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="D210" s="1" t="s">
-        <x:v>908</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="E210" s="1" t="s">
-        <x:v>909</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="F210" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>850</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:6" ht="15" customHeight="1">
       <x:c r="A211" s="1">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
-        <x:v>910</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="C211" s="1" t="s">
-        <x:v>911</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="D211" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="E211" s="1" t="s">
-        <x:v>913</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="F211" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>850</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:6" ht="15" customHeight="1">
       <x:c r="A212" s="1">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
-        <x:v>914</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="C212" s="1" t="s">
-        <x:v>915</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="D212" s="1" t="s">
-        <x:v>916</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="E212" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="F212" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>919</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:6" ht="15" customHeight="1">
       <x:c r="A213" s="1">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="C213" s="1" t="s">
+        <x:v>921</x:v>
+      </x:c>
+      <x:c r="D213" s="1" t="s">
+        <x:v>922</x:v>
+      </x:c>
+      <x:c r="E213" s="1" t="s">
+        <x:v>923</x:v>
+      </x:c>
+      <x:c r="F213" s="1" t="s">
         <x:v>919</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>866</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:6" ht="15" customHeight="1">
       <x:c r="A214" s="1">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
-        <x:v>922</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="C214" s="1" t="s">
-        <x:v>923</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="D214" s="1" t="s">
-        <x:v>924</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="E214" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="F214" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>919</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:6" ht="15" customHeight="1">
       <x:c r="A215" s="1">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="C215" s="1" t="s">
-        <x:v>928</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="D215" s="1" t="s">
-        <x:v>929</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="E215" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="F215" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>919</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:6" ht="15" customHeight="1">
       <x:c r="A216" s="1">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
-        <x:v>931</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="C216" s="1" t="s">
-        <x:v>932</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="D216" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="E216" s="1" t="s">
-        <x:v>934</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="F216" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>919</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:6" ht="15" customHeight="1">
       <x:c r="A217" s="1">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
-        <x:v>935</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="C217" s="1" t="s">
-        <x:v>936</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="D217" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="E217" s="1" t="s">
-        <x:v>938</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="F217" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>919</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:6" ht="15" customHeight="1">
       <x:c r="A218" s="1">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="C218" s="1" t="s">
-        <x:v>940</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="D218" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="E218" s="1" t="s">
-        <x:v>942</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="F218" s="1" t="s">
-        <x:v>943</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:6" ht="15" customHeight="1">
       <x:c r="A219" s="1">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
+        <x:v>945</x:v>
+      </x:c>
+      <x:c r="C219" s="1" t="s">
+        <x:v>946</x:v>
+      </x:c>
+      <x:c r="D219" s="1" t="s">
+        <x:v>947</x:v>
+      </x:c>
+      <x:c r="E219" s="1" t="s">
+        <x:v>948</x:v>
+      </x:c>
+      <x:c r="F219" s="1" t="s">
         <x:v>944</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>943</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:6" ht="15" customHeight="1">
       <x:c r="A220" s="1">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="C220" s="1" t="s">
-        <x:v>949</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="D220" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="E220" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="F220" s="1" t="s">
-        <x:v>943</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:6" ht="15" customHeight="1">
       <x:c r="A221" s="1">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
+        <x:v>953</x:v>
+      </x:c>
+      <x:c r="C221" s="1" t="s">
+        <x:v>954</x:v>
+      </x:c>
+      <x:c r="D221" s="1" t="s">
+        <x:v>955</x:v>
+      </x:c>
+      <x:c r="E221" s="1" t="s">
         <x:v>952</x:v>
       </x:c>
-      <x:c r="C221" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F221" s="1" t="s">
-        <x:v>943</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:6" ht="15" customHeight="1">
       <x:c r="A222" s="1">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
+        <x:v>956</x:v>
+      </x:c>
+      <x:c r="C222" s="1" t="s">
+        <x:v>957</x:v>
+      </x:c>
+      <x:c r="D222" s="1" t="s">
+        <x:v>958</x:v>
+      </x:c>
+      <x:c r="E222" s="1" t="s">
         <x:v>952</x:v>
       </x:c>
-      <x:c r="C222" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F222" s="1" t="s">
-        <x:v>943</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:6" ht="15" customHeight="1">
       <x:c r="A223" s="1">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="C223" s="1" t="s">
-        <x:v>958</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="D223" s="1" t="s">
-        <x:v>959</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="E223" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="F223" s="1" t="s">
-        <x:v>943</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:6" ht="15" customHeight="1">
       <x:c r="A224" s="1">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="C224" s="1" t="s">
-        <x:v>961</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="D224" s="1" t="s">
-        <x:v>961</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="E224" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="F224" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>688</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:6" ht="15" customHeight="1">
       <x:c r="A225" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B225" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C225" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D225" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E225" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F225" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>