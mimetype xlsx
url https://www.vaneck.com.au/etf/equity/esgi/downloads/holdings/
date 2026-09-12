--- v6 (2026-08-21)
+++ v7 (2026-09-12)
@@ -1,2052 +1,1995 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6ee08d2a58548c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82646c53b4054b15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESGI_asat_20260820" sheetId="1" r:id="R577ae8e2900e4a24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESGI_asat_20260911" sheetId="1" r:id="Reacf57052f4e4add"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="739" uniqueCount="668">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 20/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="719" uniqueCount="649">
+  <x:si>
+    <x:t>All Fund Holdings as at 11/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Asml Holding Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASML NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,495,017.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.49%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT US</x:t>
   </x:si>
   <x:si>
-    <x:t>19,853</x:t>
-[...20 lines deleted...]
-    <x:t>5.47%</x:t>
+    <x:t>20,094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,727,225.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Palo Alto Networks Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PANW US</x:t>
   </x:si>
   <x:si>
-    <x:t>25,105</x:t>
-[...5 lines deleted...]
-    <x:t>5.04%</x:t>
+    <x:t>25,525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,053,509.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Softbank Group Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9984 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,177,374.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Sumitomo Mitsui Financial Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>8316 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>112,559</x:t>
-[...5 lines deleted...]
-    <x:t>2.60%</x:t>
+    <x:t>113,879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,123,224.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Servicenow Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,908,870.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Vertex Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VRTX US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,874</x:t>
-[...20 lines deleted...]
-    <x:t>2.30%</x:t>
+    <x:t>7,949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,706,245.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Dbs Group Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DBS SP</x:t>
   </x:si>
   <x:si>
-    <x:t>63,824</x:t>
-[...20 lines deleted...]
-    <x:t>2.12%</x:t>
+    <x:t>64,573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,462,008.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Nova Scotia/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,973,158.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Automatic Data Processing Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ADP US</x:t>
   </x:si>
   <x:si>
-    <x:t>12,464</x:t>
-[...5 lines deleted...]
-    <x:t>1.93%</x:t>
+    <x:t>12,519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,668,950.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zurich Insurance Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZURN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,646,777.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aia Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1299 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>324,045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,341,298.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Adobe Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ADBE US</x:t>
   </x:si>
   <x:si>
-    <x:t>12,512</x:t>
-[...35 lines deleted...]
-    <x:t>1.87%</x:t>
+    <x:t>12,449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,321,545.81</x:t>
   </x:si>
   <x:si>
     <x:t>Trane Technologies Plc</x:t>
   </x:si>
   <x:si>
     <x:t>TT US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,851</x:t>
-[...5 lines deleted...]
-    <x:t>1.74%</x:t>
+    <x:t>6,923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,247,966.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pnc Financial Services Group Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,235,878.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokio Marine Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8766 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,958,097.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elevance Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,946,901.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercadolibre Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MELI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,800,246.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Intuit Inc</x:t>
   </x:si>
   <x:si>
     <x:t>INTU US</x:t>
   </x:si>
   <x:si>
-    <x:t>8,561</x:t>
-[...65 lines deleted...]
-    <x:t>1.50%</x:t>
+    <x:t>8,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,738,141.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oversea-Chinese Banking Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OCBC SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,544,839.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS US</x:t>
   </x:si>
   <x:si>
-    <x:t>8,547</x:t>
-[...32 lines deleted...]
-    <x:t>1.37%</x:t>
+    <x:t>8,638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,433,869.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS US</x:t>
   </x:si>
   <x:si>
-    <x:t>5,633</x:t>
-[...5 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>5,697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,156,636.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Wheaton Precious Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>WPM CN</x:t>
   </x:si>
   <x:si>
-    <x:t>14,057</x:t>
-[...2 lines deleted...]
-    <x:t>$2,907,113.96</x:t>
+    <x:t>14,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,996,131.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Relx Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,581,903.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Boerse Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB1 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,581,281.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Bank Of Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,567,022.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hermes International</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,457,120.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>State Street Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,313,320.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edwards Lifesciences Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,182,928.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swiss Re Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SREN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,176,043.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prosus Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRX NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,156,428.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Humana Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,102,043.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autodesk Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADSK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,950,779.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sun Life Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLF CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,941,300.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iqvia Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IQV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,876,265.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandvik Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAND SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,797,359.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prudential Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,796,373.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,766,038.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idexx Laboratories Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDXX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,746,143.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ebay Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBAY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,731,939.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Waters Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,722,994.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Overseas Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UOB SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,705,697.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms&amp;Ad Insurance Group Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8725 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,682,588.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veeva Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEEV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,667,169.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netapp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTAP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,574,226.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sompo Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8630 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,542,715.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sika Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIKA SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,521,396.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kbc Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBC BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,517,706.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dr Horton Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,511,733.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3i Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>III LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,494,161.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prudential Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,451,790.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alnylam Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALNY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,443,692.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intact Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,435,811.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crown Castle Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,408,661.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vestas Wind Systems A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VWS DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,394,809.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biogen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIIB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,389,715.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swiss Life Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLHN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,331,860.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raymond James Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RJF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,329,799.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiichi Sankyo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4568 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,289,328.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mongodb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,281,005.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Water Works Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AWK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,193,165.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dnb Bank Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNB NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,184,835.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amadeus It Group Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMS SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,177,471.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Williams-Sonoma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WSM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,151,162.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sampo Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAMPO FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,140,291.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synchrony Financial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,108,761.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xylem Inc/Ny</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XYL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,106,526.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astellas Pharma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,086,852.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boc Hong Kong Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2388 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,066,042.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nn Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,025,945.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verisk Analytics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRSK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,006,631.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ulta Beauty Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULTA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,005,800.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veralto Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLTO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,002,814.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pultegroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$968,892.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Incyte Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$914,624.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vat Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VACN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$888,220.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Legal &amp; General Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LGEN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>160,232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$864,837.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$850,118.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genmab A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMAB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$838,628.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ch Robinson Worldwide Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHRW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$785,064.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7936 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$775,314.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Best Buy Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$770,664.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wolters Kluwer Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WKL NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$762,471.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Paper Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$753,681.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Music Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UMG NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$753,010.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bandai Namco Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7832 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$743,021.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Finecobank Banca Fineco Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FBK IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$712,226.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Secom Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9735 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$711,081.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Systemes Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSY FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$694,703.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Segro Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGRO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$671,707.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiwa Securities Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8601 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$654,718.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Informa Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INF LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$650,927.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Euronext Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENX FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$633,457.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cellnex Telecom Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLNX SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,961</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$612,329.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sonova Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOON SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$607,840.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Admiral Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADM LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$582,600.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asr Nederland Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASRNL NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$578,976.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metso Outotec Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>METSO FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$578,389.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ia Financial Corp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$568,196.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Straumann Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STMN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$562,533.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sekisui House Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1928 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$561,336.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kuehne + Nagel International Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNIN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$557,252.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asahi Kasei Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3407 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$546,596.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ageas Sa/Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGS BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$542,589.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sage Group Plc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$523,660.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Concordia Financial Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7186 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$522,551.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unibail-Rodamco-Westfield</x:t>
+  </x:si>
+  <x:si>
+    <x:t>URW FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$511,996.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nomura Research Institute Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4307 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$508,521.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unipol Assicurazioni Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNI IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$507,945.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moncler Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONC IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$486,964.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deckers Outdoor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DECK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$484,762.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smiths Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMIN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$444,478.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orion Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORNBV FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$440,595.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M&amp;G Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MNG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$437,684.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Belimo Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEAN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$433,738.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mowi Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOWI NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$414,404.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pandora A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNDORA DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$412,344.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rexel Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RXL FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$408,526.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tele2 Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEL2B SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$400,004.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Addtech Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADDTB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$381,860.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Standard Life Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDLF LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$379,420.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Talanx Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLX GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$363,585.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swedish Orphan Biovitrum Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOBI SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$354,677.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pearson Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSON LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$319,260.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sanrio Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8136 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$319,067.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svenska Cellulosa Ab Sca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCAB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$314,541.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Element Fleet Management Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EFN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$311,532.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kesko Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KESKOB FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$296,290.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nibe Industrier Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIBEB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$284,050.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schroders Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDR LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$278,443.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ipsen Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPN FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$266,399.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gjensidige Forsikring Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GJF NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262,642.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Getlink Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GET FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$231,985.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zalando Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZAL GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$226,513.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demant A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEMANT DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$168,940.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kyowa Kirin Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4151 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,124.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gecina Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GFC FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,511.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Covivio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COV FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$128,850.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other/Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,825,061.23</x:t>
   </x:si>
   <x:si>
     <x:t>1.15%</x:t>
-  </x:si>
-[...1636 lines deleted...]
-    <x:t>1.18%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -2071,56 +2014,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91923318d56a4182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbbbda4a4aa244f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R577ae8e2900e4a24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39ded8dd20b44998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R83d617169f854a12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reacf57052f4e4add" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F147"/>
+  <x:dimension ref="A1:F143"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="48" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2403,171 +2346,171 @@
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
@@ -2723,91 +2666,91 @@
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
@@ -2823,211 +2766,211 @@
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
         <x:v>211</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
@@ -3103,151 +3046,151 @@
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
@@ -3303,1351 +3246,1351 @@
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="D62" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
         <x:v>289</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="D64" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
         <x:v>298</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="D65" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
         <x:v>303</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="D67" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
         <x:v>312</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
         <x:v>317</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="D69" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
         <x:v>322</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="D70" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="D71" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="D72" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
         <x:v>336</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="D73" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
         <x:v>341</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="D74" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
         <x:v>346</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="D76" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="D77" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="E77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
         <x:v>359</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="D78" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
         <x:v>364</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="D79" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="E79" s="1" t="s">
+      <x:c r="F79" s="1" t="s">
         <x:v>369</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="D80" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="E80" s="1" t="s">
+      <x:c r="F80" s="1" t="s">
         <x:v>374</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="D81" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="E81" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="E81" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="D82" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
+      <x:c r="F82" s="1" t="s">
         <x:v>383</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="D83" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="E83" s="1" t="s">
+      <x:c r="F83" s="1" t="s">
         <x:v>388</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
+      <x:c r="D87" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
+      <x:c r="E87" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="E87" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
+      <x:c r="E88" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="D88" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
+      <x:c r="E89" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
+      <x:c r="F89" s="1" t="s">
         <x:v>414</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
+      <x:c r="E90" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="D90" s="1" t="s">
+      <x:c r="F90" s="1" t="s">
         <x:v>419</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="D91" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
+      <x:c r="E91" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="E91" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="D92" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
+      <x:c r="E92" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="E92" s="1" t="s">
+      <x:c r="F92" s="1" t="s">
         <x:v>428</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="D93" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
+      <x:c r="E93" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="E93" s="1" t="s">
+      <x:c r="F93" s="1" t="s">
         <x:v>433</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="D94" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="E94" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="D95" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
+      <x:c r="E95" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="E95" s="1" t="s">
+      <x:c r="F95" s="1" t="s">
         <x:v>442</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="D96" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
+      <x:c r="E96" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="E96" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
+      <x:c r="E97" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="D97" s="1" t="s">
+      <x:c r="F97" s="1" t="s">
         <x:v>451</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="D98" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
+      <x:c r="E98" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
-      <x:c r="E98" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
+      <x:c r="E99" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="D99" s="1" t="s">
+      <x:c r="F99" s="1" t="s">
         <x:v>460</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
+      <x:c r="D100" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
-      <x:c r="D100" s="1" t="s">
+      <x:c r="E100" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
-      <x:c r="E100" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
+      <x:c r="D101" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
+      <x:c r="E101" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
-      <x:c r="E101" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
+      <x:c r="E102" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="D102" s="1" t="s">
+      <x:c r="F102" s="1" t="s">
         <x:v>473</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
+      <x:c r="D103" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
-      <x:c r="D103" s="1" t="s">
+      <x:c r="E103" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
-      <x:c r="E103" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="C104" s="1" t="s">
+      <x:c r="D104" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="D104" s="1" t="s">
+      <x:c r="E104" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
-      <x:c r="E104" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
+      <x:c r="E105" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
-      <x:c r="D105" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
+      <x:c r="E106" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
+      <x:c r="F106" s="1" t="s">
         <x:v>490</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
+      <x:c r="D107" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
+      <x:c r="E107" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
-      <x:c r="E107" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
-      <x:c r="C108" s="1" t="s">
+      <x:c r="D108" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
-      <x:c r="D108" s="1" t="s">
+      <x:c r="E108" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
-      <x:c r="E108" s="1" t="s">
+      <x:c r="F108" s="1" t="s">
         <x:v>499</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
-      <x:c r="C112" s="1" t="s">
+      <x:c r="D112" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
-      <x:c r="D112" s="1" t="s">
+      <x:c r="E112" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
-      <x:c r="E112" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
         <x:v>517</x:v>
       </x:c>
-      <x:c r="C113" s="1" t="s">
+      <x:c r="D113" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
-      <x:c r="D113" s="1" t="s">
+      <x:c r="E113" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
-      <x:c r="E113" s="1" t="s">
+      <x:c r="F113" s="1" t="s">
         <x:v>520</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="C114" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
-      <x:c r="C114" s="1" t="s">
+      <x:c r="D114" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
-      <x:c r="D114" s="1" t="s">
+      <x:c r="E114" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
-      <x:c r="E114" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
-      <x:c r="C115" s="1" t="s">
+      <x:c r="D115" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
-      <x:c r="D115" s="1" t="s">
+      <x:c r="E115" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
-      <x:c r="E115" s="1" t="s">
+      <x:c r="F115" s="1" t="s">
         <x:v>529</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
-      <x:c r="C117" s="1" t="s">
+      <x:c r="D117" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
-      <x:c r="D117" s="1" t="s">
+      <x:c r="E117" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
-      <x:c r="E117" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
-      <x:c r="C118" s="1" t="s">
+      <x:c r="E118" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
-      <x:c r="D118" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
         <x:v>544</x:v>
       </x:c>
-      <x:c r="C119" s="1" t="s">
+      <x:c r="E119" s="1" t="s">
         <x:v>545</x:v>
       </x:c>
-      <x:c r="D119" s="1" t="s">
+      <x:c r="F119" s="1" t="s">
         <x:v>546</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="C120" s="1" t="s">
         <x:v>548</x:v>
       </x:c>
-      <x:c r="C120" s="1" t="s">
+      <x:c r="D120" s="1" t="s">
         <x:v>549</x:v>
       </x:c>
-      <x:c r="D120" s="1" t="s">
+      <x:c r="E120" s="1" t="s">
         <x:v>550</x:v>
       </x:c>
-      <x:c r="E120" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="C121" s="1" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="D121" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
-      <x:c r="C121" s="1" t="s">
+      <x:c r="E121" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
-      <x:c r="D121" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="D122" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
-      <x:c r="C122" s="1" t="s">
+      <x:c r="E122" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
-      <x:c r="D122" s="1" t="s">
+      <x:c r="F122" s="1" t="s">
         <x:v>559</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="C123" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
-      <x:c r="C123" s="1" t="s">
+      <x:c r="D123" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
-      <x:c r="D123" s="1" t="s">
+      <x:c r="E123" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
-      <x:c r="E123" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
-      <x:c r="C124" s="1" t="s">
+      <x:c r="E124" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
-      <x:c r="D124" s="1" t="s">
+      <x:c r="F124" s="1" t="s">
         <x:v>568</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s">
         <x:v>570</x:v>
       </x:c>
-      <x:c r="C125" s="1" t="s">
+      <x:c r="D125" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
-      <x:c r="D125" s="1" t="s">
+      <x:c r="E125" s="1" t="s">
         <x:v>572</x:v>
       </x:c>
-      <x:c r="E125" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="C126" s="1" t="s">
         <x:v>574</x:v>
       </x:c>
-      <x:c r="C126" s="1" t="s">
+      <x:c r="D126" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
-      <x:c r="D126" s="1" t="s">
+      <x:c r="E126" s="1" t="s">
         <x:v>576</x:v>
       </x:c>
-      <x:c r="E126" s="1" t="s">
+      <x:c r="F126" s="1" t="s">
         <x:v>577</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
         <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
@@ -4683,376 +4626,296 @@
       </x:c>
       <x:c r="E129" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
         <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="C131" s="1" t="s">
         <x:v>596</x:v>
       </x:c>
-      <x:c r="C131" s="1" t="s">
+      <x:c r="D131" s="1" t="s">
         <x:v>597</x:v>
       </x:c>
-      <x:c r="D131" s="1" t="s">
+      <x:c r="E131" s="1" t="s">
         <x:v>598</x:v>
       </x:c>
-      <x:c r="E131" s="1" t="s">
+      <x:c r="F131" s="1" t="s">
         <x:v>599</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="C133" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
-      <x:c r="C133" s="1" t="s">
+      <x:c r="D133" s="1" t="s">
         <x:v>606</x:v>
       </x:c>
-      <x:c r="D133" s="1" t="s">
+      <x:c r="E133" s="1" t="s">
         <x:v>607</x:v>
       </x:c>
-      <x:c r="E133" s="1" t="s">
+      <x:c r="F133" s="1" t="s">
         <x:v>608</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="C134" s="1" t="s">
         <x:v>610</x:v>
       </x:c>
-      <x:c r="C134" s="1" t="s">
+      <x:c r="D134" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
-      <x:c r="D134" s="1" t="s">
+      <x:c r="E134" s="1" t="s">
         <x:v>612</x:v>
       </x:c>
-      <x:c r="E134" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="C135" s="1" t="s">
         <x:v>614</x:v>
       </x:c>
-      <x:c r="C135" s="1" t="s">
+      <x:c r="D135" s="1" t="s">
         <x:v>615</x:v>
       </x:c>
-      <x:c r="D135" s="1" t="s">
+      <x:c r="E135" s="1" t="s">
         <x:v>616</x:v>
       </x:c>
-      <x:c r="E135" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="C136" s="1" t="s">
         <x:v>618</x:v>
       </x:c>
-      <x:c r="C136" s="1" t="s">
+      <x:c r="D136" s="1" t="s">
         <x:v>619</x:v>
       </x:c>
-      <x:c r="D136" s="1" t="s">
+      <x:c r="E136" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
-      <x:c r="E136" s="1" t="s">
+      <x:c r="F136" s="1" t="s">
         <x:v>621</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="C137" s="1" t="s">
         <x:v>623</x:v>
       </x:c>
-      <x:c r="C137" s="1" t="s">
+      <x:c r="D137" s="1" t="s">
         <x:v>624</x:v>
       </x:c>
-      <x:c r="D137" s="1" t="s">
+      <x:c r="E137" s="1" t="s">
         <x:v>625</x:v>
       </x:c>
-      <x:c r="E137" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="C138" s="1" t="s">
         <x:v>627</x:v>
       </x:c>
-      <x:c r="C138" s="1" t="s">
+      <x:c r="D138" s="1" t="s">
         <x:v>628</x:v>
       </x:c>
-      <x:c r="D138" s="1" t="s">
+      <x:c r="E138" s="1" t="s">
         <x:v>629</x:v>
       </x:c>
-      <x:c r="E138" s="1" t="s">
+      <x:c r="F138" s="1" t="s">
         <x:v>630</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="C139" s="1" t="s">
         <x:v>632</x:v>
       </x:c>
-      <x:c r="C139" s="1" t="s">
+      <x:c r="D139" s="1" t="s">
         <x:v>633</x:v>
       </x:c>
-      <x:c r="D139" s="1" t="s">
+      <x:c r="E139" s="1" t="s">
         <x:v>634</x:v>
       </x:c>
-      <x:c r="E139" s="1" t="s">
+      <x:c r="F139" s="1" t="s">
         <x:v>635</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>635</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
         <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="E142" s="1" t="s">
         <x:v>647</x:v>
       </x:c>
-      <x:c r="E142" s="1" t="s">
+      <x:c r="F142" s="1" t="s">
         <x:v>648</x:v>
       </x:c>
-      <x:c r="F142" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A143" s="1">
-[...79 lines deleted...]
-      <x:c r="A147" s="2" t="s">
+      <x:c r="A143" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B147" s="2" t="s">
+      <x:c r="B143" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C147" s="2" t="s">
+      <x:c r="C143" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D147" s="2" t="s">
+      <x:c r="D143" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E147" s="2" t="s">
+      <x:c r="E143" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F147" s="2" t="s">
+      <x:c r="F143" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A147:F147"/>
+    <x:mergeCell ref="A143:F143"/>
   </x:mergeCells>
 </x:worksheet>
 </file>