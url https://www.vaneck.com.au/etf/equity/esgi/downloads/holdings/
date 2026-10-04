--- v7 (2026-09-12)
+++ v8 (2026-10-04)
@@ -1,1995 +1,1986 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82646c53b4054b15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ac2e40ca0254423" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESGI_asat_20260911" sheetId="1" r:id="Reacf57052f4e4add"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESGI_asat_20261002" sheetId="1" r:id="Rf90b80d2297b4013"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="719" uniqueCount="649">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 11/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="714" uniqueCount="646">
+  <x:si>
+    <x:t>All Fund Holdings as at 02/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,838,950.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.14%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>ASML NA</x:t>
   </x:si>
   <x:si>
-    <x:t>5,643</x:t>
-[...20 lines deleted...]
-    <x:t>5.17%</x:t>
+    <x:t>5,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,355,143.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.96%</x:t>
   </x:si>
   <x:si>
     <x:t>Palo Alto Networks Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PANW US</x:t>
   </x:si>
   <x:si>
-    <x:t>25,525</x:t>
-[...5 lines deleted...]
-    <x:t>4.90%</x:t>
+    <x:t>25,965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,022,778.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Mitsui Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8316 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231,687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,001,740.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Softbank Group Corp</x:t>
   </x:si>
   <x:si>
     <x:t>9984 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>116,278</x:t>
-[...20 lines deleted...]
-    <x:t>2.90%</x:t>
+    <x:t>118,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,791,835.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Servicenow Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NOW US</x:t>
   </x:si>
   <x:si>
-    <x:t>32,290</x:t>
-[...5 lines deleted...]
-    <x:t>2.40%</x:t>
+    <x:t>32,847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,333,279.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Vertex Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VRTX US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,949</x:t>
-[...5 lines deleted...]
-    <x:t>2.32%</x:t>
+    <x:t>8,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,855,866.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Dbs Group Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DBS SP</x:t>
   </x:si>
   <x:si>
-    <x:t>64,573</x:t>
-[...5 lines deleted...]
-    <x:t>2.22%</x:t>
+    <x:t>65,687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,694,484.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Nova Scotia/The</x:t>
   </x:si>
   <x:si>
     <x:t>BNS CN</x:t>
   </x:si>
   <x:si>
-    <x:t>38,364</x:t>
-[...5 lines deleted...]
-    <x:t>2.02%</x:t>
+    <x:t>39,026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,111,520.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
   </x:si>
   <x:si>
     <x:t>Automatic Data Processing Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ADP US</x:t>
   </x:si>
   <x:si>
-    <x:t>12,519</x:t>
-[...5 lines deleted...]
-    <x:t>1.90%</x:t>
+    <x:t>12,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,708,450.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trane Technologies Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,688,023.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
   </x:si>
   <x:si>
     <x:t>Zurich Insurance Group Ag</x:t>
   </x:si>
   <x:si>
     <x:t>ZURN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>4,618</x:t>
-[...5 lines deleted...]
-    <x:t>1.89%</x:t>
+    <x:t>4,697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,655,858.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cadence Design Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDNS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,429,746.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,318,969.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Aia Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1299 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>324,045</x:t>
-[...32 lines deleted...]
-    <x:t>1.73%</x:t>
+    <x:t>329,634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,170,689.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synopsys Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNPS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,073,420.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Pnc Financial Services Group Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>PNC US</x:t>
   </x:si>
   <x:si>
-    <x:t>12,496</x:t>
-[...5 lines deleted...]
-    <x:t>1.72%</x:t>
+    <x:t>12,712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,031,470.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
   </x:si>
   <x:si>
     <x:t>Tokio Marine Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>8766 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>56,028</x:t>
-[...5 lines deleted...]
-    <x:t>1.61%</x:t>
+    <x:t>854,913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,947,370.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
   </x:si>
   <x:si>
     <x:t>Elevance Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ELV US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,792</x:t>
-[...5 lines deleted...]
-    <x:t>1.60%</x:t>
+    <x:t>6,909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,830,754.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oversea-Chinese Banking Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OCBC SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104,288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,707,205.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Mercadolibre Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MELI US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,429</x:t>
-[...5 lines deleted...]
-    <x:t>1.54%</x:t>
+    <x:t>1,454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,539,418.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Intuit Inc</x:t>
   </x:si>
   <x:si>
     <x:t>INTU US</x:t>
   </x:si>
   <x:si>
-    <x:t>8,567</x:t>
-[...50 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>8,715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,514,759.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Wheaton Precious Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>WPM CN</x:t>
   </x:si>
   <x:si>
-    <x:t>14,223</x:t>
-[...5 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>14,468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,834,666.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Boerse Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB1 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,690,656.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Relx Plc</x:t>
   </x:si>
   <x:si>
     <x:t>REL LN</x:t>
   </x:si>
   <x:si>
-    <x:t>54,856</x:t>
-[...17 lines deleted...]
-    <x:t>$2,581,281.67</x:t>
+    <x:t>55,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,681,732.59</x:t>
   </x:si>
   <x:si>
     <x:t>National Bank Of Canada</x:t>
   </x:si>
   <x:si>
     <x:t>NA CN</x:t>
   </x:si>
   <x:si>
-    <x:t>12,072</x:t>
-[...5 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>12,280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,506,867.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swiss Re Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SREN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,331,461.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>Hermes International</x:t>
   </x:si>
   <x:si>
     <x:t>RMS FP</x:t>
   </x:si>
   <x:si>
-    <x:t>1,075</x:t>
-[...5 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>1,093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,298,611.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edwards Lifesciences Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,241,181.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>State Street Corp</x:t>
   </x:si>
   <x:si>
     <x:t>STT US</x:t>
   </x:si>
   <x:si>
-    <x:t>8,668</x:t>
-[...35 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>8,818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,226,293.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,166,129.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Prosus Nv</x:t>
   </x:si>
   <x:si>
     <x:t>PRX NA</x:t>
   </x:si>
   <x:si>
-    <x:t>37,663</x:t>
-[...2 lines deleted...]
-    <x:t>$2,156,428.66</x:t>
+    <x:t>38,313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,139,116.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Humana Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HUM US</x:t>
   </x:si>
   <x:si>
-    <x:t>3,760</x:t>
-[...5 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>3,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,131,396.56</x:t>
   </x:si>
   <x:si>
     <x:t>Autodesk Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ADSK US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,608</x:t>
-[...2 lines deleted...]
-    <x:t>$1,950,779.29</x:t>
+    <x:t>6,722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,044,714.60</x:t>
   </x:si>
   <x:si>
     <x:t>0.79%</x:t>
   </x:si>
   <x:si>
+    <x:t>Netapp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTAP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,029,758.07</x:t>
+  </x:si>
+  <x:si>
     <x:t>Sun Life Financial Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SLF CN</x:t>
   </x:si>
   <x:si>
-    <x:t>17,455</x:t>
-[...2 lines deleted...]
-    <x:t>$1,941,300.59</x:t>
+    <x:t>17,756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,002,374.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>Iqvia Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>IQV US</x:t>
   </x:si>
   <x:si>
-    <x:t>5,227</x:t>
-[...2 lines deleted...]
-    <x:t>$1,876,265.10</x:t>
+    <x:t>5,317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,969,872.18</x:t>
   </x:si>
   <x:si>
     <x:t>0.76%</x:t>
   </x:si>
   <x:si>
+    <x:t>Waters Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,908,396.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idexx Laboratories Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDXX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,869,164.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Overseas Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UOB SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,860,109.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ebay Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBAY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,835,645.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veeva Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEEV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,826,775.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prudential Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,786,057.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Sandvik Ab</x:t>
   </x:si>
   <x:si>
     <x:t>SAND SS</x:t>
   </x:si>
   <x:si>
-    <x:t>32,411</x:t>
-[...89 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>32,970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,709,148.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Ms&amp;Ad Insurance Group Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>8725 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>37,396</x:t>
-[...29 lines deleted...]
-    <x:t>$1,574,226.24</x:t>
+    <x:t>38,041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,653,300.26</x:t>
   </x:si>
   <x:si>
     <x:t>0.64%</x:t>
   </x:si>
   <x:si>
+    <x:t>Dr Horton Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,574,983.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sika Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIKA SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,545,942.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Sompo Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>8630 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>25,602</x:t>
-[...20 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>26,043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,545,873.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3i Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>III LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,486,298.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biogen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIIB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,484,059.70</x:t>
   </x:si>
   <x:si>
     <x:t>Kbc Group Nv</x:t>
   </x:si>
   <x:si>
     <x:t>KBC BB</x:t>
   </x:si>
   <x:si>
-    <x:t>7,194</x:t>
-[...29 lines deleted...]
-    <x:t>$1,494,161.52</x:t>
+    <x:t>7,318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,477,413.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intact Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,402,828.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Prudential Plc</x:t>
   </x:si>
   <x:si>
     <x:t>PRU LN</x:t>
   </x:si>
   <x:si>
-    <x:t>78,498</x:t>
-[...5 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>79,857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,393,544.88</x:t>
   </x:si>
   <x:si>
     <x:t>Alnylam Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ALNY US</x:t>
   </x:si>
   <x:si>
-    <x:t>4,181</x:t>
-[...17 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>4,254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,341,113.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vestas Wind Systems A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VWS DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,340,484.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swiss Life Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLHN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,339,297.44</x:t>
   </x:si>
   <x:si>
     <x:t>Crown Castle Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CCI US</x:t>
   </x:si>
   <x:si>
-    <x:t>13,669</x:t>
-[...44 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>13,905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,325,558.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiichi Sankyo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4568 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,316,763.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mongodb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,282,995.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Raymond James Financial Inc</x:t>
   </x:si>
   <x:si>
     <x:t>RJF US</x:t>
   </x:si>
   <x:si>
-    <x:t>5,493</x:t>
-[...29 lines deleted...]
-    <x:t>$1,281,005.21</x:t>
+    <x:t>5,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,268,494.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Williams-Sonoma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WSM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,250,243.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dnb Bank Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNB NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,164,918.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>American Water Works Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AWK US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,116</x:t>
-[...20 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>6,221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,162,615.91</x:t>
   </x:si>
   <x:si>
     <x:t>Amadeus It Group Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AMS SM</x:t>
   </x:si>
   <x:si>
-    <x:t>13,178</x:t>
-[...17 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>13,406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,145,518.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astellas Pharma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,118,928.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xylem Inc/Ny</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XYL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,106,041.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synchrony Financial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,103,504.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boc Hong Kong Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2388 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117,893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,092,863.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Sampo Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>SAMPO FH</x:t>
   </x:si>
   <x:si>
-    <x:t>74,827</x:t>
-[...62 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>76,118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,085,256.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ulta Beauty Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULTA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,068,735.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veralto Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLTO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,063,018.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vat Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VACN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,041,606.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Nn Group Nv</x:t>
   </x:si>
   <x:si>
     <x:t>NN NA</x:t>
   </x:si>
   <x:si>
-    <x:t>8,237</x:t>
-[...5 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>8,379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,039,784.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pultegroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,007,769.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Verisk Analytics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VRSK US</x:t>
   </x:si>
   <x:si>
-    <x:t>4,103</x:t>
-[...44 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>4,174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$981,469.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genmab A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMAB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$922,128.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Incyte Corp</x:t>
   </x:si>
   <x:si>
     <x:t>INCY US</x:t>
   </x:si>
   <x:si>
-    <x:t>5,318</x:t>
-[...20 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>5,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$895,003.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Legal &amp; General Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>LGEN LN</x:t>
   </x:si>
   <x:si>
-    <x:t>160,232</x:t>
-[...5 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>163,005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$889,919.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ch Robinson Worldwide Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHRW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$849,757.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bandai Namco Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7832 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,926</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$832,157.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Broadridge Financial Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BR US</x:t>
   </x:si>
   <x:si>
-    <x:t>3,622</x:t>
-[...32 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>3,685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$829,739.56</x:t>
   </x:si>
   <x:si>
     <x:t>Asics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>7936 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>21,278</x:t>
-[...2 lines deleted...]
-    <x:t>$775,314.36</x:t>
+    <x:t>21,645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$815,639.61</x:t>
   </x:si>
   <x:si>
     <x:t>Best Buy Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBY US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,271</x:t>
-[...2 lines deleted...]
-    <x:t>$770,664.45</x:t>
+    <x:t>6,379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$805,166.18</x:t>
   </x:si>
   <x:si>
     <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Wolters Kluwer Nv</x:t>
   </x:si>
   <x:si>
     <x:t>WKL NA</x:t>
   </x:si>
   <x:si>
-    <x:t>7,100</x:t>
-[...2 lines deleted...]
-    <x:t>$762,471.01</x:t>
+    <x:t>7,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$792,765.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Music Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UMG NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$776,977.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>International Paper Co</x:t>
   </x:si>
   <x:si>
     <x:t>IP US</x:t>
   </x:si>
   <x:si>
-    <x:t>15,755</x:t>
-[...29 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>16,026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$735,133.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Secom Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9735 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$715,558.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Systemes Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSY FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$713,632.28</x:t>
   </x:si>
   <x:si>
     <x:t>Finecobank Banca Fineco Spa</x:t>
   </x:si>
   <x:si>
     <x:t>FBK IM</x:t>
   </x:si>
   <x:si>
-    <x:t>19,164</x:t>
-[...32 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>19,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$685,535.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Segro Plc</x:t>
   </x:si>
   <x:si>
     <x:t>SGRO LN</x:t>
   </x:si>
   <x:si>
-    <x:t>38,165</x:t>
-[...5 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>38,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$675,466.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sonova Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOON SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$674,062.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Informa Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INF LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$654,180.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Euronext Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENX FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$643,643.62</x:t>
   </x:si>
   <x:si>
     <x:t>Daiwa Securities Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>8601 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>39,321</x:t>
-[...29 lines deleted...]
-    <x:t>$633,457.97</x:t>
+    <x:t>39,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$637,339.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kuehne + Nagel International Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNIN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$598,321.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ia Financial Corp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$582,983.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asahi Kasei Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3407 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$580,852.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asr Nederland Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASRNL NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$578,046.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Admiral Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADM LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$565,762.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sekisui House Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1928 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$562,743.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metso Outotec Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>METSO FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$560,791.60</x:t>
   </x:si>
   <x:si>
     <x:t>Cellnex Telecom Sa</x:t>
   </x:si>
   <x:si>
     <x:t>CLNX SM</x:t>
   </x:si>
   <x:si>
-    <x:t>14,961</x:t>
-[...71 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>15,219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$557,365.14</x:t>
   </x:si>
   <x:si>
     <x:t>Straumann Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>STMN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>3,496</x:t>
-[...41 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>3,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$552,990.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Ageas Sa/Nv</x:t>
   </x:si>
   <x:si>
     <x:t>AGS BB</x:t>
   </x:si>
   <x:si>
-    <x:t>4,523</x:t>
-[...2 lines deleted...]
-    <x:t>$542,589.97</x:t>
+    <x:t>4,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$546,162.01</x:t>
   </x:si>
   <x:si>
     <x:t>Sage Group Plc/The</x:t>
   </x:si>
   <x:si>
     <x:t>SGE LN</x:t>
   </x:si>
   <x:si>
-    <x:t>28,320</x:t>
-[...5 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>28,810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$538,565.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nomura Research Institute Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4307 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$536,679.54</x:t>
   </x:si>
   <x:si>
     <x:t>Concordia Financial Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>7186 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>30,471</x:t>
-[...2 lines deleted...]
-    <x:t>$522,551.15</x:t>
+    <x:t>30,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$531,964.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smiths Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMIN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$508,321.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deckers Outdoor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DECK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$502,340.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moncler Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONC IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$495,332.37</x:t>
   </x:si>
   <x:si>
     <x:t>Unibail-Rodamco-Westfield</x:t>
   </x:si>
   <x:si>
     <x:t>URW FP</x:t>
   </x:si>
   <x:si>
-    <x:t>3,393</x:t>
-[...14 lines deleted...]
-    <x:t>$508,521.24</x:t>
+    <x:t>3,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$488,788.97</x:t>
   </x:si>
   <x:si>
     <x:t>Unipol Assicurazioni Spa</x:t>
   </x:si>
   <x:si>
     <x:t>UNI IM</x:t>
   </x:si>
   <x:si>
-    <x:t>11,235</x:t>
-[...41 lines deleted...]
-    <x:t>$444,478.71</x:t>
+    <x:t>11,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$477,011.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orion Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORNBV FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$457,273.60</x:t>
   </x:si>
   <x:si>
     <x:t>0.18%</x:t>
   </x:si>
   <x:si>
-    <x:t>Orion Oyj</x:t>
-[...8 lines deleted...]
-    <x:t>$440,595.40</x:t>
+    <x:t>Belimo Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEAN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$437,418.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>M&amp;G Plc</x:t>
   </x:si>
   <x:si>
     <x:t>MNG LN</x:t>
   </x:si>
   <x:si>
-    <x:t>69,814</x:t>
-[...14 lines deleted...]
-    <x:t>$433,738.82</x:t>
+    <x:t>71,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$423,248.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Mowi Asa</x:t>
   </x:si>
   <x:si>
     <x:t>MOWI NO</x:t>
   </x:si>
   <x:si>
-    <x:t>13,624</x:t>
-[...5 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>13,859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$416,840.83</x:t>
   </x:si>
   <x:si>
     <x:t>Pandora A/S</x:t>
   </x:si>
   <x:si>
     <x:t>PNDORA DC</x:t>
   </x:si>
   <x:si>
-    <x:t>2,349</x:t>
-[...2 lines deleted...]
-    <x:t>$412,344.63</x:t>
+    <x:t>2,389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$409,458.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Addtech Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADDTB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$407,700.21</x:t>
   </x:si>
   <x:si>
     <x:t>Rexel Sa</x:t>
   </x:si>
   <x:si>
     <x:t>RXL FP</x:t>
   </x:si>
   <x:si>
-    <x:t>6,976</x:t>
-[...2 lines deleted...]
-    <x:t>$408,526.91</x:t>
+    <x:t>7,097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$406,351.41</x:t>
   </x:si>
   <x:si>
     <x:t>Tele2 Ab</x:t>
   </x:si>
   <x:si>
     <x:t>TEL2B SS</x:t>
   </x:si>
   <x:si>
-    <x:t>16,099</x:t>
-[...17 lines deleted...]
-    <x:t>$381,860.80</x:t>
+    <x:t>16,376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$377,208.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Standard Life Plc</x:t>
   </x:si>
   <x:si>
     <x:t>SDLF LN</x:t>
   </x:si>
   <x:si>
-    <x:t>22,069</x:t>
-[...5 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>22,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$370,655.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Talanx Ag</x:t>
   </x:si>
   <x:si>
     <x:t>TLX GR</x:t>
   </x:si>
   <x:si>
-    <x:t>1,860</x:t>
-[...2 lines deleted...]
-    <x:t>$363,585.86</x:t>
+    <x:t>1,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$359,466.45</x:t>
   </x:si>
   <x:si>
     <x:t>Swedish Orphan Biovitrum Ab</x:t>
   </x:si>
   <x:si>
     <x:t>SOBI SS</x:t>
   </x:si>
   <x:si>
-    <x:t>5,597</x:t>
-[...5 lines deleted...]
-    <x:t>0.14%</x:t>
+    <x:t>5,693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$348,766.08</x:t>
   </x:si>
   <x:si>
     <x:t>Pearson Plc</x:t>
   </x:si>
   <x:si>
     <x:t>PSON LN</x:t>
   </x:si>
   <x:si>
-    <x:t>14,590</x:t>
-[...2 lines deleted...]
-    <x:t>$319,260.68</x:t>
+    <x:t>14,843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$344,792.79</x:t>
   </x:si>
   <x:si>
     <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Sanrio Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>8136 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>29,997</x:t>
-[...2 lines deleted...]
-    <x:t>$319,067.00</x:t>
+    <x:t>30,514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$327,932.55</x:t>
   </x:si>
   <x:si>
     <x:t>Svenska Cellulosa Ab Sca</x:t>
   </x:si>
   <x:si>
     <x:t>SCAB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>18,584</x:t>
-[...2 lines deleted...]
-    <x:t>$314,541.61</x:t>
+    <x:t>18,904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$323,770.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kesko Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KESKOB FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$314,965.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nibe Industrier Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIBEB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$289,190.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Element Fleet Management Corp</x:t>
   </x:si>
   <x:si>
     <x:t>EFN CN</x:t>
   </x:si>
   <x:si>
-    <x:t>12,339</x:t>
-[...44 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>12,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$284,823.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gjensidige Forsikring Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GJF NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$244,180.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Ipsen Sa</x:t>
   </x:si>
   <x:si>
     <x:t>IPN FP</x:t>
   </x:si>
   <x:si>
-    <x:t>1,050</x:t>
-[...14 lines deleted...]
-    <x:t>$262,642.40</x:t>
+    <x:t>1,068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$241,282.49</x:t>
   </x:si>
   <x:si>
     <x:t>Getlink Se</x:t>
   </x:si>
   <x:si>
     <x:t>GET FP</x:t>
   </x:si>
   <x:si>
-    <x:t>7,751</x:t>
-[...5 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>7,885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$235,177.71</x:t>
   </x:si>
   <x:si>
     <x:t>Zalando Se</x:t>
   </x:si>
   <x:si>
     <x:t>ZAL GR</x:t>
   </x:si>
   <x:si>
-    <x:t>6,270</x:t>
-[...2 lines deleted...]
-    <x:t>$226,513.85</x:t>
+    <x:t>6,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$229,865.54</x:t>
   </x:si>
   <x:si>
     <x:t>Demant A/S</x:t>
   </x:si>
   <x:si>
     <x:t>DEMANT DC</x:t>
   </x:si>
   <x:si>
-    <x:t>2,653</x:t>
-[...2 lines deleted...]
-    <x:t>$168,940.41</x:t>
+    <x:t>2,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$183,493.40</x:t>
   </x:si>
   <x:si>
     <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Kyowa Kirin Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>4151 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>7,408</x:t>
-[...2 lines deleted...]
-    <x:t>$148,124.69</x:t>
+    <x:t>7,536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$152,925.97</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Gecina Sa</x:t>
   </x:si>
   <x:si>
     <x:t>GFC FP</x:t>
   </x:si>
   <x:si>
-    <x:t>1,383</x:t>
-[...2 lines deleted...]
-    <x:t>$147,511.18</x:t>
+    <x:t>1,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$135,253.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Covivio</x:t>
   </x:si>
   <x:si>
     <x:t>COV FP</x:t>
   </x:si>
   <x:si>
-    <x:t>1,661</x:t>
-[...5 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>1,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$118,628.36</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$2,825,061.23</x:t>
-[...2 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>$2,722,111.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -2014,56 +2005,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39ded8dd20b44998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R83d617169f854a12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reacf57052f4e4add" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22173819c17743a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R476fa75c92674129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf90b80d2297b4013" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F143"/>
+  <x:dimension ref="A1:F142"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="48" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2346,2576 +2337,2556 @@
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
         <x:v>247</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
         <x:v>261</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
         <x:v>270</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
         <x:v>283</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
         <x:v>297</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
         <x:v>306</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
         <x:v>320</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
         <x:v>333</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
         <x:v>342</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
         <x:v>351</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
         <x:v>375</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
         <x:v>389</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="F87" s="1" t="s">
         <x:v>402</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="E91" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="F91" s="1" t="s">
         <x:v>421</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="E94" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="F94" s="1" t="s">
         <x:v>435</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="F96" s="1" t="s">
         <x:v>444</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="E99" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="F99" s="1" t="s">
         <x:v>457</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="F102" s="1" t="s">
         <x:v>470</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="F107" s="1" t="s">
         <x:v>491</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="D113" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="E113" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="F113" s="1" t="s">
         <x:v>517</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="E119" s="1" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="F119" s="1" t="s">
         <x:v>544</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="D125" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="E125" s="1" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="F125" s="1" t="s">
         <x:v>570</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="C128" s="1" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="D128" s="1" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="E128" s="1" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="F128" s="1" t="s">
         <x:v>583</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>601</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="D132" s="1" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="E132" s="1" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="F132" s="1" t="s">
         <x:v>601</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="D134" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="E134" s="1" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="F134" s="1" t="s">
         <x:v>610</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>627</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="D140" s="1" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="E140" s="1" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="F140" s="1" t="s">
         <x:v>637</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>635</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A142" s="1">
-[...19 lines deleted...]
-      <x:c r="A143" s="2" t="s">
+      <x:c r="A142" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B143" s="2" t="s">
+      <x:c r="B142" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C143" s="2" t="s">
+      <x:c r="C142" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D143" s="2" t="s">
+      <x:c r="D142" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E143" s="2" t="s">
+      <x:c r="E142" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F143" s="2" t="s">
+      <x:c r="F142" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A143:F143"/>
+    <x:mergeCell ref="A142:F142"/>
   </x:mergeCells>
 </x:worksheet>
 </file>