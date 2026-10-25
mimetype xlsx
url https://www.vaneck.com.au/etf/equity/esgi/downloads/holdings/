--- v8 (2026-10-04)
+++ v9 (2026-10-25)
@@ -1,1986 +1,1995 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ac2e40ca0254423" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e40495df2db4a3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESGI_asat_20261002" sheetId="1" r:id="Rf90b80d2297b4013"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESGI_asat_20261023" sheetId="1" r:id="Rb02d704549fb4dfe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="714" uniqueCount="646">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 02/10/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="719" uniqueCount="649">
+  <x:si>
+    <x:t>All Fund Holdings as at 23/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Palo Alto Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PANW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,138,339.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asml Holding Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASML NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,008,786.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.10%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT US</x:t>
   </x:si>
   <x:si>
-    <x:t>20,441</x:t>
-[...35 lines deleted...]
-    <x:t>5.83%</x:t>
+    <x:t>20,433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,945,196.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Servicenow Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,351,892.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Sumitomo Mitsui Financial Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>8316 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>231,687</x:t>
-[...5 lines deleted...]
-    <x:t>2.72%</x:t>
+    <x:t>231,594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,662,213.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vertex Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRTX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,169,547.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Automatic Data Processing Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,590,922.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dbs Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DBS SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,462,660.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Nova Scotia/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,182,334.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zurich Insurance Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZURN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,058,449.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,884,677.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
   </x:si>
   <x:si>
     <x:t>Softbank Group Corp</x:t>
   </x:si>
   <x:si>
     <x:t>9984 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>118,283</x:t>
-[...80 lines deleted...]
-    <x:t>1.83%</x:t>
+    <x:t>118,236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,617,616.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Trane Technologies Plc</x:t>
   </x:si>
   <x:si>
     <x:t>TT US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,043</x:t>
-[...20 lines deleted...]
-    <x:t>1.81%</x:t>
+    <x:t>7,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,506,241.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokio Marine Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8766 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>854,570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,427,461.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intuit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,409,232.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elevance Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,385,798.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aia Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1299 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>329,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,266,720.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pnc Financial Services Group Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,087,298.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS US</x:t>
   </x:si>
   <x:si>
-    <x:t>8,787</x:t>
-[...35 lines deleted...]
-    <x:t>1.62%</x:t>
+    <x:t>8,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,879,291.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercadolibre Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MELI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,781,871.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS US</x:t>
   </x:si>
   <x:si>
-    <x:t>5,795</x:t>
-[...50 lines deleted...]
-    <x:t>1.49%</x:t>
+    <x:t>5,793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,490,588.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Oversea-Chinese Banking Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>OCBC SP</x:t>
   </x:si>
   <x:si>
-    <x:t>104,288</x:t>
-[...35 lines deleted...]
-    <x:t>1.36%</x:t>
+    <x:t>104,246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,378,661.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Relx Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,219,581.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Boerse Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB1 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,930,534.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Bank Of Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,586,123.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swiss Re Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SREN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,543,131.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Wheaton Precious Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>WPM CN</x:t>
   </x:si>
   <x:si>
-    <x:t>14,468</x:t>
-[...59 lines deleted...]
-    <x:t>$2,331,461.57</x:t>
+    <x:t>14,462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,542,622.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autodesk Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADSK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,443,505.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edwards Lifesciences Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,356,100.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Humana Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,295,926.54</x:t>
   </x:si>
   <x:si>
     <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>Hermes International</x:t>
   </x:si>
   <x:si>
     <x:t>RMS FP</x:t>
   </x:si>
   <x:si>
     <x:t>1,093</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,298,611.52</x:t>
-[...14 lines deleted...]
-    <x:t>$2,241,181.47</x:t>
+    <x:t>$2,250,877.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,230,573.04</x:t>
   </x:si>
   <x:si>
     <x:t>0.87%</x:t>
   </x:si>
   <x:si>
+    <x:t>Veeva Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEEV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,141,898.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
     <x:t>State Street Corp</x:t>
   </x:si>
   <x:si>
     <x:t>STT US</x:t>
   </x:si>
   <x:si>
-    <x:t>8,818</x:t>
-[...20 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>8,814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,109,878.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iqvia Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IQV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,109,777.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ebay Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBAY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,091,989.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>Prosus Nv</x:t>
   </x:si>
   <x:si>
     <x:t>PRX NA</x:t>
   </x:si>
   <x:si>
-    <x:t>38,313</x:t>
-[...32 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>38,297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,075,194.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sun Life Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLF CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,039,704.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Waters Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,031,847.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idexx Laboratories Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDXX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,030,522.40</x:t>
   </x:si>
   <x:si>
     <x:t>Netapp Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NTAP US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,252</x:t>
-[...44 lines deleted...]
-    <x:t>$1,908,396.20</x:t>
+    <x:t>6,249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,893,995.11</x:t>
   </x:si>
   <x:si>
     <x:t>0.74%</x:t>
   </x:si>
   <x:si>
-    <x:t>Idexx Laboratories Inc</x:t>
-[...8 lines deleted...]
-    <x:t>$1,869,164.11</x:t>
+    <x:t>Prudential Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,862,506.40</x:t>
   </x:si>
   <x:si>
     <x:t>0.73%</x:t>
   </x:si>
   <x:si>
+    <x:t>Ms&amp;Ad Insurance Group Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8725 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,795,545.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
     <x:t>United Overseas Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>UOB SP</x:t>
   </x:si>
   <x:si>
-    <x:t>38,429</x:t>
-[...47 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>38,413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,794,833.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dr Horton Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,711,731.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biogen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIIB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,702,282.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sompo Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8630 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,651,751.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Sandvik Ab</x:t>
   </x:si>
   <x:si>
     <x:t>SAND SS</x:t>
   </x:si>
   <x:si>
-    <x:t>32,970</x:t>
-[...32 lines deleted...]
-    <x:t>$1,574,983.68</x:t>
+    <x:t>32,957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,593,595.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crown Castle Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,899</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,562,658.36</x:t>
   </x:si>
   <x:si>
     <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Sika Ag</x:t>
   </x:si>
   <x:si>
     <x:t>SIKA SW</x:t>
   </x:si>
   <x:si>
-    <x:t>4,857</x:t>
-[...2 lines deleted...]
-    <x:t>$1,545,942.08</x:t>
+    <x:t>4,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,551,259.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intact Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,529,778.51</x:t>
   </x:si>
   <x:si>
     <x:t>0.60%</x:t>
   </x:si>
   <x:si>
-    <x:t>Sompo Holdings Inc</x:t>
-[...8 lines deleted...]
-    <x:t>$1,545,873.24</x:t>
+    <x:t>Swiss Life Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLHN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,402,792.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Williams-Sonoma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WSM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,394,850.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alnylam Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALNY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,378,298.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiichi Sankyo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4568 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,373,947.77</x:t>
   </x:si>
   <x:si>
     <x:t>3i Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>III LN</x:t>
   </x:si>
   <x:si>
-    <x:t>30,602</x:t>
-[...17 lines deleted...]
-    <x:t>$1,484,059.70</x:t>
+    <x:t>30,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,349,181.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prudential Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,348,363.19</x:t>
   </x:si>
   <x:si>
     <x:t>Kbc Group Nv</x:t>
   </x:si>
   <x:si>
     <x:t>KBC BB</x:t>
   </x:si>
   <x:si>
-    <x:t>7,318</x:t>
-[...47 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>7,316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,294,564.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mongodb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,290,042.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Water Works Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AWK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,270,408.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raymond James Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RJF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,268,252.34</x:t>
   </x:si>
   <x:si>
     <x:t>Vestas Wind Systems A/S</x:t>
   </x:si>
   <x:si>
     <x:t>VWS DC</x:t>
   </x:si>
   <x:si>
-    <x:t>30,925</x:t>
-[...68 lines deleted...]
-    <x:t>$1,268,494.70</x:t>
+    <x:t>30,912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,255,936.35</x:t>
   </x:si>
   <x:si>
     <x:t>0.49%</x:t>
   </x:si>
   <x:si>
-    <x:t>Williams-Sonoma Inc</x:t>
-[...8 lines deleted...]
-    <x:t>$1,250,243.49</x:t>
+    <x:t>Ulta Beauty Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULTA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,239,860.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astellas Pharma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,235,475.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amadeus It Group Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMS SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,218,091.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verisk Analytics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRSK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,210,438.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Dnb Bank Asa</x:t>
   </x:si>
   <x:si>
     <x:t>DNB NO</x:t>
   </x:si>
   <x:si>
-    <x:t>25,244</x:t>
-[...2 lines deleted...]
-    <x:t>$1,164,918.51</x:t>
+    <x:t>25,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,207,035.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xylem Inc/Ny</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XYL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,179,630.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veralto Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLTO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,170,110.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synchrony Financial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,147,206.57</x:t>
   </x:si>
   <x:si>
     <x:t>0.45%</x:t>
   </x:si>
   <x:si>
-    <x:t>American Water Works Co Inc</x:t>
-[...20 lines deleted...]
-    <x:t>$1,145,518.93</x:t>
+    <x:t>Sampo Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAMPO FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,120,587.68</x:t>
   </x:si>
   <x:si>
     <x:t>0.44%</x:t>
   </x:si>
   <x:si>
-    <x:t>Astellas Pharma Inc</x:t>
-[...35 lines deleted...]
-    <x:t>$1,103,504.18</x:t>
+    <x:t>Genmab A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMAB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,069,514.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Boc Hong Kong Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2388 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>117,893</x:t>
-[...44 lines deleted...]
-    <x:t>$1,063,018.75</x:t>
+    <x:t>117,846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,065,081.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pultegroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,033,681.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nn Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,012,076.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wolters Kluwer Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WKL NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,000,845.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$977,650.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7936 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$948,808.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Legal &amp; General Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LGEN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>162,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$926,140.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bandai Namco Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7832 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$917,176.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Best Buy Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$908,244.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Incyte Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$901,885.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Music Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UMG NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$862,932.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Vat Group Ag</x:t>
   </x:si>
   <x:si>
     <x:t>VACN SW</x:t>
   </x:si>
   <x:si>
     <x:t>860</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,041,606.51</x:t>
-[...86 lines deleted...]
-    <x:t>$889,919.35</x:t>
+    <x:t>$848,930.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Systemes Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSY FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$821,319.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Secom Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9735 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$771,509.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Paper Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$769,814.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sonova Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOON SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$762,560.50</x:t>
   </x:si>
   <x:si>
     <x:t>Ch Robinson Worldwide Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CHRW US</x:t>
   </x:si>
   <x:si>
     <x:t>3,755</x:t>
   </x:si>
   <x:si>
-    <x:t>$849,757.56</x:t>
-[...110 lines deleted...]
-    <x:t>$715,558.11</x:t>
+    <x:t>$762,139.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Informa Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INF LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$705,895.48</x:t>
   </x:si>
   <x:si>
     <x:t>0.28%</x:t>
   </x:si>
   <x:si>
-    <x:t>Dassault Systemes Se</x:t>
-[...8 lines deleted...]
-    <x:t>$713,632.28</x:t>
+    <x:t>Euronext Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENX FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$704,815.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Segro Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGRO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$669,158.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sage Group Plc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$653,753.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nomura Research Institute Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4307 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$653,100.16</x:t>
   </x:si>
   <x:si>
     <x:t>Finecobank Banca Fineco Spa</x:t>
   </x:si>
   <x:si>
     <x:t>FBK IM</x:t>
   </x:si>
   <x:si>
     <x:t>19,494</x:t>
   </x:si>
   <x:si>
-    <x:t>$685,535.30</x:t>
-[...41 lines deleted...]
-    <x:t>$654,180.47</x:t>
+    <x:t>$642,259.38</x:t>
   </x:si>
   <x:si>
     <x:t>0.25%</x:t>
   </x:si>
   <x:si>
-    <x:t>Euronext Nv</x:t>
-[...8 lines deleted...]
-    <x:t>$643,643.62</x:t>
+    <x:t>Cellnex Telecom Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLNX SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$630,715.85</x:t>
   </x:si>
   <x:si>
     <x:t>Daiwa Securities Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>8601 JP</x:t>
   </x:si>
   <x:si>
     <x:t>39,999</x:t>
   </x:si>
   <x:si>
-    <x:t>$637,339.40</x:t>
+    <x:t>$616,143.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Admiral Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADM LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$612,832.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ia Financial Corp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$606,388.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Straumann Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STMN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$597,108.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Kuehne + Nagel International Ag</x:t>
   </x:si>
   <x:si>
     <x:t>KNIN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>1,539</x:t>
-[...17 lines deleted...]
-    <x:t>$582,983.52</x:t>
+    <x:t>1,538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$596,893.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asr Nederland Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASRNL NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$593,256.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sekisui House Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1928 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$584,737.15</x:t>
   </x:si>
   <x:si>
     <x:t>Asahi Kasei Corp</x:t>
   </x:si>
   <x:si>
     <x:t>3407 JP</x:t>
   </x:si>
   <x:si>
     <x:t>39,160</x:t>
   </x:si>
   <x:si>
-    <x:t>$580,852.39</x:t>
-[...11 lines deleted...]
-    <x:t>$578,046.83</x:t>
+    <x:t>$565,029.78</x:t>
   </x:si>
   <x:si>
     <x:t>0.22%</x:t>
   </x:si>
   <x:si>
-    <x:t>Admiral Group Plc</x:t>
-[...20 lines deleted...]
-    <x:t>$562,743.00</x:t>
+    <x:t>Ageas Sa/Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGS BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$544,478.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deckers Outdoor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DECK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$538,207.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unipol Assicurazioni Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNI IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$530,243.83</x:t>
   </x:si>
   <x:si>
     <x:t>Metso Outotec Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>METSO FH</x:t>
   </x:si>
   <x:si>
     <x:t>20,468</x:t>
   </x:si>
   <x:si>
-    <x:t>$560,791.60</x:t>
-[...62 lines deleted...]
-    <x:t>$536,679.54</x:t>
+    <x:t>$525,292.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orion Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORNBV FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$513,799.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unibail-Rodamco-Westfield</x:t>
+  </x:si>
+  <x:si>
+    <x:t>URW FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$496,679.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moncler Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONC IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$492,834.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smiths Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMIN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$474,586.13</x:t>
   </x:si>
   <x:si>
     <x:t>Concordia Financial Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>7186 JP</x:t>
   </x:si>
   <x:si>
     <x:t>30,996</x:t>
   </x:si>
   <x:si>
-    <x:t>$531,964.72</x:t>
-[...59 lines deleted...]
-    <x:t>UNI IM</x:t>
+    <x:t>$468,182.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mowi Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOWI NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$456,039.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M&amp;G Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MNG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$422,772.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pandora A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNDORA DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$419,290.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Standard Life Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDLF LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$416,610.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Belimo Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEAN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$400,307.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pearson Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSON LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$387,883.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Talanx Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLX GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$383,436.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tele2 Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEL2B SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$377,213.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swedish Orphan Biovitrum Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOBI SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$369,764.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sanrio Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8136 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$367,198.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Addtech Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADDTB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$366,980.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rexel Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RXL FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$360,309.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svenska Cellulosa Ab Sca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCAB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$341,727.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kesko Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KESKOB FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$340,082.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nibe Industrier Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIBEB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$289,402.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Element Fleet Management Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EFN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$274,512.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zalando Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZAL GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$267,173.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gjensidige Forsikring Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GJF NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262,725.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ipsen Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPN FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$259,594.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Getlink Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GET FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$246,057.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demant A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEMANT DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$204,150.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kyowa Kirin Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4151 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$164,999.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gecina Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GFC FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$143,471.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Covivio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COV FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$118,576.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI3D4XH3</x:t>
   </x:si>
   <x:si>
     <x:t>11,429</x:t>
   </x:si>
   <x:si>
-    <x:t>$477,011.34</x:t>
-[...335 lines deleted...]
-    <x:t>$118,628.36</x:t>
+    <x:t>$14,671.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$2,722,111.57</x:t>
-[...2 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>$2,570,114.82</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -2005,56 +2014,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22173819c17743a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R476fa75c92674129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf90b80d2297b4013" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R389f260c1026403d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re78988951ba24b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb02d704549fb4dfe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F142"/>
+  <x:dimension ref="A1:F143"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="48" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2377,411 +2386,411 @@
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
@@ -2857,951 +2866,951 @@
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>217</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
         <x:v>277</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="D60" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
         <x:v>286</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="D62" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
         <x:v>295</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
         <x:v>304</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
         <x:v>322</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
         <x:v>340</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
         <x:v>345</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="D75" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="E75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
         <x:v>350</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="D76" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="D77" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="E77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
         <x:v>359</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="D78" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
+      <x:c r="F79" s="1" t="s">
         <x:v>368</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="F80" s="1" t="s">
         <x:v>373</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="E81" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="F81" s="1" t="s">
         <x:v>378</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="D82" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
+      <x:c r="F82" s="1" t="s">
         <x:v>383</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="D83" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="E83" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="E84" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="E85" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="F85" s="1" t="s">
         <x:v>396</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="D86" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
+      <x:c r="E86" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="E86" s="1" t="s">
+      <x:c r="F86" s="1" t="s">
         <x:v>401</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
+      <x:c r="D87" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
+      <x:c r="E87" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="E87" s="1" t="s">
+      <x:c r="F87" s="1" t="s">
         <x:v>406</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
@@ -3817,1076 +3826,1096 @@
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="D91" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
+      <x:c r="E91" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="E91" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="D92" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
+      <x:c r="E92" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="E92" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="E93" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
+      <x:c r="F93" s="1" t="s">
         <x:v>433</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="E95" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
+      <x:c r="F95" s="1" t="s">
         <x:v>442</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="E96" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
+      <x:c r="E97" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="D97" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="E98" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
+      <x:c r="F98" s="1" t="s">
         <x:v>455</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
+      <x:c r="E99" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="D99" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
+      <x:c r="E100" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
-      <x:c r="D100" s="1" t="s">
+      <x:c r="F100" s="1" t="s">
         <x:v>464</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
+      <x:c r="D101" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
+      <x:c r="E101" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
-      <x:c r="E101" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
+      <x:c r="E102" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="D102" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
+      <x:c r="E103" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
-      <x:c r="D103" s="1" t="s">
+      <x:c r="F103" s="1" t="s">
         <x:v>477</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="C104" s="1" t="s">
+      <x:c r="D104" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="D104" s="1" t="s">
+      <x:c r="E104" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
-      <x:c r="E104" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
+      <x:c r="D105" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="D105" s="1" t="s">
+      <x:c r="E105" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
-      <x:c r="E105" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
+      <x:c r="D106" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
+      <x:c r="E106" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
-      <x:c r="E106" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
+      <x:c r="E107" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
+      <x:c r="F107" s="1" t="s">
         <x:v>494</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
-      <x:c r="C108" s="1" t="s">
+      <x:c r="D108" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
-      <x:c r="D108" s="1" t="s">
+      <x:c r="E108" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
-      <x:c r="E108" s="1" t="s">
+      <x:c r="F108" s="1" t="s">
         <x:v>499</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
-      <x:c r="C112" s="1" t="s">
+      <x:c r="D112" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
-      <x:c r="D112" s="1" t="s">
+      <x:c r="E112" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
-      <x:c r="E112" s="1" t="s">
+      <x:c r="F112" s="1" t="s">
         <x:v>516</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
-      <x:c r="C113" s="1" t="s">
+      <x:c r="D113" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
-      <x:c r="D113" s="1" t="s">
+      <x:c r="E113" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
-      <x:c r="E113" s="1" t="s">
+      <x:c r="F113" s="1" t="s">
         <x:v>521</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
-      <x:c r="C118" s="1" t="s">
+      <x:c r="D118" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
-      <x:c r="D118" s="1" t="s">
+      <x:c r="E118" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
-      <x:c r="E118" s="1" t="s">
+      <x:c r="F118" s="1" t="s">
         <x:v>543</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s">
         <x:v>545</x:v>
       </x:c>
-      <x:c r="C119" s="1" t="s">
+      <x:c r="D119" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
-      <x:c r="D119" s="1" t="s">
+      <x:c r="E119" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
-      <x:c r="E119" s="1" t="s">
+      <x:c r="F119" s="1" t="s">
         <x:v>548</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="C123" s="1" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="D123" s="1" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="E123" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="F123" s="1" t="s">
         <x:v>561</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
-      <x:c r="C125" s="1" t="s">
+      <x:c r="D125" s="1" t="s">
         <x:v>572</x:v>
       </x:c>
-      <x:c r="D125" s="1" t="s">
+      <x:c r="E125" s="1" t="s">
         <x:v>573</x:v>
       </x:c>
-      <x:c r="E125" s="1" t="s">
+      <x:c r="F125" s="1" t="s">
         <x:v>574</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="C128" s="1" t="s">
         <x:v>584</x:v>
       </x:c>
-      <x:c r="C128" s="1" t="s">
+      <x:c r="D128" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
-      <x:c r="D128" s="1" t="s">
+      <x:c r="E128" s="1" t="s">
         <x:v>586</x:v>
       </x:c>
-      <x:c r="E128" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="C129" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
-      <x:c r="C129" s="1" t="s">
+      <x:c r="D129" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
-      <x:c r="D129" s="1" t="s">
+      <x:c r="E129" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
-      <x:c r="E129" s="1" t="s">
+      <x:c r="F129" s="1" t="s">
         <x:v>591</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="C131" s="1" t="s">
         <x:v>597</x:v>
       </x:c>
-      <x:c r="C131" s="1" t="s">
+      <x:c r="D131" s="1" t="s">
         <x:v>598</x:v>
       </x:c>
-      <x:c r="D131" s="1" t="s">
+      <x:c r="E131" s="1" t="s">
         <x:v>599</x:v>
       </x:c>
-      <x:c r="E131" s="1" t="s">
+      <x:c r="F131" s="1" t="s">
         <x:v>600</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>601</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="C132" s="1" t="s">
         <x:v>602</x:v>
       </x:c>
-      <x:c r="C132" s="1" t="s">
+      <x:c r="D132" s="1" t="s">
         <x:v>603</x:v>
       </x:c>
-      <x:c r="D132" s="1" t="s">
+      <x:c r="E132" s="1" t="s">
         <x:v>604</x:v>
       </x:c>
-      <x:c r="E132" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="C133" s="1" t="s">
         <x:v>606</x:v>
       </x:c>
-      <x:c r="C133" s="1" t="s">
+      <x:c r="D133" s="1" t="s">
         <x:v>607</x:v>
       </x:c>
-      <x:c r="D133" s="1" t="s">
+      <x:c r="E133" s="1" t="s">
         <x:v>608</x:v>
       </x:c>
-      <x:c r="E133" s="1" t="s">
+      <x:c r="F133" s="1" t="s">
         <x:v>609</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="C134" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
-      <x:c r="C134" s="1" t="s">
+      <x:c r="D134" s="1" t="s">
         <x:v>612</x:v>
       </x:c>
-      <x:c r="D134" s="1" t="s">
+      <x:c r="E134" s="1" t="s">
         <x:v>613</x:v>
       </x:c>
-      <x:c r="E134" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="C135" s="1" t="s">
         <x:v>615</x:v>
       </x:c>
-      <x:c r="C135" s="1" t="s">
+      <x:c r="D135" s="1" t="s">
         <x:v>616</x:v>
       </x:c>
-      <x:c r="D135" s="1" t="s">
+      <x:c r="E135" s="1" t="s">
         <x:v>617</x:v>
       </x:c>
-      <x:c r="E135" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="C136" s="1" t="s">
         <x:v>619</x:v>
       </x:c>
-      <x:c r="C136" s="1" t="s">
+      <x:c r="D136" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
-      <x:c r="D136" s="1" t="s">
+      <x:c r="E136" s="1" t="s">
         <x:v>621</x:v>
       </x:c>
-      <x:c r="E136" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="C137" s="1" t="s">
         <x:v>623</x:v>
       </x:c>
-      <x:c r="C137" s="1" t="s">
+      <x:c r="D137" s="1" t="s">
         <x:v>624</x:v>
       </x:c>
-      <x:c r="D137" s="1" t="s">
+      <x:c r="E137" s="1" t="s">
         <x:v>625</x:v>
       </x:c>
-      <x:c r="E137" s="1" t="s">
+      <x:c r="F137" s="1" t="s">
         <x:v>626</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>627</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="C138" s="1" t="s">
         <x:v>628</x:v>
       </x:c>
-      <x:c r="C138" s="1" t="s">
+      <x:c r="D138" s="1" t="s">
         <x:v>629</x:v>
       </x:c>
-      <x:c r="D138" s="1" t="s">
+      <x:c r="E138" s="1" t="s">
         <x:v>630</x:v>
       </x:c>
-      <x:c r="E138" s="1" t="s">
+      <x:c r="F138" s="1" t="s">
         <x:v>631</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="C139" s="1" t="s">
         <x:v>633</x:v>
       </x:c>
-      <x:c r="C139" s="1" t="s">
+      <x:c r="D139" s="1" t="s">
         <x:v>634</x:v>
       </x:c>
-      <x:c r="D139" s="1" t="s">
+      <x:c r="E139" s="1" t="s">
         <x:v>635</x:v>
       </x:c>
-      <x:c r="E139" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="C140" s="1" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="D140" s="1" t="s">
         <x:v>638</x:v>
       </x:c>
-      <x:c r="C140" s="1" t="s">
+      <x:c r="E140" s="1" t="s">
         <x:v>639</x:v>
       </x:c>
-      <x:c r="D140" s="1" t="s">
+      <x:c r="F140" s="1" t="s">
         <x:v>640</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="C141" s="1" t="s">
         <x:v>642</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>643</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A142" s="2" t="s">
+      <x:c r="A142" s="1">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="B142" s="1" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="C142" s="1" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="D142" s="1" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="E142" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="F142" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="143" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A143" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B142" s="2" t="s">
+      <x:c r="B143" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C142" s="2" t="s">
+      <x:c r="C143" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D142" s="2" t="s">
+      <x:c r="D143" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E142" s="2" t="s">
+      <x:c r="E143" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F142" s="2" t="s">
+      <x:c r="F143" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A142:F142"/>
+    <x:mergeCell ref="A143:F143"/>
   </x:mergeCells>
 </x:worksheet>
 </file>