--- v0 (2026-04-15)
+++ v1 (2026-05-10)
@@ -1,2136 +1,2142 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reec80de9bcef4119" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2234d536d893495f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESGI_asat_20260415" sheetId="1" r:id="Rf729a70c99294888"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESGI_asat_20260508" sheetId="1" r:id="R8a17eb7c582b4bce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="779" uniqueCount="696">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 15/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="779" uniqueCount="698">
+  <x:si>
+    <x:t>All Fund Holdings as at 08/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>ASML NA</x:t>
   </x:si>
   <x:si>
-    <x:t>7,848</x:t>
-[...5 lines deleted...]
-    <x:t>7.53%</x:t>
+    <x:t>7,862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,584,177.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT US</x:t>
   </x:si>
   <x:si>
-    <x:t>22,553</x:t>
-[...5 lines deleted...]
-    <x:t>5.65%</x:t>
+    <x:t>22,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,781,438.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Palo Alto Networks Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PANW US</x:t>
   </x:si>
   <x:si>
-    <x:t>22,983</x:t>
-[...5 lines deleted...]
-    <x:t>2.35%</x:t>
+    <x:t>23,023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,234,100.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Softbank Group Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9984 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,991,642.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyo Electron Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8035 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,821,413.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Sumitomo Mitsui Financial Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>8316 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>104,228</x:t>
-[...5 lines deleted...]
-    <x:t>2.30%</x:t>
+    <x:t>104,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,237,286.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aia Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1299 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>299,340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,695,206.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intuit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,443,306.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
   </x:si>
   <x:si>
     <x:t>Danaher Corp</x:t>
   </x:si>
   <x:si>
     <x:t>DHR US</x:t>
   </x:si>
   <x:si>
-    <x:t>18,081</x:t>
-[...35 lines deleted...]
-    <x:t>2.10%</x:t>
+    <x:t>18,112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,383,513.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Vertex Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VRTX US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,216</x:t>
-[...5 lines deleted...]
-    <x:t>2.03%</x:t>
+    <x:t>7,229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,233,018.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,926</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,214,850.10</x:t>
   </x:si>
   <x:si>
     <x:t>Zurich Insurance Group Ag</x:t>
   </x:si>
   <x:si>
     <x:t>ZURN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>4,163</x:t>
-[...47 lines deleted...]
-    <x:t>$3,929,271.70</x:t>
+    <x:t>4,170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,028,759.79</x:t>
   </x:si>
   <x:si>
     <x:t>1.78%</x:t>
   </x:si>
   <x:si>
     <x:t>Dbs Group Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DBS SP</x:t>
   </x:si>
   <x:si>
-    <x:t>60,532</x:t>
-[...5 lines deleted...]
-    <x:t>1.74%</x:t>
+    <x:t>60,635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,885,503.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cadence Design Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDNS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,813,391.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Servicenow Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,811,168.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Nova Scotia/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,794,468.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synopsys Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNPS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,794,145.28</x:t>
   </x:si>
   <x:si>
     <x:t>Intercontinental Exchange Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ICE US</x:t>
   </x:si>
   <x:si>
-    <x:t>16,217</x:t>
-[...32 lines deleted...]
-    <x:t>1.64%</x:t>
+    <x:t>16,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,494,085.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Automatic Data Processing Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,398,951.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Pnc Financial Services Group Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>PNC US</x:t>
   </x:si>
   <x:si>
-    <x:t>11,092</x:t>
-[...17 lines deleted...]
-    <x:t>$3,190,912.98</x:t>
+    <x:t>11,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,357,028.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokio Marine Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8766 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,327,881.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elevance Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,253,416.09</x:t>
   </x:si>
   <x:si>
     <x:t>1.44%</x:t>
   </x:si>
   <x:si>
-    <x:t>Tokio Marine Holdings Inc</x:t>
-[...53 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>Recruit Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6098 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,643,111.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prosus Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRX NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,538,081.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hermes International</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,491,056.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Relx Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,398,644.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Wheaton Precious Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>WPM CN</x:t>
   </x:si>
   <x:si>
-    <x:t>12,913</x:t>
-[...65 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>12,935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,347,951.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Bank Of Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,320,252.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Oversea-Chinese Banking Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>OCBC SP</x:t>
   </x:si>
   <x:si>
-    <x:t>96,312</x:t>
-[...5 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>96,476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,298,107.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Deutsche Boerse Ag</x:t>
   </x:si>
   <x:si>
     <x:t>DB1 GR</x:t>
   </x:si>
   <x:si>
-    <x:t>5,356</x:t>
-[...17 lines deleted...]
-    <x:t>$2,248,160.53</x:t>
+    <x:t>5,365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,151,097.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autodesk Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADSK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,089,117.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Compass Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,954,727.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edwards Lifesciences Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,885,190.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Swiss Re Ag</x:t>
   </x:si>
   <x:si>
     <x:t>SREN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>8,497</x:t>
-[...20 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>8,512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,876,983.37</x:t>
   </x:si>
   <x:si>
     <x:t>Electronic Arts Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EA US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,758</x:t>
-[...2 lines deleted...]
-    <x:t>$1,919,300.38</x:t>
+    <x:t>6,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,873,179.42</x:t>
   </x:si>
   <x:si>
     <x:t>Idexx Laboratories Inc</x:t>
   </x:si>
   <x:si>
     <x:t>IDXX US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,271</x:t>
-[...5 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>2,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,793,545.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Sandvik Ab</x:t>
   </x:si>
   <x:si>
     <x:t>SAND SS</x:t>
   </x:si>
   <x:si>
-    <x:t>30,326</x:t>
-[...32 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>30,377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,748,296.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>State Street Corp</x:t>
   </x:si>
   <x:si>
     <x:t>STT US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,944</x:t>
-[...2 lines deleted...]
-    <x:t>$1,576,899.29</x:t>
+    <x:t>7,958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,631,291.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Softbank Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9434 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>819,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,598,649.77</x:t>
   </x:si>
   <x:si>
     <x:t>0.71%</x:t>
   </x:si>
   <x:si>
-    <x:t>Softbank Corp</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Prudential Plc</x:t>
   </x:si>
   <x:si>
     <x:t>PRU LN</x:t>
   </x:si>
   <x:si>
-    <x:t>72,412</x:t>
-[...2 lines deleted...]
-    <x:t>$1,548,913.58</x:t>
+    <x:t>72,536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,591,076.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Crown Castle Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CCI US</x:t>
   </x:si>
   <x:si>
-    <x:t>12,386</x:t>
-[...5 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>12,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,556,772.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sun Life Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLF CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,511,326.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Overseas Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UOB SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,423,272.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>3i Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>III LN</x:t>
   </x:si>
   <x:si>
-    <x:t>28,253</x:t>
-[...29 lines deleted...]
-    <x:t>$1,473,513.04</x:t>
+    <x:t>28,301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,391,711.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Prudential Financial Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PRU US</x:t>
   </x:si>
   <x:si>
-    <x:t>9,955</x:t>
-[...5 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>9,972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,366,238.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Waters Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,353,090.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Agilent Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>A US</x:t>
   </x:si>
   <x:si>
-    <x:t>8,063</x:t>
-[...5 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>8,077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,320,385.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sompo Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8630 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,305,883.58</x:t>
   </x:si>
   <x:si>
     <x:t>Swiss Life Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>SLHN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>812</x:t>
-[...2 lines deleted...]
-    <x:t>$1,347,871.81</x:t>
+    <x:t>813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,303,240.15</x:t>
   </x:si>
   <x:si>
     <x:t>Intact Financial Corp</x:t>
   </x:si>
   <x:si>
     <x:t>IFC CN</x:t>
   </x:si>
   <x:si>
-    <x:t>5,072</x:t>
-[...20 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>5,081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,297,986.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Ms&amp;Ad Insurance Group Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>8725 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>36,597</x:t>
-[...14 lines deleted...]
-    <x:t>$1,296,116.29</x:t>
+    <x:t>36,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,293,943.49</x:t>
   </x:si>
   <x:si>
     <x:t>Kbc Group Nv</x:t>
   </x:si>
   <x:si>
     <x:t>KBC BB</x:t>
   </x:si>
   <x:si>
-    <x:t>6,534</x:t>
-[...5 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>6,545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,228,741.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Vestas Wind Systems A/S</x:t>
   </x:si>
   <x:si>
     <x:t>VWS DC</x:t>
   </x:si>
   <x:si>
-    <x:t>28,723</x:t>
-[...2 lines deleted...]
-    <x:t>$1,261,122.63</x:t>
+    <x:t>28,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,213,326.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iqvia Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IQV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,194,215.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiichi Sankyo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4568 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,175,469.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Humana Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,166,823.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raymond James Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RJF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,130,639.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sika Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIKA SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,120,500.11</x:t>
   </x:si>
   <x:si>
     <x:t>Xylem Inc/Ny</x:t>
   </x:si>
   <x:si>
     <x:t>XYL US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,925</x:t>
-[...32 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>6,937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,105,255.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Workday Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDAY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,094,213.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Dnb Bank Asa</x:t>
   </x:si>
   <x:si>
     <x:t>DNB NO</x:t>
   </x:si>
   <x:si>
-    <x:t>25,216</x:t>
-[...32 lines deleted...]
-    <x:t>$1,144,746.63</x:t>
+    <x:t>25,259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,063,741.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amadeus It Group Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMS SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,058,812.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mettler-Toledo International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,057,904.06</x:t>
   </x:si>
   <x:si>
     <x:t>Astellas Pharma Inc</x:t>
   </x:si>
   <x:si>
     <x:t>4503 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>51,471</x:t>
-[...17 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>51,558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,046,527.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Synchrony Financial</x:t>
   </x:si>
   <x:si>
     <x:t>SYF US</x:t>
   </x:si>
   <x:si>
-    <x:t>10,244</x:t>
-[...17 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>10,261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,046,175.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veeva Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEEV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,031,336.78</x:t>
   </x:si>
   <x:si>
     <x:t>Sampo Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>SAMPO FH</x:t>
   </x:si>
   <x:si>
-    <x:t>68,340</x:t>
-[...2 lines deleted...]
-    <x:t>$1,053,287.23</x:t>
+    <x:t>68,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$991,721.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Universal Music Group Nv</x:t>
   </x:si>
   <x:si>
     <x:t>UMG NA</x:t>
   </x:si>
   <x:si>
-    <x:t>31,301</x:t>
-[...32 lines deleted...]
-    <x:t>$989,398.36</x:t>
+    <x:t>31,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$991,313.23</x:t>
   </x:si>
   <x:si>
     <x:t>Regions Financial Corp</x:t>
   </x:si>
   <x:si>
     <x:t>RF US</x:t>
   </x:si>
   <x:si>
-    <x:t>24,940</x:t>
-[...5 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>24,983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$962,076.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mongodb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$937,504.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nn Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$918,682.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ulta Beauty Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULTA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$916,965.98</x:t>
   </x:si>
   <x:si>
     <x:t>Pultegroup Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PHM US</x:t>
   </x:si>
   <x:si>
-    <x:t>5,544</x:t>
-[...29 lines deleted...]
-    <x:t>$939,775.16</x:t>
+    <x:t>5,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$893,774.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netapp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTAP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$878,560.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hexagon Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEXAB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$863,899.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Williams-Sonoma Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WSM US</x:t>
   </x:si>
   <x:si>
-    <x:t>3,395</x:t>
-[...35 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>3,401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$859,481.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boc Hong Kong Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2388 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$852,899.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vat Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VACN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$823,988.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7936 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$811,257.71</x:t>
   </x:si>
   <x:si>
     <x:t>Svenska Handelsbanken Ab</x:t>
   </x:si>
   <x:si>
     <x:t>SHBA SS</x:t>
   </x:si>
   <x:si>
-    <x:t>41,485</x:t>
-[...17 lines deleted...]
-    <x:t>$835,661.89</x:t>
+    <x:t>41,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$804,074.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ch Robinson Worldwide Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHRW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$794,752.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Legal &amp; General Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>LGEN LN</x:t>
   </x:si>
   <x:si>
-    <x:t>162,053</x:t>
-[...59 lines deleted...]
-    <x:t>$760,819.42</x:t>
+    <x:t>162,328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$766,396.31</x:t>
   </x:si>
   <x:si>
     <x:t>0.34%</x:t>
   </x:si>
   <x:si>
-    <x:t>Mongodb Inc</x:t>
-[...8 lines deleted...]
-    <x:t>$757,135.45</x:t>
+    <x:t>Julius Baer Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAER SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$685,298.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wolters Kluwer Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WKL NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$657,892.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>International Paper Co</x:t>
   </x:si>
   <x:si>
     <x:t>IP US</x:t>
   </x:si>
   <x:si>
-    <x:t>14,268</x:t>
-[...20 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>14,292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$651,390.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Incyte Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$640,394.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Metal Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5713 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$626,300.41</x:t>
   </x:si>
   <x:si>
     <x:t>Cellnex Telecom Sa</x:t>
   </x:si>
   <x:si>
     <x:t>CLNX SM</x:t>
   </x:si>
   <x:si>
-    <x:t>13,586</x:t>
-[...44 lines deleted...]
-    <x:t>$644,830.27</x:t>
+    <x:t>13,610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$622,544.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Systemes Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSY FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$615,948.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Finecobank Banca Fineco Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FBK IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$608,143.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moncler Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONC IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$592,408.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deckers Outdoor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DECK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$587,618.40</x:t>
   </x:si>
   <x:si>
     <x:t>Ball Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BALL US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,241</x:t>
-[...2 lines deleted...]
-    <x:t>$643,858.47</x:t>
+    <x:t>7,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$583,697.61</x:t>
   </x:si>
   <x:si>
     <x:t>Trimble Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TRMB US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,767</x:t>
-[...44 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>6,779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$577,681.38</x:t>
   </x:si>
   <x:si>
     <x:t>Unibail-Rodamco-Westfield</x:t>
   </x:si>
   <x:si>
     <x:t>URW FP</x:t>
   </x:si>
   <x:si>
-    <x:t>3,465</x:t>
-[...2 lines deleted...]
-    <x:t>$595,225.51</x:t>
+    <x:t>3,471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$575,321.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Informa Plc</x:t>
   </x:si>
   <x:si>
     <x:t>INF LN</x:t>
   </x:si>
   <x:si>
-    <x:t>36,618</x:t>
-[...17 lines deleted...]
-    <x:t>$560,007.07</x:t>
+    <x:t>36,681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$564,733.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Okta Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKTA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$538,011.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sekisui House Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1928 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$514,393.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiwa Securities Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8601 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$508,880.80</x:t>
   </x:si>
   <x:si>
     <x:t>Euronext Nv</x:t>
   </x:si>
   <x:si>
     <x:t>ENX FP</x:t>
   </x:si>
   <x:si>
-    <x:t>2,212</x:t>
-[...32 lines deleted...]
-    <x:t>$517,767.05</x:t>
+    <x:t>2,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$504,840.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Asahi Kasei Corp</x:t>
   </x:si>
   <x:si>
     <x:t>3407 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>36,903</x:t>
-[...2 lines deleted...]
-    <x:t>$512,063.01</x:t>
+    <x:t>36,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$503,756.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Poste Italiane Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PST IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$492,399.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telia Co Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TELIA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$487,722.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Segro Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGRO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$487,368.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asr Nederland Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASRNL NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$476,171.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Godaddy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GDDY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$476,078.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sonova Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOON SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$464,432.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ageas Sa/Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGS BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$464,219.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Exchange Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8697 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,926</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$459,606.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T&amp;D Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8795 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$457,564.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Best Buy Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$457,399.19</x:t>
   </x:si>
   <x:si>
     <x:t>Metso Outotec Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>METSO FH</x:t>
   </x:si>
   <x:si>
-    <x:t>18,862</x:t>
-[...104 lines deleted...]
-    <x:t>$470,927.80</x:t>
+    <x:t>18,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$456,188.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gartner Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$446,514.35</x:t>
   </x:si>
   <x:si>
     <x:t>Admiral Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>ADM LN</x:t>
   </x:si>
   <x:si>
-    <x:t>7,405</x:t>
-[...14 lines deleted...]
-    <x:t>$462,890.11</x:t>
+    <x:t>7,418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$440,915.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kuehne + Nagel International Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNIN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$432,065.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Tele2 Ab</x:t>
   </x:si>
   <x:si>
     <x:t>TEL2B SS</x:t>
   </x:si>
   <x:si>
-    <x:t>15,571</x:t>
-[...2 lines deleted...]
-    <x:t>$462,575.49</x:t>
+    <x:t>15,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$431,455.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ia Financial Corp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$431,197.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smiths Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMIN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$428,304.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nomura Research Institute Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4307 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$403,282.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mowi Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOWI NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$396,761.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toray Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3402 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$396,459.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Concordia Financial Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7186 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$392,722.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Check Point Software Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CHKP US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,443</x:t>
-[...131 lines deleted...]
-    <x:t>$394,937.20</x:t>
+    <x:t>2,447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$389,605.01</x:t>
   </x:si>
   <x:si>
     <x:t>Rexel Sa</x:t>
   </x:si>
   <x:si>
     <x:t>RXL FP</x:t>
   </x:si>
   <x:si>
-    <x:t>6,316</x:t>
-[...2 lines deleted...]
-    <x:t>$393,369.32</x:t>
+    <x:t>6,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$387,554.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M&amp;G Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MNG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$371,650.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unipol Assicurazioni Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNI IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$369,344.08</x:t>
   </x:si>
   <x:si>
     <x:t>Orion Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>ORNBV FH</x:t>
   </x:si>
   <x:si>
-    <x:t>3,111</x:t>
-[...29 lines deleted...]
-    <x:t>$365,770.47</x:t>
+    <x:t>3,116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$351,651.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pearson Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSON LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$340,154.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Talanx Ag</x:t>
   </x:si>
   <x:si>
     <x:t>TLX GR</x:t>
   </x:si>
   <x:si>
-    <x:t>1,836</x:t>
-[...5 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>1,839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$329,135.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tryg A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRYG DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$311,003.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capcom Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9697 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$291,404.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phoenix Group Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHNX LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$289,064.10</x:t>
   </x:si>
   <x:si>
     <x:t>Qiagen Nv</x:t>
   </x:si>
   <x:si>
     <x:t>QIA GR</x:t>
   </x:si>
   <x:si>
-    <x:t>5,882</x:t>
-[...44 lines deleted...]
-    <x:t>$309,355.28</x:t>
+    <x:t>5,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$272,426.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Svenska Cellulosa Ab Sca</x:t>
   </x:si>
   <x:si>
     <x:t>SCAB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>17,306</x:t>
-[...20 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>17,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$268,308.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pandora A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNDORA DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$264,246.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kesko Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KESKOB FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262,141.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nice Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$239,709.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Auto Trader Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUTO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$234,675.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Beijer Ref Ab</x:t>
   </x:si>
   <x:si>
     <x:t>BEIJB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>11,632</x:t>
-[...41 lines deleted...]
-    <x:t>$246,432.74</x:t>
+    <x:t>11,652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$225,282.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schroders Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDR LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$224,938.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gjensidige Forsikring Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GJF NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$213,450.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Zalando Se</x:t>
   </x:si>
   <x:si>
     <x:t>ZAL GR</x:t>
   </x:si>
   <x:si>
-    <x:t>6,387</x:t>
-[...41 lines deleted...]
-    <x:t>$218,750.37</x:t>
+    <x:t>6,398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$210,537.63</x:t>
   </x:si>
   <x:si>
     <x:t>Barratt Developments Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BDEV LN</x:t>
   </x:si>
   <x:si>
-    <x:t>38,517</x:t>
-[...5 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>38,583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$190,856.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meridian Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEL NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,216.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>D'Ieteren Sa/Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIE BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178,350.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nemetschek Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEM GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$172,164.32</x:t>
   </x:si>
   <x:si>
     <x:t>Sysmex Corp</x:t>
   </x:si>
   <x:si>
     <x:t>6869 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>14,323</x:t>
-[...41 lines deleted...]
-    <x:t>$156,467.01</x:t>
+    <x:t>14,347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,861.06</x:t>
   </x:si>
   <x:si>
     <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Gecina Sa</x:t>
   </x:si>
   <x:si>
     <x:t>GFC FP</x:t>
   </x:si>
   <x:si>
-    <x:t>1,310</x:t>
-[...2 lines deleted...]
-    <x:t>$155,510.06</x:t>
+    <x:t>1,313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,337.69</x:t>
   </x:si>
   <x:si>
     <x:t>Covivio</x:t>
   </x:si>
   <x:si>
     <x:t>COV FP</x:t>
   </x:si>
   <x:si>
-    <x:t>1,587</x:t>
-[...2 lines deleted...]
-    <x:t>$150,740.41</x:t>
+    <x:t>1,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$143,962.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Zozo Inc</x:t>
   </x:si>
   <x:si>
     <x:t>3092 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>12,686</x:t>
-[...5 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>12,707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$113,445.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$415,535.78</x:t>
+    <x:t>$363,593.17</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -2155,51 +2161,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6b8e58ce68d4c34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8579685eb67644a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf729a70c99294888" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64d140b1e85b49fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra023336aaa5b46d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8a17eb7c582b4bce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F155"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="49" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -2447,431 +2453,431 @@
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>99</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>104</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>129</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
@@ -2887,91 +2893,91 @@
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
@@ -3007,2291 +3013,2291 @@
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
         <x:v>273</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
         <x:v>301</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
         <x:v>314</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
         <x:v>327</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
         <x:v>346</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
         <x:v>365</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
         <x:v>378</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="F88" s="1" t="s">
         <x:v>406</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="F90" s="1" t="s">
         <x:v>415</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="F93" s="1" t="s">
         <x:v>428</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
         <x:v>437</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="E99" s="1" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="F99" s="1" t="s">
         <x:v>454</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="F102" s="1" t="s">
         <x:v>468</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="E104" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="F104" s="1" t="s">
         <x:v>477</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="E109" s="1" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="F109" s="1" t="s">
         <x:v>498</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="D113" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="E113" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="F113" s="1" t="s">
         <x:v>515</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="E119" s="1" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="F119" s="1" t="s">
         <x:v>540</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="D123" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="E123" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="F123" s="1" t="s">
         <x:v>557</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="D126" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="E126" s="1" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="F126" s="1" t="s">
         <x:v>570</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="D129" s="1" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="E129" s="1" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="F129" s="1" t="s">
         <x:v>583</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>581</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="D132" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="E132" s="1" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="F132" s="1" t="s">
         <x:v>596</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>594</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="D135" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="E135" s="1" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="F135" s="1" t="s">
         <x:v>610</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="D137" s="1" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="E137" s="1" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="F137" s="1" t="s">
         <x:v>619</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>636</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="D142" s="1" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="E142" s="1" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="F142" s="1" t="s">
         <x:v>641</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>635</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="D145" s="1" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="E145" s="1" t="s">
+        <x:v>658</x:v>
+      </x:c>
+      <x:c r="F145" s="1" t="s">
         <x:v>654</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="D147" s="1" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="E147" s="1" t="s">
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="F147" s="1" t="s">
         <x:v>663</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>680</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="C151" s="1" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="D151" s="1" t="s">
+        <x:v>683</x:v>
+      </x:c>
+      <x:c r="E151" s="1" t="s">
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="F151" s="1" t="s">
         <x:v>680</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>679</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>689</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6" ht="15" customHeight="1">
       <x:c r="A155" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B155" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C155" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D155" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E155" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F155" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>