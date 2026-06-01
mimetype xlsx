--- v1 (2026-05-10)
+++ v2 (2026-06-01)
@@ -1,2142 +1,2130 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2234d536d893495f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8f1239648b84ec3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESGI_asat_20260508" sheetId="1" r:id="R8a17eb7c582b4bce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESGI_asat_20260529" sheetId="1" r:id="R39d95fed29a446fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="779" uniqueCount="698">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 08/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="779" uniqueCount="694">
+  <x:si>
+    <x:t>All Fund Holdings as at 29/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>ASML NA</x:t>
   </x:si>
   <x:si>
-    <x:t>7,862</x:t>
-[...5 lines deleted...]
-    <x:t>7.35%</x:t>
+    <x:t>7,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,720,883.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT US</x:t>
   </x:si>
   <x:si>
-    <x:t>22,591</x:t>
-[...5 lines deleted...]
-    <x:t>5.66%</x:t>
+    <x:t>22,672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,181,737.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.98%</x:t>
   </x:si>
   <x:si>
     <x:t>Palo Alto Networks Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PANW US</x:t>
   </x:si>
   <x:si>
-    <x:t>23,023</x:t>
-[...5 lines deleted...]
-    <x:t>2.76%</x:t>
+    <x:t>23,105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,045,791.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Softbank Group Corp</x:t>
   </x:si>
   <x:si>
     <x:t>9984 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>105,777</x:t>
-[...5 lines deleted...]
-    <x:t>2.65%</x:t>
+    <x:t>106,157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,942,914.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Tokyo Electron Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>8035 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>12,765</x:t>
-[...5 lines deleted...]
-    <x:t>2.58%</x:t>
+    <x:t>12,811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,863,182.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Sumitomo Mitsui Financial Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>8316 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>104,405</x:t>
-[...5 lines deleted...]
-    <x:t>2.32%</x:t>
+    <x:t>104,779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,323,239.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Servicenow Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,127,258.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danaher Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,614,860.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vertex Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRTX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,512,720.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
   </x:si>
   <x:si>
     <x:t>Aia Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1299 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>299,340</x:t>
-[...5 lines deleted...]
-    <x:t>2.08%</x:t>
+    <x:t>300,414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,381,806.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,312,000.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dbs Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DBS SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,167,330.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zurich Insurance Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZURN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,146,428.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cadence Design Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDNS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,055,705.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Nova Scotia/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,944,339.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Recruit Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6098 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,713,986.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Intuit Inc</x:t>
   </x:si>
   <x:si>
     <x:t>INTU US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,928</x:t>
-[...119 lines deleted...]
-    <x:t>1.68%</x:t>
+    <x:t>7,957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,666,412.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS US</x:t>
   </x:si>
   <x:si>
-    <x:t>5,451</x:t>
-[...2 lines deleted...]
-    <x:t>$3,794,145.28</x:t>
+    <x:t>5,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,615,901.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Automatic Data Processing Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,565,472.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elevance Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,472,312.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pnc Financial Services Group Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,426,975.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Intercontinental Exchange Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ICE US</x:t>
   </x:si>
   <x:si>
-    <x:t>16,245</x:t>
-[...35 lines deleted...]
-    <x:t>1.49%</x:t>
+    <x:t>16,303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,350,102.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Tokio Marine Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>8766 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>52,346</x:t>
-[...35 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>52,534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,261,553.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oversea-Chinese Banking Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OCBC SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,469,048.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wheaton Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WPM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,982</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,427,836.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Relx Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,389,718.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hermes International</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,380,479.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Prosus Nv</x:t>
   </x:si>
   <x:si>
     <x:t>PRX NA</x:t>
   </x:si>
   <x:si>
-    <x:t>37,278</x:t>
-[...50 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>37,411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,367,597.55</x:t>
   </x:si>
   <x:si>
     <x:t>National Bank Of Canada</x:t>
   </x:si>
   <x:si>
     <x:t>NA CN</x:t>
   </x:si>
   <x:si>
-    <x:t>11,110</x:t>
-[...20 lines deleted...]
-    <x:t>1.02%</x:t>
+    <x:t>11,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,264,992.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Compass Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,173,878.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Deutsche Boerse Ag</x:t>
   </x:si>
   <x:si>
     <x:t>DB1 GR</x:t>
   </x:si>
   <x:si>
-    <x:t>5,365</x:t>
-[...5 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>5,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,162,106.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edwards Lifesciences Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,994,037.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Autodesk Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ADSK US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,040</x:t>
-[...35 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>6,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,948,854.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Electronic Arts Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,904,775.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>Swiss Re Ag</x:t>
   </x:si>
   <x:si>
     <x:t>SREN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>8,512</x:t>
-[...14 lines deleted...]
-    <x:t>$1,873,179.42</x:t>
+    <x:t>8,542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,788,379.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Idexx Laboratories Inc</x:t>
   </x:si>
   <x:si>
     <x:t>IDXX US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,275</x:t>
-[...5 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>2,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,788,101.36</x:t>
   </x:si>
   <x:si>
     <x:t>Sandvik Ab</x:t>
   </x:si>
   <x:si>
     <x:t>SAND SS</x:t>
   </x:si>
   <x:si>
-    <x:t>30,377</x:t>
-[...5 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>30,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,727,746.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>State Street Corp</x:t>
   </x:si>
   <x:si>
     <x:t>STT US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,958</x:t>
-[...5 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>7,986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,727,506.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crown Castle Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,583,541.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sun Life Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLF CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,582,945.18</x:t>
   </x:si>
   <x:si>
     <x:t>Softbank Corp</x:t>
   </x:si>
   <x:si>
     <x:t>9434 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>819,262</x:t>
-[...5 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>822,201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,545,522.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,526,902.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Waters Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,499,094.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Overseas Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UOB SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,464,885.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Prudential Plc</x:t>
   </x:si>
   <x:si>
     <x:t>PRU LN</x:t>
   </x:si>
   <x:si>
-    <x:t>72,536</x:t>
-[...50 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>72,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,461,311.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Humana Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,459,818.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prudential Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,399,728.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intact Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,393,502.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms&amp;Ad Insurance Group Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8725 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,377,046.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netapp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTAP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,371,791.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sompo Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8630 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,320,061.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Workday Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDAY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,237,382.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swiss Life Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLHN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,234,926.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iqvia Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IQV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,233,051.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kbc Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBC BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,213,860.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiichi Sankyo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4568 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,213,226.93</x:t>
   </x:si>
   <x:si>
     <x:t>3i Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>III LN</x:t>
   </x:si>
   <x:si>
-    <x:t>28,301</x:t>
-[...116 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>28,402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,210,524.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sika Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIKA SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,188,646.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amadeus It Group Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMS SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,143,604.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Vestas Wind Systems A/S</x:t>
   </x:si>
   <x:si>
     <x:t>VWS DC</x:t>
   </x:si>
   <x:si>
-    <x:t>28,772</x:t>
-[...44 lines deleted...]
-    <x:t>$1,166,823.13</x:t>
+    <x:t>28,875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,128,268.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dnb Bank Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNB NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,096,403.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mongodb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,085,232.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veeva Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEEV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,081,901.41</x:t>
   </x:si>
   <x:si>
     <x:t>Raymond James Financial Inc</x:t>
   </x:si>
   <x:si>
     <x:t>RJF US</x:t>
   </x:si>
   <x:si>
-    <x:t>5,345</x:t>
-[...17 lines deleted...]
-    <x:t>$1,120,500.11</x:t>
+    <x:t>5,364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,069,146.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Xylem Inc/Ny</x:t>
   </x:si>
   <x:si>
     <x:t>XYL US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,937</x:t>
-[...47 lines deleted...]
-    <x:t>$1,058,812.24</x:t>
+    <x:t>6,961</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,059,774.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astellas Pharma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,031,361.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synchrony Financial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,022,500.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sampo Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAMPO FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,009,974.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Music Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UMG NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$995,202.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regions Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$975,699.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Williams-Sonoma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WSM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$965,648.89</x:t>
   </x:si>
   <x:si>
     <x:t>Mettler-Toledo International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MTD US</x:t>
   </x:si>
   <x:si>
-    <x:t>582</x:t>
-[...98 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$958,246.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pultegroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$915,381.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boc Hong Kong Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2388 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$899,517.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ulta Beauty Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULTA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$896,764.10</x:t>
   </x:si>
   <x:si>
     <x:t>Nn Group Nv</x:t>
   </x:si>
   <x:si>
     <x:t>NN NA</x:t>
   </x:si>
   <x:si>
-    <x:t>7,493</x:t>
-[...47 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>7,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$874,253.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svenska Handelsbanken Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHBA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$856,596.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7936 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$843,592.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vat Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VACN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$838,764.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ch Robinson Worldwide Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHRW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$838,748.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Okta Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKTA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$830,080.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Legal &amp; General Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LGEN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>162,911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$828,329.97</x:t>
   </x:si>
   <x:si>
     <x:t>Hexagon Ab</x:t>
   </x:si>
   <x:si>
     <x:t>HEXAB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>59,152</x:t>
-[...98 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>59,364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$763,303.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Julius Baer Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BAER SW</x:t>
   </x:si>
   <x:si>
-    <x:t>5,869</x:t>
-[...5 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>5,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$670,740.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Paper Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$667,213.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deckers Outdoor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DECK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$659,364.74</x:t>
   </x:si>
   <x:si>
     <x:t>Wolters Kluwer Nv</x:t>
   </x:si>
   <x:si>
     <x:t>WKL NA</x:t>
   </x:si>
   <x:si>
-    <x:t>6,625</x:t>
-[...17 lines deleted...]
-    <x:t>$651,390.67</x:t>
+    <x:t>6,648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$657,937.31</x:t>
   </x:si>
   <x:si>
     <x:t>Incyte Corp</x:t>
   </x:si>
   <x:si>
     <x:t>INCY US</x:t>
   </x:si>
   <x:si>
-    <x:t>4,754</x:t>
-[...5 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>4,771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$641,482.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cellnex Telecom Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLNX SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$638,413.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Best Buy Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$616,666.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moncler Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONC IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$605,109.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Finecobank Banca Fineco Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FBK IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$594,467.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Systemes Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSY FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$584,921.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asahi Kasei Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3407 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$578,799.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unibail-Rodamco-Westfield</x:t>
+  </x:si>
+  <x:si>
+    <x:t>URW FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$561,336.91</x:t>
   </x:si>
   <x:si>
     <x:t>Sumitomo Metal Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>5713 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>7,043</x:t>
-[...68 lines deleted...]
-    <x:t>$587,618.40</x:t>
+    <x:t>7,068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$561,121.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Informa Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INF LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$559,448.97</x:t>
   </x:si>
   <x:si>
     <x:t>Ball Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BALL US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,253</x:t>
-[...2 lines deleted...]
-    <x:t>$583,697.61</x:t>
+    <x:t>7,279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$553,082.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Poste Italiane Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PST IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$537,624.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sonova Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOON SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$535,080.72</x:t>
   </x:si>
   <x:si>
     <x:t>Trimble Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TRMB US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,779</x:t>
-[...44 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>6,803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$533,366.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metso Outotec Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>METSO FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,962</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$503,754.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Euronext Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENX FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$503,548.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telia Co Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TELIA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$502,737.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiwa Securities Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8601 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$499,681.03</x:t>
   </x:si>
   <x:si>
     <x:t>Sekisui House Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1928 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>17,003</x:t>
-[...68 lines deleted...]
-    <x:t>$487,722.54</x:t>
+    <x:t>17,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$499,537.15</x:t>
   </x:si>
   <x:si>
     <x:t>Segro Plc</x:t>
   </x:si>
   <x:si>
     <x:t>SGRO LN</x:t>
   </x:si>
   <x:si>
-    <x:t>36,634</x:t>
-[...2 lines deleted...]
-    <x:t>$487,368.66</x:t>
+    <x:t>36,765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$497,709.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T&amp;D Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8795 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$484,112.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Exchange Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8697 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$477,405.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nomura Research Institute Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4307 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$473,668.48</x:t>
   </x:si>
   <x:si>
     <x:t>Asr Nederland Nv</x:t>
   </x:si>
   <x:si>
     <x:t>ASRNL NA</x:t>
   </x:si>
   <x:si>
-    <x:t>4,468</x:t>
-[...5 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>4,484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$467,625.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gartner Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$464,620.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Check Point Software Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHKP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$460,990.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Godaddy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GDDY US</x:t>
   </x:si>
   <x:si>
-    <x:t>3,850</x:t>
-[...14 lines deleted...]
-    <x:t>$464,432.58</x:t>
+    <x:t>3,864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$460,941.08</x:t>
   </x:si>
   <x:si>
     <x:t>Ageas Sa/Nv</x:t>
   </x:si>
   <x:si>
     <x:t>AGS BB</x:t>
   </x:si>
   <x:si>
-    <x:t>4,251</x:t>
-[...65 lines deleted...]
-    <x:t>$446,514.35</x:t>
+    <x:t>4,266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$460,804.15</x:t>
   </x:si>
   <x:si>
     <x:t>Admiral Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>ADM LN</x:t>
   </x:si>
   <x:si>
-    <x:t>7,418</x:t>
-[...2 lines deleted...]
-    <x:t>$440,915.37</x:t>
+    <x:t>7,444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$459,659.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ia Financial Corp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$454,868.06</x:t>
   </x:si>
   <x:si>
     <x:t>Kuehne + Nagel International Ag</x:t>
   </x:si>
   <x:si>
     <x:t>KNIN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>1,376</x:t>
-[...5 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>1,381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$443,030.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smiths Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMIN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$418,965.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Concordia Financial Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7186 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$417,507.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mowi Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOWI NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,569</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$416,582.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toray Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3402 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$412,651.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Tele2 Ab</x:t>
   </x:si>
   <x:si>
     <x:t>TEL2B SS</x:t>
   </x:si>
   <x:si>
-    <x:t>15,598</x:t>
-[...92 lines deleted...]
-    <x:t>$389,605.01</x:t>
+    <x:t>15,654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$408,355.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M&amp;G Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MNG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$387,406.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Rexel Sa</x:t>
   </x:si>
   <x:si>
     <x:t>RXL FP</x:t>
   </x:si>
   <x:si>
-    <x:t>6,327</x:t>
-[...17 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>6,350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$379,106.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orion Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORNBV FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$363,130.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Unipol Assicurazioni Spa</x:t>
   </x:si>
   <x:si>
     <x:t>UNI IM</x:t>
   </x:si>
   <x:si>
-    <x:t>10,221</x:t>
-[...14 lines deleted...]
-    <x:t>$351,651.21</x:t>
+    <x:t>10,257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$353,342.74</x:t>
   </x:si>
   <x:si>
     <x:t>Pearson Plc</x:t>
   </x:si>
   <x:si>
     <x:t>PSON LN</x:t>
   </x:si>
   <x:si>
-    <x:t>16,303</x:t>
-[...5 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>16,362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$340,866.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tryg A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRYG DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$314,664.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Talanx Ag</x:t>
   </x:si>
   <x:si>
     <x:t>TLX GR</x:t>
   </x:si>
   <x:si>
-    <x:t>1,839</x:t>
-[...17 lines deleted...]
-    <x:t>0.14%</x:t>
+    <x:t>1,846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$308,382.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qiagen Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QIA GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$303,482.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pandora A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNDORA DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$294,637.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phoenix Group Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHNX LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$292,795.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svenska Cellulosa Ab Sca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCAB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$266,585.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kesko Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KESKOB FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$263,219.39</x:t>
   </x:si>
   <x:si>
     <x:t>Capcom Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9697 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>9,871</x:t>
-[...68 lines deleted...]
-    <x:t>$262,141.70</x:t>
+    <x:t>9,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$260,845.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zalando Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZAL GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$242,545.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schroders Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDR LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$226,751.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijer Ref Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEIJB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$226,526.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gjensidige Forsikring Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GJF NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$219,818.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Nice Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NICE IT</x:t>
   </x:si>
   <x:si>
-    <x:t>1,759</x:t>
-[...5 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>1,765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$218,844.06</x:t>
   </x:si>
   <x:si>
     <x:t>Auto Trader Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>AUTO LN</x:t>
   </x:si>
   <x:si>
-    <x:t>23,994</x:t>
-[...56 lines deleted...]
-    <x:t>$210,537.63</x:t>
+    <x:t>24,080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$199,172.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Barratt Developments Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BDEV LN</x:t>
   </x:si>
   <x:si>
-    <x:t>38,583</x:t>
-[...5 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>38,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$190,712.99</x:t>
   </x:si>
   <x:si>
     <x:t>Meridian Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MEL NZ</x:t>
   </x:si>
   <x:si>
-    <x:t>37,590</x:t>
-[...2 lines deleted...]
-    <x:t>$184,216.40</x:t>
+    <x:t>37,725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,266.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sysmex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6869 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$175,623.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>D'Ieteren Sa/Nv</x:t>
   </x:si>
   <x:si>
     <x:t>DIE BB</x:t>
   </x:si>
   <x:si>
-    <x:t>612</x:t>
-[...2 lines deleted...]
-    <x:t>$178,350.90</x:t>
+    <x:t>614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$170,687.02</x:t>
   </x:si>
   <x:si>
     <x:t>Nemetschek Se</x:t>
   </x:si>
   <x:si>
     <x:t>NEM GR</x:t>
   </x:si>
   <x:si>
-    <x:t>1,645</x:t>
-[...17 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>1,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,484.32</x:t>
   </x:si>
   <x:si>
     <x:t>Gecina Sa</x:t>
   </x:si>
   <x:si>
     <x:t>GFC FP</x:t>
   </x:si>
   <x:si>
-    <x:t>1,313</x:t>
-[...2 lines deleted...]
-    <x:t>$157,337.69</x:t>
+    <x:t>1,317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$156,891.31</x:t>
   </x:si>
   <x:si>
     <x:t>Covivio</x:t>
   </x:si>
   <x:si>
     <x:t>COV FP</x:t>
   </x:si>
   <x:si>
-    <x:t>1,590</x:t>
-[...2 lines deleted...]
-    <x:t>$143,962.33</x:t>
+    <x:t>1,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$143,016.61</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Zozo Inc</x:t>
   </x:si>
   <x:si>
     <x:t>3092 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>12,707</x:t>
-[...2 lines deleted...]
-    <x:t>$113,445.47</x:t>
+    <x:t>12,753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,252.56</x:t>
   </x:si>
   <x:si>
     <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$363,593.17</x:t>
+    <x:t>$116,827.20</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -2161,51 +2149,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64d140b1e85b49fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra023336aaa5b46d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8a17eb7c582b4bce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09f5c7ce936a4e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4e1fb5c042f347ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R39d95fed29a446fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F155"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="49" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -2453,851 +2441,851 @@
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
         <x:v>223</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
@@ -3313,1991 +3301,1991 @@
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="D58" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
         <x:v>272</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="D59" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="D60" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
         <x:v>285</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="D62" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="D63" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
         <x:v>299</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
         <x:v>312</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
         <x:v>321</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="D70" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
         <x:v>334</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
         <x:v>339</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
         <x:v>348</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
         <x:v>353</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
         <x:v>358</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="F79" s="1" t="s">
         <x:v>367</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="F80" s="1" t="s">
         <x:v>372</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="D81" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="E81" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="E81" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="F82" s="1" t="s">
         <x:v>381</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="D83" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="E83" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="D84" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
+      <x:c r="E84" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="E84" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="E85" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="F86" s="1" t="s">
         <x:v>398</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
+      <x:c r="F87" s="1" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="E91" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="F91" s="1" t="s">
         <x:v>420</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="F93" s="1" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="E94" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
         <x:v>438</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
+      <x:c r="F97" s="1" t="s">
         <x:v>447</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="E98" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="E99" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="E101" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="F101" s="1" t="s">
         <x:v>464</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="F105" s="1" t="s">
         <x:v>482</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="E106" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="E108" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
-      <x:c r="C108" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="E111" s="1" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="F111" s="1" t="s">
         <x:v>507</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="E112" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
-      <x:c r="C112" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="D116" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="E116" s="1" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="F116" s="1" t="s">
         <x:v>528</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="D117" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="E117" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
-      <x:c r="C117" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="E118" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
-      <x:c r="C118" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="D122" s="1" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="E122" s="1" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="F122" s="1" t="s">
         <x:v>553</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="D125" s="1" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="E125" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="F125" s="1" t="s">
         <x:v>566</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="C127" s="1" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="D127" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="E127" s="1" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="F127" s="1" t="s">
         <x:v>575</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="C128" s="1" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="D128" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="E128" s="1" t="s">
         <x:v>579</x:v>
       </x:c>
-      <x:c r="C128" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="C129" s="1" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="D129" s="1" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="E129" s="1" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="F129" s="1" t="s">
         <x:v>584</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="C130" s="1" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="D130" s="1" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="E130" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
-      <x:c r="C130" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="C131" s="1" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="D131" s="1" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="E131" s="1" t="s">
         <x:v>592</x:v>
       </x:c>
-      <x:c r="C131" s="1" t="s">
+      <x:c r="F131" s="1" t="s">
         <x:v>593</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="C132" s="1" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="D132" s="1" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="E132" s="1" t="s">
         <x:v>597</x:v>
       </x:c>
-      <x:c r="C132" s="1" t="s">
+      <x:c r="F132" s="1" t="s">
         <x:v>598</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="C133" s="1" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="D133" s="1" t="s">
         <x:v>601</x:v>
       </x:c>
-      <x:c r="C133" s="1" t="s">
+      <x:c r="E133" s="1" t="s">
         <x:v>602</x:v>
       </x:c>
-      <x:c r="D133" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>598</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="C134" s="1" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="D134" s="1" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="E134" s="1" t="s">
         <x:v>606</x:v>
       </x:c>
-      <x:c r="C134" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>598</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="C135" s="1" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="D135" s="1" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="E135" s="1" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="F135" s="1" t="s">
         <x:v>611</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="C136" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="D136" s="1" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="E136" s="1" t="s">
         <x:v>615</x:v>
       </x:c>
-      <x:c r="C136" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="C137" s="1" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="D137" s="1" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="E137" s="1" t="s">
+        <x:v>619</x:v>
+      </x:c>
+      <x:c r="F137" s="1" t="s">
         <x:v>620</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="C138" s="1" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="D138" s="1" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="E138" s="1" t="s">
         <x:v>624</x:v>
       </x:c>
-      <x:c r="C138" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="C139" s="1" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="D139" s="1" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="E139" s="1" t="s">
         <x:v>628</x:v>
       </x:c>
-      <x:c r="C139" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="C140" s="1" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="D140" s="1" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="E140" s="1" t="s">
         <x:v>632</x:v>
       </x:c>
-      <x:c r="C140" s="1" t="s">
+      <x:c r="F140" s="1" t="s">
         <x:v>633</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>636</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="C141" s="1" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="D141" s="1" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="E141" s="1" t="s">
         <x:v>637</x:v>
       </x:c>
-      <x:c r="C141" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="C143" s="1" t="s">
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="D143" s="1" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="E143" s="1" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="F143" s="1" t="s">
         <x:v>646</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="C144" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="D144" s="1" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="E144" s="1" t="s">
         <x:v>650</x:v>
       </x:c>
-      <x:c r="C144" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>646</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="C145" s="1" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="D145" s="1" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="E145" s="1" t="s">
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="F145" s="1" t="s">
         <x:v>655</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="C146" s="1" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="D146" s="1" t="s">
+        <x:v>658</x:v>
+      </x:c>
+      <x:c r="E146" s="1" t="s">
         <x:v>659</x:v>
       </x:c>
-      <x:c r="C146" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="C148" s="1" t="s">
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="D148" s="1" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="E148" s="1" t="s">
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="F148" s="1" t="s">
         <x:v>668</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="C149" s="1" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="D149" s="1" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="E149" s="1" t="s">
         <x:v>672</x:v>
       </x:c>
-      <x:c r="C149" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="C150" s="1" t="s">
+        <x:v>674</x:v>
+      </x:c>
+      <x:c r="D150" s="1" t="s">
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="E150" s="1" t="s">
         <x:v>676</x:v>
       </x:c>
-      <x:c r="C150" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F150" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="C152" s="1" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="D152" s="1" t="s">
+        <x:v>683</x:v>
+      </x:c>
+      <x:c r="E152" s="1" t="s">
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="F152" s="1" t="s">
         <x:v>685</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>689</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
+        <x:v>686</x:v>
+      </x:c>
+      <x:c r="C153" s="1" t="s">
+        <x:v>687</x:v>
+      </x:c>
+      <x:c r="D153" s="1" t="s">
+        <x:v>688</x:v>
+      </x:c>
+      <x:c r="E153" s="1" t="s">
+        <x:v>689</x:v>
+      </x:c>
+      <x:c r="F153" s="1" t="s">
         <x:v>690</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>690</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6" ht="15" customHeight="1">
       <x:c r="A155" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B155" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C155" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D155" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E155" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F155" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>