--- v2 (2026-06-01)
+++ v3 (2026-06-21)
@@ -1,2130 +1,2040 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8f1239648b84ec3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c4c4b272a33428f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESGI_asat_20260529" sheetId="1" r:id="R39d95fed29a446fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESGI_asat_20260619" sheetId="1" r:id="R4698f815436a41c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="779" uniqueCount="694">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 29/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="744" uniqueCount="664">
+  <x:si>
+    <x:t>All Fund Holdings as at 19/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,951,093.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.15%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>ASML NA</x:t>
   </x:si>
   <x:si>
-    <x:t>7,890</x:t>
-[...20 lines deleted...]
-    <x:t>5.98%</x:t>
+    <x:t>5,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,732,033.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Palo Alto Networks Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PANW US</x:t>
   </x:si>
   <x:si>
-    <x:t>23,105</x:t>
-[...5 lines deleted...]
-    <x:t>3.81%</x:t>
+    <x:t>25,882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,586,016.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Softbank Group Corp</x:t>
   </x:si>
   <x:si>
     <x:t>9984 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>106,157</x:t>
-[...20 lines deleted...]
-    <x:t>2.47%</x:t>
+    <x:t>118,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,525,954.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Sumitomo Mitsui Financial Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>8316 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>104,779</x:t>
-[...5 lines deleted...]
-    <x:t>2.24%</x:t>
+    <x:t>116,042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,898,064.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vertex Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRTX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,210,818.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Nova Scotia/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,872,292.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trane Technologies Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,853,236.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cadence Design Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDNS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,851,184.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zurich Insurance Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZURN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,850,600.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dbs Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DBS SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,789,634.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
   </x:si>
   <x:si>
     <x:t>Servicenow Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NOW US</x:t>
   </x:si>
   <x:si>
-    <x:t>29,662</x:t>
-[...35 lines deleted...]
-    <x:t>1.90%</x:t>
+    <x:t>33,382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,509,131.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Aia Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1299 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>300,414</x:t>
-[...5 lines deleted...]
-    <x:t>1.85%</x:t>
+    <x:t>335,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,481,936.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pnc Financial Services Group Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,230,871.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Automatic Data Processing Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,988,869.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elevance Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,870,643.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synopsys Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNPS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,760,093.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokio Marine Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8766 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,694,448.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Adobe Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ADBE US</x:t>
   </x:si>
   <x:si>
-    <x:t>11,969</x:t>
-[...80 lines deleted...]
-    <x:t>1.57%</x:t>
+    <x:t>12,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,578,118.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercadolibre Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MELI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,383,709.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Intuit Inc</x:t>
   </x:si>
   <x:si>
     <x:t>INTU US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,957</x:t>
-[...95 lines deleted...]
-    <x:t>1.37%</x:t>
+    <x:t>8,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,349,263.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Oversea-Chinese Banking Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>OCBC SP</x:t>
   </x:si>
   <x:si>
-    <x:t>96,822</x:t>
-[...5 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>104,465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,889,598.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Bank Of Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,742,012.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prosus Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRX NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,664,636.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Wheaton Precious Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>WPM CN</x:t>
   </x:si>
   <x:si>
-    <x:t>12,982</x:t>
-[...2 lines deleted...]
-    <x:t>$2,427,836.50</x:t>
+    <x:t>14,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,523,796.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Relx Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,520,248.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hermes International</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,374,374.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Boerse Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB1 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,300,547.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edwards Lifesciences Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,284,570.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>State Street Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,127,796.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ebay Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBAY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,089,419.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Electronic Arts Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,065,170.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swiss Re Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SREN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,062,532.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idexx Laboratories Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDXX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,025,153.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandvik Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAND SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,000,705.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sun Life Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLF CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,986,007.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Humana Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,963,686.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dr Horton Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,866,311.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autodesk Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADSK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,855,008.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Overseas Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UOB SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,687,184.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prudential Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,680,618.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alnylam Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALNY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,672,650.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,628,701.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crown Castle Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,917</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,622,924.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intact Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,587,071.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Waters Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,585,234.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms&amp;Ad Insurance Group Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8725 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,544,695.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prudential Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,532,255.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sompo Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8630 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,470,576.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netapp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTAP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,429,581.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sika Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIKA SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,426,412.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kbc Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBC BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,424,740.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swiss Life Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLHN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,370,551.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3i Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>III LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,313,574.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biogen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIIB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,308,670.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiichi Sankyo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4568 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,300,866.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iqvia Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IQV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,291,418.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raymond James Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RJF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,254,012.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xylem Inc/Ny</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XYL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,228,850.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Williams-Sonoma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WSM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,224,903.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synchrony Financial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,186,553.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amadeus It Group Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMS SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,184,468.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mongodb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,182,785.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vestas Wind Systems A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VWS DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,160,857.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sampo Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAMPO FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,121,741.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dnb Bank Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNB NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,116,593.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Water Works Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AWK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,107,783.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pultegroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,103,231.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astellas Pharma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,054,340.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vat Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VACN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,050,349.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verisk Analytics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRSK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,032,771.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boc Hong Kong Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2388 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118,096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,030,930.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veeva Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEEV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,022,072.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nn Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,014,988.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ch Robinson Worldwide Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHRW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$989,106.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Music Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UMG NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$985,137.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veralto Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLTO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$935,850.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ulta Beauty Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULTA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$904,999.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Legal &amp; General Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LGEN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>167,153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$897,847.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7936 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$842,329.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Paper Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$840,067.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Incyte Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$753,680.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Finecobank Banca Fineco Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FBK IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$733,847.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$728,677.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Secom Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9735 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,657</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$714,367.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cellnex Telecom Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLNX SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$706,538.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deckers Outdoor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DECK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$702,484.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genmab A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMAB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$692,218.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wolters Kluwer Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WKL NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$687,392.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Best Buy Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$673,377.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Straumann Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STMN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$669,220.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Informa Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INF LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$660,290.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asahi Kasei Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3407 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$618,325.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moncler Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONC IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$615,961.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Systemes Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSY FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$597,018.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Euronext Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENX FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$592,773.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiwa Securities Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8601 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$577,047.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unibail-Rodamco-Westfield</x:t>
+  </x:si>
+  <x:si>
+    <x:t>URW FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$560,158.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ia Financial Corp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$552,244.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sekisui House Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1928 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$551,281.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sonova Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOON SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$546,267.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Segro Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGRO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$544,989.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pentair Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$544,724.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Belimo Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEAN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$537,089.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asr Nederland Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASRNL NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$535,982.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Admiral Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADM LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$526,120.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ageas Sa/Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGS BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$522,398.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metso Outotec Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>METSO FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$522,137.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trimble Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRMB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$521,643.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bandai Namco Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7832 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$515,771.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kuehne + Nagel International Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNIN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$498,776.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Concordia Financial Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7186 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$498,474.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nomura Research Institute Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4307 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$495,889.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smiths Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMIN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$475,809.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Insulet Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PODD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$457,830.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tele2 Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEL2B SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$453,357.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unipol Assicurazioni Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNI IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$449,869.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rexel Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RXL FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$446,226.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sage Group Plc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$445,656.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M&amp;G Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MNG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$438,925.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnh Industrial Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$412,037.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Addtech Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADDTB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$406,504.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mowi Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOWI NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$394,865.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orion Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORNBV FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$384,592.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swedish Orphan Biovitrum Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOBI SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$373,943.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Element Fleet Management Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EFN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$362,234.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phoenix Group Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHNX LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$342,367.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pandora A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNDORA DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$340,699.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Talanx Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLX GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$325,437.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pearson Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSON LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$320,304.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svenska Cellulosa Ab Sca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCAB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$288,139.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schroders Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDR LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$282,695.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kesko Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KESKOB FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$278,769.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ipsen Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPN FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$269,870.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zalando Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZAL GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,745</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$269,658.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gjensidige Forsikring Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GJF NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$248,049.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sanrio Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8136 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$240,895.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Getlink Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GET FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,899</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$240,875.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nibe Industrier Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIBEB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$238,466.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gecina Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GFC FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$168,715.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kyowa Kirin Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4151 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,079.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Covivio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COV FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,326.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demant A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEMANT DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$143,692.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other/Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,556,201.64</x:t>
   </x:si>
   <x:si>
     <x:t>1.02%</x:t>
-  </x:si>
-[...1681 lines deleted...]
-    <x:t>$116,827.20</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -2149,59 +2059,59 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09f5c7ce936a4e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4e1fb5c042f347ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R39d95fed29a446fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fb73d4444fe4f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R492dd6089ae94db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4698f815436a41c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F155"/>
+  <x:dimension ref="A1:F148"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
-    <x:col min="2" max="2" width="49" customWidth="1"/>
+    <x:col min="2" max="2" width="48" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2401,2431 +2311,2431 @@
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>70</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
         <x:v>247</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
         <x:v>278</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
         <x:v>283</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
         <x:v>288</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
         <x:v>297</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
         <x:v>310</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
         <x:v>315</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="D69" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
         <x:v>320</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="D70" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="D71" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="D72" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
         <x:v>333</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="D73" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
         <x:v>342</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="D75" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="E75" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
         <x:v>355</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
         <x:v>360</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="F80" s="1" t="s">
         <x:v>369</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="F81" s="1" t="s">
         <x:v>374</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="F83" s="1" t="s">
         <x:v>383</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="E84" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
         <x:v>388</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="D85" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="E85" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="E85" s="1" t="s">
+      <x:c r="F85" s="1" t="s">
         <x:v>393</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
+      <x:c r="D88" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="D88" s="1" t="s">
+      <x:c r="E88" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="E88" s="1" t="s">
+      <x:c r="F88" s="1" t="s">
         <x:v>407</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="D92" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
+      <x:c r="E92" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="E92" s="1" t="s">
+      <x:c r="F92" s="1" t="s">
         <x:v>424</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="D94" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="E94" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="D95" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
+      <x:c r="E95" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="E95" s="1" t="s">
+      <x:c r="F95" s="1" t="s">
         <x:v>437</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="D96" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
+      <x:c r="E96" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="E96" s="1" t="s">
+      <x:c r="F96" s="1" t="s">
         <x:v>442</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="D98" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
+      <x:c r="E98" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="E98" s="1" t="s">
+      <x:c r="F98" s="1" t="s">
         <x:v>451</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="F102" s="1" t="s">
         <x:v>465</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
+      <x:c r="D106" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
+      <x:c r="E106" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
-      <x:c r="E106" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
+      <x:c r="D107" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
+      <x:c r="E107" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
-      <x:c r="E107" s="1" t="s">
+      <x:c r="F107" s="1" t="s">
         <x:v>490</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
-      <x:c r="C112" s="1" t="s">
+      <x:c r="D112" s="1" t="s">
         <x:v>509</x:v>
       </x:c>
-      <x:c r="D112" s="1" t="s">
+      <x:c r="E112" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
-      <x:c r="E112" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
-      <x:c r="C113" s="1" t="s">
+      <x:c r="D113" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
-      <x:c r="D113" s="1" t="s">
+      <x:c r="E113" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
-      <x:c r="E113" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="C114" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
-      <x:c r="C114" s="1" t="s">
+      <x:c r="D114" s="1" t="s">
         <x:v>517</x:v>
       </x:c>
-      <x:c r="D114" s="1" t="s">
+      <x:c r="E114" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
-      <x:c r="E114" s="1" t="s">
+      <x:c r="F114" s="1" t="s">
         <x:v>519</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
-      <x:c r="C117" s="1" t="s">
+      <x:c r="D117" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
-      <x:c r="D117" s="1" t="s">
+      <x:c r="E117" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
-      <x:c r="E117" s="1" t="s">
+      <x:c r="F117" s="1" t="s">
         <x:v>532</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>537</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="E119" s="1" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="F119" s="1" t="s">
         <x:v>537</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>537</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>537</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>537</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="D125" s="1" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="E125" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="F125" s="1" t="s">
         <x:v>563</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="C128" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="D128" s="1" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="E128" s="1" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="F128" s="1" t="s">
         <x:v>576</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="C130" s="1" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="D130" s="1" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="E130" s="1" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="F130" s="1" t="s">
         <x:v>585</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
         <x:v>598</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
@@ -4841,211 +4751,211 @@
       </x:c>
       <x:c r="E133" s="1" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
         <x:v>598</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="C135" s="1" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="D135" s="1" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="E135" s="1" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="F135" s="1" t="s">
         <x:v>607</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="C138" s="1" t="s">
         <x:v>621</x:v>
       </x:c>
-      <x:c r="C138" s="1" t="s">
+      <x:c r="D138" s="1" t="s">
         <x:v>622</x:v>
       </x:c>
-      <x:c r="D138" s="1" t="s">
+      <x:c r="E138" s="1" t="s">
         <x:v>623</x:v>
       </x:c>
-      <x:c r="E138" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="C139" s="1" t="s">
         <x:v>625</x:v>
       </x:c>
-      <x:c r="C139" s="1" t="s">
+      <x:c r="D139" s="1" t="s">
         <x:v>626</x:v>
       </x:c>
-      <x:c r="D139" s="1" t="s">
+      <x:c r="E139" s="1" t="s">
         <x:v>627</x:v>
       </x:c>
-      <x:c r="E139" s="1" t="s">
+      <x:c r="F139" s="1" t="s">
         <x:v>628</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="C141" s="1" t="s">
         <x:v>634</x:v>
       </x:c>
-      <x:c r="C141" s="1" t="s">
+      <x:c r="D141" s="1" t="s">
         <x:v>635</x:v>
       </x:c>
-      <x:c r="D141" s="1" t="s">
+      <x:c r="E141" s="1" t="s">
         <x:v>636</x:v>
       </x:c>
-      <x:c r="E141" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="C142" s="1" t="s">
         <x:v>638</x:v>
       </x:c>
-      <x:c r="C142" s="1" t="s">
+      <x:c r="D142" s="1" t="s">
         <x:v>639</x:v>
       </x:c>
-      <x:c r="D142" s="1" t="s">
+      <x:c r="E142" s="1" t="s">
         <x:v>640</x:v>
       </x:c>
-      <x:c r="E142" s="1" t="s">
+      <x:c r="F142" s="1" t="s">
         <x:v>641</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
@@ -5095,202 +5005,62 @@
       </x:c>
       <x:c r="C146" s="1" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
         <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="E147" s="1" t="s">
         <x:v>662</x:v>
       </x:c>
-      <x:c r="E147" s="1" t="s">
+      <x:c r="F147" s="1" t="s">
         <x:v>663</x:v>
       </x:c>
-      <x:c r="F147" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A148" s="1">
-[...139 lines deleted...]
-      <x:c r="A155" s="2" t="s">
+      <x:c r="A148" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B155" s="2" t="s">
+      <x:c r="B148" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C155" s="2" t="s">
+      <x:c r="C148" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D155" s="2" t="s">
+      <x:c r="D148" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E155" s="2" t="s">
+      <x:c r="E148" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F155" s="2" t="s">
+      <x:c r="F148" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A155:F155"/>
+    <x:mergeCell ref="A148:F148"/>
   </x:mergeCells>
 </x:worksheet>
 </file>