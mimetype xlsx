--- v3 (2026-06-21)
+++ v4 (2026-07-11)
@@ -1,2037 +1,2052 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c4c4b272a33428f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1145819bcc64ce8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESGI_asat_20260619" sheetId="1" r:id="R4698f815436a41c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESGI_asat_20260710" sheetId="1" r:id="Re246a7c0d21f46d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="744" uniqueCount="664">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 19/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="744" uniqueCount="669">
+  <x:si>
+    <x:t>All Fund Holdings as at 10/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT US</x:t>
   </x:si>
   <x:si>
-    <x:t>20,467</x:t>
-[...5 lines deleted...]
-    <x:t>7.15%</x:t>
+    <x:t>19,985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,955,210.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>ASML NA</x:t>
   </x:si>
   <x:si>
-    <x:t>5,750</x:t>
-[...5 lines deleted...]
-    <x:t>6.26%</x:t>
+    <x:t>5,615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,828,764.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Palo Alto Networks Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PANW US</x:t>
   </x:si>
   <x:si>
-    <x:t>25,882</x:t>
-[...5 lines deleted...]
-    <x:t>4.21%</x:t>
+    <x:t>25,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,322,707.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Mitsui Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8316 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,855,150.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.69%</x:t>
   </x:si>
   <x:si>
     <x:t>Softbank Group Corp</x:t>
   </x:si>
   <x:si>
     <x:t>9984 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>118,486</x:t>
-[...20 lines deleted...]
-    <x:t>2.75%</x:t>
+    <x:t>115,697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,911,989.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Vertex Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VRTX US</x:t>
   </x:si>
   <x:si>
-    <x:t>8,118</x:t>
-[...5 lines deleted...]
-    <x:t>2.07%</x:t>
+    <x:t>7,927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,672,344.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Servicenow Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,113,135.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zurich Insurance Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZURN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,101,102.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dbs Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DBS SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,030,631.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cadence Design Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDNS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,785,925.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Nova Scotia/The</x:t>
   </x:si>
   <x:si>
     <x:t>BNS CN</x:t>
   </x:si>
   <x:si>
-    <x:t>39,343</x:t>
-[...5 lines deleted...]
-    <x:t>1.94%</x:t>
+    <x:t>38,417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,762,282.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
   </x:si>
   <x:si>
     <x:t>Trane Technologies Plc</x:t>
   </x:si>
   <x:si>
     <x:t>TT US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,064</x:t>
-[...59 lines deleted...]
-    <x:t>1.79%</x:t>
+    <x:t>6,897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,691,770.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pnc Financial Services Group Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,530,014.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Automatic Data Processing Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,363,105.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Aia Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1299 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>335,359</x:t>
-[...35 lines deleted...]
-    <x:t>1.59%</x:t>
+    <x:t>327,466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,354,007.42</x:t>
   </x:si>
   <x:si>
     <x:t>Elevance Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ELV US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,010</x:t>
-[...5 lines deleted...]
-    <x:t>1.54%</x:t>
+    <x:t>6,845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,147,251.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,041,939.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokio Marine Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8766 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,748</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,894,209.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercadolibre Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MELI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,705,029.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS US</x:t>
   </x:si>
   <x:si>
-    <x:t>5,808</x:t>
-[...32 lines deleted...]
-    <x:t>$3,578,118.05</x:t>
+    <x:t>5,671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,623,768.54</x:t>
   </x:si>
   <x:si>
     <x:t>1.42%</x:t>
   </x:si>
   <x:si>
-    <x:t>Mercadolibre Inc</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Intuit Inc</x:t>
   </x:si>
   <x:si>
     <x:t>INTU US</x:t>
   </x:si>
   <x:si>
-    <x:t>8,826</x:t>
-[...2 lines deleted...]
-    <x:t>$3,349,263.60</x:t>
+    <x:t>8,618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,395,531.22</x:t>
   </x:si>
   <x:si>
     <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Oversea-Chinese Banking Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>OCBC SP</x:t>
   </x:si>
   <x:si>
-    <x:t>104,465</x:t>
-[...5 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>102,007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,106,923.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
   </x:si>
   <x:si>
     <x:t>National Bank Of Canada</x:t>
   </x:si>
   <x:si>
     <x:t>NA CN</x:t>
   </x:si>
   <x:si>
+    <x:t>12,068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,760,637.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prosus Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRX NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,774</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,665,484.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Relx Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,550,849.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edwards Lifesciences Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,364,958.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Boerse Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB1 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,348,269.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wheaton Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WPM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,256,858.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>State Street Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,255,343.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ebay Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBAY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,242,773.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swiss Re Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SREN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,180,884.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hermes International</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,157,399.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Humana Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,144,585.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Electronic Arts Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,089,565.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sun Life Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLF CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,997,603.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idexx Laboratories Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDXX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,992,556.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autodesk Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADSK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,575</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,976,527.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandvik Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAND SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,870,753.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alnylam Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALNY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,863,171.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Overseas Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UOB SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,860,009.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prudential Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,796,476.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dr Horton Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,751,234.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,695,650.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intact Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,671,504.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Waters Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,665,927.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iqvia Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IQV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,592,611.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prudential Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,560,570.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3i Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>III LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,556,242.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netapp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTAP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,521,896.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sompo Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8630 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,502,475.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crown Castle Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,501,772.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms&amp;Ad Insurance Group Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8725 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,487,846.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swiss Life Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLHN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,436,463.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kbc Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBC BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,409,011.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sika Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIKA SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,367,508.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raymond James Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RJF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,344,216.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biogen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIIB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,310,968.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xylem Inc/Ny</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XYL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,298,306.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiichi Sankyo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4568 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,288,827.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mongodb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,277,118.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veeva Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEEV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,252,454.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vestas Wind Systems A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VWS DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,188,218.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sampo Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAMPO FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,180,154.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Williams-Sonoma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WSM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,174,788.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Water Works Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AWK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,144,911.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amadeus It Group Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMS SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,129,484.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dnb Bank Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNB NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,119,544.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synchrony Financial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,117,311.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verisk Analytics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRSK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,100,201.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pultegroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,064,507.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nn Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,032,282.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ch Robinson Worldwide Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHRW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,020,404.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vat Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VACN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,018,151.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astellas Pharma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,016,425.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veralto Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLTO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,015,708.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Music Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UMG NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$973,247.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boc Hong Kong Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2388 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$961,514.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Legal &amp; General Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LGEN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>163,219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$913,865.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ulta Beauty Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULTA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$904,096.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Incyte Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$900,536.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7936 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$865,943.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Paper Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$839,946.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genmab A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMAB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$809,171.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$772,429.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Secom Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9735 JP</x:t>
+  </x:si>
+  <x:si>
     <x:t>12,359</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,742,012.65</x:t>
-[...821 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>$734,976.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Best Buy Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$713,725.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Finecobank Banca Fineco Spa</x:t>
   </x:si>
   <x:si>
     <x:t>FBK IM</x:t>
   </x:si>
   <x:si>
-    <x:t>19,528</x:t>
-[...32 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>19,068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$710,679.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wolters Kluwer Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WKL NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$697,525.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Informa Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INF LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$676,316.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deckers Outdoor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DECK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$664,763.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Straumann Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STMN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$643,892.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Segro Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGRO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$636,651.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asahi Kasei Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3407 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$629,311.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Systemes Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSY FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$627,333.25</x:t>
   </x:si>
   <x:si>
     <x:t>Cellnex Telecom Sa</x:t>
   </x:si>
   <x:si>
     <x:t>CLNX SM</x:t>
   </x:si>
   <x:si>
-    <x:t>15,245</x:t>
-[...95 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>14,886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$606,075.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiwa Securities Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8601 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$604,079.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Euronext Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENX FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$590,469.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ia Financial Corp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$584,724.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Admiral Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADM LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$575,286.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sekisui House Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1928 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$573,635.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unibail-Rodamco-Westfield</x:t>
+  </x:si>
+  <x:si>
+    <x:t>URW FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$568,707.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bandai Namco Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7832 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$563,330.68</x:t>
   </x:si>
   <x:si>
     <x:t>Moncler Spa</x:t>
   </x:si>
   <x:si>
     <x:t>MONC IM</x:t>
   </x:si>
   <x:si>
-    <x:t>7,016</x:t>
-[...83 lines deleted...]
-    <x:t>$551,281.92</x:t>
+    <x:t>6,851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$559,901.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trimble Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRMB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$553,802.67</x:t>
   </x:si>
   <x:si>
     <x:t>Sonova Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>SOON SW</x:t>
   </x:si>
   <x:si>
-    <x:t>1,570</x:t>
-[...14 lines deleted...]
-    <x:t>$544,989.79</x:t>
+    <x:t>1,533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$553,653.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asr Nederland Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASRNL NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$549,486.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kuehne + Nagel International Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNIN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$549,455.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ageas Sa/Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGS BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$543,985.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Pentair Plc</x:t>
   </x:si>
   <x:si>
     <x:t>PNR US</x:t>
   </x:si>
   <x:si>
-    <x:t>5,157</x:t>
-[...2 lines deleted...]
-    <x:t>$544,724.59</x:t>
+    <x:t>5,036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$541,233.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nomura Research Institute Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4307 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$524,364.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Concordia Financial Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7186 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$507,407.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metso Outotec Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>METSO FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$498,125.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Insulet Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PODD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$492,310.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unipol Assicurazioni Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNI IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$480,565.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M&amp;G Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MNG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$463,612.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sage Group Plc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$461,383.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smiths Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMIN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$456,328.66</x:t>
   </x:si>
   <x:si>
     <x:t>Belimo Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BEAN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>314</x:t>
-[...146 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$445,529.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rexel Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RXL FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$432,592.80</x:t>
   </x:si>
   <x:si>
     <x:t>Tele2 Ab</x:t>
   </x:si>
   <x:si>
     <x:t>TEL2B SS</x:t>
   </x:si>
   <x:si>
-    <x:t>17,497</x:t>
-[...53 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>17,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$423,469.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pandora A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNDORA DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$402,330.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Cnh Industrial Nv</x:t>
   </x:si>
   <x:si>
     <x:t>CNH US</x:t>
   </x:si>
   <x:si>
-    <x:t>27,716</x:t>
-[...5 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>27,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$400,977.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swedish Orphan Biovitrum Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOBI SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,569</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$397,632.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orion Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORNBV FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$397,091.64</x:t>
   </x:si>
   <x:si>
     <x:t>Addtech Ab</x:t>
   </x:si>
   <x:si>
     <x:t>ADDTB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>8,295</x:t>
-[...2 lines deleted...]
-    <x:t>$406,504.38</x:t>
+    <x:t>8,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$393,054.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Element Fleet Management Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EFN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$375,773.36</x:t>
   </x:si>
   <x:si>
     <x:t>Mowi Asa</x:t>
   </x:si>
   <x:si>
     <x:t>MOWI NO</x:t>
   </x:si>
   <x:si>
-    <x:t>13,883</x:t>
-[...41 lines deleted...]
-    <x:t>$362,234.65</x:t>
+    <x:t>13,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$369,122.18</x:t>
   </x:si>
   <x:si>
     <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Phoenix Group Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>PHNX LN</x:t>
   </x:si>
   <x:si>
-    <x:t>22,484</x:t>
-[...14 lines deleted...]
-    <x:t>$340,699.79</x:t>
+    <x:t>21,955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$368,228.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pearson Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSON LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$358,867.46</x:t>
   </x:si>
   <x:si>
     <x:t>Talanx Ag</x:t>
   </x:si>
   <x:si>
     <x:t>TLX GR</x:t>
   </x:si>
   <x:si>
-    <x:t>1,895</x:t>
-[...2 lines deleted...]
-    <x:t>$325,437.78</x:t>
+    <x:t>1,851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$333,656.52</x:t>
   </x:si>
   <x:si>
     <x:t>0.13%</x:t>
   </x:si>
   <x:si>
-    <x:t>Pearson Plc</x:t>
-[...8 lines deleted...]
-    <x:t>$320,304.44</x:t>
+    <x:t>Sanrio Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8136 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$299,492.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zalando Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZAL GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$293,538.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ipsen Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPN FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$290,646.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schroders Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDR LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$284,088.57</x:t>
   </x:si>
   <x:si>
     <x:t>Svenska Cellulosa Ab Sca</x:t>
   </x:si>
   <x:si>
     <x:t>SCAB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>18,937</x:t>
-[...17 lines deleted...]
-    <x:t>$282,695.37</x:t>
+    <x:t>18,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$270,949.14</x:t>
   </x:si>
   <x:si>
     <x:t>Kesko Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>KESKOB FH</x:t>
   </x:si>
   <x:si>
-    <x:t>8,717</x:t>
-[...26 lines deleted...]
-    <x:t>$269,658.27</x:t>
+    <x:t>8,511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$269,812.17</x:t>
   </x:si>
   <x:si>
     <x:t>Gjensidige Forsikring Asa</x:t>
   </x:si>
   <x:si>
     <x:t>GJF NO</x:t>
   </x:si>
   <x:si>
-    <x:t>6,383</x:t>
-[...2 lines deleted...]
-    <x:t>$248,049.77</x:t>
+    <x:t>6,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$251,164.99</x:t>
   </x:si>
   <x:si>
     <x:t>0.10%</x:t>
   </x:si>
   <x:si>
-    <x:t>Sanrio Co Ltd</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Getlink Se</x:t>
   </x:si>
   <x:si>
     <x:t>GET FP</x:t>
   </x:si>
   <x:si>
-    <x:t>7,899</x:t>
-[...2 lines deleted...]
-    <x:t>$240,875.15</x:t>
+    <x:t>7,713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$236,380.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Nibe Industrier Ab</x:t>
   </x:si>
   <x:si>
     <x:t>NIBEB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>45,520</x:t>
-[...5 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>44,449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$228,549.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kyowa Kirin Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4151 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,371</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$174,945.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Gecina Sa</x:t>
   </x:si>
   <x:si>
     <x:t>GFC FP</x:t>
   </x:si>
   <x:si>
-    <x:t>1,409</x:t>
-[...17 lines deleted...]
-    <x:t>$167,079.53</x:t>
+    <x:t>1,376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$158,138.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demant A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEMANT DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$158,054.43</x:t>
   </x:si>
   <x:si>
     <x:t>Covivio</x:t>
   </x:si>
   <x:si>
     <x:t>COV FP</x:t>
   </x:si>
   <x:si>
-    <x:t>1,692</x:t>
-[...17 lines deleted...]
-    <x:t>$143,692.22</x:t>
+    <x:t>1,652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$144,537.46</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$2,556,201.64</x:t>
+    <x:t>$2,599,923.85</x:t>
   </x:si>
   <x:si>
     <x:t>1.02%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2059,51 +2074,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fb73d4444fe4f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R492dd6089ae94db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4698f815436a41c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b5fbc07685d4fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R29df616335d54356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re246a7c0d21f46d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F148"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="48" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -2291,191 +2306,191 @@
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F18" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
@@ -2651,451 +2666,451 @@
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>186</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
@@ -3171,1891 +3186,1891 @@
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
         <x:v>281</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
         <x:v>323</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
         <x:v>346</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
         <x:v>367</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
         <x:v>381</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="F90" s="1" t="s">
         <x:v>415</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="F96" s="1" t="s">
         <x:v>438</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="F99" s="1" t="s">
         <x:v>455</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="F101" s="1" t="s">
         <x:v>464</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="F104" s="1" t="s">
         <x:v>477</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="F112" s="1" t="s">
         <x:v>510</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="F115" s="1" t="s">
         <x:v>523</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>532</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="F119" s="1" t="s">
         <x:v>541</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>537</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="C123" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="D123" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="E123" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="F123" s="1" t="s">
         <x:v>554</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="F125" s="1" t="s">
         <x:v>567</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="F129" s="1" t="s">
         <x:v>584</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="F131" s="1" t="s">
         <x:v>593</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="F135" s="1" t="s">
         <x:v>611</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="C138" s="1" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="D138" s="1" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="E138" s="1" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="F138" s="1" t="s">
         <x:v>620</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="C146" s="1" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="D146" s="1" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="E146" s="1" t="s">
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="F146" s="1" t="s">
         <x:v>656</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B148" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C148" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D148" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E148" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F148" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>