--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,2055 +1,2055 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1145819bcc64ce8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R770c9dd6875e4fb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESGI_asat_20260710" sheetId="1" r:id="Re246a7c0d21f46d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESGI_asat_20260731" sheetId="1" r:id="Rf240708d62d94e32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="744" uniqueCount="669">
   <x:si>
-    <x:t>All Fund Holdings as at 10/07/2026</x:t>
+    <x:t>All Fund Holdings as at 31/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT US</x:t>
   </x:si>
   <x:si>
-    <x:t>19,985</x:t>
-[...5 lines deleted...]
-    <x:t>6.64%</x:t>
+    <x:t>19,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,105,009.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>ASML NA</x:t>
   </x:si>
   <x:si>
-    <x:t>5,615</x:t>
-[...5 lines deleted...]
-    <x:t>5.81%</x:t>
+    <x:t>5,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,082,702.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Palo Alto Networks Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PANW US</x:t>
   </x:si>
   <x:si>
-    <x:t>25,273</x:t>
-[...5 lines deleted...]
-    <x:t>4.83%</x:t>
+    <x:t>24,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,577,463.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Sumitomo Mitsui Financial Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>8316 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>113,311</x:t>
-[...2 lines deleted...]
-    <x:t>$6,855,150.42</x:t>
+    <x:t>111,637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,668,259.71</x:t>
   </x:si>
   <x:si>
     <x:t>2.69%</x:t>
   </x:si>
   <x:si>
+    <x:t>Vertex Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRTX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,370,256.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dbs Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DBS SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,270,106.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Servicenow Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,046,611.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zurich Insurance Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZURN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,991,488.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Nova Scotia/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,745,776.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Softbank Group Corp</x:t>
   </x:si>
   <x:si>
     <x:t>9984 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>115,697</x:t>
-[...62 lines deleted...]
-    <x:t>1.97%</x:t>
+    <x:t>113,988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,720,936.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aia Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1299 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>322,629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,677,226.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Automatic Data Processing Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,656,951.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,392,090.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pnc Financial Services Group Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,382,296.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trane Technologies Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,271,116.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokio Marine Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8766 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,036,722.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS US</x:t>
   </x:si>
   <x:si>
-    <x:t>8,604</x:t>
-[...77 lines deleted...]
-    <x:t>$4,354,007.42</x:t>
+    <x:t>8,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,027,861.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intuit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,824,557.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercadolibre Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MELI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,771,730.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Elevance Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ELV US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,845</x:t>
-[...50 lines deleted...]
-    <x:t>1.45%</x:t>
+    <x:t>6,744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,624,016.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oversea-Chinese Banking Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OCBC SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,252,888.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS US</x:t>
   </x:si>
   <x:si>
-    <x:t>5,671</x:t>
-[...35 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>5,587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,969,816.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Relx Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,811,490.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>National Bank Of Canada</x:t>
   </x:si>
   <x:si>
     <x:t>NA CN</x:t>
   </x:si>
   <x:si>
-    <x:t>12,068</x:t>
-[...5 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>11,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,750,314.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Prosus Nv</x:t>
   </x:si>
   <x:si>
     <x:t>PRX NA</x:t>
   </x:si>
   <x:si>
-    <x:t>40,774</x:t>
-[...20 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>40,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,631,063.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Boerse Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB1 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,417,090.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wheaton Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WPM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,253,644.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>State Street Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,233,669.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>Edwards Lifesciences Corp</x:t>
   </x:si>
   <x:si>
     <x:t>EW US</x:t>
   </x:si>
   <x:si>
-    <x:t>17,967</x:t>
-[...32 lines deleted...]
-    <x:t>$2,256,858.38</x:t>
+    <x:t>17,701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,196,546.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swiss Re Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SREN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,180,888.42</x:t>
   </x:si>
   <x:si>
     <x:t>0.88%</x:t>
   </x:si>
   <x:si>
-    <x:t>State Street Corp</x:t>
-[...8 lines deleted...]
-    <x:t>$2,255,343.50</x:t>
+    <x:t>Autodesk Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADSK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,173,083.06</x:t>
   </x:si>
   <x:si>
     <x:t>Ebay Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EBAY US</x:t>
   </x:si>
   <x:si>
-    <x:t>13,263</x:t>
-[...17 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>13,067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,117,733.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Electronic Arts Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,069,120.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Hermes International</x:t>
   </x:si>
   <x:si>
     <x:t>RMS FP</x:t>
   </x:si>
   <x:si>
-    <x:t>806</x:t>
-[...2 lines deleted...]
-    <x:t>$2,157,399.76</x:t>
+    <x:t>794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,021,831.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sun Life Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLF CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,009,349.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idexx Laboratories Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDXX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,945,768.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Humana Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HUM US</x:t>
   </x:si>
   <x:si>
-    <x:t>3,741</x:t>
-[...32 lines deleted...]
-    <x:t>$1,997,603.31</x:t>
+    <x:t>3,686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,929,486.89</x:t>
   </x:si>
   <x:si>
     <x:t>0.78%</x:t>
   </x:si>
   <x:si>
-    <x:t>Idexx Laboratories Inc</x:t>
-[...23 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>Prudential Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,871,741.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Overseas Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UOB SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,809,302.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iqvia Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IQV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,768,700.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,718,305.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prudential Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,686,073.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Sandvik Ab</x:t>
   </x:si>
   <x:si>
     <x:t>SAND SS</x:t>
   </x:si>
   <x:si>
-    <x:t>32,249</x:t>
-[...5 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>31,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,683,561.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dr Horton Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,663,170.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Waters Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,639,126.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms&amp;Ad Insurance Group Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8725 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,638,543.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3i Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>III LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,631,182.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sompo Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8630 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,623,510.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intact Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,543,497.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netapp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTAP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,504,705.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sika Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIKA SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,488,157.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crown Castle Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,462,368.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swiss Life Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLHN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,435,615.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kbc Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBC BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,424,727.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raymond James Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RJF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,360,392.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiichi Sankyo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4568 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,355,070.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biogen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIIB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,337,615.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veeva Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEEV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,298,651.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xylem Inc/Ny</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XYL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,245,001.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Williams-Sonoma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WSM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,217,148.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Alnylam Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ALNY US</x:t>
   </x:si>
   <x:si>
-    <x:t>4,133</x:t>
-[...284 lines deleted...]
-    <x:t>$1,288,827.47</x:t>
+    <x:t>4,072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,194,538.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synchrony Financial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,175,756.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amadeus It Group Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMS SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,174,290.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Water Works Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AWK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,171,122.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sampo Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAMPO FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,158,674.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verisk Analytics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRSK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,150,414.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vestas Wind Systems A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VWS DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,141,215.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dnb Bank Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNB NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,131,831.10</x:t>
   </x:si>
   <x:si>
     <x:t>Mongodb Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MDB US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,442</x:t>
-[...11 lines deleted...]
-    <x:t>VEEV US</x:t>
+    <x:t>2,406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,119,376.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boc Hong Kong Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2388 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,082,539.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astellas Pharma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,081,681.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pultegroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,081,089.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nn Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,078,697.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veralto Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLTO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,019,371.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ulta Beauty Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULTA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$990,746.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Music Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UMG NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$986,596.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Paper Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$951,400.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Legal &amp; General Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LGEN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>160,808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$924,798.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Incyte Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$911,999.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7936 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$903,336.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vat Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VACN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$884,218.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$791,913.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wolters Kluwer Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WKL NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$786,183.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Secom Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9735 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$771,106.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Best Buy Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$764,671.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genmab A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMAB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$759,213.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ch Robinson Worldwide Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHRW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$758,878.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Finecobank Banca Fineco Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FBK IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,786</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$729,656.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Segro Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGRO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$693,135.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Informa Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INF LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$684,141.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Systemes Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSY FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$683,699.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bandai Namco Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7832 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$656,755.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cellnex Telecom Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLNX SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$649,599.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deckers Outdoor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DECK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$620,242.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiwa Securities Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8601 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$619,139.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Straumann Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STMN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$616,985.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asahi Kasei Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3407 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$612,079.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sekisui House Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1928 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$588,934.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Euronext Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENX FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$585,919.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ia Financial Corp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$585,734.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trimble Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRMB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$585,059.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sonova Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOON SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$582,947.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nomura Research Institute Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4307 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$579,588.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Admiral Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADM LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$579,260.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unibail-Rodamco-Westfield</x:t>
+  </x:si>
+  <x:si>
+    <x:t>URW FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$569,608.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asr Nederland Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASRNL NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$557,333.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ageas Sa/Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGS BB</x:t>
   </x:si>
   <x:si>
     <x:t>4,581</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,252,454.97</x:t>
-[...533 lines deleted...]
-    <x:t>$573,635.98</x:t>
+    <x:t>$541,307.29</x:t>
   </x:si>
   <x:si>
     <x:t>0.22%</x:t>
   </x:si>
   <x:si>
-    <x:t>Unibail-Rodamco-Westfield</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Moncler Spa</x:t>
   </x:si>
   <x:si>
     <x:t>MONC IM</x:t>
   </x:si>
   <x:si>
-    <x:t>6,851</x:t>
-[...38 lines deleted...]
-    <x:t>$549,486.75</x:t>
+    <x:t>6,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$540,752.28</x:t>
   </x:si>
   <x:si>
     <x:t>Kuehne + Nagel International Ag</x:t>
   </x:si>
   <x:si>
     <x:t>KNIN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>1,505</x:t>
-[...14 lines deleted...]
-    <x:t>$543,985.31</x:t>
+    <x:t>1,483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$534,512.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sage Group Plc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$525,859.02</x:t>
   </x:si>
   <x:si>
     <x:t>0.21%</x:t>
   </x:si>
   <x:si>
+    <x:t>Metso Outotec Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>METSO FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$520,253.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Insulet Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PODD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$503,107.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Concordia Financial Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7186 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$493,571.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unipol Assicurazioni Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNI IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$486,032.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smiths Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMIN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$473,242.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Pentair Plc</x:t>
   </x:si>
   <x:si>
     <x:t>PNR US</x:t>
   </x:si>
   <x:si>
-    <x:t>5,036</x:t>
-[...68 lines deleted...]
-    <x:t>$480,565.85</x:t>
+    <x:t>4,962</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$468,749.55</x:t>
   </x:si>
   <x:si>
     <x:t>M&amp;G Plc</x:t>
   </x:si>
   <x:si>
     <x:t>MNG LN</x:t>
   </x:si>
   <x:si>
-    <x:t>69,465</x:t>
-[...2 lines deleted...]
-    <x:t>$463,612.30</x:t>
+    <x:t>68,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$467,059.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orion Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORNBV FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$447,357.49</x:t>
   </x:si>
   <x:si>
     <x:t>0.18%</x:t>
   </x:si>
   <x:si>
-    <x:t>Sage Group Plc/The</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Belimo Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BEAN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>307</x:t>
-[...2 lines deleted...]
-    <x:t>$445,529.56</x:t>
+    <x:t>302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$446,285.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tele2 Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEL2B SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$418,454.93</x:t>
   </x:si>
   <x:si>
     <x:t>0.17%</x:t>
   </x:si>
   <x:si>
+    <x:t>Mowi Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOWI NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$408,290.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Addtech Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADDTB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$407,115.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pandora A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNDORA DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$402,754.35</x:t>
+  </x:si>
+  <x:si>
     <x:t>Rexel Sa</x:t>
   </x:si>
   <x:si>
     <x:t>RXL FP</x:t>
   </x:si>
   <x:si>
-    <x:t>6,920</x:t>
-[...29 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>6,818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$401,307.97</x:t>
   </x:si>
   <x:si>
     <x:t>Cnh Industrial Nv</x:t>
   </x:si>
   <x:si>
     <x:t>CNH US</x:t>
   </x:si>
   <x:si>
-    <x:t>27,064</x:t>
-[...2 lines deleted...]
-    <x:t>$400,977.13</x:t>
+    <x:t>26,664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$392,851.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Element Fleet Management Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EFN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$388,210.25</x:t>
   </x:si>
   <x:si>
     <x:t>Swedish Orphan Biovitrum Ab</x:t>
   </x:si>
   <x:si>
     <x:t>SOBI SS</x:t>
   </x:si>
   <x:si>
-    <x:t>5,569</x:t>
-[...26 lines deleted...]
-    <x:t>$393,054.87</x:t>
+    <x:t>5,487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$387,053.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phoenix Group Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHNX LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$382,093.94</x:t>
   </x:si>
   <x:si>
     <x:t>0.15%</x:t>
   </x:si>
   <x:si>
-    <x:t>Element Fleet Management Corp</x:t>
-[...20 lines deleted...]
-    <x:t>$369,122.18</x:t>
+    <x:t>Pearson Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSON LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$359,365.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sanrio Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8136 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$356,642.63</x:t>
   </x:si>
   <x:si>
     <x:t>0.14%</x:t>
   </x:si>
   <x:si>
-    <x:t>Phoenix Group Holdings Plc</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Talanx Ag</x:t>
   </x:si>
   <x:si>
     <x:t>TLX GR</x:t>
   </x:si>
   <x:si>
-    <x:t>1,851</x:t>
-[...17 lines deleted...]
-    <x:t>$299,492.94</x:t>
+    <x:t>1,823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$343,701.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zalando Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZAL GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$308,517.02</x:t>
   </x:si>
   <x:si>
     <x:t>0.12%</x:t>
   </x:si>
   <x:si>
-    <x:t>Zalando Se</x:t>
-[...8 lines deleted...]
-    <x:t>$293,538.36</x:t>
+    <x:t>Kesko Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KESKOB FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$298,584.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svenska Cellulosa Ab Sca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCAB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$294,354.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schroders Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDR LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$278,945.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Ipsen Sa</x:t>
   </x:si>
   <x:si>
     <x:t>IPN FP</x:t>
   </x:si>
   <x:si>
-    <x:t>1,045</x:t>
-[...41 lines deleted...]
-    <x:t>$269,812.17</x:t>
+    <x:t>1,029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$265,656.66</x:t>
   </x:si>
   <x:si>
     <x:t>Gjensidige Forsikring Asa</x:t>
   </x:si>
   <x:si>
     <x:t>GJF NO</x:t>
   </x:si>
   <x:si>
-    <x:t>6,233</x:t>
-[...2 lines deleted...]
-    <x:t>$251,164.99</x:t>
+    <x:t>6,140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$259,735.42</x:t>
   </x:si>
   <x:si>
     <x:t>0.10%</x:t>
   </x:si>
   <x:si>
+    <x:t>Nibe Industrier Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIBEB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$246,225.45</x:t>
+  </x:si>
+  <x:si>
     <x:t>Getlink Se</x:t>
   </x:si>
   <x:si>
     <x:t>GET FP</x:t>
   </x:si>
   <x:si>
-    <x:t>7,713</x:t>
-[...2 lines deleted...]
-    <x:t>$236,380.77</x:t>
+    <x:t>7,599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$231,251.55</x:t>
   </x:si>
   <x:si>
     <x:t>0.09%</x:t>
   </x:si>
   <x:si>
-    <x:t>Nibe Industrier Ab</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Kyowa Kirin Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>4151 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>7,371</x:t>
-[...2 lines deleted...]
-    <x:t>$174,945.65</x:t>
+    <x:t>7,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$172,441.25</x:t>
   </x:si>
   <x:si>
     <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Gecina Sa</x:t>
   </x:si>
   <x:si>
     <x:t>GFC FP</x:t>
   </x:si>
   <x:si>
-    <x:t>1,376</x:t>
-[...2 lines deleted...]
-    <x:t>$158,138.83</x:t>
+    <x:t>1,356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$168,135.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demant A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEMANT DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,204.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Covivio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COV FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$144,377.98</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
-    <x:t>Demant A/S</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$2,599,923.85</x:t>
-[...2 lines deleted...]
-    <x:t>1.02%</x:t>
+    <x:t>$2,395,715.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -2074,51 +2074,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b5fbc07685d4fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R29df616335d54356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re246a7c0d21f46d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48b10abe538e4df2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra1989a27ad25403b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf240708d62d94e32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F148"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="48" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -2306,231 +2306,231 @@
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F17" s="1" t="s">
         <x:v>72</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="F20" s="1" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
@@ -2726,1751 +2726,1751 @@
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
         <x:v>274</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
         <x:v>325</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
         <x:v>343</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
         <x:v>365</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
         <x:v>379</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
         <x:v>388</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="F86" s="1" t="s">
         <x:v>397</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="F88" s="1" t="s">
         <x:v>406</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
+      <x:c r="D90" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="D90" s="1" t="s">
+      <x:c r="E90" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="E90" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="D91" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
+      <x:c r="E91" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="E91" s="1" t="s">
+      <x:c r="F91" s="1" t="s">
         <x:v>423</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="D92" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
+      <x:c r="E92" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="E92" s="1" t="s">
+      <x:c r="F92" s="1" t="s">
         <x:v>428</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="D94" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="E94" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="E95" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
+      <x:c r="F95" s="1" t="s">
         <x:v>441</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="D96" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
+      <x:c r="E96" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="E96" s="1" t="s">
+      <x:c r="F96" s="1" t="s">
         <x:v>446</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="F98" s="1" t="s">
         <x:v>451</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
+      <x:c r="D101" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
+      <x:c r="E101" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="E101" s="1" t="s">
+      <x:c r="F101" s="1" t="s">
         <x:v>468</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
-      <x:c r="C104" s="1" t="s">
+      <x:c r="D104" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="D104" s="1" t="s">
+      <x:c r="E104" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="E104" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
+      <x:c r="D105" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
-      <x:c r="D105" s="1" t="s">
+      <x:c r="E105" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="E105" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
+      <x:c r="D106" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
+      <x:c r="E106" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
-      <x:c r="E106" s="1" t="s">
+      <x:c r="F106" s="1" t="s">
         <x:v>489</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="E111" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="F111" s="1" t="s">
         <x:v>506</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="C114" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="E114" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="F114" s="1" t="s">
         <x:v>519</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="D116" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="E116" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="F116" s="1" t="s">
         <x:v>528</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>532</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
@@ -4546,511 +4546,511 @@
       </x:c>
       <x:c r="E122" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="D125" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="E125" s="1" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="F125" s="1" t="s">
         <x:v>568</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="C131" s="1" t="s">
         <x:v>594</x:v>
       </x:c>
-      <x:c r="C131" s="1" t="s">
+      <x:c r="D131" s="1" t="s">
         <x:v>595</x:v>
       </x:c>
-      <x:c r="D131" s="1" t="s">
+      <x:c r="E131" s="1" t="s">
         <x:v>596</x:v>
       </x:c>
-      <x:c r="E131" s="1" t="s">
+      <x:c r="F131" s="1" t="s">
         <x:v>597</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
         <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="C135" s="1" t="s">
         <x:v>612</x:v>
       </x:c>
-      <x:c r="C135" s="1" t="s">
+      <x:c r="D135" s="1" t="s">
         <x:v>613</x:v>
       </x:c>
-      <x:c r="D135" s="1" t="s">
+      <x:c r="E135" s="1" t="s">
         <x:v>614</x:v>
       </x:c>
-      <x:c r="E135" s="1" t="s">
+      <x:c r="F135" s="1" t="s">
         <x:v>615</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="C137" s="1" t="s">
         <x:v>621</x:v>
       </x:c>
-      <x:c r="C137" s="1" t="s">
+      <x:c r="D137" s="1" t="s">
         <x:v>622</x:v>
       </x:c>
-      <x:c r="D137" s="1" t="s">
+      <x:c r="E137" s="1" t="s">
         <x:v>623</x:v>
       </x:c>
-      <x:c r="E137" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="C138" s="1" t="s">
         <x:v>625</x:v>
       </x:c>
-      <x:c r="C138" s="1" t="s">
+      <x:c r="D138" s="1" t="s">
         <x:v>626</x:v>
       </x:c>
-      <x:c r="D138" s="1" t="s">
+      <x:c r="E138" s="1" t="s">
         <x:v>627</x:v>
       </x:c>
-      <x:c r="E138" s="1" t="s">
+      <x:c r="F138" s="1" t="s">
         <x:v>628</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
         <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="C142" s="1" t="s">
         <x:v>643</x:v>
       </x:c>
-      <x:c r="C142" s="1" t="s">
+      <x:c r="D142" s="1" t="s">
         <x:v>644</x:v>
       </x:c>
-      <x:c r="D142" s="1" t="s">
+      <x:c r="E142" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
-      <x:c r="E142" s="1" t="s">
+      <x:c r="F142" s="1" t="s">
         <x:v>646</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
         <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="C145" s="1" t="s">
         <x:v>657</x:v>
       </x:c>
-      <x:c r="C145" s="1" t="s">
+      <x:c r="D145" s="1" t="s">
         <x:v>658</x:v>
       </x:c>
-      <x:c r="D145" s="1" t="s">
+      <x:c r="E145" s="1" t="s">
         <x:v>659</x:v>
       </x:c>
-      <x:c r="E145" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="C146" s="1" t="s">
         <x:v>661</x:v>
       </x:c>
-      <x:c r="C146" s="1" t="s">
+      <x:c r="D146" s="1" t="s">
         <x:v>662</x:v>
       </x:c>
-      <x:c r="D146" s="1" t="s">
+      <x:c r="E146" s="1" t="s">
         <x:v>663</x:v>
       </x:c>
-      <x:c r="E146" s="1" t="s">
+      <x:c r="F146" s="1" t="s">
         <x:v>664</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
         <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="2" t="s">
         <x:v>1</x:v>