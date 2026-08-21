--- v5 (2026-07-31)
+++ v6 (2026-08-21)
@@ -1,2055 +1,2052 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R770c9dd6875e4fb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6ee08d2a58548c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESGI_asat_20260731" sheetId="1" r:id="Rf240708d62d94e32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESGI_asat_20260820" sheetId="1" r:id="R577ae8e2900e4a24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="744" uniqueCount="669">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 31/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="739" uniqueCount="668">
+  <x:si>
+    <x:t>All Fund Holdings as at 20/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT US</x:t>
   </x:si>
   <x:si>
-    <x:t>19,690</x:t>
-[...5 lines deleted...]
-    <x:t>5.70%</x:t>
+    <x:t>19,853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,833,950.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>ASML NA</x:t>
   </x:si>
   <x:si>
+    <x:t>5,577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,771,676.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palo Alto Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PANW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,684,188.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Mitsui Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8316 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,555,658.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vertex Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRTX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,104,797.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Servicenow Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,784,336.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dbs Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DBS SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,355,921.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Softbank Group Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9984 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>114,929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,327,029.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Automatic Data Processing Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,852,567.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,787,789.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zurich Insurance Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZURN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,761,281.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Nova Scotia/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,702,447.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trane Technologies Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,382,408.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intuit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,357,989.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pnc Financial Services Group Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,307,209.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aia Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1299 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>325,292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,253,348.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elevance Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,805,154.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercadolibre Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MELI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,784,866.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cadence Design Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDNS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,780,822.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokio Marine Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8766 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,555,811.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oversea-Chinese Banking Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OCBC SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,461,744.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synopsys Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNPS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,174,194.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wheaton Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WPM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,907,113.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Bank Of Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,706,150.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Relx Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,704,629.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Boerse Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB1 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,559,508.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prosus Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRX NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,514,022.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edwards Lifesciences Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,312,929.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autodesk Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADSK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,305,212.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swiss Re Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SREN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,270,909.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>State Street Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,251,483.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hermes International</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,076,233.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Humana Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,972,786.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idexx Laboratories Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDXX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,941,506.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sun Life Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLF CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,915,993.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,748</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,909,313.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ebay Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBAY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,899,139.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prudential Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,848,104.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iqvia Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IQV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,839,011.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Waters Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,777,708.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dr Horton Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,721,314.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandvik Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAND SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,706,495.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Overseas Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UOB SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,673,936.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netapp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTAP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,668,532.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3i Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>III LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,624,649.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veeva Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEEV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,603,890.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms&amp;Ad Insurance Group Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8725 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,962</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,592,922.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sika Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIKA SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,530,850.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prudential Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,527,600.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mongodb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,500,914.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kbc Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBC BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,498,443.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intact Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,486,936.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sompo Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8630 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,478,301.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crown Castle Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,415,210.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biogen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIIB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,413,590.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alnylam Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALNY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,398,657.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swiss Life Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLHN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,381,839.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raymond James Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RJF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,372,114.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vestas Wind Systems A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VWS DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,361,867.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiichi Sankyo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4568 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,277,177.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amadeus It Group Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMS SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,265,448.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Williams-Sonoma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WSM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,253,662.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xylem Inc/Ny</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XYL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,228,442.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synchrony Financial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,203,161.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Water Works Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AWK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,177,588.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dnb Bank Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNB NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,168,550.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sampo Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAMPO FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,159,334.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astellas Pharma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,102,859.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pultegroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,088,495.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veralto Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLTO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,068,689.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verisk Analytics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRSK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,061,800.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boc Hong Kong Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2388 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>114,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,030,000.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nn Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,028,359.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ulta Beauty Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULTA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,003,734.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Incyte Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$944,873.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Legal &amp; General Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LGEN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>162,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$923,406.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7936 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$905,051.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Paper Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$897,893.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$893,438.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vat Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VACN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$891,157.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genmab A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMAB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$890,661.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wolters Kluwer Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WKL NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$811,785.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Best Buy Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$770,509.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Music Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UMG NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$762,656.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Systemes Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSY FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$756,572.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bandai Namco Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7832 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$741,044.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ch Robinson Worldwide Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHRW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$740,410.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Finecobank Banca Fineco Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FBK IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$730,352.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Secom Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9735 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$692,827.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Segro Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGRO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$691,840.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Informa Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INF LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$673,392.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sonova Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOON SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$645,230.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cellnex Telecom Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLNX SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$641,112.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Euronext Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENX FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$634,354.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trimble Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRMB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$602,526.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Admiral Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADM LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$599,217.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiwa Securities Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8601 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$597,944.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Straumann Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STMN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$588,521.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sage Group Plc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$586,291.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ia Financial Corp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$568,516.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deckers Outdoor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DECK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$565,070.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unibail-Rodamco-Westfield</x:t>
+  </x:si>
+  <x:si>
+    <x:t>URW FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$562,580.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kuehne + Nagel International Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNIN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$556,358.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sekisui House Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1928 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$552,754.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asr Nederland Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASRNL NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$550,930.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ageas Sa/Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGS BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$547,755.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asahi Kasei Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3407 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$545,422.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moncler Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONC IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$531,340.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metso Outotec Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>METSO FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$521,533.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unipol Assicurazioni Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNI IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$515,851.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nomura Research Institute Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4307 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$504,010.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Concordia Financial Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7186 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$494,885.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smiths Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMIN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$466,873.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pentair Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$460,848.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M&amp;G Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MNG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$457,618.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Insulet Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PODD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$456,200.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Belimo Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEAN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$440,070.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orion Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORNBV FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$439,602.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tele2 Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEL2B SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$420,775.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pandora A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNDORA DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$406,996.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mowi Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOWI NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$401,803.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Addtech Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADDTB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$400,990.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rexel Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RXL FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$398,577.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnh Industrial Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$388,507.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swedish Orphan Biovitrum Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOBI SS</x:t>
+  </x:si>
+  <x:si>
     <x:t>5,532</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,082,702.05</x:t>
-[...1703 lines deleted...]
-    <x:t>$392,851.09</x:t>
+    <x:t>$382,724.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Standard Life Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDLF LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$376,793.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Talanx Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLX GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$354,835.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Element Fleet Management Corp</x:t>
   </x:si>
   <x:si>
     <x:t>EFN CN</x:t>
   </x:si>
   <x:si>
-    <x:t>12,216</x:t>
-[...29 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>12,317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$348,851.40</x:t>
   </x:si>
   <x:si>
     <x:t>Pearson Plc</x:t>
   </x:si>
   <x:si>
     <x:t>PSON LN</x:t>
   </x:si>
   <x:si>
-    <x:t>14,504</x:t>
-[...2 lines deleted...]
-    <x:t>$359,365.70</x:t>
+    <x:t>14,624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$331,894.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Sanrio Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>8136 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>29,406</x:t>
-[...17 lines deleted...]
-    <x:t>$343,701.43</x:t>
+    <x:t>29,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$305,768.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kesko Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KESKOB FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$302,458.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svenska Cellulosa Ab Sca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCAB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$294,356.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ipsen Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPN FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$280,701.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schroders Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDR LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$278,249.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gjensidige Forsikring Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GJF NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$259,720.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nibe Industrier Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIBEB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$249,050.49</x:t>
   </x:si>
   <x:si>
     <x:t>Zalando Se</x:t>
   </x:si>
   <x:si>
     <x:t>ZAL GR</x:t>
   </x:si>
   <x:si>
-    <x:t>6,489</x:t>
-[...83 lines deleted...]
-    <x:t>$246,225.45</x:t>
+    <x:t>6,543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$241,777.59</x:t>
   </x:si>
   <x:si>
     <x:t>Getlink Se</x:t>
   </x:si>
   <x:si>
     <x:t>GET FP</x:t>
   </x:si>
   <x:si>
-    <x:t>7,599</x:t>
-[...2 lines deleted...]
-    <x:t>$231,251.55</x:t>
+    <x:t>7,662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$237,194.15</x:t>
   </x:si>
   <x:si>
     <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Kyowa Kirin Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>4151 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>7,262</x:t>
-[...2 lines deleted...]
-    <x:t>$172,441.25</x:t>
+    <x:t>7,322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$168,131.31</x:t>
   </x:si>
   <x:si>
     <x:t>0.07%</x:t>
   </x:si>
   <x:si>
+    <x:t>Demant A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEMANT DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,172.18</x:t>
+  </x:si>
+  <x:si>
     <x:t>Gecina Sa</x:t>
   </x:si>
   <x:si>
     <x:t>GFC FP</x:t>
   </x:si>
   <x:si>
-    <x:t>1,356</x:t>
-[...14 lines deleted...]
-    <x:t>$163,204.37</x:t>
+    <x:t>1,367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,317.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Covivio</x:t>
   </x:si>
   <x:si>
     <x:t>COV FP</x:t>
   </x:si>
   <x:si>
-    <x:t>1,628</x:t>
-[...5 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>1,641</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$137,081.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$2,395,715.70</x:t>
-[...2 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>$2,978,378.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -2074,56 +2071,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48b10abe538e4df2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra1989a27ad25403b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf240708d62d94e32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91923318d56a4182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbbbda4a4aa244f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R577ae8e2900e4a24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F148"/>
+  <x:dimension ref="A1:F147"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="48" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2426,271 +2423,271 @@
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
@@ -2726,91 +2723,91 @@
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
@@ -2866,791 +2863,791 @@
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
         <x:v>230</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
         <x:v>258</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
         <x:v>267</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
         <x:v>280</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
         <x:v>285</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
         <x:v>299</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
         <x:v>318</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
         <x:v>323</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
         <x:v>332</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="D72" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="D73" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
         <x:v>342</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="D74" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="D75" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="E75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
         <x:v>351</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
@@ -3666,1416 +3663,1396 @@
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
         <x:v>375</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
         <x:v>384</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="F88" s="1" t="s">
         <x:v>407</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="F90" s="1" t="s">
         <x:v>416</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="E94" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="F94" s="1" t="s">
         <x:v>434</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="F97" s="1" t="s">
         <x:v>448</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="E99" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="F99" s="1" t="s">
         <x:v>457</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="F102" s="1" t="s">
         <x:v>470</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="F105" s="1" t="s">
         <x:v>483</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="E112" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="F112" s="1" t="s">
         <x:v>512</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="E114" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="F114" s="1" t="s">
         <x:v>521</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="E118" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="F118" s="1" t="s">
         <x:v>539</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="E121" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="F121" s="1" t="s">
         <x:v>552</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="F124" s="1" t="s">
         <x:v>565</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="D128" s="1" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="E128" s="1" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="F128" s="1" t="s">
         <x:v>582</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="E131" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="F131" s="1" t="s">
         <x:v>595</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="E134" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="F134" s="1" t="s">
         <x:v>609</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="E137" s="1" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="F137" s="1" t="s">
         <x:v>622</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="E139" s="1" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="F139" s="1" t="s">
         <x:v>631</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>649</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="E143" s="1" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="F143" s="1" t="s">
         <x:v>649</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>667</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A147" s="1">
-[...19 lines deleted...]
-      <x:c r="A148" s="2" t="s">
+      <x:c r="A147" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B148" s="2" t="s">
+      <x:c r="B147" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C148" s="2" t="s">
+      <x:c r="C147" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D148" s="2" t="s">
+      <x:c r="D147" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E148" s="2" t="s">
+      <x:c r="E147" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F148" s="2" t="s">
+      <x:c r="F147" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A148:F148"/>
+    <x:mergeCell ref="A147:F147"/>
   </x:mergeCells>
 </x:worksheet>
 </file>