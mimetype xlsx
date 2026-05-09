--- v0 (2026-04-14)
+++ v1 (2026-05-09)
@@ -1,456 +1,459 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8167f9d1cb94cf3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ca1d76906064b2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESPO_asat_20260414" sheetId="1" r:id="R8ea5bc411c8d4756"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESPO_asat_20260508" sheetId="1" r:id="R515ee88f5b984d93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="136">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 14/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="137">
+  <x:si>
+    <x:t>All Fund Holdings as at 08/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Netease Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTES US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,705,764.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.37%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Tencent Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>700 HK</x:t>
   </x:si>
   <x:si>
     <x:t>66,073</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,850,097.84</x:t>
-[...17 lines deleted...]
-    <x:t>7.20%</x:t>
+    <x:t>$5,549,770.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Electronic Arts Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,238,759.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Nintendo Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>7974 JP</x:t>
   </x:si>
   <x:si>
     <x:t>74,522</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,484,220.58</x:t>
-[...17 lines deleted...]
-    <x:t>6.88%</x:t>
+    <x:t>$4,865,192.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unity Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>U US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130,747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,815,193.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Take-Two Interactive Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTWO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,671,698.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aristocrat Leisure Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89,254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,229,747.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Games System Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3293 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,635,005.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capcom Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9697 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>122,222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,608,144.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Roblox Corp</x:t>
   </x:si>
   <x:si>
     <x:t>RBLX US</x:t>
   </x:si>
   <x:si>
     <x:t>57,850</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,721,345.52</x:t>
-[...77 lines deleted...]
-    <x:t>4.68%</x:t>
+    <x:t>$3,569,196.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gamestop Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GME US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,537,738.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Konami Holdings Corp</x:t>
   </x:si>
   <x:si>
     <x:t>9766 JP</x:t>
   </x:si>
   <x:si>
     <x:t>20,465</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,602,236.10</x:t>
-[...17 lines deleted...]
-    <x:t>4.50%</x:t>
+    <x:t>$3,424,070.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cd Projekt Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDR PW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,411,856.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krafton Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>259960 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,368,729.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Bandai Namco Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>7832 JP</x:t>
   </x:si>
   <x:si>
     <x:t>97,796</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,294,468.61</x:t>
-[...32 lines deleted...]
-    <x:t>3.83%</x:t>
+    <x:t>$3,117,299.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Nexon Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3659 JP</x:t>
   </x:si>
   <x:si>
     <x:t>93,714</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,194,825.36</x:t>
-[...2 lines deleted...]
-    <x:t>2.78%</x:t>
+    <x:t>$2,198,451.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Kingsoft Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3888 HK</x:t>
   </x:si>
   <x:si>
     <x:t>468,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,893,365.74</x:t>
-[...2 lines deleted...]
-    <x:t>2.40%</x:t>
+    <x:t>$2,018,208.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micro-Star International Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2377 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>386,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,714,092.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Xd Inc</x:t>
   </x:si>
   <x:si>
     <x:t>2400 HK</x:t>
   </x:si>
   <x:si>
     <x:t>147,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,669,158.10</x:t>
-[...2 lines deleted...]
-    <x:t>2.12%</x:t>
+    <x:t>$1,635,662.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Square Enix Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9684 JP</x:t>
   </x:si>
   <x:si>
     <x:t>69,999</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,565,835.88</x:t>
-[...17 lines deleted...]
-    <x:t>1.95%</x:t>
+    <x:t>$1,515,587.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ncsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>036570 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,354,859.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
   </x:si>
   <x:si>
     <x:t>China Ruyi Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>136 HK</x:t>
   </x:si>
   <x:si>
     <x:t>5,184,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,480,011.54</x:t>
-[...2 lines deleted...]
-    <x:t>1.88%</x:t>
+    <x:t>$1,276,913.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Vivendi Se</x:t>
   </x:si>
   <x:si>
     <x:t>VIV FP</x:t>
   </x:si>
   <x:si>
     <x:t>370,810</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,284,578.63</x:t>
-[...14 lines deleted...]
-    <x:t>$1,283,511.14</x:t>
+    <x:t>$1,245,487.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Pearl Abyss Corp</x:t>
   </x:si>
   <x:si>
     <x:t>263750 KS</x:t>
   </x:si>
   <x:si>
     <x:t>19,166</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,050,954.05</x:t>
-[...2 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>$953,540.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Koei Tecmo Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3635 JP</x:t>
   </x:si>
   <x:si>
     <x:t>57,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$807,400.65</x:t>
-[...2 lines deleted...]
-    <x:t>1.02%</x:t>
+    <x:t>$777,776.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-21,192.53</x:t>
-[...2 lines deleted...]
-    <x:t>-0.03%</x:t>
+    <x:t>$-13,500.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -475,51 +478,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7e907a9fab2419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra3b95be70b1e46dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8ea5bc411c8d4756" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79d10698b0c04a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R14bbcc2cefee4cc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R515ee88f5b984d93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="44" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1007,111 +1010,111 @@
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>