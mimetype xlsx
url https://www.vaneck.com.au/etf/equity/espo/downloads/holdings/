--- v1 (2026-05-09)
+++ v2 (2026-05-29)
@@ -1,459 +1,459 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ca1d76906064b2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75da8d56d8c9423e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESPO_asat_20260508" sheetId="1" r:id="R515ee88f5b984d93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESPO_asat_20260529" sheetId="1" r:id="R6bf0885cd04b47c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="137">
   <x:si>
-    <x:t>All Fund Holdings as at 08/05/2026</x:t>
+    <x:t>All Fund Holdings as at 29/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Netease Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NTES US</x:t>
   </x:si>
   <x:si>
     <x:t>35,362</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,705,764.32</x:t>
-[...2 lines deleted...]
-    <x:t>7.37%</x:t>
+    <x:t>$6,133,272.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unity Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>U US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130,747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,474,535.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Electronic Arts Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,325,462.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Tencent Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>700 HK</x:t>
   </x:si>
   <x:si>
     <x:t>66,073</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,549,770.42</x:t>
-[...17 lines deleted...]
-    <x:t>6.77%</x:t>
+    <x:t>$5,012,211.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Take-Two Interactive Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTWO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,622,483.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Nintendo Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>7974 JP</x:t>
   </x:si>
   <x:si>
     <x:t>74,522</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,865,192.37</x:t>
-[...32 lines deleted...]
-    <x:t>6.03%</x:t>
+    <x:t>$4,563,460.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Aristocrat Leisure Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ALL AU</x:t>
   </x:si>
   <x:si>
     <x:t>89,254</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,229,747.06</x:t>
-[...2 lines deleted...]
-    <x:t>5.46%</x:t>
+    <x:t>$4,445,741.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.78%</x:t>
   </x:si>
   <x:si>
     <x:t>International Games System Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3293 TT</x:t>
   </x:si>
   <x:si>
     <x:t>115,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,635,005.48</x:t>
-[...2 lines deleted...]
-    <x:t>4.69%</x:t>
+    <x:t>$3,834,661.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roblox Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RBLX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,788,708.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konami Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9766 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,436,782.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Capcom Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9697 JP</x:t>
   </x:si>
   <x:si>
     <x:t>122,222</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,608,144.65</x:t>
-[...17 lines deleted...]
-    <x:t>4.61%</x:t>
+    <x:t>$3,317,113.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Gamestop Corp</x:t>
   </x:si>
   <x:si>
     <x:t>GME US</x:t>
   </x:si>
   <x:si>
     <x:t>107,121</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,537,738.12</x:t>
-[...17 lines deleted...]
-    <x:t>4.42%</x:t>
+    <x:t>$3,247,862.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bandai Namco Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7832 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,159,259.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krafton Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>259960 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,130,453.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Cd Projekt Sa</x:t>
   </x:si>
   <x:si>
     <x:t>CDR PW</x:t>
   </x:si>
   <x:si>
     <x:t>33,402</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,411,856.48</x:t>
-[...32 lines deleted...]
-    <x:t>4.03%</x:t>
+    <x:t>$2,936,602.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micro-Star International Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2377 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>386,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,125,458.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Nexon Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3659 JP</x:t>
   </x:si>
   <x:si>
     <x:t>93,714</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,198,451.27</x:t>
-[...2 lines deleted...]
-    <x:t>2.84%</x:t>
+    <x:t>$1,867,220.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Kingsoft Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3888 HK</x:t>
   </x:si>
   <x:si>
     <x:t>468,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,018,208.69</x:t>
-[...17 lines deleted...]
-    <x:t>2.21%</x:t>
+    <x:t>$1,795,072.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Square Enix Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9684 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,576,999.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ncsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>036570 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,496,132.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vivendi Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIV FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>370,810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,374,739.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Ruyi Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,184,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,313,922.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Xd Inc</x:t>
   </x:si>
   <x:si>
     <x:t>2400 HK</x:t>
   </x:si>
   <x:si>
     <x:t>147,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,635,662.35</x:t>
-[...62 lines deleted...]
-    <x:t>1.61%</x:t>
+    <x:t>$1,307,968.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Pearl Abyss Corp</x:t>
   </x:si>
   <x:si>
     <x:t>263750 KS</x:t>
   </x:si>
   <x:si>
     <x:t>19,166</x:t>
   </x:si>
   <x:si>
-    <x:t>$953,540.80</x:t>
-[...2 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>$782,994.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Koei Tecmo Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3635 JP</x:t>
   </x:si>
   <x:si>
     <x:t>57,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$777,776.14</x:t>
-[...2 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>$749,711.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-13,500.72</x:t>
-[...2 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>$98,864.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -478,51 +478,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79d10698b0c04a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R14bbcc2cefee4cc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R515ee88f5b984d93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2c80a4a98e5432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf4577962edad463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6bf0885cd04b47c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="44" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">