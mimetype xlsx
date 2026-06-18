--- v2 (2026-05-29)
+++ v3 (2026-06-18)
@@ -1,459 +1,456 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75da8d56d8c9423e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43170b68b9374c47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESPO_asat_20260529" sheetId="1" r:id="R6bf0885cd04b47c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESPO_asat_20260618" sheetId="1" r:id="R74cc9ad47e4946af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="137">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 29/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="136">
+  <x:si>
+    <x:t>All Fund Holdings as at 18/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Netease Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NTES US</x:t>
   </x:si>
   <x:si>
-    <x:t>35,362</x:t>
-[...5 lines deleted...]
-    <x:t>7.97%</x:t>
+    <x:t>33,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,701,308.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Electronic Arts Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,125,344.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tencent Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>700 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,009,096.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.85%</x:t>
   </x:si>
   <x:si>
     <x:t>Unity Software Inc</x:t>
   </x:si>
   <x:si>
     <x:t>U US</x:t>
   </x:si>
   <x:si>
-    <x:t>130,747</x:t>
-[...35 lines deleted...]
-    <x:t>6.52%</x:t>
+    <x:t>123,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,615,302.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Take-Two Interactive Software Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TTWO US</x:t>
   </x:si>
   <x:si>
-    <x:t>15,171</x:t>
-[...5 lines deleted...]
-    <x:t>6.01%</x:t>
+    <x:t>14,298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,613,519.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aristocrat Leisure Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,531,275.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Nintendo Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>7974 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>74,522</x:t>
-[...20 lines deleted...]
-    <x:t>5.78%</x:t>
+    <x:t>70,222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,508,893.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.16%</x:t>
   </x:si>
   <x:si>
     <x:t>International Games System Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3293 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>115,000</x:t>
-[...5 lines deleted...]
-    <x:t>4.99%</x:t>
+    <x:t>109,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,786,571.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Roblox Corp</x:t>
   </x:si>
   <x:si>
     <x:t>RBLX US</x:t>
   </x:si>
   <x:si>
-    <x:t>57,850</x:t>
-[...5 lines deleted...]
-    <x:t>4.93%</x:t>
+    <x:t>54,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,704,614.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Konami Holdings Corp</x:t>
   </x:si>
   <x:si>
     <x:t>9766 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>20,465</x:t>
-[...5 lines deleted...]
-    <x:t>4.47%</x:t>
+    <x:t>19,265</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,235,724.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gamestop Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GME US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,072,762.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Capcom Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9697 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>122,222</x:t>
-[...20 lines deleted...]
-    <x:t>4.22%</x:t>
+    <x:t>115,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,007,556.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Bandai Namco Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>7832 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>97,796</x:t>
-[...5 lines deleted...]
-    <x:t>4.11%</x:t>
+    <x:t>92,196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,939,162.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Krafton Inc</x:t>
   </x:si>
   <x:si>
     <x:t>259960 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>13,166</x:t>
-[...5 lines deleted...]
-    <x:t>4.07%</x:t>
+    <x:t>12,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,866,321.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Cd Projekt Sa</x:t>
   </x:si>
   <x:si>
     <x:t>CDR PW</x:t>
   </x:si>
   <x:si>
-    <x:t>33,402</x:t>
-[...5 lines deleted...]
-    <x:t>3.82%</x:t>
+    <x:t>31,479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,734,539.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Micro-Star International Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2377 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>386,579</x:t>
-[...5 lines deleted...]
-    <x:t>2.76%</x:t>
+    <x:t>364,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,238,876.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kingsoft Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3888 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>441,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,837,402.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Nexon Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3659 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>93,714</x:t>
-[...20 lines deleted...]
-    <x:t>2.33%</x:t>
+    <x:t>88,314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,731,178.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Square Enix Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9684 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>69,999</x:t>
-[...5 lines deleted...]
-    <x:t>2.05%</x:t>
+    <x:t>65,899</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,426,724.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Ncsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>036570 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>5,651</x:t>
-[...5 lines deleted...]
-    <x:t>1.95%</x:t>
+    <x:t>5,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,327,469.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Ruyi Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,888,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,297,651.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Vivendi Se</x:t>
   </x:si>
   <x:si>
     <x:t>VIV FP</x:t>
   </x:si>
   <x:si>
-    <x:t>370,810</x:t>
-[...20 lines deleted...]
-    <x:t>1.71%</x:t>
+    <x:t>349,462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,259,671.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Xd Inc</x:t>
   </x:si>
   <x:si>
     <x:t>2400 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>147,800</x:t>
-[...5 lines deleted...]
-    <x:t>1.70%</x:t>
+    <x:t>139,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,185,556.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koei Tecmo Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3635 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$695,163.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Pearl Abyss Corp</x:t>
   </x:si>
   <x:si>
     <x:t>263750 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>19,166</x:t>
-[...20 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>18,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$679,957.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$98,864.77</x:t>
-[...2 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>$9,196.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -478,51 +475,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2c80a4a98e5432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf4577962edad463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6bf0885cd04b47c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd96097c4eef472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb4001ce3ead84fe2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R74cc9ad47e4946af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="44" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -650,471 +647,471 @@
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
         <x:v>36</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>