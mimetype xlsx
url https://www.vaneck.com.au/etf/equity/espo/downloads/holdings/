--- v3 (2026-06-18)
+++ v4 (2026-07-09)
@@ -1,456 +1,456 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43170b68b9374c47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R962b88d097584e6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESPO_asat_20260618" sheetId="1" r:id="R74cc9ad47e4946af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESPO_asat_20260708" sheetId="1" r:id="Raa71d73b4e894098"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="136">
   <x:si>
-    <x:t>All Fund Holdings as at 18/06/2026</x:t>
+    <x:t>All Fund Holdings as at 08/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Netease Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NTES US</x:t>
   </x:si>
   <x:si>
-    <x:t>33,326</x:t>
-[...5 lines deleted...]
-    <x:t>7.80%</x:t>
+    <x:t>30,399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,729,017.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tencent Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>700 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,445,152.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roblox Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RBLX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,164,152.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Take-Two Interactive Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTWO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,049,958.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nintendo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7974 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,720,087.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Electronic Arts Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EA US</x:t>
   </x:si>
   <x:si>
-    <x:t>17,841</x:t>
-[...20 lines deleted...]
-    <x:t>6.85%</x:t>
+    <x:t>15,257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,515,448.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aristocrat Leisure Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,990,187.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Unity Software Inc</x:t>
   </x:si>
   <x:si>
     <x:t>U US</x:t>
   </x:si>
   <x:si>
-    <x:t>123,220</x:t>
-[...47 lines deleted...]
-    <x:t>6.16%</x:t>
+    <x:t>80,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,439,945.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capcom Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9697 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,420,305.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bandai Namco Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7832 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,417,531.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gamestop Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GME US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95,732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,061,659.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konami Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9766 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,959,510.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.15%</x:t>
   </x:si>
   <x:si>
     <x:t>International Games System Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3293 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>109,000</x:t>
-[...62 lines deleted...]
-    <x:t>$3,007,556.69</x:t>
+    <x:t>85,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,931,612.59</x:t>
   </x:si>
   <x:si>
     <x:t>4.11%</x:t>
   </x:si>
   <x:si>
-    <x:t>Bandai Namco Holdings Inc</x:t>
-[...11 lines deleted...]
-    <x:t>4.02%</x:t>
+    <x:t>Cd Projekt Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDR PW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,912,237.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Krafton Inc</x:t>
   </x:si>
   <x:si>
     <x:t>259960 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>12,408</x:t>
-[...20 lines deleted...]
-    <x:t>3.74%</x:t>
+    <x:t>12,278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,835,514.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.98%</x:t>
   </x:si>
   <x:si>
     <x:t>Micro-Star International Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2377 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>364,579</x:t>
-[...5 lines deleted...]
-    <x:t>3.06%</x:t>
+    <x:t>370,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,274,041.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Kingsoft Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3888 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>441,200</x:t>
-[...5 lines deleted...]
-    <x:t>2.51%</x:t>
+    <x:t>442,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,856,947.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Nexon Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3659 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>88,314</x:t>
-[...5 lines deleted...]
-    <x:t>2.37%</x:t>
+    <x:t>78,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,624,128.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ncsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>036570 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,301,597.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Ruyi Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,968,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,295,872.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xd Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2400 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>139,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,229,057.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vivendi Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIV FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>315,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,141,438.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Square Enix Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9684 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>65,899</x:t>
-[...80 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>45,299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,048,242.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Modern Times Group Mtg Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTGB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$769,196.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Pearl Abyss Corp</x:t>
   </x:si>
   <x:si>
     <x:t>263750 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>18,063</x:t>
-[...5 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>18,364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$646,540.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$9,196.21</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$-1,451,672.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2.04%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -475,62 +475,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd96097c4eef472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb4001ce3ead84fe2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R74cc9ad47e4946af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0eee4723ac434614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1273ff27ad9c41aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raa71d73b4e894098" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="44" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
-    <x:col min="5" max="5" width="20" customWidth="1"/>
+    <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6" ht="15" customHeight="1">
       <x:c r="A2" s="2" t="s">
@@ -647,351 +647,351 @@
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>