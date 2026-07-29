--- v4 (2026-07-09)
+++ v5 (2026-07-29)
@@ -1,456 +1,459 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R962b88d097584e6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02ed0af348f34f63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESPO_asat_20260708" sheetId="1" r:id="Raa71d73b4e894098"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESPO_asat_20260728" sheetId="1" r:id="R47ff6d3238cc470f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="136">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 08/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="137">
+  <x:si>
+    <x:t>All Fund Holdings as at 28/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Netease Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NTES US</x:t>
   </x:si>
   <x:si>
     <x:t>30,399</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,729,017.76</x:t>
-[...2 lines deleted...]
-    <x:t>8.03%</x:t>
+    <x:t>$5,556,243.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Tencent Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>700 HK</x:t>
   </x:si>
   <x:si>
     <x:t>64,273</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,445,152.78</x:t>
-[...2 lines deleted...]
-    <x:t>7.63%</x:t>
+    <x:t>$5,260,796.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nintendo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7974 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,978,689.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Take-Two Interactive Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTWO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,832,632.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Electronic Arts Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,573,705.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Roblox Corp</x:t>
   </x:si>
   <x:si>
     <x:t>RBLX US</x:t>
   </x:si>
   <x:si>
     <x:t>63,211</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,164,152.21</x:t>
-[...47 lines deleted...]
-    <x:t>6.33%</x:t>
+    <x:t>$4,490,770.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Aristocrat Leisure Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ALL AU</x:t>
   </x:si>
   <x:si>
     <x:t>64,306</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,990,187.30</x:t>
-[...2 lines deleted...]
-    <x:t>5.59%</x:t>
+    <x:t>$4,102,079.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bandai Namco Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7832 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,730,554.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Unity Software Inc</x:t>
   </x:si>
   <x:si>
     <x:t>U US</x:t>
   </x:si>
   <x:si>
     <x:t>80,507</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,439,945.14</x:t>
-[...2 lines deleted...]
-    <x:t>4.82%</x:t>
+    <x:t>$3,677,843.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Capcom Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9697 JP</x:t>
   </x:si>
   <x:si>
     <x:t>115,622</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,420,305.89</x:t>
-[...17 lines deleted...]
-    <x:t>4.79%</x:t>
+    <x:t>$3,573,571.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konami Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9766 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,133,538.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Gamestop Corp</x:t>
   </x:si>
   <x:si>
     <x:t>GME US</x:t>
   </x:si>
   <x:si>
     <x:t>95,732</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,061,659.10</x:t>
-[...17 lines deleted...]
-    <x:t>4.15%</x:t>
+    <x:t>$3,044,737.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krafton Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>259960 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,940,785.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cd Projekt Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDR PW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,872,377.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.96%</x:t>
   </x:si>
   <x:si>
     <x:t>International Games System Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3293 TT</x:t>
   </x:si>
   <x:si>
     <x:t>85,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,931,612.59</x:t>
-[...32 lines deleted...]
-    <x:t>3.98%</x:t>
+    <x:t>$2,719,567.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Micro-Star International Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2377 TT</x:t>
   </x:si>
   <x:si>
     <x:t>370,579</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,274,041.05</x:t>
-[...2 lines deleted...]
-    <x:t>3.19%</x:t>
+    <x:t>$2,279,492.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Kingsoft Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3888 HK</x:t>
   </x:si>
   <x:si>
     <x:t>442,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,856,947.85</x:t>
-[...2 lines deleted...]
-    <x:t>2.60%</x:t>
+    <x:t>$2,020,360.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Nexon Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3659 JP</x:t>
   </x:si>
   <x:si>
     <x:t>78,114</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,624,128.59</x:t>
-[...2 lines deleted...]
-    <x:t>2.28%</x:t>
+    <x:t>$1,702,117.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Ruyi Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,968,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,236,635.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Ncsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>036570 KS</x:t>
   </x:si>
   <x:si>
     <x:t>5,415</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,301,597.65</x:t>
-[...14 lines deleted...]
-    <x:t>$1,295,872.07</x:t>
+    <x:t>$1,195,988.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Xd Inc</x:t>
   </x:si>
   <x:si>
     <x:t>2400 HK</x:t>
   </x:si>
   <x:si>
     <x:t>139,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,229,057.11</x:t>
-[...2 lines deleted...]
-    <x:t>1.72%</x:t>
+    <x:t>$1,152,973.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Square Enix Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9684 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,071,577.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Vivendi Se</x:t>
   </x:si>
   <x:si>
     <x:t>VIV FP</x:t>
   </x:si>
   <x:si>
     <x:t>315,282</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,141,438.98</x:t>
-[...17 lines deleted...]
-    <x:t>1.47%</x:t>
+    <x:t>$1,022,712.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Modern Times Group Mtg Ab</x:t>
   </x:si>
   <x:si>
     <x:t>MTGB SS</x:t>
   </x:si>
   <x:si>
     <x:t>41,798</x:t>
   </x:si>
   <x:si>
-    <x:t>$769,196.03</x:t>
+    <x:t>$782,315.35</x:t>
   </x:si>
   <x:si>
     <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Pearl Abyss Corp</x:t>
   </x:si>
   <x:si>
     <x:t>263750 KS</x:t>
   </x:si>
   <x:si>
     <x:t>18,364</x:t>
   </x:si>
   <x:si>
-    <x:t>$646,540.90</x:t>
-[...2 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>$602,988.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,451,672.99</x:t>
-[...2 lines deleted...]
-    <x:t>-2.04%</x:t>
+    <x:t>$-30,834.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.04%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -475,62 +478,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0eee4723ac434614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1273ff27ad9c41aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raa71d73b4e894098" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b49d0cdd0124e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6be3ad2625084480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R47ff6d3238cc470f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="44" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
-    <x:col min="5" max="5" width="21" customWidth="1"/>
+    <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6" ht="15" customHeight="1">
       <x:c r="A2" s="2" t="s">
@@ -947,171 +950,171 @@
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>