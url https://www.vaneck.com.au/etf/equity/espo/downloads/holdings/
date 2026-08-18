--- v5 (2026-07-29)
+++ v6 (2026-08-18)
@@ -1,456 +1,438 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02ed0af348f34f63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08d50303c5854b11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESPO_asat_20260728" sheetId="1" r:id="R47ff6d3238cc470f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESPO_asat_20260817" sheetId="1" r:id="Rea4e5d6bee184c5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="137">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 28/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="149" uniqueCount="131">
+  <x:si>
+    <x:t>All Fund Holdings as at 17/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Nintendo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7974 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,118,669.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.15%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Netease Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NTES US</x:t>
   </x:si>
   <x:si>
-    <x:t>30,399</x:t>
-[...5 lines deleted...]
-    <x:t>7.66%</x:t>
+    <x:t>32,395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,666,391.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unity Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>U US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,482,628.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Tencent Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>700 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>64,273</x:t>
-[...20 lines deleted...]
-    <x:t>6.86%</x:t>
+    <x:t>68,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,478,323.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Take-Two Interactive Software Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TTWO US</x:t>
   </x:si>
   <x:si>
-    <x:t>13,598</x:t>
-[...20 lines deleted...]
-    <x:t>6.31%</x:t>
+    <x:t>14,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,922,565.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bandai Namco Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7832 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,725,117.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capcom Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9697 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,497,096.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aristocrat Leisure Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,420,056.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konami Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9766 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,595,969.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Roblox Corp</x:t>
   </x:si>
   <x:si>
     <x:t>RBLX US</x:t>
   </x:si>
   <x:si>
-    <x:t>63,211</x:t>
-[...80 lines deleted...]
-    <x:t>4.32%</x:t>
+    <x:t>67,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,592,522.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cd Projekt Red Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDR PW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,322,783.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krafton Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>259960 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,095,719.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Games System Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3293 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,937,977.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Gamestop Corp</x:t>
   </x:si>
   <x:si>
     <x:t>GME US</x:t>
   </x:si>
   <x:si>
-    <x:t>95,732</x:t>
-[...50 lines deleted...]
-    <x:t>3.75%</x:t>
+    <x:t>102,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,639,359.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Micro-Star International Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2377 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>370,579</x:t>
-[...5 lines deleted...]
-    <x:t>3.14%</x:t>
+    <x:t>394,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,605,342.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nexon Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3659 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,239,295.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.98%</x:t>
   </x:si>
   <x:si>
     <x:t>Kingsoft Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3888 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>442,600</x:t>
-[...20 lines deleted...]
-    <x:t>2.35%</x:t>
+    <x:t>471,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,207,756.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ncsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>036570 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,419,695.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
   </x:si>
   <x:si>
     <x:t>China Ruyi Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>136 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>4,968,000</x:t>
-[...20 lines deleted...]
-    <x:t>1.65%</x:t>
+    <x:t>5,292,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,332,601.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Square Enix Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9684 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,230,383.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Xd Inc</x:t>
   </x:si>
   <x:si>
     <x:t>2400 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>139,800</x:t>
-[...20 lines deleted...]
-    <x:t>1.48%</x:t>
+    <x:t>149,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,153,650.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Vivendi Se</x:t>
   </x:si>
   <x:si>
     <x:t>VIV FP</x:t>
   </x:si>
   <x:si>
-    <x:t>315,282</x:t>
-[...5 lines deleted...]
-    <x:t>1.41%</x:t>
+    <x:t>335,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$908,661.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Modern Times Group Mtg Ab</x:t>
   </x:si>
   <x:si>
     <x:t>MTGB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>41,798</x:t>
-[...5 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>44,542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$869,416.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Pearl Abyss Corp</x:t>
   </x:si>
   <x:si>
     <x:t>263750 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>18,364</x:t>
-[...5 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>19,570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$607,973.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-30,834.59</x:t>
+    <x:t>$-26,743.97</x:t>
   </x:si>
   <x:si>
     <x:t>-0.04%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -478,56 +460,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b49d0cdd0124e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6be3ad2625084480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R47ff6d3238cc470f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2befeac25b914860" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfd90ba9816bf4626" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rea4e5d6bee184c5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F30"/>
+  <x:dimension ref="A1:F29"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="44" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -750,376 +732,356 @@
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A29" s="1">
-[...34 lines deleted...]
-      <x:c r="F30" s="2" t="s">
+      <x:c r="A29" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="B29" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C29" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D29" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E29" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F29" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A30:F30"/>
+    <x:mergeCell ref="A29:F29"/>
   </x:mergeCells>
 </x:worksheet>
 </file>