--- v6 (2026-08-18)
+++ v7 (2026-09-07)
@@ -1,441 +1,441 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08d50303c5854b11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1027994eb8404133" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESPO_asat_20260817" sheetId="1" r:id="Rea4e5d6bee184c5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESPO_asat_20260904" sheetId="1" r:id="Racda59c58fd14744"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="149" uniqueCount="131">
   <x:si>
-    <x:t>All Fund Holdings as at 17/08/2026</x:t>
+    <x:t>All Fund Holdings as at 04/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Nintendo Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>7974 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>79,122</x:t>
-[...5 lines deleted...]
-    <x:t>8.15%</x:t>
+    <x:t>80,722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,344,466.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tencent Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>700 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,470,250.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Netease Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NTES US</x:t>
   </x:si>
   <x:si>
-    <x:t>32,395</x:t>
-[...5 lines deleted...]
-    <x:t>7.55%</x:t>
+    <x:t>33,029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,469,982.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bandai Namco Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7832 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,066,969.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Unity Software Inc</x:t>
   </x:si>
   <x:si>
     <x:t>U US</x:t>
   </x:si>
   <x:si>
-    <x:t>85,792</x:t>
-[...20 lines deleted...]
-    <x:t>7.30%</x:t>
+    <x:t>87,474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,059,233.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capcom Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9697 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,745,153.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Take-Two Interactive Software Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TTWO US</x:t>
   </x:si>
   <x:si>
-    <x:t>14,490</x:t>
-[...35 lines deleted...]
-    <x:t>5.99%</x:t>
+    <x:t>14,774</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,403,483.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.87%</x:t>
   </x:si>
   <x:si>
     <x:t>Aristocrat Leisure Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ALL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>68,528</x:t>
-[...5 lines deleted...]
-    <x:t>5.89%</x:t>
+    <x:t>69,871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,262,131.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roblox Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RBLX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,129,630.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Konami Holdings Corp</x:t>
   </x:si>
   <x:si>
     <x:t>9766 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>18,865</x:t>
-[...17 lines deleted...]
-    <x:t>$3,592,522.91</x:t>
+    <x:t>19,265</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,683,049.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.91%</x:t>
   </x:si>
   <x:si>
     <x:t>Cd Projekt Red Sa</x:t>
   </x:si>
   <x:si>
     <x:t>CDR PW</x:t>
   </x:si>
   <x:si>
-    <x:t>34,105</x:t>
-[...5 lines deleted...]
-    <x:t>4.43%</x:t>
+    <x:t>34,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,015,038.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Krafton Inc</x:t>
   </x:si>
   <x:si>
     <x:t>259960 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>13,084</x:t>
-[...5 lines deleted...]
-    <x:t>4.13%</x:t>
+    <x:t>13,340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,967,979.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.95%</x:t>
   </x:si>
   <x:si>
     <x:t>International Games System Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3293 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>91,000</x:t>
-[...5 lines deleted...]
-    <x:t>3.92%</x:t>
+    <x:t>92,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,861,642.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micro-Star International Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2377 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>402,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,852,364.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.80%</x:t>
   </x:si>
   <x:si>
     <x:t>Gamestop Corp</x:t>
   </x:si>
   <x:si>
     <x:t>GME US</x:t>
   </x:si>
   <x:si>
-    <x:t>102,017</x:t>
-[...20 lines deleted...]
-    <x:t>3.47%</x:t>
+    <x:t>104,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,766,827.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.69%</x:t>
   </x:si>
   <x:si>
     <x:t>Nexon Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3659 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>83,314</x:t>
-[...5 lines deleted...]
-    <x:t>2.98%</x:t>
+    <x:t>84,914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,355,775.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Kingsoft Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3888 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>471,600</x:t>
-[...5 lines deleted...]
-    <x:t>2.94%</x:t>
+    <x:t>481,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,180,204.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.90%</x:t>
   </x:si>
   <x:si>
     <x:t>Ncsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>036570 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>5,770</x:t>
-[...5 lines deleted...]
-    <x:t>1.89%</x:t>
+    <x:t>5,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,342,143.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
   </x:si>
   <x:si>
     <x:t>China Ruyi Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>136 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>5,292,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.78%</x:t>
+    <x:t>5,396,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,304,117.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Square Enix Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9684 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>48,299</x:t>
-[...5 lines deleted...]
-    <x:t>1.64%</x:t>
+    <x:t>49,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,264,311.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Xd Inc</x:t>
   </x:si>
   <x:si>
     <x:t>2400 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>149,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.54%</x:t>
+    <x:t>152,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,075,966.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Modern Times Group Mtg Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTGB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$867,503.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Vivendi Se</x:t>
   </x:si>
   <x:si>
     <x:t>VIV FP</x:t>
   </x:si>
   <x:si>
-    <x:t>335,981</x:t>
-[...20 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>342,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$823,136.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Pearl Abyss Corp</x:t>
   </x:si>
   <x:si>
     <x:t>263750 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>19,570</x:t>
-[...5 lines deleted...]
-    <x:t>0.81%</x:t>
+    <x:t>19,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$707,415.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-26,743.97</x:t>
-[...2 lines deleted...]
-    <x:t>-0.04%</x:t>
+    <x:t>$46,369.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -460,51 +460,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2befeac25b914860" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfd90ba9816bf4626" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rea4e5d6bee184c5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae518ab578a9414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R65e482bfb3d9427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Racda59c58fd14744" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F29"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="44" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -592,191 +592,191 @@
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
-      <x:c r="C7" s="1" t="s">
+      <x:c r="D7" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="D7" s="1" t="s">
+      <x:c r="E7" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="E7" s="1" t="s">
+      <x:c r="F7" s="1" t="s">
         <x:v>26</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
         <x:v>31</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
         <x:v>36</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>