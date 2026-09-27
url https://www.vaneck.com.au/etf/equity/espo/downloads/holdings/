--- v7 (2026-09-07)
+++ v8 (2026-09-27)
@@ -1,441 +1,456 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1027994eb8404133" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86135bf0219f4345" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESPO_asat_20260904" sheetId="1" r:id="Racda59c58fd14744"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESPO_asat_20260925" sheetId="1" r:id="R88b6996678ad4e59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="149" uniqueCount="131">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 04/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="136">
+  <x:si>
+    <x:t>All Fund Holdings as at 25/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Tencent Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>700 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,928,858.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.03%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Nintendo Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>7974 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>80,722</x:t>
-[...20 lines deleted...]
-    <x:t>7.29%</x:t>
+    <x:t>75,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,518,426.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Netease Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NTES US</x:t>
   </x:si>
   <x:si>
-    <x:t>33,029</x:t>
-[...2 lines deleted...]
-    <x:t>$5,469,982.23</x:t>
+    <x:t>31,110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,208,703.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roblox Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RBLX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,826,877.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Take-Two Interactive Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTWO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,583,419.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gamestop Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GME US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,151,933.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aristocrat Leisure Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,910,337.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Bandai Namco Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>7832 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>102,396</x:t>
-[...5 lines deleted...]
-    <x:t>6.75%</x:t>
+    <x:t>73,296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,599,380.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Games System Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3293 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,507,212.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konami Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9766 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,290,794.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capcom Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9697 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,270,157.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cd Projekt Red Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDR PW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,227,651.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Unity Software Inc</x:t>
   </x:si>
   <x:si>
     <x:t>U US</x:t>
   </x:si>
   <x:si>
-    <x:t>87,474</x:t>
-[...95 lines deleted...]
-    <x:t>4.02%</x:t>
+    <x:t>54,479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,213,729.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Krafton Inc</x:t>
   </x:si>
   <x:si>
     <x:t>259960 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>13,340</x:t>
-[...20 lines deleted...]
-    <x:t>3.81%</x:t>
+    <x:t>14,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,935,064.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nexon Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3659 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,934,760.68</x:t>
   </x:si>
   <x:si>
     <x:t>Micro-Star International Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2377 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>402,579</x:t>
-[...35 lines deleted...]
-    <x:t>3.14%</x:t>
+    <x:t>407,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,762,896.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Kingsoft Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3888 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>481,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.90%</x:t>
+    <x:t>457,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,058,392.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Square Enix Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9684 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,734,726.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Ruyi Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,036,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,394,624.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
   </x:si>
   <x:si>
     <x:t>Ncsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>036570 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>5,883</x:t>
-[...35 lines deleted...]
-    <x:t>1.68%</x:t>
+    <x:t>5,143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,136,353.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Xd Inc</x:t>
   </x:si>
   <x:si>
     <x:t>2400 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>152,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.43%</x:t>
+    <x:t>153,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,107,800.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koei Tecmo Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3635 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$933,344.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Embracer Group Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMBRACB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$908,310.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Modern Times Group Mtg Ab</x:t>
   </x:si>
   <x:si>
     <x:t>MTGB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>45,415</x:t>
-[...5 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>45,629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$834,726.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Vivendi Se</x:t>
   </x:si>
   <x:si>
     <x:t>VIV FP</x:t>
   </x:si>
   <x:si>
-    <x:t>342,565</x:t>
-[...20 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>348,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$827,045.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$46,369.27</x:t>
-[...2 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>$58,261.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -460,60 +475,60 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae518ab578a9414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R65e482bfb3d9427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Racda59c58fd14744" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8ebe037daac41f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf5dfe76830dd4d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R88b6996678ad4e59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F29"/>
+  <x:dimension ref="A1:F30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="44" customWidth="1"/>
-    <x:col min="3" max="3" width="15" customWidth="1"/>
+    <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
@@ -592,291 +607,291 @@
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F18" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
@@ -1026,62 +1041,82 @@
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A29" s="2" t="s">
-[...14 lines deleted...]
-      <x:c r="F29" s="2" t="s">
+      <x:c r="A29" s="1">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="B29" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A30" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="B30" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C30" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D30" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E30" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A29:F29"/>
+    <x:mergeCell ref="A30:F30"/>
   </x:mergeCells>
 </x:worksheet>
 </file>