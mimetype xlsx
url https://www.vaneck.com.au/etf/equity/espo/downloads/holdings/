--- v8 (2026-09-27)
+++ v9 (2026-10-18)
@@ -1,456 +1,459 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86135bf0219f4345" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c3f6901f82b411b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESPO_asat_20260925" sheetId="1" r:id="R88b6996678ad4e59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESPO_asat_20261016" sheetId="1" r:id="Rbea6e00886d9489a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="136">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 25/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="137">
+  <x:si>
+    <x:t>All Fund Holdings as at 16/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Tencent Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>700 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>74,473</x:t>
-[...5 lines deleted...]
-    <x:t>8.03%</x:t>
+    <x:t>74,873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,759,605.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netease Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTES US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,749,197.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Nintendo Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>7974 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>75,122</x:t>
-[...20 lines deleted...]
-    <x:t>7.05%</x:t>
+    <x:t>75,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,686,587.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Roblox Corp</x:t>
   </x:si>
   <x:si>
     <x:t>RBLX US</x:t>
   </x:si>
   <x:si>
-    <x:t>69,408</x:t>
-[...5 lines deleted...]
-    <x:t>6.53%</x:t>
+    <x:t>69,844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,159,466.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Take-Two Interactive Software Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TTWO US</x:t>
   </x:si>
   <x:si>
-    <x:t>15,855</x:t>
-[...2 lines deleted...]
-    <x:t>$4,583,419.00</x:t>
+    <x:t>15,954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,826,193.17</x:t>
   </x:si>
   <x:si>
     <x:t>6.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Gamestop Corp</x:t>
   </x:si>
   <x:si>
     <x:t>GME US</x:t>
   </x:si>
   <x:si>
-    <x:t>116,518</x:t>
-[...5 lines deleted...]
-    <x:t>5.62%</x:t>
+    <x:t>117,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,746,581.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bandai Namco Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7832 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,126,886.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Aristocrat Leisure Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ALL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>65,292</x:t>
-[...2 lines deleted...]
-    <x:t>$3,910,337.88</x:t>
+    <x:t>65,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,112,945.20</x:t>
   </x:si>
   <x:si>
     <x:t>5.29%</x:t>
   </x:si>
   <x:si>
-    <x:t>Bandai Namco Holdings Inc</x:t>
-[...8 lines deleted...]
-    <x:t>$3,599,380.37</x:t>
+    <x:t>Konami Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9766 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,265</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,789,295.09</x:t>
   </x:si>
   <x:si>
     <x:t>4.87%</x:t>
   </x:si>
   <x:si>
     <x:t>International Games System Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3293 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>103,000</x:t>
-[...20 lines deleted...]
-    <x:t>4.46%</x:t>
+    <x:t>104,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,756,238.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cd Projekt Red Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDR PW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,500,141.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unity Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>U US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,432,699.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Capcom Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9697 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>82,922</x:t>
-[...35 lines deleted...]
-    <x:t>4.35%</x:t>
+    <x:t>83,422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,422,468.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Krafton Inc</x:t>
   </x:si>
   <x:si>
     <x:t>259960 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>14,223</x:t>
-[...5 lines deleted...]
-    <x:t>3.97%</x:t>
+    <x:t>14,312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,971,070.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micro-Star International Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2377 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>410,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,889,035.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Nexon Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3659 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>104,014</x:t>
-[...17 lines deleted...]
-    <x:t>3.74%</x:t>
+    <x:t>104,614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,625,902.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Kingsoft Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3888 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>457,800</x:t>
-[...2 lines deleted...]
-    <x:t>$2,058,392.18</x:t>
+    <x:t>460,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,171,958.23</x:t>
   </x:si>
   <x:si>
     <x:t>2.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Square Enix Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9684 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>65,299</x:t>
-[...5 lines deleted...]
-    <x:t>2.35%</x:t>
+    <x:t>65,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,759,582.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
   </x:si>
   <x:si>
     <x:t>China Ruyi Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>136 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>5,036,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.89%</x:t>
+    <x:t>5,068,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,409,005.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xd Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2400 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,146,650.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Ncsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>036570 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>5,143</x:t>
-[...20 lines deleted...]
-    <x:t>1.50%</x:t>
+    <x:t>5,175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,117,087.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Embracer Group Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMBRACB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$990,255.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Koei Tecmo Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3635 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>61,600</x:t>
-[...20 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>62,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$929,276.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vivendi Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIV FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>351,173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$864,953.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Modern Times Group Mtg Ab</x:t>
   </x:si>
   <x:si>
     <x:t>MTGB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>45,629</x:t>
-[...20 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>45,916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$788,476.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$58,261.38</x:t>
-[...2 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>$2,705.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -475,51 +478,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8ebe037daac41f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf5dfe76830dd4d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R88b6996678ad4e59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3477c8bdb6f4ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6550c3de24104be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbea6e00886d9489a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="44" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -847,271 +850,271 @@
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>