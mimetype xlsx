--- v9 (2026-10-18)
+++ v10 (2026-11-08)
@@ -1,456 +1,456 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c3f6901f82b411b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2493202546ae4fbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESPO_asat_20261016" sheetId="1" r:id="Rbea6e00886d9489a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ESPO_asat_20261106" sheetId="1" r:id="Reee321f426c648ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="137">
   <x:si>
-    <x:t>All Fund Holdings as at 16/10/2026</x:t>
+    <x:t>All Fund Holdings as at 06/11/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Nintendo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7974 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,990,767.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.71%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Tencent Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>700 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>74,873</x:t>
-[...5 lines deleted...]
-    <x:t>7.41%</x:t>
+    <x:t>73,373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,787,185.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Netease Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NTES US</x:t>
   </x:si>
   <x:si>
-    <x:t>31,306</x:t>
-[...20 lines deleted...]
-    <x:t>7.32%</x:t>
+    <x:t>30,672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,577,769.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Take-Two Interactive Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTWO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,792,054.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Roblox Corp</x:t>
   </x:si>
   <x:si>
     <x:t>RBLX US</x:t>
   </x:si>
   <x:si>
-    <x:t>69,844</x:t>
-[...20 lines deleted...]
-    <x:t>6.21%</x:t>
+    <x:t>68,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,685,167.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konami Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9766 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,475,582.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bandai Namco Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7832 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,447,532.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aristocrat Leisure Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,371</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,251,704.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Gamestop Corp</x:t>
   </x:si>
   <x:si>
     <x:t>GME US</x:t>
   </x:si>
   <x:si>
-    <x:t>117,250</x:t>
-[...50 lines deleted...]
-    <x:t>4.87%</x:t>
+    <x:t>114,874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,989,517.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unity Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>U US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,766,214.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.84%</x:t>
   </x:si>
   <x:si>
     <x:t>International Games System Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3293 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>104,000</x:t>
-[...5 lines deleted...]
-    <x:t>4.83%</x:t>
+    <x:t>102,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,384,861.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Cd Projekt Red Sa</x:t>
   </x:si>
   <x:si>
     <x:t>CDR PW</x:t>
   </x:si>
   <x:si>
-    <x:t>35,722</x:t>
-[...20 lines deleted...]
-    <x:t>4.42%</x:t>
+    <x:t>34,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,371,552.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krafton Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>259960 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,317,717.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Capcom Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9697 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>83,422</x:t>
-[...20 lines deleted...]
-    <x:t>3.82%</x:t>
+    <x:t>81,722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,240,775.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nexon Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3659 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,745,970.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.53%</x:t>
   </x:si>
   <x:si>
     <x:t>Micro-Star International Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2377 TT</x:t>
   </x:si>
   <x:si>
-    <x:t>410,579</x:t>
-[...20 lines deleted...]
-    <x:t>3.38%</x:t>
+    <x:t>402,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,504,915.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Kingsoft Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3888 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>460,800</x:t>
-[...5 lines deleted...]
-    <x:t>2.79%</x:t>
+    <x:t>451,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,119,334.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Square Enix Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>9684 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>65,699</x:t>
-[...5 lines deleted...]
-    <x:t>2.26%</x:t>
+    <x:t>64,399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,872,718.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
   </x:si>
   <x:si>
     <x:t>China Ruyi Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>136 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>5,068,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.81%</x:t>
+    <x:t>4,964,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,291,751.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Xd Inc</x:t>
   </x:si>
   <x:si>
     <x:t>2400 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>154,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.48%</x:t>
+    <x:t>151,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,241,352.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Ncsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>036570 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>5,175</x:t>
-[...5 lines deleted...]
-    <x:t>1.44%</x:t>
+    <x:t>5,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,137,404.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Embracer Group Ab</x:t>
   </x:si>
   <x:si>
     <x:t>EMBRACB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>76,151</x:t>
-[...5 lines deleted...]
-    <x:t>1.27%</x:t>
+    <x:t>74,608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,042,271.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Koei Tecmo Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3635 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>62,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>60,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,022,075.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Vivendi Se</x:t>
   </x:si>
   <x:si>
     <x:t>VIV FP</x:t>
   </x:si>
   <x:si>
-    <x:t>351,173</x:t>
-[...5 lines deleted...]
-    <x:t>1.11%</x:t>
+    <x:t>344,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$957,425.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Modern Times Group Mtg Ab</x:t>
   </x:si>
   <x:si>
     <x:t>MTGB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>45,916</x:t>
-[...5 lines deleted...]
-    <x:t>1.01%</x:t>
+    <x:t>44,985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$725,527.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$2,705.00</x:t>
+    <x:t>$1,681.51</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -478,51 +478,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3477c8bdb6f4ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6550c3de24104be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbea6e00886d9489a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a97d06e72934ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3d25ccd2674e472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reee321f426c648ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="44" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">