--- v0 (2026-04-15)
+++ v1 (2026-05-09)
@@ -1,1572 +1,1566 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8178bafc72f04833" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8de419c817d748ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDX_asat_20260414" sheetId="1" r:id="R86d35173b42845fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDX_asat_20260508" sheetId="1" r:id="Rb90907ee4c7d46a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="564" uniqueCount="508">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 14/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="559" uniqueCount="506">
+  <x:si>
+    <x:t>All Fund Holdings as at 08/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Newmont Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NEM US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,211,608</x:t>
-[...5 lines deleted...]
-    <x:t>12.08%</x:t>
+    <x:t>1,221,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$190,925,264.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.53%</x:t>
   </x:si>
   <x:si>
     <x:t>Agnico Eagle Mines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AEM US</x:t>
   </x:si>
   <x:si>
-    <x:t>556,941</x:t>
-[...5 lines deleted...]
-    <x:t>10.37%</x:t>
+    <x:t>561,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$145,204,054.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.53%</x:t>
   </x:si>
   <x:si>
     <x:t>Barrick Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>B US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,850,193</x:t>
-[...5 lines deleted...]
-    <x:t>6.81%</x:t>
+    <x:t>1,864,566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,486,139.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Wheaton Precious Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>WPM US</x:t>
   </x:si>
   <x:si>
-    <x:t>505,523</x:t>
-[...5 lines deleted...]
-    <x:t>6.27%</x:t>
+    <x:t>509,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,343,952.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Anglogold Ashanti Plc</x:t>
   </x:si>
   <x:si>
     <x:t>AU US</x:t>
   </x:si>
   <x:si>
-    <x:t>561,871</x:t>
-[...5 lines deleted...]
-    <x:t>5.25%</x:t>
+    <x:t>566,236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,194,865.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Franco-Nevada Corp</x:t>
   </x:si>
   <x:si>
     <x:t>FNV US</x:t>
   </x:si>
   <x:si>
-    <x:t>213,430</x:t>
-[...5 lines deleted...]
-    <x:t>4.75%</x:t>
+    <x:t>215,088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,581,727.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Gold Fields Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GFI US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,003,538</x:t>
-[...5 lines deleted...]
-    <x:t>4.21%</x:t>
+    <x:t>1,011,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,591,791.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Kinross Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>KGC US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,331,217</x:t>
-[...5 lines deleted...]
-    <x:t>3.83%</x:t>
+    <x:t>1,341,558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,227,877.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.69%</x:t>
   </x:si>
   <x:si>
     <x:t>Zijin Mining Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2899 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>6,655,081</x:t>
-[...5 lines deleted...]
-    <x:t>2.66%</x:t>
+    <x:t>6,706,778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,028,851.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Pan American Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PAAS US</x:t>
   </x:si>
   <x:si>
-    <x:t>469,612</x:t>
-[...5 lines deleted...]
-    <x:t>2.30%</x:t>
+    <x:t>473,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,695,177.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Northern Star Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NST AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,537,001</x:t>
-[...5 lines deleted...]
-    <x:t>2.23%</x:t>
+    <x:t>1,548,941</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,612,019.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Royal Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>RGLD US</x:t>
   </x:si>
   <x:si>
-    <x:t>94,288</x:t>
-[...5 lines deleted...]
-    <x:t>2.13%</x:t>
+    <x:t>95,021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,462,229.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolution Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,260,562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,613,362.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Coeur Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CDE US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,125,916</x:t>
-[...5 lines deleted...]
-    <x:t>1.96%</x:t>
+    <x:t>1,134,662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,327,466.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Alamos Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AGI US</x:t>
   </x:si>
   <x:si>
-    <x:t>466,834</x:t>
-[...20 lines deleted...]
-    <x:t>1.79%</x:t>
+    <x:t>470,461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,464,084.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>EDV LN</x:t>
   </x:si>
   <x:si>
-    <x:t>242,845</x:t>
-[...5 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>244,732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,594,218.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Hecla Mining Co</x:t>
   </x:si>
   <x:si>
     <x:t>HL US</x:t>
   </x:si>
   <x:si>
-    <x:t>737,253</x:t>
-[...5 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>742,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,497,749.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harmony Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>715,528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,341,054.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equinox Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>849,884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,826,719.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Iamgold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>IAG US</x:t>
   </x:si>
   <x:si>
-    <x:t>655,227</x:t>
-[...17 lines deleted...]
-    <x:t>$17,988,714.53</x:t>
+    <x:t>660,317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,685,331.45</x:t>
   </x:si>
   <x:si>
     <x:t>1.09%</x:t>
   </x:si>
   <x:si>
-    <x:t>Harmony Gold Mining Co Ltd</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>First Majestic Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AG US</x:t>
   </x:si>
   <x:si>
-    <x:t>543,328</x:t>
-[...5 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>547,549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,121,689.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresnillo Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRES LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>207,026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,241,525.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Cia De Minas Buenaventura Saa</x:t>
   </x:si>
   <x:si>
     <x:t>BVN US</x:t>
   </x:si>
   <x:si>
-    <x:t>282,822</x:t>
-[...5 lines deleted...]
-    <x:t>0.92%</x:t>
+    <x:t>285,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,324,186.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>Zijin Gold International Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2259 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>447,481</x:t>
-[...20 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>450,957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,321,539.17</x:t>
   </x:si>
   <x:si>
     <x:t>Dundee Precious Metals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>DPM CN</x:t>
   </x:si>
   <x:si>
-    <x:t>239,172</x:t>
-[...5 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>241,030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,328,208.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Or Royalties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>210,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,846,736.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Lundin Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LUG CN</x:t>
   </x:si>
   <x:si>
-    <x:t>112,355</x:t>
-[...5 lines deleted...]
-    <x:t>0.81%</x:t>
+    <x:t>113,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,572,303.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G Mining Ventures Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMIN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>198,341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,546,470.79</x:t>
   </x:si>
   <x:si>
     <x:t>Oceanagold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>OGC CN</x:t>
   </x:si>
   <x:si>
-    <x:t>249,782</x:t>
-[...20 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>251,722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,541,070.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ssr Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSRM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>226,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,222,302.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Eldorado Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>EGO US</x:t>
   </x:si>
   <x:si>
-    <x:t>220,122</x:t>
-[...2 lines deleted...]
-    <x:t>$11,493,700.82</x:t>
+    <x:t>221,832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,131,896.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Triple Flag Precious Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>TFPM US</x:t>
   </x:si>
   <x:si>
-    <x:t>223,231</x:t>
-[...20 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>224,965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,042,526.69</x:t>
   </x:si>
   <x:si>
     <x:t>Zhaojin Mining Industry Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1818 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>1,832,949</x:t>
-[...17 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>1,847,188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,684,917.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>B2gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BTG US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,402,715</x:t>
-[...5 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>1,413,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,640,912.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greatland Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>572,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,438,154.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,510,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,413,468.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramelius Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,109,904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,490,159.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genesis Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,196,518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,370,550.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Torex Gold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,029,023.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K92 Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>265,774</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,757,202.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Orla Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ORLA US</x:t>
   </x:si>
   <x:si>
-    <x:t>337,334</x:t>
-[...92 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>339,955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,688,560.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pan African Resources Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAN SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,242,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,623,342.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capricorn Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>461,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,261,890.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Westgold Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WGX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,046,472</x:t>
-[...17 lines deleted...]
-    <x:t>$6,651,086.08</x:t>
+    <x:t>1,054,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,053,409.74</x:t>
   </x:si>
   <x:si>
     <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Aris Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ARMN US</x:t>
   </x:si>
   <x:si>
-    <x:t>223,826</x:t>
-[...2 lines deleted...]
-    <x:t>$6,576,967.04</x:t>
+    <x:t>225,564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,907,924.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Shandong Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1787 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>1,062,692</x:t>
-[...5 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>1,070,947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,833,611.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regis Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RRL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>823,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,621,670.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vault Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,147,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,574,988.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Discovery Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>586,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,520,722.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Centerra Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CGAU US</x:t>
   </x:si>
   <x:si>
-    <x:t>221,707</x:t>
-[...35 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>223,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,476,442.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perpetua Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPTA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,988,896.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortuna Silver Mines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>340,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,904,512.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skeena Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,679,959.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>331,544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,636,499.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wesdome Gold Mines Ltd/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>168,603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,566,084.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novagold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>377,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,434,860.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hochschild Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>355,036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,427,261.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allied Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAUC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,423,055.25</x:t>
   </x:si>
   <x:si>
     <x:t>Aura Minerals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AUGO US</x:t>
   </x:si>
   <x:si>
-    <x:t>39,260</x:t>
-[...110 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>39,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,419,309.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silvercorp Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SVM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>237,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,398,565.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Predictive Discovery Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,437,212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,215,351.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Seabridge Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SA US</x:t>
   </x:si>
   <x:si>
-    <x:t>101,521</x:t>
-[...2 lines deleted...]
-    <x:t>$4,501,985.22</x:t>
+    <x:t>102,310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,187,971.96</x:t>
   </x:si>
   <x:si>
     <x:t>0.27%</x:t>
   </x:si>
   <x:si>
-    <x:t>Endeavour Silver Corp</x:t>
-[...8 lines deleted...]
-    <x:t>$4,474,981.33</x:t>
+    <x:t>Aya Gold &amp; Silver Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,979,521.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Montage Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MAU CN</x:t>
   </x:si>
   <x:si>
-    <x:t>267,359</x:t>
-[...41 lines deleted...]
-    <x:t>$3,665,636.86</x:t>
+    <x:t>269,436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,819,944.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emerald Resources Nl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>582,522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,553,384.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West African Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,060,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,360,691.35</x:t>
   </x:si>
   <x:si>
     <x:t>0.22%</x:t>
   </x:si>
   <x:si>
-    <x:t>West African Resources Ltd</x:t>
-[...23 lines deleted...]
-    <x:t>$3,508,654.24</x:t>
+    <x:t>Hycroft Mining Holding Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYMC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,727</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,985,210.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Wanguo Gold Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3939 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>1,354,330</x:t>
-[...14 lines deleted...]
-    <x:t>$3,096,374.55</x:t>
+    <x:t>1,364,851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,939,241.27</x:t>
   </x:si>
   <x:si>
     <x:t>0.19%</x:t>
   </x:si>
   <x:si>
+    <x:t>Abrasilver Resource Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABRA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>159,927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,923,507.21</x:t>
+  </x:si>
+  <x:si>
     <x:t>Resolute Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RSG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,089,284</x:t>
-[...2 lines deleted...]
-    <x:t>$3,019,015.38</x:t>
+    <x:t>2,105,514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,758,223.34</x:t>
   </x:si>
   <x:si>
     <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Bellevue Gold Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BGL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,599,291</x:t>
-[...2 lines deleted...]
-    <x:t>$2,774,769.89</x:t>
+    <x:t>1,611,715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,554,568.28</x:t>
   </x:si>
   <x:si>
     <x:t>0.17%</x:t>
   </x:si>
   <x:si>
+    <x:t>Rupert Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RUP CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>223,280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,378,122.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snowline Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>145,324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,238,031.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lingbao Gold Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3330 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>544,514</x:t>
-[...32 lines deleted...]
-    <x:t>$2,302,624.60</x:t>
+    <x:t>548,744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,236,026.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G2 Goldfields Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GTWO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>184,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,167,131.02</x:t>
   </x:si>
   <x:si>
     <x:t>0.14%</x:t>
   </x:si>
   <x:si>
-    <x:t>G2 Goldfields Inc</x:t>
-[...8 lines deleted...]
-    <x:t>$2,233,567.42</x:t>
+    <x:t>Americas Gold &amp; Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USAS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>241,291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,121,020.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southern Cross Gold Consolidated Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SX2 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>212,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,107,066.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ora Banda Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OBM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,493,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,009,280.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Drdgold Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DRD US</x:t>
   </x:si>
   <x:si>
-    <x:t>48,086</x:t>
-[...29 lines deleted...]
-    <x:t>$2,033,191.68</x:t>
+    <x:t>48,459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,907,513.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kingsgate Consolidated Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>271,621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,874,184.90</x:t>
   </x:si>
   <x:si>
     <x:t>0.12%</x:t>
   </x:si>
   <x:si>
-    <x:t>Predictive Discovery Ltd</x:t>
-[...20 lines deleted...]
-    <x:t>$1,931,714.85</x:t>
+    <x:t>Mcewen Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,840,603.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vizsla Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VZLA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>370,391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,750,401.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chifeng Jilong Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6693 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>225,523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,703,811.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mineros Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,698,761.36</x:t>
   </x:si>
   <x:si>
     <x:t>I-80 Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>IAUX US</x:t>
   </x:si>
   <x:si>
-    <x:t>814,629</x:t>
-[...17 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>820,957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,685,348.45</x:t>
   </x:si>
   <x:si>
     <x:t>Alkane Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ALK AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,014,719</x:t>
-[...14 lines deleted...]
-    <x:t>$1,808,496.28</x:t>
+    <x:t>1,022,602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,559,468.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Catalyst Metals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CYL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>270,991</x:t>
-[...53 lines deleted...]
-    <x:t>$1,548,645.99</x:t>
+    <x:t>273,097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,463,799.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pantoro Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>404,120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,386,131.60</x:t>
   </x:si>
   <x:si>
     <x:t>0.09%</x:t>
   </x:si>
   <x:si>
-    <x:t>Pantoro Gold Ltd</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Highlander Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>HSLV CN</x:t>
   </x:si>
   <x:si>
-    <x:t>163,609</x:t>
-[...2 lines deleted...]
-    <x:t>$1,485,659.53</x:t>
+    <x:t>164,880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,357,905.04</x:t>
   </x:si>
   <x:si>
     <x:t>Collective Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CNL CN</x:t>
   </x:si>
   <x:si>
-    <x:t>54,677</x:t>
-[...14 lines deleted...]
-    <x:t>$1,382,673.51</x:t>
+    <x:t>55,102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,349,163.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>448,631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,337,380.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gogold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>406,570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,203,779.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.08%</x:t>
   </x:si>
   <x:si>
-    <x:t>Rio2 Ltd</x:t>
-[...8 lines deleted...]
-    <x:t>$1,291,200.34</x:t>
+    <x:t>Santacruz Silver Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCZM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95,352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,160,041.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tongguan Gold Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>340 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,108,013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,105,243.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Orezone Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ORE CN</x:t>
   </x:si>
   <x:si>
-    <x:t>483,312</x:t>
-[...41 lines deleted...]
-    <x:t>$1,132,931.34</x:t>
+    <x:t>487,067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,068,051.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Tower Hill Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>292,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,026,605.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galiano Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>281,557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$981,453.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Pacific Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEWP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>122,434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$976,705.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dakota Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$949,981.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GROY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>191,352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$949,114.34</x:t>
   </x:si>
   <x:si>
     <x:t>Elemental Royalty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ELE US</x:t>
   </x:si>
   <x:si>
-    <x:t>38,592</x:t>
-[...41 lines deleted...]
-    <x:t>$991,714.15</x:t>
+    <x:t>38,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$940,416.90</x:t>
   </x:si>
   <x:si>
     <x:t>Osisko Development Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ODV US</x:t>
   </x:si>
   <x:si>
-    <x:t>204,119</x:t>
-[...14 lines deleted...]
-    <x:t>$958,448.75</x:t>
+    <x:t>205,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$935,280.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metalla Royalty &amp; Streaming Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$777,363.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Found Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFGC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>256,438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$745,500.37</x:t>
   </x:si>
   <x:si>
     <x:t>Dateline Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DTR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,251,802</x:t>
-[...41 lines deleted...]
-    <x:t>$749,159.09</x:t>
+    <x:t>2,269,294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$544,630.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Andean Precious Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>APM CN</x:t>
   </x:si>
   <x:si>
-    <x:t>72,548</x:t>
-[...2 lines deleted...]
-    <x:t>$548,731.87</x:t>
+    <x:t>73,112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$483,181.42</x:t>
   </x:si>
   <x:si>
     <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-547.54</x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$413,455.66</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1591,56 +1585,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6750f004ef714005" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rca170e86597d43e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R86d35173b42845fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87c5956f4160446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4863fcdcbccc4370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb90907ee4c7d46a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F112"/>
+  <x:dimension ref="A1:F111"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="48" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2143,951 +2137,951 @@
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
         <x:v>211</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
         <x:v>264</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
         <x:v>269</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="D59" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
         <x:v>278</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="D61" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
         <x:v>299</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="D65" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
         <x:v>304</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="D66" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="D67" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
         <x:v>314</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
         <x:v>319</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
         <x:v>334</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
@@ -3123,756 +3117,736 @@
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
         <x:v>358</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
         <x:v>367</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
         <x:v>380</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
         <x:v>389</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="F86" s="1" t="s">
         <x:v>398</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="F90" s="1" t="s">
         <x:v>415</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="F92" s="1" t="s">
         <x:v>424</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="F96" s="1" t="s">
         <x:v>441</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="F98" s="1" t="s">
         <x:v>450</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="E101" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="F101" s="1" t="s">
         <x:v>463</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="F107" s="1" t="s">
         <x:v>488</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="F110" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
-      <x:c r="F110" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A111" s="1">
-[...19 lines deleted...]
-      <x:c r="A112" s="2" t="s">
+      <x:c r="A111" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B112" s="2" t="s">
+      <x:c r="B111" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C112" s="2" t="s">
+      <x:c r="C111" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D112" s="2" t="s">
+      <x:c r="D111" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E112" s="2" t="s">
+      <x:c r="E111" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F112" s="2" t="s">
+      <x:c r="F111" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A112:F112"/>
+    <x:mergeCell ref="A111:F111"/>
   </x:mergeCells>
 </x:worksheet>
 </file>