--- v1 (2026-05-09)
+++ v2 (2026-05-30)
@@ -1,1566 +1,1545 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8de419c817d748ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13aac0a73a504ec0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDX_asat_20260508" sheetId="1" r:id="Rb90907ee4c7d46a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDX_asat_20260529" sheetId="1" r:id="Rd601821fac334f53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="559" uniqueCount="506">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 08/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="559" uniqueCount="499">
+  <x:si>
+    <x:t>All Fund Holdings as at 29/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Newmont Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NEM US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,221,020</x:t>
-[...5 lines deleted...]
-    <x:t>12.53%</x:t>
+    <x:t>1,211,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,914,384.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Agnico Eagle Mines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AEM US</x:t>
   </x:si>
   <x:si>
-    <x:t>561,267</x:t>
-[...5 lines deleted...]
-    <x:t>9.53%</x:t>
+    <x:t>556,938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,769,548.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Barrick Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>B US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,864,566</x:t>
-[...5 lines deleted...]
-    <x:t>7.05%</x:t>
+    <x:t>1,850,183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,416,654.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Wheaton Precious Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>WPM US</x:t>
   </x:si>
   <x:si>
-    <x:t>509,450</x:t>
-[...5 lines deleted...]
-    <x:t>6.06%</x:t>
+    <x:t>505,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,164,626.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Anglogold Ashanti Plc</x:t>
   </x:si>
   <x:si>
     <x:t>AU US</x:t>
   </x:si>
   <x:si>
-    <x:t>566,236</x:t>
-[...5 lines deleted...]
-    <x:t>5.13%</x:t>
+    <x:t>561,868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,623,758.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Franco-Nevada Corp</x:t>
   </x:si>
   <x:si>
     <x:t>FNV US</x:t>
   </x:si>
   <x:si>
-    <x:t>215,088</x:t>
-[...5 lines deleted...]
-    <x:t>4.43%</x:t>
+    <x:t>213,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,433,408.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinross Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KGC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,331,209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,838,618.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.80%</x:t>
   </x:si>
   <x:si>
     <x:t>Gold Fields Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GFI US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,011,334</x:t>
-[...20 lines deleted...]
-    <x:t>3.69%</x:t>
+    <x:t>1,003,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,595,251.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.78%</x:t>
   </x:si>
   <x:si>
     <x:t>Zijin Mining Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2899 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>6,706,778</x:t>
-[...5 lines deleted...]
-    <x:t>2.95%</x:t>
+    <x:t>6,655,043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,686,281.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Pan American Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PAAS US</x:t>
   </x:si>
   <x:si>
-    <x:t>473,260</x:t>
-[...5 lines deleted...]
-    <x:t>2.47%</x:t>
+    <x:t>469,609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,196,686.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coeur Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,125,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,232,911.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RGLD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,417,330.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Northern Star Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NST AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,548,941</x:t>
-[...20 lines deleted...]
-    <x:t>2.00%</x:t>
+    <x:t>1,536,992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,910,819.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
   </x:si>
   <x:si>
     <x:t>Evolution Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>EVN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,260,562</x:t>
-[...20 lines deleted...]
-    <x:t>1.86%</x:t>
+    <x:t>2,243,124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,231,525.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
   </x:si>
   <x:si>
     <x:t>Alamos Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AGI US</x:t>
   </x:si>
   <x:si>
-    <x:t>470,461</x:t>
-[...2 lines deleted...]
-    <x:t>$27,464,084.06</x:t>
+    <x:t>466,832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,472,195.55</x:t>
   </x:si>
   <x:si>
     <x:t>1.80%</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>EDV LN</x:t>
   </x:si>
   <x:si>
-    <x:t>244,732</x:t>
-[...5 lines deleted...]
-    <x:t>1.48%</x:t>
+    <x:t>242,844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,900,732.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Hecla Mining Co</x:t>
   </x:si>
   <x:si>
     <x:t>HL US</x:t>
   </x:si>
   <x:si>
-    <x:t>742,981</x:t>
-[...5 lines deleted...]
-    <x:t>1.21%</x:t>
+    <x:t>737,249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,208,358.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Harmony Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HMY US</x:t>
   </x:si>
   <x:si>
-    <x:t>715,528</x:t>
-[...5 lines deleted...]
-    <x:t>1.14%</x:t>
+    <x:t>710,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,028,972.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iamgold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>655,224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,282,702.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Majestic Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>543,325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,918,402.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Equinox Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>EQX US</x:t>
   </x:si>
   <x:si>
-    <x:t>849,884</x:t>
-[...35 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>843,328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,870,271.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia De Minas Buenaventura Saa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>282,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,500,666.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>Fresnillo Plc</x:t>
   </x:si>
   <x:si>
     <x:t>FRES LN</x:t>
   </x:si>
   <x:si>
-    <x:t>207,026</x:t>
-[...20 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>205,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,646,560.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dundee Precious Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>239,170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,172,477.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Or Royalties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>208,427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,721,171.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceanagold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>249,780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,493,737.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112,355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,434,652.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eldorado Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EGO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>220,120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,349,769.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Zijin Gold International Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2259 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>450,957</x:t>
-[...47 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>447,479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,292,237.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Triple Flag Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TFPM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>223,230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,828,945.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ssr Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSRM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>225,072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,766,153.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,402,707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,279,895.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>G Mining Ventures Corp</x:t>
   </x:si>
   <x:si>
     <x:t>GMIN CN</x:t>
   </x:si>
   <x:si>
-    <x:t>198,341</x:t>
-[...56 lines deleted...]
-    <x:t>$10,042,526.69</x:t>
+    <x:t>196,811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,570,232.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greatland Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>568,436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,759,151.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,498,845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,749,028.65</x:t>
   </x:si>
   <x:si>
     <x:t>Zhaojin Mining Industry Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1818 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>1,847,188</x:t>
-[...47 lines deleted...]
-    <x:t>$8,413,468.29</x:t>
+    <x:t>1,832,939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,007,997.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genesis Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,187,288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,957,507.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K92 Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>263,724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,859,530.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Torex Gold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,743,123.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Ramelius Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RMS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,109,904</x:t>
-[...47 lines deleted...]
-    <x:t>$6,757,202.62</x:t>
+    <x:t>2,093,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,741,482.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capricorn Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>457,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,460,856.12</x:t>
   </x:si>
   <x:si>
     <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Orla Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ORLA US</x:t>
   </x:si>
   <x:si>
-    <x:t>339,955</x:t>
-[...2 lines deleted...]
-    <x:t>$6,688,560.64</x:t>
+    <x:t>337,332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,287,174.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Pan African Resources Plc</x:t>
   </x:si>
   <x:si>
     <x:t>PAN SJ</x:t>
   </x:si>
   <x:si>
-    <x:t>2,242,772</x:t>
-[...20 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>2,225,472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,695,283.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aris Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARMN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>223,824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,639,929.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centerra Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGAU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>221,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,444,815.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Westgold Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WGX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,054,601</x:t>
-[...20 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>1,046,466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,368,370.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Discovery Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>581,665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,041,130.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regis Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RRL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>816,736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,998,424.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seabridge Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,812,899.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vault Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,138,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,780,725.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perpetua Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPTA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126,026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,741,520.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortuna Silver Mines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>337,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,721,558.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wesdome Gold Mines Ltd/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>167,302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,721,232.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skeena Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,672,152.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>328,986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,558,707.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montage Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAU CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>267,358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,518,245.30</x:t>
   </x:si>
   <x:si>
     <x:t>Shandong Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1787 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>1,070,947</x:t>
-[...116 lines deleted...]
-    <x:t>$4,636,499.78</x:t>
+    <x:t>1,062,686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,492,709.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aya Gold &amp; Silver Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>153,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,488,618.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novagold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>374,882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,465,237.79</x:t>
   </x:si>
   <x:si>
     <x:t>0.30%</x:t>
   </x:si>
   <x:si>
-    <x:t>Wesdome Gold Mines Ltd/Canada</x:t>
-[...20 lines deleted...]
-    <x:t>$4,434,860.65</x:t>
+    <x:t>Aura Minerals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUGO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,216,181.77</x:t>
   </x:si>
   <x:si>
     <x:t>0.29%</x:t>
   </x:si>
   <x:si>
+    <x:t>Silvercorp Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SVM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>235,528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,147,518.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Hochschild Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>HOC LN</x:t>
   </x:si>
   <x:si>
-    <x:t>355,036</x:t>
-[...2 lines deleted...]
-    <x:t>$4,427,261.45</x:t>
+    <x:t>352,297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,062,376.12</x:t>
   </x:si>
   <x:si>
     <x:t>Allied Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AAUC US</x:t>
   </x:si>
   <x:si>
-    <x:t>110,091</x:t>
-[...26 lines deleted...]
-    <x:t>$4,398,565.02</x:t>
+    <x:t>109,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,973,402.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emerald Resources Nl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>578,029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,421,931.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West African Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,051,978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,334,770.26</x:t>
   </x:si>
   <x:si>
     <x:t>Predictive Discovery Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PDI AU</x:t>
   </x:si>
   <x:si>
-    <x:t>4,437,212</x:t>
-[...77 lines deleted...]
-    <x:t>$3,360,691.35</x:t>
+    <x:t>4,402,984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,258,208.16</x:t>
   </x:si>
   <x:si>
     <x:t>0.22%</x:t>
   </x:si>
   <x:si>
+    <x:t>Abrasilver Resource Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABRA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>158,693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,949,233.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resolute Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RSG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,089,272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,684,714.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wanguo Gold Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3939 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,354,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,620,258.71</x:t>
+  </x:si>
+  <x:si>
     <x:t>Hycroft Mining Holding Corp</x:t>
   </x:si>
   <x:si>
     <x:t>HYMC US</x:t>
   </x:si>
   <x:si>
-    <x:t>55,727</x:t>
-[...47 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>55,298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,540,095.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Bellevue Gold Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BGL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,611,715</x:t>
-[...5 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>1,599,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,430,908.64</x:t>
   </x:si>
   <x:si>
     <x:t>Rupert Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RUP CN</x:t>
   </x:si>
   <x:si>
-    <x:t>223,280</x:t>
-[...2 lines deleted...]
-    <x:t>$2,378,122.63</x:t>
+    <x:t>221,558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,302,430.19</x:t>
   </x:si>
   <x:si>
     <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Snowline Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>SGD CN</x:t>
   </x:si>
   <x:si>
-    <x:t>145,324</x:t>
-[...2 lines deleted...]
-    <x:t>$2,238,031.13</x:t>
+    <x:t>144,203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,239,106.37</x:t>
   </x:si>
   <x:si>
     <x:t>0.15%</x:t>
   </x:si>
   <x:si>
+    <x:t>Americas Gold &amp; Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USAS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>239,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,049,880.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southern Cross Gold Consolidated Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SX2 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211,193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,042,236.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ora Banda Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OBM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,482,365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,023,428.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vizsla Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VZLA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>367,534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,981,976.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G2 Goldfields Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GTWO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,856,945.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>I-80 Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAUX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>814,624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,834,177.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drdgold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,764,341.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mineros Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>298,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,743,226.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mcewen Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,724,974.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kingsgate Consolidated Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>269,526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,638,718.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lingbao Gold Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3330 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>548,744</x:t>
-[...110 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>544,511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,570,089.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alkane Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,014,714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,501,776.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>445,171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,432,779.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gogold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>403,434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,412,419.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Catalyst Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CYL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>270,990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,409,148.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Highlander Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSLV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>163,608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,246,273.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Collective Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNL CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,237,359.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orezone Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORE CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>483,310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,228,819.61</x:t>
   </x:si>
   <x:si>
     <x:t>Chifeng Jilong Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>6693 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>225,523</x:t>
-[...53 lines deleted...]
-    <x:t>$1,463,799.92</x:t>
+    <x:t>223,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,216,741.59</x:t>
   </x:si>
   <x:si>
     <x:t>Pantoro Gold Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PNR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>404,120</x:t>
-[...56 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>401,002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,203,006.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Tower Hill Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>289,946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,092,082.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Santacruz Silver Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SCZM US</x:t>
   </x:si>
   <x:si>
-    <x:t>95,352</x:t>
-[...2 lines deleted...]
-    <x:t>$1,160,041.53</x:t>
+    <x:t>94,616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,071,744.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elemental Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$956,888.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dakota Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117,355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$939,492.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galiano Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>279,385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$900,866.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metalla Royalty &amp; Streaming Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$858,995.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GROY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>189,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$857,674.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Pacific Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEWP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$834,135.61</x:t>
   </x:si>
   <x:si>
     <x:t>Tongguan Gold Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>340 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>2,108,013</x:t>
-[...92 lines deleted...]
-    <x:t>$940,416.90</x:t>
+    <x:t>2,091,752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$797,527.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Osisko Development Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ODV US</x:t>
   </x:si>
   <x:si>
-    <x:t>205,705</x:t>
-[...17 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>204,118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$794,343.81</x:t>
   </x:si>
   <x:si>
     <x:t>New Found Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NFGC US</x:t>
   </x:si>
   <x:si>
-    <x:t>256,438</x:t>
-[...2 lines deleted...]
-    <x:t>$745,500.37</x:t>
+    <x:t>254,460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$735,617.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andean Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$488,949.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Dateline Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DTR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,269,294</x:t>
-[...20 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>2,251,790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$405,322.20</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$413,455.66</x:t>
+    <x:t>$1,986,302.14</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1585,51 +1564,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87c5956f4160446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4863fcdcbccc4370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb90907ee4c7d46a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3732ad225ddd433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R52d9daec85e149b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd601821fac334f53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F111"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="48" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -2077,111 +2056,111 @@
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
@@ -2197,91 +2176,91 @@
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
@@ -2297,231 +2276,231 @@
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
@@ -2577,1271 +2556,1271 @@
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
         <x:v>270</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
         <x:v>287</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
         <x:v>297</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
         <x:v>306</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
         <x:v>311</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
         <x:v>320</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
         <x:v>325</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
         <x:v>330</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
         <x:v>339</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B111" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C111" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D111" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E111" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F111" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>