--- v2 (2026-05-30)
+++ v3 (2026-06-22)
@@ -1,1545 +1,1569 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13aac0a73a504ec0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc02ffdbc69b84605" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDX_asat_20260529" sheetId="1" r:id="Rd601821fac334f53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDX_asat_20260619" sheetId="1" r:id="R13d2ef914c2a4b2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="559" uniqueCount="499">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 29/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="564" uniqueCount="507">
+  <x:si>
+    <x:t>All Fund Holdings as at 19/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Newmont Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NEM US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,211,601</x:t>
-[...5 lines deleted...]
-    <x:t>12.57%</x:t>
+    <x:t>1,162,674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$172,084,047.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Agnico Eagle Mines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AEM US</x:t>
   </x:si>
   <x:si>
-    <x:t>556,938</x:t>
-[...5 lines deleted...]
-    <x:t>9.64%</x:t>
+    <x:t>545,731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$129,699,153.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Barrick Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>B US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,850,183</x:t>
-[...5 lines deleted...]
-    <x:t>7.44%</x:t>
+    <x:t>1,816,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,487,305.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Wheaton Precious Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>WPM US</x:t>
   </x:si>
   <x:si>
-    <x:t>505,520</x:t>
-[...5 lines deleted...]
-    <x:t>6.33%</x:t>
+    <x:t>494,463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,426,141.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Anglogold Ashanti Plc</x:t>
   </x:si>
   <x:si>
     <x:t>AU US</x:t>
   </x:si>
   <x:si>
-    <x:t>561,868</x:t>
-[...5 lines deleted...]
-    <x:t>5.14%</x:t>
+    <x:t>549,393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,191,933.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Franco-Nevada Corp</x:t>
   </x:si>
   <x:si>
     <x:t>FNV US</x:t>
   </x:si>
   <x:si>
-    <x:t>213,428</x:t>
-[...5 lines deleted...]
-    <x:t>4.65%</x:t>
+    <x:t>208,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,313,686.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold Fields Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GFI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,022,701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,294,131.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Kinross Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>KGC US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,331,209</x:t>
-[...20 lines deleted...]
-    <x:t>3.78%</x:t>
+    <x:t>1,357,661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,634,680.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.69%</x:t>
   </x:si>
   <x:si>
     <x:t>Zijin Mining Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2899 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>6,655,043</x:t>
-[...5 lines deleted...]
-    <x:t>2.63%</x:t>
+    <x:t>6,821,362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,821,606.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Pan American Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PAAS US</x:t>
   </x:si>
   <x:si>
-    <x:t>469,609</x:t>
-[...5 lines deleted...]
-    <x:t>2.53%</x:t>
+    <x:t>480,872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,601,039.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northern Star Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NST AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,539,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,123,062.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RGLD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96,723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,629,997.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Coeur Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CDE US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,125,910</x:t>
-[...35 lines deleted...]
-    <x:t>1.97%</x:t>
+    <x:t>1,175,284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,346,486.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Evolution Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>EVN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,243,124</x:t>
-[...5 lines deleted...]
-    <x:t>1.85%</x:t>
+    <x:t>2,246,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,169,141.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Alamos Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AGI US</x:t>
   </x:si>
   <x:si>
-    <x:t>466,832</x:t>
-[...5 lines deleted...]
-    <x:t>1.80%</x:t>
+    <x:t>478,602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,801,992.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>EDV LN</x:t>
   </x:si>
   <x:si>
-    <x:t>242,844</x:t>
-[...5 lines deleted...]
-    <x:t>1.42%</x:t>
+    <x:t>243,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,545,954.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Hecla Mining Co</x:t>
   </x:si>
   <x:si>
     <x:t>HL US</x:t>
   </x:si>
   <x:si>
-    <x:t>737,249</x:t>
-[...2 lines deleted...]
-    <x:t>$18,208,358.74</x:t>
+    <x:t>760,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,308,424.24</x:t>
   </x:si>
   <x:si>
     <x:t>1.24%</x:t>
   </x:si>
   <x:si>
+    <x:t>Iamgold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>658,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,849,267.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Harmony Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HMY US</x:t>
   </x:si>
   <x:si>
-    <x:t>710,008</x:t>
-[...20 lines deleted...]
-    <x:t>1.11%</x:t>
+    <x:t>634,126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,381,794.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>First Majestic Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AG US</x:t>
   </x:si>
   <x:si>
-    <x:t>543,325</x:t>
-[...5 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>557,595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,312,599.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eldorado Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EGO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>294,901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,898,721.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>Equinox Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>EQX US</x:t>
   </x:si>
   <x:si>
-    <x:t>843,328</x:t>
-[...2 lines deleted...]
-    <x:t>$15,870,271.83</x:t>
+    <x:t>860,595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,898,187.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresnillo Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRES LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205,724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,535,524.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dundee Precious Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>239,514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,938,175.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Or Royalties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>213,613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,618,965.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ssr Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSRM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>233,973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,326,509.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Triple Flag Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TFPM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231,836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,934,648.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceanagold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>250,139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,221,753.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zijin Gold International Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2259 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>458,656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,147,679.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Cia De Minas Buenaventura Saa</x:t>
   </x:si>
   <x:si>
     <x:t>BVN US</x:t>
   </x:si>
   <x:si>
-    <x:t>282,820</x:t>
-[...65 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>194,302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,027,250.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Lundin Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LUG CN</x:t>
   </x:si>
   <x:si>
-    <x:t>112,355</x:t>
-[...59 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>112,516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,883,553.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>B2gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BTG US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,402,707</x:t>
-[...5 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>1,429,931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,768,204.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,500,997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,180,433.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>G Mining Ventures Corp</x:t>
   </x:si>
   <x:si>
     <x:t>GMIN CN</x:t>
   </x:si>
   <x:si>
-    <x:t>196,811</x:t>
-[...5 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>197,093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,164,238.06</x:t>
   </x:si>
   <x:si>
     <x:t>Greatland Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GGP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>568,436</x:t>
-[...17 lines deleted...]
-    <x:t>$7,749,028.65</x:t>
+    <x:t>569,252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,736,134.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genesis Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,188,992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,086,392.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Zhaojin Mining Industry Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1818 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>1,832,939</x:t>
-[...2 lines deleted...]
-    <x:t>$7,007,997.48</x:t>
+    <x:t>1,883,513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,776,237.29</x:t>
   </x:si>
   <x:si>
     <x:t>0.48%</x:t>
   </x:si>
   <x:si>
-    <x:t>Genesis Minerals Ltd</x:t>
-[...8 lines deleted...]
-    <x:t>$6,957,507.68</x:t>
+    <x:t>Ramelius Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,096,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,583,427.62</x:t>
   </x:si>
   <x:si>
     <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>K92 Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>KNT CN</x:t>
   </x:si>
   <x:si>
-    <x:t>263,724</x:t>
-[...2 lines deleted...]
-    <x:t>$6,859,530.28</x:t>
+    <x:t>264,103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,229,802.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Torex Gold Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TXG CN</x:t>
   </x:si>
   <x:si>
-    <x:t>105,717</x:t>
-[...17 lines deleted...]
-    <x:t>$6,741,482.16</x:t>
+    <x:t>105,868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,194,722.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Capricorn Metals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CMM AU</x:t>
   </x:si>
   <x:si>
-    <x:t>457,892</x:t>
-[...5 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>458,549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,126,214.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regis Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RRL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>817,908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,676,281.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vault Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,139,902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,471,529.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aris Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARMN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>230,673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,467,073.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centerra Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGAU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>226,302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,347,342.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westgold Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WGX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,047,968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,250,319.68</x:t>
   </x:si>
   <x:si>
     <x:t>Orla Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ORLA US</x:t>
   </x:si>
   <x:si>
-    <x:t>337,332</x:t>
-[...5 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>351,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,200,628.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Discovery Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>582,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,033,235.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skeena Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,633,172.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perpetua Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPTA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>132,732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,603,268.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seabridge Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,557,918.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortuna Silver Mines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>342,366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,520,940.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montage Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAU CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>267,741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,481,530.13</x:t>
   </x:si>
   <x:si>
     <x:t>Pan African Resources Plc</x:t>
   </x:si>
   <x:si>
     <x:t>PAN SJ</x:t>
   </x:si>
   <x:si>
-    <x:t>2,225,472</x:t>
-[...128 lines deleted...]
-    <x:t>$4,721,558.36</x:t>
+    <x:t>2,228,666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,462,232.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aya Gold &amp; Silver Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>153,524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,339,510.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1787 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,089,229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,253,654.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novagold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>377,680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,200,932.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Predictive Discovery Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,409,303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,166,791.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>337,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,145,999.06</x:t>
   </x:si>
   <x:si>
     <x:t>Wesdome Gold Mines Ltd/Canada</x:t>
   </x:si>
   <x:si>
     <x:t>WDO CN</x:t>
   </x:si>
   <x:si>
-    <x:t>167,302</x:t>
-[...80 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>167,542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,125,658.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allied Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAUC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112,115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,099,292.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silvercorp Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SVM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>241,055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,891,255.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Aura Minerals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AUGO US</x:t>
   </x:si>
   <x:si>
-    <x:t>39,259</x:t>
-[...20 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>40,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,635,439.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Hochschild Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>HOC LN</x:t>
   </x:si>
   <x:si>
-    <x:t>352,297</x:t>
-[...17 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>352,803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,624,380.14</x:t>
   </x:si>
   <x:si>
     <x:t>Emerald Resources Nl</x:t>
   </x:si>
   <x:si>
     <x:t>EMR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>578,029</x:t>
-[...2 lines deleted...]
-    <x:t>$3,421,931.68</x:t>
+    <x:t>578,858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,473,148.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West African Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,053,487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,276,344.57</x:t>
   </x:si>
   <x:si>
     <x:t>0.23%</x:t>
   </x:si>
   <x:si>
-    <x:t>West African Resources Ltd</x:t>
-[...23 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>Wanguo Gold Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3939 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,630,466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,881,006.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Americas Gold &amp; Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USAS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>310,383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,372,410.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bellevue Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,601,578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,354,319.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resolute Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RSG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,092,271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,322,420.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lingbao Gold Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3330 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>812,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,188,526.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Abrasilver Resource Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ABRA CN</x:t>
   </x:si>
   <x:si>
-    <x:t>158,693</x:t>
-[...32 lines deleted...]
-    <x:t>$2,620,258.71</x:t>
+    <x:t>158,921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,175,692.59</x:t>
   </x:si>
   <x:si>
     <x:t>Hycroft Mining Holding Corp</x:t>
   </x:si>
   <x:si>
     <x:t>HYMC US</x:t>
   </x:si>
   <x:si>
-    <x:t>55,298</x:t>
-[...32 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>56,238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,085,918.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southern Cross Gold Consolidated Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SX2 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,036,716.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mineros Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>298,838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,008,030.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>I-80 Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAUX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>875,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,934,477.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vizsla Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VZLA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>381,935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,933,503.45</x:t>
   </x:si>
   <x:si>
     <x:t>Snowline Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>SGD CN</x:t>
   </x:si>
   <x:si>
-    <x:t>144,203</x:t>
-[...32 lines deleted...]
-    <x:t>$2,042,236.31</x:t>
+    <x:t>144,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,852,104.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Ora Banda Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>OBM AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,482,365</x:t>
-[...17 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>1,484,493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,803,659.00</x:t>
   </x:si>
   <x:si>
     <x:t>G2 Goldfields Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GTWO CN</x:t>
   </x:si>
   <x:si>
-    <x:t>183,135</x:t>
-[...14 lines deleted...]
-    <x:t>$1,834,177.65</x:t>
+    <x:t>183,398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,723,056.78</x:t>
   </x:si>
   <x:si>
     <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Drdgold Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DRD US</x:t>
   </x:si>
   <x:si>
-    <x:t>48,085</x:t>
-[...14 lines deleted...]
-    <x:t>$1,743,226.21</x:t>
+    <x:t>49,286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,712,798.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Catalyst Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CYL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>271,379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,706,973.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alkane Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,016,170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,625,872.00</x:t>
   </x:si>
   <x:si>
     <x:t>Mcewen Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MUX US</x:t>
   </x:si>
   <x:si>
-    <x:t>56,698</x:t>
-[...2 lines deleted...]
-    <x:t>$1,724,974.51</x:t>
+    <x:t>58,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,614,405.87</x:t>
   </x:si>
   <x:si>
     <x:t>Kingsgate Consolidated Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>KCN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>269,526</x:t>
-[...2 lines deleted...]
-    <x:t>$1,638,718.08</x:t>
+    <x:t>269,913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,511,512.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.11%</x:t>
   </x:si>
   <x:si>
-    <x:t>Lingbao Gold Co Ltd</x:t>
-[...20 lines deleted...]
-    <x:t>$1,501,776.72</x:t>
+    <x:t>Gogold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>404,013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,349,247.25</x:t>
   </x:si>
   <x:si>
     <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Rio2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RIO CN</x:t>
   </x:si>
   <x:si>
-    <x:t>445,171</x:t>
-[...26 lines deleted...]
-    <x:t>$1,409,148.00</x:t>
+    <x:t>445,810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,197,344.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orezone Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORE CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>484,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,153,863.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Highlander Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>HSLV CN</x:t>
   </x:si>
   <x:si>
-    <x:t>163,608</x:t>
-[...5 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>163,843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,120,714.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunshine Silver Mining &amp; Refining Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSMR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,118,626.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pantoro Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>401,578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,100,323.72</x:t>
   </x:si>
   <x:si>
     <x:t>Collective Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CNL CN</x:t>
   </x:si>
   <x:si>
-    <x:t>54,677</x:t>
-[...14 lines deleted...]
-    <x:t>$1,228,819.61</x:t>
+    <x:t>54,755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,059,709.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santacruz Silver Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCZM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$996,941.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Osisko Development Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ODV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>251,774</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$951,445.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tongguan Gold Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>340 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,739,736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$942,288.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Tower Hill Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>297,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$938,609.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galiano Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>292,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$917,126.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dakota Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130,241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$915,633.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elemental Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$900,376.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GROY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>218,476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$894,154.92</x:t>
   </x:si>
   <x:si>
     <x:t>Chifeng Jilong Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>6693 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>223,784</x:t>
-[...80 lines deleted...]
-    <x:t>$900,866.11</x:t>
+    <x:t>176,718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$884,355.33</x:t>
   </x:si>
   <x:si>
     <x:t>Metalla Royalty &amp; Streaming Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MTA US</x:t>
   </x:si>
   <x:si>
-    <x:t>78,632</x:t>
-[...14 lines deleted...]
-    <x:t>$857,674.73</x:t>
+    <x:t>78,367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$830,327.03</x:t>
   </x:si>
   <x:si>
     <x:t>New Pacific Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NEWP US</x:t>
   </x:si>
   <x:si>
-    <x:t>121,490</x:t>
-[...14 lines deleted...]
-    <x:t>$797,527.78</x:t>
+    <x:t>112,092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$671,353.18</x:t>
   </x:si>
   <x:si>
     <x:t>0.05%</x:t>
   </x:si>
   <x:si>
-    <x:t>Osisko Development Corp</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>New Found Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NFGC US</x:t>
   </x:si>
   <x:si>
-    <x:t>254,460</x:t>
-[...2 lines deleted...]
-    <x:t>$735,617.48</x:t>
+    <x:t>279,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$646,151.89</x:t>
   </x:si>
   <x:si>
     <x:t>Andean Precious Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>APM CN</x:t>
   </x:si>
   <x:si>
-    <x:t>72,548</x:t>
-[...2 lines deleted...]
-    <x:t>$488,949.17</x:t>
+    <x:t>72,652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$428,986.67</x:t>
   </x:si>
   <x:si>
     <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Dateline Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DTR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,251,790</x:t>
-[...2 lines deleted...]
-    <x:t>$405,322.20</x:t>
+    <x:t>2,255,021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$394,628.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lunr Royalties Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUNR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,621.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$1,986,302.14</x:t>
+    <x:t>$6,294,053.88</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1564,56 +1588,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3732ad225ddd433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R52d9daec85e149b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd601821fac334f53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e366fae9d174a1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R598092b705864b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R13d2ef914c2a4b2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F111"/>
+  <x:dimension ref="A1:F112"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="48" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2056,1776 +2080,1796 @@
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
         <x:v>205</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
         <x:v>247</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
         <x:v>278</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
         <x:v>295</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
         <x:v>333</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
         <x:v>346</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
         <x:v>355</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
         <x:v>364</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
         <x:v>377</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
         <x:v>386</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="F92" s="1" t="s">
         <x:v>422</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="F97" s="1" t="s">
         <x:v>443</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="F103" s="1" t="s">
         <x:v>468</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="F107" s="1" t="s">
         <x:v>485</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="E109" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="F109" s="1" t="s">
         <x:v>494</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A111" s="2" t="s">
+      <x:c r="A111" s="1">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="B111" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="E111" s="1" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="F111" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A112" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B111" s="2" t="s">
+      <x:c r="B112" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C111" s="2" t="s">
+      <x:c r="C112" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D111" s="2" t="s">
+      <x:c r="D112" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E111" s="2" t="s">
+      <x:c r="E112" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F111" s="2" t="s">
+      <x:c r="F112" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A111:F111"/>
+    <x:mergeCell ref="A112:F112"/>
   </x:mergeCells>
 </x:worksheet>
 </file>