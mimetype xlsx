--- v3 (2026-06-22)
+++ v4 (2026-06-22)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc02ffdbc69b84605" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb891c6a70934bda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDX_asat_20260619" sheetId="1" r:id="R13d2ef914c2a4b2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDX_asat_20260619" sheetId="1" r:id="Rfe733a99f67c4fc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="564" uniqueCount="507">
   <x:si>
     <x:t>All Fund Holdings as at 19/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
@@ -1588,51 +1588,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e366fae9d174a1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R598092b705864b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R13d2ef914c2a4b2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc851841049c04737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7e1e5560dd404391" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfe733a99f67c4fc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F112"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="48" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">