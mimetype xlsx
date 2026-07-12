--- v4 (2026-06-22)
+++ v5 (2026-07-12)
@@ -1,1569 +1,1566 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb891c6a70934bda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9c9f853a1d349e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDX_asat_20260619" sheetId="1" r:id="Rfe733a99f67c4fc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDX_asat_20260710" sheetId="1" r:id="R55dae24d8b3e4329"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="564" uniqueCount="507">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 19/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="559" uniqueCount="506">
+  <x:si>
+    <x:t>All Fund Holdings as at 10/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Newmont Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NEM US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,162,674</x:t>
-[...5 lines deleted...]
-    <x:t>12.29%</x:t>
+    <x:t>1,012,165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138,305,662.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Agnico Eagle Mines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AEM US</x:t>
   </x:si>
   <x:si>
-    <x:t>545,731</x:t>
-[...5 lines deleted...]
-    <x:t>9.27%</x:t>
+    <x:t>475,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,042,130.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Barrick Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>B US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,816,354</x:t>
-[...5 lines deleted...]
-    <x:t>7.46%</x:t>
+    <x:t>1,581,225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,932,447.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Wheaton Precious Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>WPM US</x:t>
   </x:si>
   <x:si>
-    <x:t>494,463</x:t>
-[...5 lines deleted...]
-    <x:t>6.17%</x:t>
+    <x:t>430,454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,645,593.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Anglogold Ashanti Plc</x:t>
   </x:si>
   <x:si>
     <x:t>AU US</x:t>
   </x:si>
   <x:si>
-    <x:t>549,393</x:t>
-[...5 lines deleted...]
-    <x:t>5.09%</x:t>
+    <x:t>478,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,460,834.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Franco-Nevada Corp</x:t>
   </x:si>
   <x:si>
     <x:t>FNV US</x:t>
   </x:si>
   <x:si>
-    <x:t>208,890</x:t>
-[...5 lines deleted...]
-    <x:t>4.67%</x:t>
+    <x:t>181,849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,537,675.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Gold Fields Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GFI US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,022,701</x:t>
-[...5 lines deleted...]
-    <x:t>4.02%</x:t>
+    <x:t>890,311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,678,306.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Kinross Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>KGC US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,357,661</x:t>
-[...5 lines deleted...]
-    <x:t>3.69%</x:t>
+    <x:t>1,181,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,222,494.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Zijin Mining Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2899 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>6,821,362</x:t>
-[...5 lines deleted...]
-    <x:t>2.84%</x:t>
+    <x:t>5,938,329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,128,583.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northern Star Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NST AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,367,638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,530,552.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Pan American Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PAAS US</x:t>
   </x:si>
   <x:si>
-    <x:t>480,872</x:t>
-[...20 lines deleted...]
-    <x:t>2.29%</x:t>
+    <x:t>418,623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,619,082.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Royal Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>RGLD US</x:t>
   </x:si>
   <x:si>
-    <x:t>96,723</x:t>
-[...5 lines deleted...]
-    <x:t>2.12%</x:t>
+    <x:t>84,202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,122,904.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Coeur Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CDE US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,175,284</x:t>
-[...2 lines deleted...]
-    <x:t>$29,346,486.25</x:t>
+    <x:t>1,023,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,622,884.33</x:t>
   </x:si>
   <x:si>
     <x:t>2.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Evolution Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>EVN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,246,343</x:t>
-[...5 lines deleted...]
-    <x:t>2.01%</x:t>
+    <x:t>2,003,656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,541,130.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Alamos Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AGI US</x:t>
   </x:si>
   <x:si>
-    <x:t>478,602</x:t>
-[...5 lines deleted...]
-    <x:t>1.77%</x:t>
+    <x:t>416,646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,942,473.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>EDV LN</x:t>
   </x:si>
   <x:si>
-    <x:t>243,192</x:t>
-[...5 lines deleted...]
-    <x:t>1.32%</x:t>
+    <x:t>215,931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,457,375.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Hecla Mining Co</x:t>
   </x:si>
   <x:si>
     <x:t>HL US</x:t>
   </x:si>
   <x:si>
-    <x:t>760,497</x:t>
-[...5 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>662,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,066,328.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Iamgold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>IAG US</x:t>
   </x:si>
   <x:si>
-    <x:t>658,430</x:t>
-[...2 lines deleted...]
-    <x:t>$15,849,267.38</x:t>
+    <x:t>573,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,779,892.65</x:t>
   </x:si>
   <x:si>
     <x:t>1.13%</x:t>
   </x:si>
   <x:si>
+    <x:t>First Majestic Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>485,413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,005,028.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Harmony Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HMY US</x:t>
   </x:si>
   <x:si>
-    <x:t>634,126</x:t>
-[...20 lines deleted...]
-    <x:t>1.02%</x:t>
+    <x:t>552,038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,950,151.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Eldorado Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>EGO US</x:t>
   </x:si>
   <x:si>
-    <x:t>294,901</x:t>
-[...5 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>256,726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,322,068.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dundee Precious Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>212,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,812,890.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>Equinox Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>EQX US</x:t>
   </x:si>
   <x:si>
-    <x:t>860,595</x:t>
-[...5 lines deleted...]
-    <x:t>0.92%</x:t>
+    <x:t>749,190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,516,843.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Fresnillo Plc</x:t>
   </x:si>
   <x:si>
     <x:t>FRES LN</x:t>
   </x:si>
   <x:si>
-    <x:t>205,724</x:t>
-[...20 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>183,068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,334,889.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ssr Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSRM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>203,685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,557,208.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Triple Flag Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TFPM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>201,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,292,904.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,098,062.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Or Royalties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>OR US</x:t>
   </x:si>
   <x:si>
-    <x:t>213,613</x:t>
-[...32 lines deleted...]
-    <x:t>$9,934,648.15</x:t>
+    <x:t>185,961</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,973,396.14</x:t>
   </x:si>
   <x:si>
     <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Oceanagold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>OGC CN</x:t>
   </x:si>
   <x:si>
-    <x:t>250,139</x:t>
-[...2 lines deleted...]
-    <x:t>$9,221,753.42</x:t>
+    <x:t>221,498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,937,682.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G Mining Ventures Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMIN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>171,726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,470,761.42</x:t>
   </x:si>
   <x:si>
     <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Zijin Gold International Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2259 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>458,656</x:t>
-[...2 lines deleted...]
-    <x:t>$9,147,679.66</x:t>
+    <x:t>399,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,320,816.86</x:t>
   </x:si>
   <x:si>
     <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Cia De Minas Buenaventura Saa</x:t>
   </x:si>
   <x:si>
     <x:t>BVN US</x:t>
   </x:si>
   <x:si>
-    <x:t>194,302</x:t>
-[...2 lines deleted...]
-    <x:t>$9,027,250.42</x:t>
+    <x:t>169,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,203,838.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.64%</x:t>
   </x:si>
   <x:si>
-    <x:t>Lundin Gold Inc</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>B2gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BTG US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,429,931</x:t>
-[...2 lines deleted...]
-    <x:t>$8,768,204.62</x:t>
+    <x:t>1,244,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,925,164.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Perseus Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PRU AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,500,997</x:t>
-[...17 lines deleted...]
-    <x:t>$8,164,238.06</x:t>
+    <x:t>1,327,522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,425,206.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genesis Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,059,409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,784,373.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Greatland Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GGP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>569,252</x:t>
-[...20 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>510,049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,549,333.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramelius Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,841,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,468,562.99</x:t>
   </x:si>
   <x:si>
     <x:t>Zhaojin Mining Industry Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1818 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>1,883,513</x:t>
-[...2 lines deleted...]
-    <x:t>$6,776,237.29</x:t>
+    <x:t>1,639,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,439,800.01</x:t>
   </x:si>
   <x:si>
     <x:t>0.48%</x:t>
   </x:si>
   <x:si>
-    <x:t>Ramelius Resources Ltd</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>K92 Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>KNT CN</x:t>
   </x:si>
   <x:si>
-    <x:t>264,103</x:t>
-[...2 lines deleted...]
-    <x:t>$6,229,802.79</x:t>
+    <x:t>236,965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,409,891.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capricorn Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>409,143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,376,139.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Torex Gold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,100,510.77</x:t>
   </x:si>
   <x:si>
     <x:t>0.45%</x:t>
   </x:si>
   <x:si>
-    <x:t>Torex Gold Resources Inc</x:t>
-[...23 lines deleted...]
-    <x:t>$6,126,214.64</x:t>
+    <x:t>Montage Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAU CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>278,561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,787,348.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vault Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,008,746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,761,281.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Discovery Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,676,793.70</x:t>
   </x:si>
   <x:si>
     <x:t>Regis Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RRL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>817,908</x:t>
-[...2 lines deleted...]
-    <x:t>$5,676,281.52</x:t>
+    <x:t>733,255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,641,504.15</x:t>
   </x:si>
   <x:si>
     <x:t>0.41%</x:t>
   </x:si>
   <x:si>
-    <x:t>Vault Minerals Ltd</x:t>
-[...8 lines deleted...]
-    <x:t>$5,471,529.60</x:t>
+    <x:t>Centerra Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGAU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>197,007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,602,556.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westgold Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WGX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>933,874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,351,852.84</x:t>
   </x:si>
   <x:si>
     <x:t>0.39%</x:t>
   </x:si>
   <x:si>
+    <x:t>Orla Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORLA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305,861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,297,968.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Aris Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ARMN US</x:t>
   </x:si>
   <x:si>
-    <x:t>230,673</x:t>
-[...56 lines deleted...]
-    <x:t>$5,033,235.03</x:t>
+    <x:t>200,812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,268,901.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wesdome Gold Mines Ltd/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>147,173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,030,440.64</x:t>
   </x:si>
   <x:si>
     <x:t>0.36%</x:t>
   </x:si>
   <x:si>
+    <x:t>Aya Gold &amp; Silver Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>137,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,923,826.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Skeena Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SKE US</x:t>
   </x:si>
   <x:si>
-    <x:t>113,206</x:t>
-[...2 lines deleted...]
-    <x:t>$4,633,172.62</x:t>
+    <x:t>98,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,900,282.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pan African Resources Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAN SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,993,332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,719,057.87</x:t>
   </x:si>
   <x:si>
     <x:t>0.33%</x:t>
   </x:si>
   <x:si>
+    <x:t>Fortuna Silver Mines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>298,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,681,278.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seabridge Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,538,170.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>293,962</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,491,024.56</x:t>
+  </x:si>
+  <x:si>
     <x:t>Perpetua Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PPTA US</x:t>
   </x:si>
   <x:si>
-    <x:t>132,732</x:t>
-[...68 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>115,549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,297,356.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allied Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAUC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,257,855.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aura Minerals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUGO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,190,009.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Shandong Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1787 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>1,089,229</x:t>
-[...5 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>948,227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,152,792.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silvercorp Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SVM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>209,851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,900,441.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Novagold Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NG US</x:t>
   </x:si>
   <x:si>
-    <x:t>377,680</x:t>
-[...2 lines deleted...]
-    <x:t>$4,200,932.75</x:t>
+    <x:t>328,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,890,557.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hochschild Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>314,884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,811,383.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emerald Resources Nl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>515,946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,739,673.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Predictive Discovery Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PDI AU</x:t>
   </x:si>
   <x:si>
-    <x:t>4,409,303</x:t>
-[...98 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>3,867,679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,649,360.12</x:t>
   </x:si>
   <x:si>
     <x:t>West African Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WAF AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,053,487</x:t>
-[...2 lines deleted...]
-    <x:t>$3,276,344.57</x:t>
+    <x:t>945,583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,581,441.59</x:t>
   </x:si>
   <x:si>
     <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Wanguo Gold Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3939 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>1,630,466</x:t>
-[...2 lines deleted...]
-    <x:t>$2,881,006.85</x:t>
+    <x:t>1,419,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,344,044.16</x:t>
   </x:si>
   <x:si>
     <x:t>0.21%</x:t>
   </x:si>
   <x:si>
+    <x:t>Abrasilver Resource Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABRA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>142,587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,999,549.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snowline Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130,838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,872,043.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lingbao Gold Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3330 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>707,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,872,041.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bellevue Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,435,744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,837,752.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mineros Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>268,580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,756,194.75</x:t>
+  </x:si>
+  <x:si>
     <x:t>Americas Gold &amp; Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>USAS US</x:t>
   </x:si>
   <x:si>
-    <x:t>310,383</x:t>
-[...17 lines deleted...]
-    <x:t>$2,354,319.66</x:t>
+    <x:t>270,203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,736,838.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southern Cross Gold Consolidated Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SX2 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>191,585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,707,022.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G2 Goldfields Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GTWO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>169,639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,671,619.83</x:t>
   </x:si>
   <x:si>
     <x:t>Resolute Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RSG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,092,271</x:t>
-[...29 lines deleted...]
-    <x:t>$2,175,692.59</x:t>
+    <x:t>1,837,643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,653,878.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>I-80 Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAUX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>761,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,581,229.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Hycroft Mining Holding Corp</x:t>
   </x:si>
   <x:si>
     <x:t>HYMC US</x:t>
   </x:si>
   <x:si>
-    <x:t>56,238</x:t>
-[...44 lines deleted...]
-    <x:t>$1,934,477.42</x:t>
+    <x:t>48,958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,538,206.56</x:t>
   </x:si>
   <x:si>
     <x:t>Vizsla Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>VZLA US</x:t>
   </x:si>
   <x:si>
-    <x:t>381,935</x:t>
-[...14 lines deleted...]
-    <x:t>$1,852,104.85</x:t>
+    <x:t>332,493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,514,272.68</x:t>
   </x:si>
   <x:si>
     <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Ora Banda Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>OBM AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,484,493</x:t>
-[...14 lines deleted...]
-    <x:t>$1,723,056.78</x:t>
+    <x:t>1,326,842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,413,086.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Catalyst Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CYL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>242,039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,340,896.06</x:t>
   </x:si>
   <x:si>
     <x:t>0.12%</x:t>
   </x:si>
   <x:si>
+    <x:t>Mcewen Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,322,929.87</x:t>
+  </x:si>
+  <x:si>
     <x:t>Drdgold Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DRD US</x:t>
   </x:si>
   <x:si>
-    <x:t>49,286</x:t>
-[...14 lines deleted...]
-    <x:t>$1,706,973.91</x:t>
+    <x:t>42,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,318,995.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gogold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>409,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,294,338.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Alkane Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ALK AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,016,170</x:t>
-[...14 lines deleted...]
-    <x:t>$1,614,405.87</x:t>
+    <x:t>932,132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,272,360.18</x:t>
   </x:si>
   <x:si>
     <x:t>Kingsgate Consolidated Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>KCN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>269,913</x:t>
-[...17 lines deleted...]
-    <x:t>$1,349,247.25</x:t>
+    <x:t>239,362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,144,150.36</x:t>
   </x:si>
   <x:si>
     <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Rio2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RIO CN</x:t>
   </x:si>
   <x:si>
-    <x:t>445,810</x:t>
-[...2 lines deleted...]
-    <x:t>$1,197,344.67</x:t>
+    <x:t>398,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,092,840.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orezone Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORE CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>431,827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,040,749.41</x:t>
   </x:si>
   <x:si>
     <x:t>0.09%</x:t>
   </x:si>
   <x:si>
-    <x:t>Orezone Gold Corp</x:t>
-[...8 lines deleted...]
-    <x:t>$1,153,863.72</x:t>
+    <x:t>Sunshine Silver Mining &amp; Refining Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSMR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$927,402.08</x:t>
   </x:si>
   <x:si>
     <x:t>0.08%</x:t>
   </x:si>
   <x:si>
+    <x:t>Collective Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNL CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$898,853.58</x:t>
+  </x:si>
+  <x:si>
     <x:t>Highlander Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>HSLV CN</x:t>
   </x:si>
   <x:si>
-    <x:t>163,843</x:t>
-[...14 lines deleted...]
-    <x:t>$1,118,626.77</x:t>
+    <x:t>124,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$867,584.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Tower Hill Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>259,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$818,344.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santacruz Silver Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCZM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$818,261.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tongguan Gold Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>340 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,385,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$811,443.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elemental Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$795,173.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Osisko Development Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ODV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>219,182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$783,413.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chifeng Jilong Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6693 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>153,842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$779,154.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dakota Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$735,338.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GROY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>190,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$718,178.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Pantoro Gold Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PNR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>401,578</x:t>
-[...65 lines deleted...]
-    <x:t>$938,609.48</x:t>
+    <x:t>354,193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$703,073.11</x:t>
   </x:si>
   <x:si>
     <x:t>Galiano Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GAU US</x:t>
   </x:si>
   <x:si>
-    <x:t>292,334</x:t>
-[...53 lines deleted...]
-    <x:t>$884,355.33</x:t>
+    <x:t>254,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$696,884.06</x:t>
   </x:si>
   <x:si>
     <x:t>Metalla Royalty &amp; Streaming Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MTA US</x:t>
   </x:si>
   <x:si>
-    <x:t>78,367</x:t>
-[...2 lines deleted...]
-    <x:t>$830,327.03</x:t>
+    <x:t>68,222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$689,250.30</x:t>
   </x:si>
   <x:si>
     <x:t>New Pacific Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NEWP US</x:t>
   </x:si>
   <x:si>
-    <x:t>112,092</x:t>
-[...2 lines deleted...]
-    <x:t>$671,353.18</x:t>
+    <x:t>97,581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$570,986.44</x:t>
   </x:si>
   <x:si>
     <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>New Found Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NFGC US</x:t>
   </x:si>
   <x:si>
-    <x:t>279,700</x:t>
-[...2 lines deleted...]
-    <x:t>$646,151.89</x:t>
+    <x:t>243,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$533,412.00</x:t>
   </x:si>
   <x:si>
     <x:t>Andean Precious Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>APM CN</x:t>
   </x:si>
   <x:si>
-    <x:t>72,652</x:t>
-[...2 lines deleted...]
-    <x:t>$428,986.67</x:t>
+    <x:t>55,308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$326,215.04</x:t>
   </x:si>
   <x:si>
     <x:t>0.03%</x:t>
   </x:si>
   <x:si>
-    <x:t>Dateline Resources Ltd</x:t>
-[...20 lines deleted...]
-    <x:t>$2,621.19</x:t>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>254677958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,110.77</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$6,294,053.88</x:t>
+    <x:t>$264,468.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1588,60 +1585,60 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc851841049c04737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7e1e5560dd404391" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfe733a99f67c4fc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fd57ede0c8543da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb7ca2bf8f60547ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R55dae24d8b3e4329" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F112"/>
+  <x:dimension ref="A1:F111"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="48" customWidth="1"/>
-    <x:col min="3" max="3" width="13" customWidth="1"/>
+    <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
@@ -2300,231 +2297,231 @@
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
@@ -2640,1236 +2637,1216 @@
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
         <x:v>251</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
         <x:v>274</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
         <x:v>283</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
         <x:v>301</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
         <x:v>315</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
         <x:v>339</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
         <x:v>348</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
         <x:v>357</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
         <x:v>374</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
         <x:v>383</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
         <x:v>392</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="F88" s="1" t="s">
         <x:v>405</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="F90" s="1" t="s">
         <x:v>414</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="F93" s="1" t="s">
         <x:v>428</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="F96" s="1" t="s">
         <x:v>441</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="F103" s="1" t="s">
         <x:v>470</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="F107" s="1" t="s">
         <x:v>487</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A111" s="1">
-[...19 lines deleted...]
-      <x:c r="A112" s="2" t="s">
+      <x:c r="A111" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B112" s="2" t="s">
+      <x:c r="B111" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C112" s="2" t="s">
+      <x:c r="C111" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D112" s="2" t="s">
+      <x:c r="D111" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E112" s="2" t="s">
+      <x:c r="E111" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F112" s="2" t="s">
+      <x:c r="F111" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A112:F112"/>
+    <x:mergeCell ref="A111:F111"/>
   </x:mergeCells>
 </x:worksheet>
 </file>