--- v5 (2026-07-12)
+++ v6 (2026-08-01)
@@ -1,1566 +1,1533 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9c9f853a1d349e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R425179e560f64974" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDX_asat_20260710" sheetId="1" r:id="R55dae24d8b3e4329"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDX_asat_20260731" sheetId="1" r:id="R63ce03420c2b4d82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="559" uniqueCount="506">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 10/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="549" uniqueCount="495">
+  <x:si>
+    <x:t>All Fund Holdings as at 31/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Newmont Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NEM US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,012,165</x:t>
-[...5 lines deleted...]
-    <x:t>12.28%</x:t>
+    <x:t>1,055,201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$140,788,661.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Agnico Eagle Mines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AEM US</x:t>
   </x:si>
   <x:si>
-    <x:t>475,085</x:t>
-[...5 lines deleted...]
-    <x:t>9.06%</x:t>
+    <x:t>495,285</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,441,908.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.96%</x:t>
   </x:si>
   <x:si>
     <x:t>Barrick Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>B US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,581,225</x:t>
-[...5 lines deleted...]
-    <x:t>7.45%</x:t>
+    <x:t>1,648,456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,207,457.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Wheaton Precious Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>WPM US</x:t>
   </x:si>
   <x:si>
-    <x:t>430,454</x:t>
-[...5 lines deleted...]
-    <x:t>6.10%</x:t>
+    <x:t>448,756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,663,105.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Franco-Nevada Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FNV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>189,581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,472,199.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Anglogold Ashanti Plc</x:t>
   </x:si>
   <x:si>
     <x:t>AU US</x:t>
   </x:si>
   <x:si>
-    <x:t>478,273</x:t>
-[...20 lines deleted...]
-    <x:t>4.84%</x:t>
+    <x:t>498,609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,310,497.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Gold Fields Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GFI US</x:t>
   </x:si>
   <x:si>
-    <x:t>890,311</x:t>
-[...5 lines deleted...]
-    <x:t>3.88%</x:t>
+    <x:t>928,166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,843,526.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Kinross Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>KGC US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,181,910</x:t>
-[...5 lines deleted...]
-    <x:t>3.66%</x:t>
+    <x:t>1,232,163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,525,342.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Zijin Mining Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2899 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>5,938,329</x:t>
-[...5 lines deleted...]
-    <x:t>2.85%</x:t>
+    <x:t>6,190,817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,363,783.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Northern Star Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NST AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,367,638</x:t>
-[...5 lines deleted...]
-    <x:t>2.44%</x:t>
+    <x:t>1,425,787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,373,161.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Pan American Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PAAS US</x:t>
   </x:si>
   <x:si>
-    <x:t>418,623</x:t>
-[...5 lines deleted...]
-    <x:t>2.36%</x:t>
+    <x:t>436,422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,787,439.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Royal Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>RGLD US</x:t>
   </x:si>
   <x:si>
-    <x:t>84,202</x:t>
-[...5 lines deleted...]
-    <x:t>2.14%</x:t>
+    <x:t>87,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,790,439.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolution Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,088,848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,541,316.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Coeur Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CDE US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,023,142</x:t>
-[...20 lines deleted...]
-    <x:t>2.00%</x:t>
+    <x:t>1,066,644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,643,506.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
   </x:si>
   <x:si>
     <x:t>Alamos Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AGI US</x:t>
   </x:si>
   <x:si>
-    <x:t>416,646</x:t>
-[...5 lines deleted...]
-    <x:t>1.59%</x:t>
+    <x:t>434,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,211,177.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>EDV LN</x:t>
   </x:si>
   <x:si>
-    <x:t>215,931</x:t>
-[...5 lines deleted...]
-    <x:t>1.37%</x:t>
+    <x:t>225,112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,191,441.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equinox Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,099,911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,016,098.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Hecla Mining Co</x:t>
   </x:si>
   <x:si>
     <x:t>HL US</x:t>
   </x:si>
   <x:si>
-    <x:t>662,050</x:t>
-[...5 lines deleted...]
-    <x:t>1.34%</x:t>
+    <x:t>690,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,875,721.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harmony Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>575,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,905,652.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Iamgold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>IAG US</x:t>
   </x:si>
   <x:si>
-    <x:t>573,195</x:t>
-[...5 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>597,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,073,009.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eldorado Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EGO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>267,642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,504,398.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dundee Precious Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>221,523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,079,619.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>First Majestic Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AG US</x:t>
   </x:si>
   <x:si>
-    <x:t>485,413</x:t>
-[...65 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>506,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,829,307.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G Mining Ventures Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMIN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>216,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,390,040.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>Fresnillo Plc</x:t>
   </x:si>
   <x:si>
     <x:t>FRES LN</x:t>
   </x:si>
   <x:si>
-    <x:t>183,068</x:t>
-[...5 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>190,851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,050,667.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zijin Gold International Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2259 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>416,259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,933,527.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Triple Flag Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TFPM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>210,406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,618,754.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Or Royalties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>193,868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,214,584.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,200,137.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceanagold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>230,916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,921,474.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>Ssr Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SSRM US</x:t>
   </x:si>
   <x:si>
-    <x:t>203,685</x:t>
-[...77 lines deleted...]
-    <x:t>$7,470,761.42</x:t>
+    <x:t>212,345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,745,825.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia De Minas Buenaventura Saa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>176,342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,602,530.68</x:t>
   </x:si>
   <x:si>
     <x:t>0.66%</x:t>
   </x:si>
   <x:si>
-    <x:t>Zijin Gold International Co Ltd</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>B2gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BTG US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,244,825</x:t>
-[...5 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>1,297,753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,928,988.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Perseus Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PRU AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,327,522</x:t>
-[...5 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>1,383,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,712,235.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhaojin Mining Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1818 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,709,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,579,959.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Genesis Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GMD AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,059,409</x:t>
-[...2 lines deleted...]
-    <x:t>$5,784,373.14</x:t>
+    <x:t>1,104,453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,306,426.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramelius Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,919,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,854,642.75</x:t>
   </x:si>
   <x:si>
     <x:t>0.51%</x:t>
   </x:si>
   <x:si>
+    <x:t>K92 Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>247,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,648,898.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capricorn Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>426,539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,438,372.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Greatland Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GGP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>510,049</x:t>
-[...56 lines deleted...]
-    <x:t>$5,376,139.02</x:t>
+    <x:t>531,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,290,763.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Torex Gold Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TXG CN</x:t>
   </x:si>
   <x:si>
-    <x:t>92,659</x:t>
-[...5 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>96,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,289,259.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centerra Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGAU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,026,770.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vault Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,051,636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,016,303.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Discovery Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>542,365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,816,538.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Montage Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MAU CN</x:t>
   </x:si>
   <x:si>
-    <x:t>278,561</x:t>
-[...32 lines deleted...]
-    <x:t>$4,676,793.70</x:t>
+    <x:t>290,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,674,579.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Regis Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RRL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>733,255</x:t>
-[...17 lines deleted...]
-    <x:t>$4,602,556.95</x:t>
+    <x:t>764,432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,655,390.88</x:t>
   </x:si>
   <x:si>
     <x:t>Westgold Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WGX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>933,874</x:t>
-[...20 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>973,581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,605,038.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wesdome Gold Mines Ltd/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>153,431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,050,314.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aya Gold &amp; Silver Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>142,949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,995,584.96</x:t>
   </x:si>
   <x:si>
     <x:t>Aris Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ARMN US</x:t>
   </x:si>
   <x:si>
-    <x:t>200,812</x:t>
-[...32 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>209,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,982,245.65</x:t>
   </x:si>
   <x:si>
     <x:t>Skeena Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SKE US</x:t>
   </x:si>
   <x:si>
-    <x:t>98,551</x:t>
-[...2 lines deleted...]
-    <x:t>$3,900,282.52</x:t>
+    <x:t>102,741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,888,170.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortuna Silver Mines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>310,718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,729,413.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Pan African Resources Plc</x:t>
   </x:si>
   <x:si>
     <x:t>PAN SJ</x:t>
   </x:si>
   <x:si>
-    <x:t>1,993,332</x:t>
-[...17 lines deleted...]
-    <x:t>$3,681,278.02</x:t>
+    <x:t>2,078,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,680,742.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1787 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>988,544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,618,498.49</x:t>
   </x:si>
   <x:si>
     <x:t>Seabridge Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SA US</x:t>
   </x:si>
   <x:si>
-    <x:t>93,844</x:t>
-[...2 lines deleted...]
-    <x:t>$3,538,170.44</x:t>
+    <x:t>97,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,595,247.58</x:t>
   </x:si>
   <x:si>
     <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>EXK US</x:t>
   </x:si>
   <x:si>
-    <x:t>293,962</x:t>
-[...2 lines deleted...]
-    <x:t>$3,491,024.56</x:t>
+    <x:t>306,461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,281,252.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Perpetua Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PPTA US</x:t>
   </x:si>
   <x:si>
-    <x:t>115,549</x:t>
-[...5 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>120,462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,157,551.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silvercorp Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SVM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>218,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,915,520.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emerald Resources Nl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>537,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,899,189.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novagold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>342,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,845,216.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wanguo Gold Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3939 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,479,751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,829,168.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aura Minerals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUGO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,829,156.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West African Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>985,787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,799,635.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hochschild Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>328,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,713,477.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Predictive Discovery Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,032,126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,681,363.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Allied Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AAUC US</x:t>
   </x:si>
   <x:si>
-    <x:t>97,602</x:t>
-[...128 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>101,751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,641,021.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lingbao Gold Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3330 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>737,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,584,359.66</x:t>
   </x:si>
   <x:si>
     <x:t>Abrasilver Resource Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ABRA CN</x:t>
   </x:si>
   <x:si>
-    <x:t>142,587</x:t>
-[...2 lines deleted...]
-    <x:t>$1,999,549.83</x:t>
+    <x:t>148,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,048,788.25</x:t>
   </x:si>
   <x:si>
     <x:t>0.18%</x:t>
   </x:si>
   <x:si>
+    <x:t>Mineros Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>280,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,992,101.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southern Cross Gold Consolidated Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SX2 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>199,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,927,394.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bellevue Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,496,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,885,954.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Snowline Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>SGD CN</x:t>
   </x:si>
   <x:si>
-    <x:t>130,838</x:t>
-[...44 lines deleted...]
-    <x:t>$1,756,194.75</x:t>
+    <x:t>136,401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,861,980.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resolute Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RSG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,915,777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,781,672.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ora Banda Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OBM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,383,257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,569,996.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vizsla Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VZLA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>346,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,549,681.13</x:t>
   </x:si>
   <x:si>
     <x:t>Americas Gold &amp; Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>USAS US</x:t>
   </x:si>
   <x:si>
-    <x:t>270,203</x:t>
-[...41 lines deleted...]
-    <x:t>$1,653,878.70</x:t>
+    <x:t>281,692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,532,090.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>I-80 Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>IAUX US</x:t>
   </x:si>
   <x:si>
-    <x:t>761,900</x:t>
-[...5 lines deleted...]
-    <x:t>0.14%</x:t>
+    <x:t>794,295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,458,875.02</x:t>
   </x:si>
   <x:si>
     <x:t>Hycroft Mining Holding Corp</x:t>
   </x:si>
   <x:si>
     <x:t>HYMC US</x:t>
   </x:si>
   <x:si>
-    <x:t>48,958</x:t>
-[...29 lines deleted...]
-    <x:t>$1,413,086.73</x:t>
+    <x:t>51,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,419,251.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Catalyst Metals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CYL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>242,039</x:t>
-[...5 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>252,330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,362,582.00</x:t>
   </x:si>
   <x:si>
     <x:t>Mcewen Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MUX US</x:t>
   </x:si>
   <x:si>
-    <x:t>50,854</x:t>
-[...2 lines deleted...]
-    <x:t>$1,322,929.87</x:t>
+    <x:t>53,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,305,114.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Drdgold Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DRD US</x:t>
   </x:si>
   <x:si>
-    <x:t>42,906</x:t>
-[...2 lines deleted...]
-    <x:t>$1,318,995.71</x:t>
+    <x:t>44,731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,300,501.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alkane Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>971,765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,292,447.45</x:t>
   </x:si>
   <x:si>
     <x:t>Gogold Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GGD CN</x:t>
   </x:si>
   <x:si>
-    <x:t>409,260</x:t>
-[...17 lines deleted...]
-    <x:t>$1,272,360.18</x:t>
+    <x:t>426,661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,255,787.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>414,943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,094,957.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunshine Silver Mining &amp; Refining Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSMR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,063,975.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Kingsgate Consolidated Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>KCN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>239,362</x:t>
-[...17 lines deleted...]
-    <x:t>$1,092,840.28</x:t>
+    <x:t>249,539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,008,137.56</x:t>
   </x:si>
   <x:si>
     <x:t>Orezone Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ORE CN</x:t>
   </x:si>
   <x:si>
-    <x:t>431,827</x:t>
-[...17 lines deleted...]
-    <x:t>$927,402.08</x:t>
+    <x:t>450,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$977,781.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chifeng Jilong Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6693 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>160,383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$972,045.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tongguan Gold Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>340 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,486,483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$925,510.22</x:t>
   </x:si>
   <x:si>
     <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Collective Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CNL CN</x:t>
   </x:si>
   <x:si>
-    <x:t>48,861</x:t>
-[...2 lines deleted...]
-    <x:t>$898,853.58</x:t>
+    <x:t>50,939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$894,400.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santacruz Silver Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCZM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$816,194.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elemental Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$805,063.65</x:t>
   </x:si>
   <x:si>
     <x:t>Highlander Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>HSLV CN</x:t>
   </x:si>
   <x:si>
-    <x:t>124,729</x:t>
-[...2 lines deleted...]
-    <x:t>$867,584.08</x:t>
+    <x:t>130,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$787,885.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Osisko Gold Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>228,501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$777,557.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dakota Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118,202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$764,059.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pantoro Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>369,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$753,276.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metalla Royalty &amp; Streaming Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$745,305.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GROY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>198,281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$734,008.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>International Tower Hill Mines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>THM US</x:t>
   </x:si>
   <x:si>
-    <x:t>259,273</x:t>
-[...104 lines deleted...]
-    <x:t>$703,073.11</x:t>
+    <x:t>270,297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$673,481.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Pacific Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEWP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$672,068.55</x:t>
   </x:si>
   <x:si>
     <x:t>Galiano Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GAU US</x:t>
   </x:si>
   <x:si>
-    <x:t>254,491</x:t>
-[...29 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>265,311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$657,280.96</x:t>
   </x:si>
   <x:si>
     <x:t>New Found Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NFGC US</x:t>
   </x:si>
   <x:si>
-    <x:t>243,492</x:t>
-[...2 lines deleted...]
-    <x:t>$533,412.00</x:t>
+    <x:t>253,845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$491,534.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Andean Precious Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>APM CN</x:t>
   </x:si>
   <x:si>
-    <x:t>55,308</x:t>
-[...2 lines deleted...]
-    <x:t>$326,215.04</x:t>
+    <x:t>57,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$325,954.97</x:t>
   </x:si>
   <x:si>
     <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Other</x:t>
   </x:si>
   <x:si>
-    <x:t>254677958</x:t>
-[...8 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>362421950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,503.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$264,468.03</x:t>
-[...2 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>$383,666.99</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1585,56 +1552,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fd57ede0c8543da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb7ca2bf8f60547ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R55dae24d8b3e4329" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f3b5387bd0f4d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9dabb2a43de54c32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R63ce03420c2b4d82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F111"/>
+  <x:dimension ref="A1:F109"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="48" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2237,1616 +2204,1576 @@
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>156</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>186</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
         <x:v>229</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
         <x:v>311</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
         <x:v>320</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="D71" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
         <x:v>333</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="D72" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
         <x:v>338</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="D73" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="D74" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
         <x:v>347</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="D75" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="E75" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="D76" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
         <x:v>360</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="D78" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="D79" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="E79" s="1" t="s">
+      <x:c r="F79" s="1" t="s">
         <x:v>369</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="D81" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="E81" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="E81" s="1" t="s">
+      <x:c r="F81" s="1" t="s">
         <x:v>378</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="D83" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="E83" s="1" t="s">
+      <x:c r="F83" s="1" t="s">
         <x:v>387</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="D85" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="E85" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="E85" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="D86" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
+      <x:c r="E86" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="E86" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
+      <x:c r="D87" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
+      <x:c r="E87" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="E87" s="1" t="s">
+      <x:c r="F87" s="1" t="s">
         <x:v>404</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
+      <x:c r="D88" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="D88" s="1" t="s">
+      <x:c r="E88" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="E88" s="1" t="s">
+      <x:c r="F88" s="1" t="s">
         <x:v>409</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
+      <x:c r="D90" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="D90" s="1" t="s">
+      <x:c r="E90" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="E90" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="D91" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
+      <x:c r="E91" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="E91" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="E92" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
+      <x:c r="F92" s="1" t="s">
         <x:v>426</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="E93" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
+      <x:c r="F94" s="1" t="s">
         <x:v>435</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="D95" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
+      <x:c r="E95" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="E95" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="E96" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
+      <x:c r="E97" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="D97" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="E98" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
+      <x:c r="E99" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
-      <x:c r="D99" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
+      <x:c r="E100" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="D100" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
+      <x:c r="E101" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
+      <x:c r="F101" s="1" t="s">
         <x:v>464</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
+      <x:c r="D102" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="D102" s="1" t="s">
+      <x:c r="E102" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
-      <x:c r="E102" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
+      <x:c r="E103" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="D103" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
-      <x:c r="C104" s="1" t="s">
+      <x:c r="E104" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
-      <x:c r="D104" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
+      <x:c r="E105" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="D105" s="1" t="s">
+      <x:c r="F105" s="1" t="s">
         <x:v>481</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
+      <x:c r="D106" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
+      <x:c r="E106" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
-      <x:c r="E106" s="1" t="s">
+      <x:c r="F106" s="1" t="s">
         <x:v>486</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
+      <x:c r="D107" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
+      <x:c r="E107" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
-      <x:c r="E107" s="1" t="s">
+      <x:c r="F107" s="1" t="s">
         <x:v>491</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="E108" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
-      <x:c r="E108" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A109" s="1">
-[...39 lines deleted...]
-      <x:c r="A111" s="2" t="s">
+      <x:c r="A109" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B111" s="2" t="s">
+      <x:c r="B109" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C111" s="2" t="s">
+      <x:c r="C109" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D111" s="2" t="s">
+      <x:c r="D109" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E111" s="2" t="s">
+      <x:c r="E109" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F111" s="2" t="s">
+      <x:c r="F109" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A111:F111"/>
+    <x:mergeCell ref="A109:F109"/>
   </x:mergeCells>
 </x:worksheet>
 </file>