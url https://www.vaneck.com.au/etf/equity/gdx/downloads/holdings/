--- v6 (2026-08-01)
+++ v7 (2026-08-22)
@@ -1,1533 +1,1533 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R425179e560f64974" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf7b323ee46f4036" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDX_asat_20260731" sheetId="1" r:id="R63ce03420c2b4d82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDX_asat_20260821" sheetId="1" r:id="R45c78fc72f3749ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="549" uniqueCount="495">
   <x:si>
-    <x:t>All Fund Holdings as at 31/07/2026</x:t>
+    <x:t>All Fund Holdings as at 21/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Newmont Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NEM US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,055,201</x:t>
-[...5 lines deleted...]
-    <x:t>12.31%</x:t>
+    <x:t>1,115,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$199,965,884.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Agnico Eagle Mines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AEM US</x:t>
   </x:si>
   <x:si>
-    <x:t>495,285</x:t>
-[...5 lines deleted...]
-    <x:t>8.96%</x:t>
+    <x:t>523,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$155,921,920.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Barrick Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>B US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,648,456</x:t>
-[...5 lines deleted...]
-    <x:t>7.54%</x:t>
+    <x:t>1,743,431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$113,242,836.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Wheaton Precious Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>WPM US</x:t>
   </x:si>
   <x:si>
-    <x:t>448,756</x:t>
-[...5 lines deleted...]
-    <x:t>6.09%</x:t>
+    <x:t>474,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100,105,688.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anglogold Ashanti Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>527,336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,235,423.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Franco-Nevada Corp</x:t>
   </x:si>
   <x:si>
     <x:t>FNV US</x:t>
   </x:si>
   <x:si>
-    <x:t>189,581</x:t>
-[...20 lines deleted...]
-    <x:t>4.92%</x:t>
+    <x:t>200,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,658,231.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Gold Fields Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GFI US</x:t>
   </x:si>
   <x:si>
-    <x:t>928,166</x:t>
-[...5 lines deleted...]
-    <x:t>3.75%</x:t>
+    <x:t>981,642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,631,598.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Kinross Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>KGC US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,232,163</x:t>
-[...5 lines deleted...]
-    <x:t>3.54%</x:t>
+    <x:t>1,303,154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,497,187.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Zijin Mining Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2899 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>6,190,817</x:t>
-[...5 lines deleted...]
-    <x:t>3.27%</x:t>
+    <x:t>6,547,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,079,408.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Northern Star Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NST AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,425,787</x:t>
-[...5 lines deleted...]
-    <x:t>2.48%</x:t>
+    <x:t>1,507,934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,099,939.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Pan American Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PAAS US</x:t>
   </x:si>
   <x:si>
-    <x:t>436,422</x:t>
-[...5 lines deleted...]
-    <x:t>2.34%</x:t>
+    <x:t>461,566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,641,470.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coeur Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,128,099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,430,426.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolution Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,209,196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,292,583.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Royal Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>RGLD US</x:t>
   </x:si>
   <x:si>
-    <x:t>87,782</x:t>
-[...17 lines deleted...]
-    <x:t>$23,541,316.96</x:t>
+    <x:t>92,840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,889,867.67</x:t>
   </x:si>
   <x:si>
     <x:t>2.06%</x:t>
   </x:si>
   <x:si>
-    <x:t>Coeur Mining Inc</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Alamos Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AGI US</x:t>
   </x:si>
   <x:si>
-    <x:t>434,361</x:t>
-[...5 lines deleted...]
-    <x:t>1.50%</x:t>
+    <x:t>459,387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,660,988.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hecla Mining Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>729,965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,334,832.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equinox Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,163,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,033,296.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>EDV LN</x:t>
   </x:si>
   <x:si>
-    <x:t>225,112</x:t>
-[...35 lines deleted...]
-    <x:t>1.21%</x:t>
+    <x:t>238,082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,484,951.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Harmony Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HMY US</x:t>
   </x:si>
   <x:si>
-    <x:t>575,510</x:t>
-[...5 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>608,668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,815,001.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Iamgold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>IAG US</x:t>
   </x:si>
   <x:si>
-    <x:t>597,567</x:t>
-[...2 lines deleted...]
-    <x:t>$12,073,009.72</x:t>
+    <x:t>631,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,187,569.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eldorado Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EGO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>283,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,947,556.17</x:t>
   </x:si>
   <x:si>
     <x:t>1.06%</x:t>
   </x:si>
   <x:si>
-    <x:t>Eldorado Gold Corp</x:t>
-[...8 lines deleted...]
-    <x:t>$11,504,398.80</x:t>
+    <x:t>Dundee Precious Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>234,286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,116,429.40</x:t>
   </x:si>
   <x:si>
     <x:t>1.01%</x:t>
   </x:si>
   <x:si>
-    <x:t>Dundee Precious Metals Inc</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>First Majestic Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AG US</x:t>
   </x:si>
   <x:si>
-    <x:t>506,052</x:t>
-[...5 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>535,209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,920,651.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresnillo Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRES LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>201,847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,237,411.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zijin Gold International Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2259 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>440,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,685,608.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ssr Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSRM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>224,580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,611,257.92</x:t>
   </x:si>
   <x:si>
     <x:t>G Mining Ventures Corp</x:t>
   </x:si>
   <x:si>
     <x:t>GMIN CN</x:t>
   </x:si>
   <x:si>
-    <x:t>216,521</x:t>
-[...35 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>228,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,502,385.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,984,504.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceanagold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>244,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,543,090.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Triple Flag Precious Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>TFPM US</x:t>
   </x:si>
   <x:si>
-    <x:t>210,406</x:t>
-[...5 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>222,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,399,366.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,372,523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,365,932.64</x:t>
   </x:si>
   <x:si>
     <x:t>Or Royalties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>OR US</x:t>
   </x:si>
   <x:si>
-    <x:t>193,868</x:t>
-[...47 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>205,037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,157,582.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genesis Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,168,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,356,368.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,463,703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,972,499.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>Cia De Minas Buenaventura Saa</x:t>
   </x:si>
   <x:si>
     <x:t>BVN US</x:t>
   </x:si>
   <x:si>
-    <x:t>176,342</x:t>
-[...35 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>186,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,943,506.59</x:t>
   </x:si>
   <x:si>
     <x:t>Zhaojin Mining Industry Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1818 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>1,709,407</x:t>
-[...20 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>1,807,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,173,819.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Ramelius Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RMS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,919,555</x:t>
-[...5 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>2,030,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,958,188.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capricorn Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>451,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,935,095.26</x:t>
   </x:si>
   <x:si>
     <x:t>K92 Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>KNT CN</x:t>
   </x:si>
   <x:si>
-    <x:t>247,040</x:t>
-[...20 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>261,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,931,156.85</x:t>
   </x:si>
   <x:si>
     <x:t>Greatland Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GGP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>531,735</x:t>
-[...5 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>562,371</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,457,039.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Torex Gold Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TXG CN</x:t>
   </x:si>
   <x:si>
-    <x:t>96,598</x:t>
-[...2 lines deleted...]
-    <x:t>$5,289,259.75</x:t>
+    <x:t>102,164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,241,158.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vault Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,112,226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,218,346.74</x:t>
   </x:si>
   <x:si>
     <x:t>Centerra Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CGAU US</x:t>
   </x:si>
   <x:si>
-    <x:t>205,384</x:t>
-[...2 lines deleted...]
-    <x:t>$5,026,770.22</x:t>
+    <x:t>217,217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,162,807.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Discovery Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>573,613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,040,958.34</x:t>
   </x:si>
   <x:si>
     <x:t>0.44%</x:t>
   </x:si>
   <x:si>
-    <x:t>Vault Minerals Ltd</x:t>
-[...20 lines deleted...]
-    <x:t>$4,816,538.33</x:t>
+    <x:t>Regis Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RRL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>808,474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,653,741.02</x:t>
   </x:si>
   <x:si>
     <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Montage Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MAU CN</x:t>
   </x:si>
   <x:si>
-    <x:t>290,405</x:t>
-[...17 lines deleted...]
-    <x:t>$4,655,390.88</x:t>
+    <x:t>307,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,426,260.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Westgold Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WGX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>973,581</x:t>
-[...5 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>1,029,674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,414,869.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aris Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>221,412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,275,436.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aya Gold &amp; Silver Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>151,185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,712,040.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Wesdome Gold Mines Ltd/Canada</x:t>
   </x:si>
   <x:si>
     <x:t>WDO CN</x:t>
   </x:si>
   <x:si>
-    <x:t>153,431</x:t>
-[...2 lines deleted...]
-    <x:t>$4,050,314.81</x:t>
+    <x:t>162,271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,651,526.34</x:t>
   </x:si>
   <x:si>
     <x:t>0.35%</x:t>
   </x:si>
   <x:si>
-    <x:t>Aya Gold &amp; Silver Inc</x:t>
-[...20 lines deleted...]
-    <x:t>$3,982,245.65</x:t>
+    <x:t>Fortuna Silver Mines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>328,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,489,685.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pan African Resources Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAN SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,197,814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,359,115.28</x:t>
   </x:si>
   <x:si>
     <x:t>Skeena Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SKE US</x:t>
   </x:si>
   <x:si>
-    <x:t>102,741</x:t>
-[...17 lines deleted...]
-    <x:t>$3,729,413.48</x:t>
+    <x:t>108,661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,312,924.54</x:t>
   </x:si>
   <x:si>
     <x:t>0.33%</x:t>
   </x:si>
   <x:si>
-    <x:t>Pan African Resources Plc</x:t>
-[...11 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>Endeavour Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>324,118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,991,329.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seabridge Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,832,567.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Shandong Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1787 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>988,544</x:t>
-[...29 lines deleted...]
-    <x:t>$3,281,252.14</x:t>
+    <x:t>1,045,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,730,634.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aura Minerals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUGO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,686,625.75</x:t>
   </x:si>
   <x:si>
     <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Perpetua Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PPTA US</x:t>
   </x:si>
   <x:si>
-    <x:t>120,462</x:t>
-[...2 lines deleted...]
-    <x:t>$3,157,551.24</x:t>
+    <x:t>127,403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,480,163.47</x:t>
   </x:si>
   <x:si>
     <x:t>0.28%</x:t>
   </x:si>
   <x:si>
+    <x:t>Novagold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>362,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,407,098.38</x:t>
+  </x:si>
+  <x:si>
     <x:t>Silvercorp Metals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SVM US</x:t>
   </x:si>
   <x:si>
-    <x:t>218,773</x:t>
-[...2 lines deleted...]
-    <x:t>$2,915,520.64</x:t>
+    <x:t>231,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,105,590.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emerald Resources Nl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>568,873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,976,422.27</x:t>
   </x:si>
   <x:si>
     <x:t>0.25%</x:t>
   </x:si>
   <x:si>
-    <x:t>Emerald Resources Nl</x:t>
-[...20 lines deleted...]
-    <x:t>$2,845,216.86</x:t>
+    <x:t>Hochschild Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>347,186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,973,246.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Predictive Discovery Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,264,436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,923,281.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West African Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,042,583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,909,686.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Wanguo Gold Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3939 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>1,479,751</x:t>
-[...56 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>1,565,007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,817,955.51</x:t>
   </x:si>
   <x:si>
     <x:t>Allied Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AAUC US</x:t>
   </x:si>
   <x:si>
-    <x:t>101,751</x:t>
-[...2 lines deleted...]
-    <x:t>$2,641,021.30</x:t>
+    <x:t>107,614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,462,500.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Lingbao Gold Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3330 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>737,486</x:t>
-[...2 lines deleted...]
-    <x:t>$2,584,359.66</x:t>
+    <x:t>779,976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,261,165.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snowline Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,673,033.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southern Cross Gold Consolidated Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SX2 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211,238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,646,812.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bellevue Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,583,027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,580,334.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resolute Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RSG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,026,154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,563,084.81</x:t>
   </x:si>
   <x:si>
     <x:t>Abrasilver Resource Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ABRA CN</x:t>
   </x:si>
   <x:si>
-    <x:t>148,649</x:t>
-[...5 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>157,214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,525,507.45</x:t>
   </x:si>
   <x:si>
     <x:t>Mineros Sa</x:t>
   </x:si>
   <x:si>
     <x:t>MSA CN</x:t>
   </x:si>
   <x:si>
-    <x:t>280,000</x:t>
-[...56 lines deleted...]
-    <x:t>$1,781,672.61</x:t>
+    <x:t>296,132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,428,325.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Ora Banda Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>OBM AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,383,257</x:t>
-[...2 lines deleted...]
-    <x:t>$1,569,996.70</x:t>
+    <x:t>1,462,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,318,780.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Americas Gold &amp; Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USAS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>297,922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,195,676.50</x:t>
   </x:si>
   <x:si>
     <x:t>0.14%</x:t>
   </x:si>
   <x:si>
+    <x:t>I-80 Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAUX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>840,058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,075,527.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Vizsla Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>VZLA US</x:t>
   </x:si>
   <x:si>
-    <x:t>346,630</x:t>
-[...29 lines deleted...]
-    <x:t>$1,458,875.02</x:t>
+    <x:t>366,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,991,641.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Hycroft Mining Holding Corp</x:t>
   </x:si>
   <x:si>
     <x:t>HYMC US</x:t>
   </x:si>
   <x:si>
-    <x:t>51,040</x:t>
-[...5 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>53,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,980,819.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drdgold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,959,793.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gogold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>451,243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,907,586.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alkane Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,027,753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,819,122.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Catalyst Metals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CYL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>252,330</x:t>
-[...2 lines deleted...]
-    <x:t>$1,362,582.00</x:t>
+    <x:t>266,868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,766,666.16</x:t>
   </x:si>
   <x:si>
     <x:t>Mcewen Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MUX US</x:t>
   </x:si>
   <x:si>
-    <x:t>53,016</x:t>
-[...41 lines deleted...]
-    <x:t>$1,255,787.79</x:t>
+    <x:t>56,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,595,477.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Rio2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RIO CN</x:t>
   </x:si>
   <x:si>
-    <x:t>414,943</x:t>
-[...5 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>438,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,533,331.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tongguan Gold Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>340 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,629,742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,426,180.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kingsgate Consolidated Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>263,916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,385,559.00</x:t>
   </x:si>
   <x:si>
     <x:t>Sunshine Silver Mining &amp; Refining Co</x:t>
   </x:si>
   <x:si>
     <x:t>SSMR US</x:t>
   </x:si>
   <x:si>
-    <x:t>52,003</x:t>
-[...17 lines deleted...]
-    <x:t>$1,008,137.56</x:t>
+    <x:t>54,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,347,276.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Orezone Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ORE CN</x:t>
   </x:si>
   <x:si>
-    <x:t>450,187</x:t>
-[...2 lines deleted...]
-    <x:t>$977,781.99</x:t>
+    <x:t>476,125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,343,465.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santacruz Silver Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCZM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,285,878.18</x:t>
   </x:si>
   <x:si>
     <x:t>Chifeng Jilong Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>6693 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>160,383</x:t>
-[...17 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>169,624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,238,700.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metalla Royalty &amp; Streaming Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,182,670.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elemental Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,174,328.32</x:t>
   </x:si>
   <x:si>
     <x:t>Collective Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CNL CN</x:t>
   </x:si>
   <x:si>
-    <x:t>50,939</x:t>
-[...29 lines deleted...]
-    <x:t>$805,063.65</x:t>
+    <x:t>53,873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,148,592.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Tower Hill Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285,870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,115,629.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dakota Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,082,787.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Pacific Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEWP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,034,601.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Highlander Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>HSLV CN</x:t>
   </x:si>
   <x:si>
-    <x:t>130,033</x:t>
-[...2 lines deleted...]
-    <x:t>$787,885.71</x:t>
+    <x:t>137,525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,024,058.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pantoro Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>390,528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,011,467.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GROY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>209,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$997,964.19</x:t>
   </x:si>
   <x:si>
     <x:t>Osisko Gold Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>OGG US</x:t>
   </x:si>
   <x:si>
-    <x:t>228,501</x:t>
-[...77 lines deleted...]
-    <x:t>$672,068.55</x:t>
+    <x:t>241,666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$994,007.47</x:t>
   </x:si>
   <x:si>
     <x:t>Galiano Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GAU US</x:t>
   </x:si>
   <x:si>
-    <x:t>265,311</x:t>
-[...2 lines deleted...]
-    <x:t>$657,280.96</x:t>
+    <x:t>280,597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$894,160.24</x:t>
   </x:si>
   <x:si>
     <x:t>New Found Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NFGC US</x:t>
   </x:si>
   <x:si>
-    <x:t>253,845</x:t>
-[...2 lines deleted...]
-    <x:t>$491,534.57</x:t>
+    <x:t>268,471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$659,541.16</x:t>
   </x:si>
   <x:si>
     <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Andean Precious Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>APM CN</x:t>
   </x:si>
   <x:si>
-    <x:t>57,659</x:t>
-[...2 lines deleted...]
-    <x:t>$325,954.97</x:t>
+    <x:t>60,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$457,812.63</x:t>
   </x:si>
   <x:si>
     <x:t>0.03%</x:t>
   </x:si>
   <x:si>
-    <x:t>Other</x:t>
-[...8 lines deleted...]
-    <x:t>$122,503.34</x:t>
+    <x:t>G3 Goldfields Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2521181D CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,951.40</x:t>
   </x:si>
   <x:si>
     <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$383,666.99</x:t>
+    <x:t>$494,129.56</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1552,60 +1552,60 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f3b5387bd0f4d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9dabb2a43de54c32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R63ce03420c2b4d82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reca39f167a434b8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0c6ab9f28a3b40fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R45c78fc72f3749ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F109"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="48" customWidth="1"/>
-    <x:col min="3" max="3" width="15" customWidth="1"/>
+    <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
@@ -2144,1211 +2144,1211 @@
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
         <x:v>220</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
         <x:v>230</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
         <x:v>263</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
         <x:v>273</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
         <x:v>287</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
         <x:v>296</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
         <x:v>301</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="D65" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="D66" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
         <x:v>314</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
         <x:v>323</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="D70" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
         <x:v>328</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="D73" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
         <x:v>342</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="D75" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="E75" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="D76" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
         <x:v>355</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="D78" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
         <x:v>364</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
         <x:v>374</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="D84" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
+      <x:c r="E84" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="E84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
         <x:v>391</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="F87" s="1" t="s">
         <x:v>400</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
@@ -3364,111 +3364,111 @@
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="E91" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="F91" s="1" t="s">
         <x:v>418</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
@@ -3544,151 +3544,151 @@
       </x:c>
       <x:c r="E98" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="F100" s="1" t="s">
         <x:v>456</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>