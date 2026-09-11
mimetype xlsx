--- v7 (2026-08-22)
+++ v8 (2026-09-11)
@@ -1,1533 +1,1533 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf7b323ee46f4036" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d0046a19fd24044" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDX_asat_20260821" sheetId="1" r:id="R45c78fc72f3749ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDX_asat_20260910" sheetId="1" r:id="R357ebc428ef84dd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="549" uniqueCount="495">
   <x:si>
-    <x:t>All Fund Holdings as at 21/08/2026</x:t>
+    <x:t>All Fund Holdings as at 10/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Newmont Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NEM US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,115,996</x:t>
-[...5 lines deleted...]
-    <x:t>12.52%</x:t>
+    <x:t>1,140,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$200,771,618.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Agnico Eagle Mines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AEM US</x:t>
   </x:si>
   <x:si>
-    <x:t>523,821</x:t>
-[...5 lines deleted...]
-    <x:t>9.76%</x:t>
+    <x:t>535,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$146,936,502.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Barrick Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>B US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,743,431</x:t>
-[...5 lines deleted...]
-    <x:t>7.09%</x:t>
+    <x:t>1,782,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$108,064,104.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Wheaton Precious Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>WPM US</x:t>
   </x:si>
   <x:si>
-    <x:t>474,611</x:t>
-[...5 lines deleted...]
-    <x:t>6.27%</x:t>
+    <x:t>485,202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,198,357.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Anglogold Ashanti Plc</x:t>
   </x:si>
   <x:si>
     <x:t>AU US</x:t>
   </x:si>
   <x:si>
-    <x:t>527,336</x:t>
-[...5 lines deleted...]
-    <x:t>5.34%</x:t>
+    <x:t>539,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,127,946.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.97%</x:t>
   </x:si>
   <x:si>
     <x:t>Franco-Nevada Corp</x:t>
   </x:si>
   <x:si>
     <x:t>FNV US</x:t>
   </x:si>
   <x:si>
-    <x:t>200,504</x:t>
-[...5 lines deleted...]
-    <x:t>4.55%</x:t>
+    <x:t>204,978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,538,999.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Gold Fields Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GFI US</x:t>
   </x:si>
   <x:si>
-    <x:t>981,642</x:t>
-[...5 lines deleted...]
-    <x:t>3.92%</x:t>
+    <x:t>1,003,548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,953,771.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Kinross Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>KGC US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,303,154</x:t>
-[...5 lines deleted...]
-    <x:t>3.60%</x:t>
+    <x:t>1,332,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,768,864.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Zijin Mining Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2899 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>6,547,500</x:t>
-[...5 lines deleted...]
-    <x:t>2.70%</x:t>
+    <x:t>6,693,612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,468,679.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Northern Star Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NST AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,507,934</x:t>
-[...5 lines deleted...]
-    <x:t>2.26%</x:t>
+    <x:t>1,541,584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,747,303.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RGLD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,629,311.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Pan American Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PAAS US</x:t>
   </x:si>
   <x:si>
-    <x:t>461,566</x:t>
-[...5 lines deleted...]
-    <x:t>2.11%</x:t>
+    <x:t>471,866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,342,645.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Coeur Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CDE US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,128,099</x:t>
-[...5 lines deleted...]
-    <x:t>2.09%</x:t>
+    <x:t>1,153,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,725,401.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Evolution Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>EVN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,209,196</x:t>
-[...17 lines deleted...]
-    <x:t>$32,889,867.67</x:t>
+    <x:t>2,258,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,409,417.60</x:t>
   </x:si>
   <x:si>
     <x:t>2.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Alamos Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AGI US</x:t>
   </x:si>
   <x:si>
-    <x:t>459,387</x:t>
-[...5 lines deleted...]
-    <x:t>1.48%</x:t>
+    <x:t>469,639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,370,563.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Hecla Mining Co</x:t>
   </x:si>
   <x:si>
     <x:t>HL US</x:t>
   </x:si>
   <x:si>
-    <x:t>729,965</x:t>
-[...5 lines deleted...]
-    <x:t>1.34%</x:t>
+    <x:t>746,254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,842,636.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>243,395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,697,706.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Equinox Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>EQX US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,163,282</x:t>
-[...20 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>1,189,241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,240,983.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iamgold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>646,099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,108,435.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Harmony Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HMY US</x:t>
   </x:si>
   <x:si>
-    <x:t>608,668</x:t>
-[...20 lines deleted...]
-    <x:t>1.14%</x:t>
+    <x:t>622,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,526,848.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Eldorado Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>EGO US</x:t>
   </x:si>
   <x:si>
-    <x:t>283,062</x:t>
-[...5 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>289,379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,274,727.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Majestic Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>547,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,381,013.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>Dundee Precious Metals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>DPM CN</x:t>
   </x:si>
   <x:si>
-    <x:t>234,286</x:t>
-[...20 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>239,514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,476,039.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zijin Gold International Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2259 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>450,066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,156,281.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G Mining Ventures Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMIN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>234,106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,019,815.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ssr Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSRM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>229,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,598,058.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Fresnillo Plc</x:t>
   </x:si>
   <x:si>
     <x:t>FRES LN</x:t>
   </x:si>
   <x:si>
-    <x:t>201,847</x:t>
-[...17 lines deleted...]
-    <x:t>$11,685,608.90</x:t>
+    <x:t>206,352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,523,198.44</x:t>
   </x:si>
   <x:si>
     <x:t>0.73%</x:t>
   </x:si>
   <x:si>
-    <x:t>Ssr Mining Inc</x:t>
-[...23 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>B2gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,403,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,492,317.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Or Royalties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>209,613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,480,647.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Triple Flag Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TFPM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>227,495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,460,705.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceanagold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>249,670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,447,213.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Lundin Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LUG CN</x:t>
   </x:si>
   <x:si>
-    <x:t>108,868</x:t>
-[...62 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>111,298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,421,035.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,496,367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,786,240.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Genesis Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GMD AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,168,086</x:t>
-[...20 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>1,194,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,445,742.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Cia De Minas Buenaventura Saa</x:t>
   </x:si>
   <x:si>
     <x:t>BVN US</x:t>
   </x:si>
   <x:si>
-    <x:t>186,502</x:t>
-[...2 lines deleted...]
-    <x:t>$8,943,506.59</x:t>
+    <x:t>190,664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,003,871.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramelius Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,075,454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,011,252.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K92 Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>267,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,790,001.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vault Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,137,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,436,280.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Discovery Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>586,414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,340,668.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capricorn Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>461,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,231,302.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Torex Gold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104,444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,202,402.13</x:t>
   </x:si>
   <x:si>
     <x:t>Zhaojin Mining Industry Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1818 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>1,807,894</x:t>
-[...44 lines deleted...]
-    <x:t>$7,931,156.85</x:t>
+    <x:t>1,848,238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,069,940.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centerra Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGAU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>222,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,001,458.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regis Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RRL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>826,516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,570,802.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Greatland Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GGP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>562,371</x:t>
-[...74 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>574,921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,462,112.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westgold Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WGX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,052,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,136,955.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aya Gold &amp; Silver Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,135,039.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aris Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>226,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,129,339.88</x:t>
   </x:si>
   <x:si>
     <x:t>Montage Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MAU CN</x:t>
   </x:si>
   <x:si>
-    <x:t>307,137</x:t>
-[...44 lines deleted...]
-    <x:t>$5,712,040.53</x:t>
+    <x:t>313,991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,114,472.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortuna Silver Mines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>335,954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,647,663.04</x:t>
   </x:si>
   <x:si>
     <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Wesdome Gold Mines Ltd/Canada</x:t>
   </x:si>
   <x:si>
     <x:t>WDO CN</x:t>
   </x:si>
   <x:si>
-    <x:t>162,271</x:t>
-[...17 lines deleted...]
-    <x:t>$5,489,685.04</x:t>
+    <x:t>165,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,613,568.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pan African Resources Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAN SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,246,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,375,852.22</x:t>
   </x:si>
   <x:si>
     <x:t>0.34%</x:t>
   </x:si>
   <x:si>
-    <x:t>Pan African Resources Plc</x:t>
-[...8 lines deleted...]
-    <x:t>$5,359,115.28</x:t>
+    <x:t>Endeavour Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>331,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,863,018.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Skeena Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SKE US</x:t>
   </x:si>
   <x:si>
-    <x:t>108,661</x:t>
-[...20 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>111,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,841,370.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aura Minerals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUGO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,371</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,724,189.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1787 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,068,830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,704,654.27</x:t>
   </x:si>
   <x:si>
     <x:t>Seabridge Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SA US</x:t>
   </x:si>
   <x:si>
-    <x:t>103,471</x:t>
-[...29 lines deleted...]
-    <x:t>$4,686,625.75</x:t>
+    <x:t>105,780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,567,369.32</x:t>
   </x:si>
   <x:si>
     <x:t>0.29%</x:t>
   </x:si>
   <x:si>
+    <x:t>Wanguo Gold Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3939 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,599,931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,409,324.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Perpetua Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PPTA US</x:t>
   </x:si>
   <x:si>
-    <x:t>127,403</x:t>
-[...5 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>130,246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,300,951.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pdi Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>871,920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,176,496.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emerald Resources Nl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>581,568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,146,579.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West African Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,065,849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,146,152.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hochschild Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>354,934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,106,080.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silvercorp Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SVM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>236,541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,999,548.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Novagold Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NG US</x:t>
   </x:si>
   <x:si>
-    <x:t>362,517</x:t>
-[...83 lines deleted...]
-    <x:t>$3,817,955.51</x:t>
+    <x:t>370,607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,934,596.39</x:t>
   </x:si>
   <x:si>
     <x:t>Allied Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AAUC US</x:t>
   </x:si>
   <x:si>
-    <x:t>107,614</x:t>
-[...2 lines deleted...]
-    <x:t>$3,462,500.65</x:t>
+    <x:t>110,015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,450,246.50</x:t>
   </x:si>
   <x:si>
     <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Lingbao Gold Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3330 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>779,976</x:t>
-[...5 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>797,382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,314,046.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resolute Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RSG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,071,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,941,343.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southern Cross Gold Consolidated Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SX2 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>215,952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,749,068.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mineros Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>302,741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,723,068.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bellevue Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,618,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,605,548.33</x:t>
   </x:si>
   <x:si>
     <x:t>Snowline Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>SGD CN</x:t>
   </x:si>
   <x:si>
-    <x:t>144,260</x:t>
-[...29 lines deleted...]
-    <x:t>$2,580,334.01</x:t>
+    <x:t>147,479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,493,759.57</x:t>
   </x:si>
   <x:si>
     <x:t>0.16%</x:t>
   </x:si>
   <x:si>
-    <x:t>Resolute Mining Ltd</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Abrasilver Resource Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ABRA CN</x:t>
   </x:si>
   <x:si>
-    <x:t>157,214</x:t>
-[...14 lines deleted...]
-    <x:t>$2,428,325.85</x:t>
+    <x:t>160,722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,436,996.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ora Banda Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OBM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,495,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,385,482.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.15%</x:t>
   </x:si>
   <x:si>
-    <x:t>Ora Banda Mining Ltd</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Americas Gold &amp; Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>USAS US</x:t>
   </x:si>
   <x:si>
-    <x:t>297,922</x:t>
-[...2 lines deleted...]
-    <x:t>$2,195,676.50</x:t>
+    <x:t>304,570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,162,752.49</x:t>
   </x:si>
   <x:si>
     <x:t>0.14%</x:t>
   </x:si>
   <x:si>
+    <x:t>Vizsla Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VZLA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>374,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,091,416.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
     <x:t>I-80 Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>IAUX US</x:t>
   </x:si>
   <x:si>
-    <x:t>840,058</x:t>
-[...17 lines deleted...]
-    <x:t>$1,991,641.13</x:t>
+    <x:t>858,804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,072,726.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gogold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>461,313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,993,191.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alkane Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,050,688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,985,800.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drdgold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,829,130.39</x:t>
   </x:si>
   <x:si>
     <x:t>0.12%</x:t>
   </x:si>
   <x:si>
+    <x:t>Catalyst Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CYL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>272,823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,806,088.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Hycroft Mining Holding Corp</x:t>
   </x:si>
   <x:si>
     <x:t>HYMC US</x:t>
   </x:si>
   <x:si>
-    <x:t>53,980</x:t>
-[...53 lines deleted...]
-    <x:t>$1,766,666.16</x:t>
+    <x:t>55,185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,646,773.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>448,643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,598,767.04</x:t>
   </x:si>
   <x:si>
     <x:t>Mcewen Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MUX US</x:t>
   </x:si>
   <x:si>
-    <x:t>56,070</x:t>
-[...17 lines deleted...]
-    <x:t>$1,533,331.17</x:t>
+    <x:t>57,322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,563,399.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kingsgate Consolidated Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>269,806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,475,838.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Tongguan Gold Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>340 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>2,629,742</x:t>
-[...17 lines deleted...]
-    <x:t>$1,385,559.00</x:t>
+    <x:t>2,688,426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,420,606.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orezone Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORE CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>486,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,341,461.43</x:t>
   </x:si>
   <x:si>
     <x:t>Sunshine Silver Mining &amp; Refining Co</x:t>
   </x:si>
   <x:si>
     <x:t>SSMR US</x:t>
   </x:si>
   <x:si>
-    <x:t>54,999</x:t>
-[...2 lines deleted...]
-    <x:t>$1,347,276.39</x:t>
+    <x:t>56,227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,320,173.29</x:t>
   </x:si>
   <x:si>
     <x:t>0.08%</x:t>
   </x:si>
   <x:si>
-    <x:t>Orezone Gold Corp</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Santacruz Silver Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SCZM US</x:t>
   </x:si>
   <x:si>
-    <x:t>93,852</x:t>
-[...2 lines deleted...]
-    <x:t>$1,285,878.18</x:t>
+    <x:t>95,946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,297,037.60</x:t>
   </x:si>
   <x:si>
     <x:t>Chifeng Jilong Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>6693 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>169,624</x:t>
-[...2 lines deleted...]
-    <x:t>$1,238,700.14</x:t>
+    <x:t>173,409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,213,739.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elemental Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,139,207.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Collective Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNL CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,128,116.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Highlander Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSLV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>140,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,121,244.62</x:t>
   </x:si>
   <x:si>
     <x:t>Metalla Royalty &amp; Streaming Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MTA US</x:t>
   </x:si>
   <x:si>
-    <x:t>75,221</x:t>
-[...29 lines deleted...]
-    <x:t>$1,148,592.91</x:t>
+    <x:t>76,899</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,076,027.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pantoro Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>399,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,069,968.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dakota Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,051,941.47</x:t>
   </x:si>
   <x:si>
     <x:t>International Tower Hill Mines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>THM US</x:t>
   </x:si>
   <x:si>
-    <x:t>285,870</x:t>
-[...14 lines deleted...]
-    <x:t>$1,082,787.77</x:t>
+    <x:t>292,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$986,669.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GROY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>214,385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$981,002.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Osisko Gold Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>247,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$971,967.41</x:t>
   </x:si>
   <x:si>
     <x:t>New Pacific Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NEWP US</x:t>
   </x:si>
   <x:si>
-    <x:t>107,591</x:t>
-[...53 lines deleted...]
-    <x:t>$994,007.47</x:t>
+    <x:t>109,992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$897,674.48</x:t>
   </x:si>
   <x:si>
     <x:t>Galiano Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GAU US</x:t>
   </x:si>
   <x:si>
-    <x:t>280,597</x:t>
-[...2 lines deleted...]
-    <x:t>$894,160.24</x:t>
+    <x:t>286,859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$864,418.68</x:t>
   </x:si>
   <x:si>
     <x:t>New Found Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NFGC US</x:t>
   </x:si>
   <x:si>
-    <x:t>268,471</x:t>
-[...2 lines deleted...]
-    <x:t>$659,541.16</x:t>
+    <x:t>274,462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$647,099.17</x:t>
   </x:si>
   <x:si>
     <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Andean Precious Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>APM CN</x:t>
   </x:si>
   <x:si>
-    <x:t>60,981</x:t>
-[...2 lines deleted...]
-    <x:t>$457,812.63</x:t>
+    <x:t>62,342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$433,620.23</x:t>
   </x:si>
   <x:si>
     <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>G3 Goldfields Inc</x:t>
   </x:si>
   <x:si>
     <x:t>2521181D CN</x:t>
   </x:si>
   <x:si>
     <x:t>88,425</x:t>
   </x:si>
   <x:si>
-    <x:t>$122,951.40</x:t>
+    <x:t>$121,847.70</x:t>
   </x:si>
   <x:si>
     <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$494,129.56</x:t>
+    <x:t>$782,894.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1552,51 +1552,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reca39f167a434b8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0c6ab9f28a3b40fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R45c78fc72f3749ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R526e8fa198214b4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9eb9a7576b9e4211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R357ebc428ef84dd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F109"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="48" customWidth="1"/>
     <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -2144,231 +2144,231 @@
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
@@ -2384,1391 +2384,1391 @@
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
         <x:v>280</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
         <x:v>285</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="D63" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
         <x:v>299</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
         <x:v>312</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
         <x:v>321</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
         <x:v>326</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
         <x:v>336</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="D73" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
         <x:v>349</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="D76" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
         <x:v>358</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="D78" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="D79" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="E79" s="1" t="s">
+      <x:c r="F79" s="1" t="s">
         <x:v>368</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="D80" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="E80" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="E81" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="F83" s="1" t="s">
         <x:v>385</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="D84" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
+      <x:c r="E84" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="E84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
         <x:v>390</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="D85" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="E85" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="E85" s="1" t="s">
+      <x:c r="F85" s="1" t="s">
         <x:v>395</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
+      <x:c r="D87" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
+      <x:c r="E87" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="E87" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
+      <x:c r="D88" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="D88" s="1" t="s">
+      <x:c r="E88" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="E88" s="1" t="s">
+      <x:c r="F88" s="1" t="s">
         <x:v>408</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
+      <x:c r="D89" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
+      <x:c r="E89" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="E89" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
+      <x:c r="D90" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
-      <x:c r="D90" s="1" t="s">
+      <x:c r="E90" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="E90" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="E91" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
+      <x:c r="F91" s="1" t="s">
         <x:v>421</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="D92" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
+      <x:c r="E92" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="E92" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="D93" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
+      <x:c r="E93" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="E93" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="D94" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="E94" s="1" t="s">
+      <x:c r="F94" s="1" t="s">
         <x:v>434</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="D95" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
+      <x:c r="E95" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="E95" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="D96" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
+      <x:c r="E96" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="E96" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
+      <x:c r="D97" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="D97" s="1" t="s">
+      <x:c r="E97" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="E97" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="D98" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
+      <x:c r="E98" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="E98" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
+      <x:c r="D99" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="D99" s="1" t="s">
+      <x:c r="E99" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="E99" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
+      <x:c r="E100" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="D100" s="1" t="s">
+      <x:c r="F100" s="1" t="s">
         <x:v>459</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
+      <x:c r="D101" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
+      <x:c r="E101" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
-      <x:c r="E101" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
+      <x:c r="D102" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="D102" s="1" t="s">
+      <x:c r="E102" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="E102" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
+      <x:c r="D103" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
-      <x:c r="D103" s="1" t="s">
+      <x:c r="E103" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
-      <x:c r="E103" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
-      <x:c r="C104" s="1" t="s">
+      <x:c r="D104" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
-      <x:c r="D104" s="1" t="s">
+      <x:c r="E104" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
-      <x:c r="E104" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
+      <x:c r="D105" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
-      <x:c r="D105" s="1" t="s">
+      <x:c r="E105" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="E105" s="1" t="s">
+      <x:c r="F105" s="1" t="s">
         <x:v>480</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
+      <x:c r="D106" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
+      <x:c r="E106" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="E106" s="1" t="s">
+      <x:c r="F106" s="1" t="s">
         <x:v>485</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
+      <x:c r="D107" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
+      <x:c r="E107" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
-      <x:c r="E107" s="1" t="s">
+      <x:c r="F107" s="1" t="s">
         <x:v>490</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
-      <x:c r="C108" s="1" t="s">
+      <x:c r="D108" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="E108" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
-      <x:c r="D108" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E108" s="1" t="s">
+      <x:c r="F108" s="1" t="s">
         <x:v>494</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B109" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C109" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D109" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E109" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F109" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>