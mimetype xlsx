--- v8 (2026-09-11)
+++ v9 (2026-10-02)
@@ -1,1533 +1,1668 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d0046a19fd24044" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3912c55204f417f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDX_asat_20260910" sheetId="1" r:id="R357ebc428ef84dd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDX_asat_20261002" sheetId="1" r:id="R0c6c0c49c5174eaa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="549" uniqueCount="495">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 10/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="599" uniqueCount="540">
+  <x:si>
+    <x:t>All Fund Holdings as at 02/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Newmont Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NEM US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,140,900</x:t>
-[...5 lines deleted...]
-    <x:t>12.77%</x:t>
+    <x:t>1,142,121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$189,108,380.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Agnico Eagle Mines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AEM US</x:t>
   </x:si>
   <x:si>
-    <x:t>535,510</x:t>
-[...5 lines deleted...]
-    <x:t>9.35%</x:t>
+    <x:t>552,340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$144,028,699.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Barrick Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>B US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,782,337</x:t>
-[...5 lines deleted...]
-    <x:t>6.88%</x:t>
+    <x:t>1,775,908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,828,543.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Wheaton Precious Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>WPM US</x:t>
   </x:si>
   <x:si>
-    <x:t>485,202</x:t>
-[...5 lines deleted...]
-    <x:t>6.50%</x:t>
+    <x:t>492,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,812,094.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Anglogold Ashanti Plc</x:t>
   </x:si>
   <x:si>
     <x:t>AU US</x:t>
   </x:si>
   <x:si>
-    <x:t>539,104</x:t>
-[...5 lines deleted...]
-    <x:t>4.97%</x:t>
+    <x:t>546,791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,373,994.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Franco-Nevada Corp</x:t>
   </x:si>
   <x:si>
     <x:t>FNV US</x:t>
   </x:si>
   <x:si>
-    <x:t>204,978</x:t>
-[...5 lines deleted...]
-    <x:t>4.74%</x:t>
+    <x:t>207,929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,792,833.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.78%</x:t>
   </x:si>
   <x:si>
     <x:t>Gold Fields Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GFI US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,003,548</x:t>
-[...5 lines deleted...]
-    <x:t>4.07%</x:t>
+    <x:t>988,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,066,289.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Kinross Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>KGC US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,332,234</x:t>
-[...5 lines deleted...]
-    <x:t>3.42%</x:t>
+    <x:t>1,306,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,402,091.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Zijin Mining Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2899 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>6,693,612</x:t>
-[...5 lines deleted...]
-    <x:t>2.83%</x:t>
+    <x:t>6,593,693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,118,054.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Northern Star Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NST AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,541,584</x:t>
-[...5 lines deleted...]
-    <x:t>2.21%</x:t>
+    <x:t>1,515,618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,995,927.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Royal Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>RGLD US</x:t>
   </x:si>
   <x:si>
-    <x:t>94,911</x:t>
-[...5 lines deleted...]
-    <x:t>2.14%</x:t>
+    <x:t>93,342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,313,473.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolution Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,237,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,267,350.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
   </x:si>
   <x:si>
     <x:t>Pan American Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PAAS US</x:t>
   </x:si>
   <x:si>
-    <x:t>471,866</x:t>
-[...5 lines deleted...]
-    <x:t>2.12%</x:t>
+    <x:t>447,602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,071,023.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
   </x:si>
   <x:si>
     <x:t>Coeur Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CDE US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,153,273</x:t>
-[...20 lines deleted...]
-    <x:t>2.06%</x:t>
+    <x:t>1,127,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,590,711.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Alamos Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AGI US</x:t>
   </x:si>
   <x:si>
-    <x:t>469,639</x:t>
-[...5 lines deleted...]
-    <x:t>1.49%</x:t>
+    <x:t>461,112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,232,923.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equinox Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,244,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,448,423.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>239,763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,409,994.96</x:t>
   </x:si>
   <x:si>
     <x:t>Hecla Mining Co</x:t>
   </x:si>
   <x:si>
     <x:t>HL US</x:t>
   </x:si>
   <x:si>
-    <x:t>746,254</x:t>
-[...35 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>735,939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,065,067.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Iamgold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>IAG US</x:t>
   </x:si>
   <x:si>
-    <x:t>646,099</x:t>
-[...5 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>629,129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,660,494.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Harmony Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HMY US</x:t>
   </x:si>
   <x:si>
-    <x:t>622,251</x:t>
-[...5 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>613,018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,508,013.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Eldorado Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>EGO US</x:t>
   </x:si>
   <x:si>
-    <x:t>289,379</x:t>
-[...5 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>285,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,487,955.32</x:t>
   </x:si>
   <x:si>
     <x:t>First Majestic Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AG US</x:t>
   </x:si>
   <x:si>
-    <x:t>547,152</x:t>
-[...5 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>538,098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,721,478.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Dundee Precious Metals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>DPM CN</x:t>
   </x:si>
   <x:si>
-    <x:t>239,514</x:t>
-[...2 lines deleted...]
-    <x:t>$14,476,039.05</x:t>
+    <x:t>234,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,562,470.62</x:t>
   </x:si>
   <x:si>
     <x:t>0.92%</x:t>
   </x:si>
   <x:si>
+    <x:t>G Mining Ventures Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMIN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>257,936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,324,595.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Zijin Gold International Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2259 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>450,066</x:t>
-[...20 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>443,347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,568,405.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>Ssr Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SSRM US</x:t>
   </x:si>
   <x:si>
-    <x:t>229,591</x:t>
-[...5 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>222,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,735,851.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Fresnillo Plc</x:t>
   </x:si>
   <x:si>
     <x:t>FRES LN</x:t>
   </x:si>
   <x:si>
-    <x:t>206,352</x:t>
-[...5 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>203,348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,395,432.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>B2gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BTG US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,403,152</x:t>
-[...5 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>1,376,165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,273,298.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merdeka Gold Resources Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6228 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,618,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,097,164.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Or Royalties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>OR US</x:t>
   </x:si>
   <x:si>
-    <x:t>209,613</x:t>
-[...2 lines deleted...]
-    <x:t>$10,480,647.85</x:t>
+    <x:t>205,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,069,521.50</x:t>
   </x:si>
   <x:si>
     <x:t>Triple Flag Precious Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>TFPM US</x:t>
   </x:si>
   <x:si>
-    <x:t>227,495</x:t>
-[...2 lines deleted...]
-    <x:t>$10,460,705.44</x:t>
+    <x:t>223,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,823,432.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,633,968.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Oceanagold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>OGC CN</x:t>
   </x:si>
   <x:si>
-    <x:t>249,670</x:t>
-[...17 lines deleted...]
-    <x:t>$10,421,035.20</x:t>
+    <x:t>244,303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,491,585.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Perseus Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PRU AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,496,367</x:t>
-[...5 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>1,458,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,365,104.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia De Minas Buenaventura Saa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200,168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,101,566.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Genesis Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GMD AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,194,152</x:t>
-[...20 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>1,169,291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,255,194.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>Ramelius Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RMS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,075,454</x:t>
-[...5 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>2,028,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,789,754.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>K92 Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>KNT CN</x:t>
   </x:si>
   <x:si>
-    <x:t>267,104</x:t>
-[...2 lines deleted...]
-    <x:t>$7,790,001.08</x:t>
+    <x:t>263,801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,361,287.82</x:t>
   </x:si>
   <x:si>
     <x:t>0.50%</x:t>
   </x:si>
   <x:si>
+    <x:t>Discovery Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>581,839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,183,254.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Torex Gold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,056,042.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centerra Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGAU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>214,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,683,573.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capricorn Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>454,661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,592,584.50</x:t>
+  </x:si>
+  <x:si>
     <x:t>Vault Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>VAU AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,137,046</x:t>
-[...44 lines deleted...]
-    <x:t>$7,202,402.13</x:t>
+    <x:t>1,120,101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,586,193.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montage Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAU CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>343,868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,357,520.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pan African Resources Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAN SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,665,671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,161,276.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Zhaojin Mining Industry Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1818 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>1,848,238</x:t>
-[...17 lines deleted...]
-    <x:t>$7,001,458.39</x:t>
+    <x:t>1,820,648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,047,232.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aya Gold &amp; Silver Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>153,358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,950,445.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Regis Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RRL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>826,516</x:t>
-[...5 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>815,196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,853,107.28</x:t>
   </x:si>
   <x:si>
     <x:t>Greatland Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GGP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>574,921</x:t>
-[...5 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>566,679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,825,460.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wesdome Gold Mines Ltd/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>162,332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,752,368.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aris Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>222,974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,576,362.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Westgold Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WGX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,052,651</x:t>
-[...41 lines deleted...]
-    <x:t>$6,114,472.72</x:t>
+    <x:t>1,034,871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,391,677.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Fortuna Silver Mines Inc</x:t>
   </x:si>
   <x:si>
     <x:t>FSM US</x:t>
   </x:si>
   <x:si>
-    <x:t>335,954</x:t>
-[...32 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>323,355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,215,327.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skeena Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112,606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,848,618.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aura Minerals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUGO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,455,243.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pdi Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>863,838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,388,297.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seabridge Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,110,813.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>EXK US</x:t>
   </x:si>
   <x:si>
-    <x:t>331,351</x:t>
-[...32 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>326,467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,035,170.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Shandong Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1787 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>1,068,830</x:t>
-[...17 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>1,099,686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,937,903.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emerald Resources Nl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>574,882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,909,197.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Wanguo Gold Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3939 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>1,599,931</x:t>
-[...5 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>1,563,284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,895,023.15</x:t>
   </x:si>
   <x:si>
     <x:t>Perpetua Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PPTA US</x:t>
   </x:si>
   <x:si>
-    <x:t>130,246</x:t>
-[...32 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>128,383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,879,945.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allied Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAUC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>131,482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,852,096.83</x:t>
   </x:si>
   <x:si>
     <x:t>West African Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WAF AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,065,849</x:t>
-[...2 lines deleted...]
-    <x:t>$4,146,152.61</x:t>
+    <x:t>1,047,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,614,668.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silvercorp Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SVM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>234,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,592,757.18</x:t>
   </x:si>
   <x:si>
     <x:t>Hochschild Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>HOC LN</x:t>
   </x:si>
   <x:si>
-    <x:t>354,934</x:t>
-[...17 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>349,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,550,726.75</x:t>
   </x:si>
   <x:si>
     <x:t>Novagold Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NG US</x:t>
   </x:si>
   <x:si>
-    <x:t>370,607</x:t>
-[...17 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>372,544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,453,515.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mineros Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>304,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,011,990.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snowline Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>176,731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,950,376.80</x:t>
   </x:si>
   <x:si>
     <x:t>Lingbao Gold Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3330 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>797,382</x:t>
-[...5 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>782,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,856,992.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southern Cross Gold Consolidated Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SX2 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>229,793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,704,663.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bellevue Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,594,858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,503,927.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Resolute Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RSG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,071,369</x:t>
-[...56 lines deleted...]
-    <x:t>$2,493,759.57</x:t>
+    <x:t>2,044,247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,309,999.11</x:t>
   </x:si>
   <x:si>
     <x:t>0.16%</x:t>
   </x:si>
   <x:si>
+    <x:t>Ora Banda Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OBM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,538,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,230,970.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alkane Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,178,872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,186,807.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>I-80 Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAUX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>888,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,078,591.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vizsla Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VZLA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>374,261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,026,537.70</x:t>
+  </x:si>
+  <x:si>
     <x:t>Abrasilver Resource Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ABRA CN</x:t>
   </x:si>
   <x:si>
-    <x:t>160,722</x:t>
-[...17 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>158,538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,949,240.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Americas Gold &amp; Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>USAS US</x:t>
   </x:si>
   <x:si>
-    <x:t>304,570</x:t>
-[...32 lines deleted...]
-    <x:t>$2,072,726.86</x:t>
+    <x:t>305,186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,938,947.86</x:t>
   </x:si>
   <x:si>
     <x:t>Gogold Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GGD CN</x:t>
   </x:si>
   <x:si>
-    <x:t>461,313</x:t>
-[...14 lines deleted...]
-    <x:t>$1,985,800.32</x:t>
+    <x:t>454,573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,898,331.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>564,322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,784,648.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hemlo Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMMC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>286,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,692,071.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Drdgold Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DRD US</x:t>
   </x:si>
   <x:si>
-    <x:t>48,363</x:t>
-[...5 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>47,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,676,131.78</x:t>
   </x:si>
   <x:si>
     <x:t>Catalyst Metals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CYL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>272,823</x:t>
-[...5 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>272,274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,579,189.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orezone Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORE CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480,522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,563,469.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Benz Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNZ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>294,324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,509,882.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Hycroft Mining Holding Corp</x:t>
   </x:si>
   <x:si>
     <x:t>HYMC US</x:t>
   </x:si>
   <x:si>
-    <x:t>55,185</x:t>
-[...17 lines deleted...]
-    <x:t>$1,598,767.04</x:t>
+    <x:t>53,921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,473,863.96</x:t>
   </x:si>
   <x:si>
     <x:t>Mcewen Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MUX US</x:t>
   </x:si>
   <x:si>
-    <x:t>57,322</x:t>
-[...2 lines deleted...]
-    <x:t>$1,563,399.65</x:t>
+    <x:t>56,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,436,489.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunshine Silver Mining &amp; Refining Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSMR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,335,378.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Kingsgate Consolidated Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>KCN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>269,806</x:t>
-[...5 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>265,777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,289,018.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mako Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAKO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,262,063.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cadillac Mines Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CADY CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>210,238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,253,024.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chifeng Jilong Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6693 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>179,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,200,350.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santacruz Silver Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCZM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,193,353.58</x:t>
   </x:si>
   <x:si>
     <x:t>Tongguan Gold Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>340 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>2,688,426</x:t>
-[...53 lines deleted...]
-    <x:t>$1,213,739.18</x:t>
+    <x:t>2,641,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,193,338.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pantoro Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>392,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,157,497.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Highlander Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSLV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>149,174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,126,472.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Mining Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FF CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,476,992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,122,821.08</x:t>
   </x:si>
   <x:si>
     <x:t>Elemental Royalty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ELE US</x:t>
   </x:si>
   <x:si>
-    <x:t>39,015</x:t>
-[...2 lines deleted...]
-    <x:t>$1,139,207.29</x:t>
+    <x:t>41,914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,111,775.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dakota Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126,061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,088,505.88</x:t>
   </x:si>
   <x:si>
     <x:t>0.07%</x:t>
   </x:si>
   <x:si>
+    <x:t>Troilus Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>561,719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,070,404.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Tower Hill Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285,949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,040,490.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Pacific Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEWP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$989,547.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Osisko Gold Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>245,605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$989,441.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metalla Royalty &amp; Streaming Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$977,007.49</x:t>
+  </x:si>
+  <x:si>
     <x:t>Collective Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CNL CN</x:t>
   </x:si>
   <x:si>
-    <x:t>55,076</x:t>
-[...62 lines deleted...]
-    <x:t>$986,669.72</x:t>
+    <x:t>54,179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$940,168.93</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Gold Royalty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>GROY US</x:t>
   </x:si>
   <x:si>
-    <x:t>214,385</x:t>
-[...26 lines deleted...]
-    <x:t>$897,674.48</x:t>
+    <x:t>196,105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$846,659.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sinda Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIND US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$805,591.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Galiano Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GAU US</x:t>
   </x:si>
   <x:si>
-    <x:t>286,859</x:t>
-[...2 lines deleted...]
-    <x:t>$864,418.68</x:t>
+    <x:t>282,031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$794,109.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Talamore Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TALA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$784,737.95</x:t>
   </x:si>
   <x:si>
     <x:t>New Found Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NFGC US</x:t>
   </x:si>
   <x:si>
-    <x:t>274,462</x:t>
-[...2 lines deleted...]
-    <x:t>$647,099.17</x:t>
+    <x:t>302,191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$702,516.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Versamet Royalties Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VMET US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$586,962.94</x:t>
   </x:si>
   <x:si>
     <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Andean Precious Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>APM CN</x:t>
   </x:si>
   <x:si>
-    <x:t>62,342</x:t>
-[...5 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>60,785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$343,796.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>G3 Goldfields Inc</x:t>
   </x:si>
   <x:si>
     <x:t>2521181D CN</x:t>
   </x:si>
   <x:si>
     <x:t>88,425</x:t>
   </x:si>
   <x:si>
-    <x:t>$121,847.70</x:t>
+    <x:t>$122,342.93</x:t>
   </x:si>
   <x:si>
     <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$782,894.02</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$33,634.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1552,56 +1687,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R526e8fa198214b4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9eb9a7576b9e4211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R357ebc428ef84dd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R173d9bf467164abd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R542c917bc78441a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0c6c0c49c5174eaa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F109"/>
+  <x:dimension ref="A1:F119"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="48" customWidth="1"/>
     <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1964,351 +2099,351 @@
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
@@ -2404,1376 +2539,1576 @@
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
         <x:v>246</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
         <x:v>275</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
         <x:v>289</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
         <x:v>298</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
         <x:v>315</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
         <x:v>333</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="F78" s="1" t="s">
         <x:v>362</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
         <x:v>371</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
         <x:v>380</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="F86" s="1" t="s">
         <x:v>398</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="F90" s="1" t="s">
         <x:v>415</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="F93" s="1" t="s">
         <x:v>428</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="F96" s="1" t="s">
         <x:v>441</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="E104" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="F104" s="1" t="s">
         <x:v>474</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A109" s="2" t="s">
+      <x:c r="A109" s="1">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="B109" s="1" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="E109" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="F109" s="1" t="s">
+        <x:v>499</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A110" s="1">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="B110" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="E110" s="1" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="F110" s="1" t="s">
+        <x:v>499</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A111" s="1">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="B111" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="E111" s="1" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="F111" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A112" s="1">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="B112" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="E112" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="F112" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A113" s="1">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="B113" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="D113" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="E113" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="F113" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A114" s="1">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="B114" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="C114" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="E114" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="F114" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A115" s="1">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="B115" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="E115" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="F115" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A116" s="1">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="B116" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="D116" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="E116" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="F116" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A117" s="1">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="B117" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="D117" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="E117" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="F117" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A118" s="1">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="B118" s="1" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="E118" s="1" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="F118" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A119" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B109" s="2" t="s">
+      <x:c r="B119" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C109" s="2" t="s">
+      <x:c r="C119" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D109" s="2" t="s">
+      <x:c r="D119" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E109" s="2" t="s">
+      <x:c r="E119" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F109" s="2" t="s">
+      <x:c r="F119" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A109:F109"/>
+    <x:mergeCell ref="A119:F119"/>
   </x:mergeCells>
 </x:worksheet>
 </file>