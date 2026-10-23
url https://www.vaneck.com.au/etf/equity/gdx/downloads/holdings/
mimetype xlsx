--- v9 (2026-10-02)
+++ v10 (2026-10-23)
@@ -1,1668 +1,1659 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3912c55204f417f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd10549a5d1214513" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDX_asat_20261002" sheetId="1" r:id="R0c6c0c49c5174eaa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDX_asat_20261023" sheetId="1" r:id="R9717583799a64a01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="599" uniqueCount="540">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 02/10/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="599" uniqueCount="537">
+  <x:si>
+    <x:t>All Fund Holdings as at 23/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Newmont Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NEM US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,142,121</x:t>
-[...5 lines deleted...]
-    <x:t>12.76%</x:t>
+    <x:t>1,147,030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$186,675,550.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Agnico Eagle Mines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AEM US</x:t>
   </x:si>
   <x:si>
-    <x:t>552,340</x:t>
-[...5 lines deleted...]
-    <x:t>9.72%</x:t>
+    <x:t>554,714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,360,832.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Barrick Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>B US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,775,908</x:t>
-[...5 lines deleted...]
-    <x:t>6.94%</x:t>
+    <x:t>1,783,541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,315,400.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Wheaton Precious Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>WPM US</x:t>
   </x:si>
   <x:si>
-    <x:t>492,146</x:t>
-[...5 lines deleted...]
-    <x:t>6.40%</x:t>
+    <x:t>494,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,080,040.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Franco-Nevada Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FNV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>208,823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,078,506.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.99%</x:t>
   </x:si>
   <x:si>
     <x:t>Anglogold Ashanti Plc</x:t>
   </x:si>
   <x:si>
     <x:t>AU US</x:t>
   </x:si>
   <x:si>
-    <x:t>546,791</x:t>
-[...20 lines deleted...]
-    <x:t>4.78%</x:t>
+    <x:t>549,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,720,952.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.82%</x:t>
   </x:si>
   <x:si>
     <x:t>Gold Fields Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GFI US</x:t>
   </x:si>
   <x:si>
-    <x:t>988,152</x:t>
-[...5 lines deleted...]
-    <x:t>3.45%</x:t>
+    <x:t>992,399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,736,707.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Kinross Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>KGC US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,306,867</x:t>
-[...2 lines deleted...]
-    <x:t>$45,402,091.64</x:t>
+    <x:t>1,312,484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,454,724.42</x:t>
   </x:si>
   <x:si>
     <x:t>3.06%</x:t>
   </x:si>
   <x:si>
+    <x:t>Northern Star Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NST AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,522,133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,733,677.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Zijin Mining Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2899 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>6,593,693</x:t>
-[...20 lines deleted...]
-    <x:t>2.43%</x:t>
+    <x:t>6,622,034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,070,800.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.53%</x:t>
   </x:si>
   <x:si>
     <x:t>Royal Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>RGLD US</x:t>
   </x:si>
   <x:si>
-    <x:t>93,342</x:t>
-[...5 lines deleted...]
-    <x:t>2.11%</x:t>
+    <x:t>93,743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,381,803.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Evolution Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>EVN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,237,565</x:t>
-[...5 lines deleted...]
-    <x:t>1.98%</x:t>
+    <x:t>2,247,183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,606,646.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Pan American Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PAAS US</x:t>
   </x:si>
   <x:si>
-    <x:t>447,602</x:t>
-[...5 lines deleted...]
-    <x:t>1.96%</x:t>
+    <x:t>449,526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,331,068.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
   </x:si>
   <x:si>
     <x:t>Coeur Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CDE US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,127,591</x:t>
-[...5 lines deleted...]
-    <x:t>1.93%</x:t>
+    <x:t>1,132,437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,417,773.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Alamos Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AGI US</x:t>
   </x:si>
   <x:si>
-    <x:t>461,112</x:t>
-[...5 lines deleted...]
-    <x:t>1.43%</x:t>
+    <x:t>463,094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,012,472.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Equinox Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>EQX US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,244,825</x:t>
-[...2 lines deleted...]
-    <x:t>$19,448,423.76</x:t>
+    <x:t>1,250,176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,472,253.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>240,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,170,748.43</x:t>
   </x:si>
   <x:si>
     <x:t>1.31%</x:t>
   </x:si>
   <x:si>
-    <x:t>Endeavour Mining Plc</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Hecla Mining Co</x:t>
   </x:si>
   <x:si>
     <x:t>HL US</x:t>
   </x:si>
   <x:si>
-    <x:t>735,939</x:t>
-[...5 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>739,102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,873,745.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Iamgold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>IAG US</x:t>
   </x:si>
   <x:si>
-    <x:t>629,129</x:t>
-[...5 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>631,833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,796,684.57</x:t>
   </x:si>
   <x:si>
     <x:t>Harmony Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HMY US</x:t>
   </x:si>
   <x:si>
-    <x:t>613,018</x:t>
-[...5 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>615,654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,233,400.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Eldorado Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>EGO US</x:t>
   </x:si>
   <x:si>
-    <x:t>285,195</x:t>
-[...2 lines deleted...]
-    <x:t>$15,487,955.32</x:t>
+    <x:t>286,420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,443,742.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dundee Precious Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>235,092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,439,028.15</x:t>
   </x:si>
   <x:si>
     <x:t>First Majestic Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AG US</x:t>
   </x:si>
   <x:si>
-    <x:t>538,098</x:t>
-[...20 lines deleted...]
-    <x:t>0.92%</x:t>
+    <x:t>540,411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,653,729.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>G Mining Ventures Corp</x:t>
   </x:si>
   <x:si>
     <x:t>GMIN CN</x:t>
   </x:si>
   <x:si>
-    <x:t>257,936</x:t>
-[...5 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>259,045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,946,295.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Zijin Gold International Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>2259 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>443,347</x:t>
-[...5 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>445,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,934,787.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Or Royalties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>206,110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,797,681.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,613,508.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,382,081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,599,561.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresnillo Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRES LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>204,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,583,725.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Triple Flag Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TFPM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>224,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,402,125.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Ssr Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SSRM US</x:t>
   </x:si>
   <x:si>
-    <x:t>222,475</x:t>
-[...35 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>223,431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,304,975.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceanagold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>245,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,819,331.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,465,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,467,752.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Merdeka Gold Resources Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>6228 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>1,618,625</x:t>
-[...77 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>1,618,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,335,933.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Cia De Minas Buenaventura Saa</x:t>
   </x:si>
   <x:si>
     <x:t>BVN US</x:t>
   </x:si>
   <x:si>
-    <x:t>200,168</x:t>
-[...5 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>201,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,168,418.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Genesis Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GMD AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,169,291</x:t>
-[...5 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>1,174,317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,844,437.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Ramelius Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RMS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>2,028,582</x:t>
-[...5 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>2,037,301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,191,672.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Torex Gold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,066,460.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>K92 Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>KNT CN</x:t>
   </x:si>
   <x:si>
-    <x:t>263,801</x:t>
-[...5 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>264,935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,733,804.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centerra Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGAU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>215,814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,309,899.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vault Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,124,915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,265,776.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Discovery Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DSV CN</x:t>
   </x:si>
   <x:si>
-    <x:t>581,839</x:t>
-[...32 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>584,340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,164,111.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Capricorn Metals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CMM AU</x:t>
   </x:si>
   <x:si>
-    <x:t>454,661</x:t>
-[...17 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>456,615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,141,471.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pan African Resources Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAN SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,677,129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,726,716.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhaojin Mining Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1818 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,828,474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,447,518.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westgold Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WGX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,039,318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,362,880.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greatland Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>569,115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,309,842.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Montage Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MAU CN</x:t>
   </x:si>
   <x:si>
-    <x:t>343,868</x:t>
-[...35 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>345,346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,264,452.06</x:t>
   </x:si>
   <x:si>
     <x:t>Aya Gold &amp; Silver Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AYA CN</x:t>
   </x:si>
   <x:si>
-    <x:t>153,358</x:t>
-[...5 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>154,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,227,843.92</x:t>
   </x:si>
   <x:si>
     <x:t>Regis Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RRL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>815,196</x:t>
-[...17 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>818,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,223,299.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aris Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>223,933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,998,289.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Wesdome Gold Mines Ltd/Canada</x:t>
   </x:si>
   <x:si>
     <x:t>WDO CN</x:t>
   </x:si>
   <x:si>
-    <x:t>162,332</x:t>
-[...32 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>163,030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,783,235.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skeena Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,635,535.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Fortuna Silver Mines Inc</x:t>
   </x:si>
   <x:si>
     <x:t>FSM US</x:t>
   </x:si>
   <x:si>
-    <x:t>323,355</x:t>
-[...20 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>324,744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,409,273.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Aura Minerals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AUGO US</x:t>
   </x:si>
   <x:si>
-    <x:t>39,131</x:t>
-[...5 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>39,299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,402,675.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allied Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAUC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>132,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,734,566.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seabridge Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,714,237.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emerald Resources Nl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>577,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,579,588.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>327,869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,577,262.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West African Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,052,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,556,550.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wanguo Gold Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3939 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,570,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,465,952.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1787 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,104,413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,459,183.96</x:t>
   </x:si>
   <x:si>
     <x:t>Pdi Gold Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PDI AU</x:t>
   </x:si>
   <x:si>
-    <x:t>863,838</x:t>
-[...71 lines deleted...]
-    <x:t>$3,895,023.15</x:t>
+    <x:t>867,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,331,395.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novagold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>374,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,329,773.21</x:t>
   </x:si>
   <x:si>
     <x:t>Perpetua Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PPTA US</x:t>
   </x:si>
   <x:si>
-    <x:t>128,383</x:t>
-[...29 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>128,935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,173,953.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hochschild Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>351,399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,004,702.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Silvercorp Metals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SVM US</x:t>
   </x:si>
   <x:si>
-    <x:t>234,070</x:t>
-[...29 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>235,077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,890,056.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Mineros Sa</x:t>
   </x:si>
   <x:si>
     <x:t>MSA CN</x:t>
   </x:si>
   <x:si>
-    <x:t>304,150</x:t>
-[...5 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>305,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,626,200.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Snowline Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>SGD CN</x:t>
   </x:si>
   <x:si>
-    <x:t>176,731</x:t>
-[...2 lines deleted...]
-    <x:t>$2,950,376.80</x:t>
+    <x:t>177,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,516,274.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Lingbao Gold Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>3330 HK</x:t>
   </x:si>
   <x:si>
-    <x:t>782,159</x:t>
-[...5 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>785,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,418,908.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Southern Cross Gold Consolidated Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SX2 AU</x:t>
   </x:si>
   <x:si>
-    <x:t>229,793</x:t>
-[...5 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>230,781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,289,347.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resolute Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RSG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,053,034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,289,132.91</x:t>
   </x:si>
   <x:si>
     <x:t>Bellevue Gold Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BGL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,594,858</x:t>
-[...17 lines deleted...]
-    <x:t>$2,309,999.11</x:t>
+    <x:t>1,601,713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,218,372.51</x:t>
   </x:si>
   <x:si>
     <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Ora Banda Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>OBM AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,538,600</x:t>
-[...2 lines deleted...]
-    <x:t>$2,230,970.00</x:t>
+    <x:t>1,545,213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,055,133.29</x:t>
   </x:si>
   <x:si>
     <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Alkane Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ALK AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,178,872</x:t>
-[...2 lines deleted...]
-    <x:t>$2,186,807.56</x:t>
+    <x:t>1,183,939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,959,419.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abrasilver Resource Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABRA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>159,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,907,738.79</x:t>
   </x:si>
   <x:si>
     <x:t>I-80 Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>IAUX US</x:t>
   </x:si>
   <x:si>
-    <x:t>888,598</x:t>
-[...5 lines deleted...]
-    <x:t>0.14%</x:t>
+    <x:t>892,418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,845,547.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Vizsla Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>VZLA US</x:t>
   </x:si>
   <x:si>
-    <x:t>374,261</x:t>
-[...17 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>375,870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,710,083.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drdgold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,670,239.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gogold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>456,527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,637,753.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>566,747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,532,069.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Catalyst Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CYL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>273,445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,430,117.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hemlo Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMMC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>287,568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,405,701.54</x:t>
   </x:si>
   <x:si>
     <x:t>Americas Gold &amp; Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>USAS US</x:t>
   </x:si>
   <x:si>
-    <x:t>305,186</x:t>
-[...68 lines deleted...]
-    <x:t>$1,579,189.20</x:t>
+    <x:t>306,498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,394,463.93</x:t>
   </x:si>
   <x:si>
     <x:t>Orezone Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ORE CN</x:t>
   </x:si>
   <x:si>
-    <x:t>480,522</x:t>
-[...2 lines deleted...]
-    <x:t>$1,563,469.66</x:t>
+    <x:t>482,587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,319,275.16</x:t>
   </x:si>
   <x:si>
     <x:t>Benz Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BNZ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>294,324</x:t>
-[...5 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>295,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,276,944.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Hycroft Mining Holding Corp</x:t>
   </x:si>
   <x:si>
     <x:t>HYMC US</x:t>
   </x:si>
   <x:si>
-    <x:t>53,921</x:t>
-[...2 lines deleted...]
-    <x:t>$1,473,863.96</x:t>
+    <x:t>54,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,217,193.63</x:t>
   </x:si>
   <x:si>
     <x:t>Mcewen Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MUX US</x:t>
   </x:si>
   <x:si>
-    <x:t>56,333</x:t>
-[...2 lines deleted...]
-    <x:t>$1,436,489.40</x:t>
+    <x:t>56,575</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,202,263.85</x:t>
   </x:si>
   <x:si>
     <x:t>Sunshine Silver Mining &amp; Refining Co</x:t>
   </x:si>
   <x:si>
     <x:t>SSMR US</x:t>
   </x:si>
   <x:si>
-    <x:t>61,778</x:t>
-[...5 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>62,043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,165,379.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Kingsgate Consolidated Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>KCN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>265,777</x:t>
-[...2 lines deleted...]
-    <x:t>$1,289,018.45</x:t>
+    <x:t>266,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,142,413.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tongguan Gold Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>340 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,652,904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,112,893.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pantoro Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>394,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,095,484.02</x:t>
   </x:si>
   <x:si>
     <x:t>Mako Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MAKO US</x:t>
   </x:si>
   <x:si>
-    <x:t>93,983</x:t>
-[...2 lines deleted...]
-    <x:t>$1,262,063.19</x:t>
+    <x:t>94,387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,079,631.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Highlander Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSLV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>149,815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,038,358.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chifeng Jilong Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6693 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>180,373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,007,792.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santacruz Silver Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCZM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95,295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$969,055.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elemental Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$959,969.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dakota Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126,603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$956,993.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Pacific Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEWP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$900,339.17</x:t>
   </x:si>
   <x:si>
     <x:t>Cadillac Mines Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CADY CN</x:t>
   </x:si>
   <x:si>
-    <x:t>210,238</x:t>
-[...65 lines deleted...]
-    <x:t>$1,126,472.41</x:t>
+    <x:t>211,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$896,929.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>First Mining Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>FF CN</x:t>
   </x:si>
   <x:si>
-    <x:t>1,476,992</x:t>
-[...29 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>1,483,341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$874,332.22</x:t>
   </x:si>
   <x:si>
     <x:t>Troilus Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>TLG CN</x:t>
   </x:si>
   <x:si>
-    <x:t>561,719</x:t>
-[...2 lines deleted...]
-    <x:t>$1,070,404.96</x:t>
+    <x:t>564,133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$854,230.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galiano Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>283,243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$844,295.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Osisko Gold Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>246,661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$840,789.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Collective Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNL CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$812,852.09</x:t>
   </x:si>
   <x:si>
     <x:t>International Tower Hill Mines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>THM US</x:t>
   </x:si>
   <x:si>
-    <x:t>285,949</x:t>
-[...26 lines deleted...]
-    <x:t>$989,441.80</x:t>
+    <x:t>287,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$810,970.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GROY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>196,947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$797,731.37</x:t>
   </x:si>
   <x:si>
     <x:t>Metalla Royalty &amp; Streaming Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MTA US</x:t>
   </x:si>
   <x:si>
-    <x:t>72,991</x:t>
-[...29 lines deleted...]
-    <x:t>$846,659.34</x:t>
+    <x:t>73,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$780,985.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Talamore Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TALA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$693,873.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Found Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFGC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>303,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$679,565.88</x:t>
   </x:si>
   <x:si>
     <x:t>Sinda Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SIND US</x:t>
   </x:si>
   <x:si>
-    <x:t>39,345</x:t>
-[...41 lines deleted...]
-    <x:t>$702,516.05</x:t>
+    <x:t>39,514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$645,839.45</x:t>
   </x:si>
   <x:si>
     <x:t>Versamet Royalties Corp</x:t>
   </x:si>
   <x:si>
     <x:t>VMET US</x:t>
   </x:si>
   <x:si>
-    <x:t>47,544</x:t>
-[...2 lines deleted...]
-    <x:t>$586,962.94</x:t>
+    <x:t>47,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$554,341.82</x:t>
   </x:si>
   <x:si>
     <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Andean Precious Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>APM CN</x:t>
   </x:si>
   <x:si>
-    <x:t>60,785</x:t>
-[...2 lines deleted...]
-    <x:t>$343,796.75</x:t>
+    <x:t>61,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$320,746.82</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>G3 Goldfields Inc</x:t>
   </x:si>
   <x:si>
     <x:t>2521181D CN</x:t>
   </x:si>
   <x:si>
     <x:t>88,425</x:t>
   </x:si>
   <x:si>
-    <x:t>$122,342.93</x:t>
+    <x:t>$122,663.46</x:t>
   </x:si>
   <x:si>
     <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$33,634.12</x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$234,028.08</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1687,51 +1678,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R173d9bf467164abd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R542c917bc78441a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0c6c0c49c5174eaa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf84b5ff367fa4de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc87e7dcf4d4342e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9717583799a64a01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F119"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="48" customWidth="1"/>
     <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -2099,151 +2090,151 @@
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
@@ -2319,351 +2310,351 @@
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
@@ -2679,1431 +2670,1431 @@
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
         <x:v>258</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
         <x:v>263</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
         <x:v>277</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
         <x:v>286</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
         <x:v>299</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
         <x:v>317</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
         <x:v>322</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="D70" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
         <x:v>327</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="D71" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
         <x:v>332</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="D72" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="D75" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="E75" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
         <x:v>355</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
         <x:v>360</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
         <x:v>365</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="D79" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="E79" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="F80" s="1" t="s">
         <x:v>374</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="D81" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="E81" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="E81" s="1" t="s">
+      <x:c r="F81" s="1" t="s">
         <x:v>379</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="D82" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="D83" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="E83" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="D84" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
+      <x:c r="E84" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="E84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
         <x:v>392</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="D85" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="E85" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="E85" s="1" t="s">
+      <x:c r="F85" s="1" t="s">
         <x:v>397</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="D86" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
+      <x:c r="E86" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="E86" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
+      <x:c r="D87" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
+      <x:c r="E87" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="E87" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
+      <x:c r="D88" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="D88" s="1" t="s">
+      <x:c r="E88" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="E88" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
+      <x:c r="D89" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
+      <x:c r="E89" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="E89" s="1" t="s">
+      <x:c r="F89" s="1" t="s">
         <x:v>414</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
+      <x:c r="D90" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="D90" s="1" t="s">
+      <x:c r="E90" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="E90" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="D91" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
+      <x:c r="E91" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="E91" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="D92" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
+      <x:c r="E92" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="E92" s="1" t="s">
+      <x:c r="F92" s="1" t="s">
         <x:v>427</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="D93" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
+      <x:c r="E93" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="E93" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="D94" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="E94" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="D95" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
+      <x:c r="E95" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="E95" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="E96" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
+      <x:c r="E97" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="D97" s="1" t="s">
+      <x:c r="F97" s="1" t="s">
         <x:v>448</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="D98" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
+      <x:c r="E98" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
-      <x:c r="E98" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
+      <x:c r="D99" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
-      <x:c r="D99" s="1" t="s">
+      <x:c r="E99" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
-      <x:c r="E99" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
+      <x:c r="D100" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="D100" s="1" t="s">
+      <x:c r="E100" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
-      <x:c r="E100" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
+      <x:c r="D101" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
+      <x:c r="E101" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
-      <x:c r="E101" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
+      <x:c r="D102" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="D102" s="1" t="s">
+      <x:c r="E102" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
-      <x:c r="E102" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
+      <x:c r="D103" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
-      <x:c r="D103" s="1" t="s">
+      <x:c r="E103" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="E103" s="1" t="s">
+      <x:c r="F103" s="1" t="s">
         <x:v>473</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
-      <x:c r="C104" s="1" t="s">
+      <x:c r="D104" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
-      <x:c r="D104" s="1" t="s">
+      <x:c r="E104" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
-      <x:c r="E104" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
+      <x:c r="D105" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="D105" s="1" t="s">
+      <x:c r="E105" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
-      <x:c r="E105" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
+      <x:c r="D106" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
+      <x:c r="E106" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
-      <x:c r="E106" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
+      <x:c r="D107" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
+      <x:c r="E107" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
-      <x:c r="E107" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
-      <x:c r="C108" s="1" t="s">
+      <x:c r="D108" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
-      <x:c r="D108" s="1" t="s">
+      <x:c r="E108" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
-      <x:c r="E108" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
-      <x:c r="C109" s="1" t="s">
+      <x:c r="D109" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
-      <x:c r="D109" s="1" t="s">
+      <x:c r="E109" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
-      <x:c r="E109" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
-      <x:c r="C110" s="1" t="s">
+      <x:c r="E110" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
-      <x:c r="D110" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
-      <x:c r="C111" s="1" t="s">
+      <x:c r="E111" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
-      <x:c r="D111" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="E112" s="1" t="s">
         <x:v>509</x:v>
       </x:c>
-      <x:c r="C112" s="1" t="s">
+      <x:c r="F112" s="1" t="s">
         <x:v>510</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="D113" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
-      <x:c r="C113" s="1" t="s">
+      <x:c r="E113" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
-      <x:c r="D113" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="C114" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
         <x:v>517</x:v>
       </x:c>
-      <x:c r="C114" s="1" t="s">
+      <x:c r="E114" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
-      <x:c r="D114" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
-      <x:c r="C115" s="1" t="s">
+      <x:c r="E115" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
-      <x:c r="D115" s="1" t="s">
+      <x:c r="F115" s="1" t="s">
         <x:v>523</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="D116" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
-      <x:c r="C116" s="1" t="s">
+      <x:c r="E116" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
-      <x:c r="D116" s="1" t="s">
+      <x:c r="F116" s="1" t="s">
         <x:v>528</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="D117" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
-      <x:c r="C117" s="1" t="s">
+      <x:c r="E117" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
-      <x:c r="D117" s="1" t="s">
+      <x:c r="F117" s="1" t="s">
         <x:v>533</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="E118" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
-      <x:c r="C118" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B119" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C119" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D119" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E119" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F119" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>