--- v4 (2026-07-05)
+++ v5 (2026-08-14)
@@ -1,16332 +1,516 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R680a96ba3e004fe9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc031c742a9f14a85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GOAT_asat_20260702" sheetId="1" r:id="R23729ac91e3b4dbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GOAT_asat_20260813" sheetId="1" r:id="R7789cdb77a85457d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11968" uniqueCount="5428">
-[...1 lines deleted...]
-    <x:t>Morningstar International Wide Moat ETF - GOAT</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="176" uniqueCount="156">
+  <x:si>
+    <x:t>Dynamic International Equity ETF - GOAT</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>NAV</x:t>
   </x:si>
   <x:si>
     <x:t>Change</x:t>
   </x:si>
   <x:si>
     <x:t>% Change</x:t>
   </x:si>
   <x:si>
     <x:t>Last traded price</x:t>
   </x:si>
   <x:si>
     <x:t>Volume*</x:t>
   </x:si>
   <x:si>
     <x:t>Premium/Discount</x:t>
   </x:si>
   <x:si>
     <x:t>% Premium/Discount</x:t>
   </x:si>
   <x:si>
-    <x:t>02/07/2026</x:t>
-[...98 lines deleted...]
-    <x:t>27.3889</x:t>
+    <x:t>13/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.5177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.4814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.1747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.1146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03</x:t>
   </x:si>
   <x:si>
     <x:t>0.13</x:t>
   </x:si>
   <x:si>
+    <x:t>26.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.0806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.8788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.9504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.0778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.6552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.3328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.2904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-3.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.5422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.8470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.3142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>128,377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.5920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.0307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.9032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.8207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.0404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.1000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,291</x:t>
+  </x:si>
+  <x:si>
     <x:t>0.48</x:t>
-  </x:si>
-[...16144 lines deleted...]
-    <x:t>19.77</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -16354,63 +538,63 @@
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="5">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf84ed73ac0544d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7d9ad1041f3549c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R23729ac91e3b4dbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d2bcaac275c4de4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R51996111ed9540a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7789cdb77a85457d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:H1497"/>
+  <x:dimension ref="A1:H23"/>
   <x:cols>
     <x:col min="1" max="1" width="16" customWidth="1"/>
     <x:col min="2" max="2" width="13" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="14" customWidth="1"/>
     <x:col min="5" max="5" width="25" customWidth="1"/>
-    <x:col min="6" max="6" width="14" customWidth="1"/>
+    <x:col min="6" max="6" width="13" customWidth="1"/>
     <x:col min="7" max="7" width="24" customWidth="1"/>
     <x:col min="8" max="8" width="26" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8" ht="15" customHeight="1">
       <x:c r="A1" s="3" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>1</x:v>
@@ -16547,38751 +731,427 @@
       </x:c>
       <x:c r="H6" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8" ht="15" customHeight="1">
       <x:c r="A7" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C7" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D7" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E7" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F7" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G7" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H7" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8" ht="15" customHeight="1">
       <x:c r="A8" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B8" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C8" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="B8" s="1" t="s">
+      <x:c r="D8" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="C8" s="4" t="s">
+      <x:c r="E8" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="D8" s="4" t="s">
+      <x:c r="F8" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="E8" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G8" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="H8" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8" ht="15" customHeight="1">
       <x:c r="A9" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="B9" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="C9" s="4" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="D9" s="4" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E9" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="B9" s="1" t="s">
+      <x:c r="F9" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="C9" s="4" t="s">
+      <x:c r="G9" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="D9" s="4" t="s">
+      <x:c r="H9" s="4" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8" ht="15" customHeight="1">
       <x:c r="A10" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B10" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="C10" s="4" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="D10" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="B10" s="1" t="s">
+      <x:c r="E10" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="C10" s="4" t="s">
+      <x:c r="F10" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="D10" s="4" t="s">
+      <x:c r="G10" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="E10" s="4" t="s">
+      <x:c r="H10" s="4" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8" ht="15" customHeight="1">
       <x:c r="A11" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B11" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C11" s="4" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="D11" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="B11" s="1" t="s">
+      <x:c r="E11" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="C11" s="4" t="s">
+      <x:c r="F11" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="D11" s="4" t="s">
+      <x:c r="G11" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="E11" s="4" t="s">
+      <x:c r="H11" s="4" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8" ht="15" customHeight="1">
       <x:c r="A12" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="B12" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C12" s="4" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D12" s="4" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E12" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="B12" s="1" t="s">
+      <x:c r="F12" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="C12" s="4" t="s">
-[...2 lines deleted...]
-      <x:c r="D12" s="4" t="s">
+      <x:c r="G12" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="E12" s="4" t="s">
+      <x:c r="H12" s="4" t="s">
         <x:v>84</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8" ht="15" customHeight="1">
       <x:c r="A13" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="B13" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="B13" s="1" t="s">
+      <x:c r="C13" s="4" t="s">
         <x:v>87</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>40</x:v>
       </x:c>
       <x:c r="D13" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E13" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="F13" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G13" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="H13" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8" ht="15" customHeight="1">
       <x:c r="A14" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C14" s="4" t="s">
-        <x:v>28</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D14" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E14" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="F14" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="G14" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H14" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8" ht="15" customHeight="1">
       <x:c r="A15" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C15" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D15" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E15" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F15" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G15" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H15" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8" ht="15" customHeight="1">
       <x:c r="A16" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C16" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D16" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E16" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F16" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G16" s="4" t="s">
-        <x:v>12</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H16" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8" ht="15" customHeight="1">
       <x:c r="A17" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C17" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D17" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E17" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="F17" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="G17" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H17" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:8" ht="15" customHeight="1">
       <x:c r="A18" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C18" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D18" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E18" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F18" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G18" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H18" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8" ht="15" customHeight="1">
       <x:c r="A19" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C19" s="4" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D19" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E19" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="F19" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G19" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H19" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8" ht="15" customHeight="1">
       <x:c r="A20" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C20" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="D20" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E20" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="F20" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="G20" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H20" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8" ht="15" customHeight="1">
       <x:c r="A21" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C21" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D21" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E21" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F21" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="G21" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H21" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8" ht="15" customHeight="1">
       <x:c r="A22" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C22" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D22" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E22" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F22" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G22" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H22" s="4" t="s">
-        <x:v>145</x:v>
-[...32 lines deleted...]
-      <x:c r="B24" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...38288 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="A1:H1"/>
   </x:mergeCells>
 </x:worksheet>
 </file>