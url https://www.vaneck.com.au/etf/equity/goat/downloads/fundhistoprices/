--- v5 (2026-08-14)
+++ v6 (2026-09-04)
@@ -1,302 +1,578 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc031c742a9f14a85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0733403117d4e04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GOAT_asat_20260813" sheetId="1" r:id="R7789cdb77a85457d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GOAT_asat_20260903" sheetId="1" r:id="Rcd5d53e949f04011"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="176" uniqueCount="156">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="296" uniqueCount="244">
   <x:si>
     <x:t>Dynamic International Equity ETF - GOAT</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>NAV</x:t>
   </x:si>
   <x:si>
     <x:t>Change</x:t>
   </x:si>
   <x:si>
     <x:t>% Change</x:t>
   </x:si>
   <x:si>
     <x:t>Last traded price</x:t>
   </x:si>
   <x:si>
     <x:t>Volume*</x:t>
   </x:si>
   <x:si>
     <x:t>Premium/Discount</x:t>
   </x:si>
   <x:si>
     <x:t>% Premium/Discount</x:t>
   </x:si>
   <x:si>
+    <x:t>03/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.4420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,962</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.2156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.1855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.3692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.3814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.5783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.7045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.5490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.4152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.5470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.5321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.6456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.0416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.4675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.4951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66</x:t>
+  </x:si>
+  <x:si>
     <x:t>13/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t>26.5177</x:t>
   </x:si>
   <x:si>
-    <x:t>0.04</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>0.14</x:t>
   </x:si>
   <x:si>
     <x:t>26.73</x:t>
   </x:si>
   <x:si>
     <x:t>17,556</x:t>
   </x:si>
   <x:si>
     <x:t>0.21</x:t>
   </x:si>
   <x:si>
     <x:t>0.80</x:t>
   </x:si>
   <x:si>
     <x:t>12/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t>26.4814</x:t>
   </x:si>
   <x:si>
-    <x:t>0.31</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1.17</x:t>
   </x:si>
   <x:si>
     <x:t>26.38</x:t>
   </x:si>
   <x:si>
     <x:t>16,814</x:t>
   </x:si>
   <x:si>
-    <x:t>-0.10</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>-0.38</x:t>
   </x:si>
   <x:si>
     <x:t>11/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t>26.1747</x:t>
   </x:si>
   <x:si>
-    <x:t>0.06</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>26.26</x:t>
   </x:si>
   <x:si>
     <x:t>21,603</x:t>
   </x:si>
   <x:si>
     <x:t>0.09</x:t>
   </x:si>
   <x:si>
     <x:t>0.33</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t>26.1146</x:t>
   </x:si>
   <x:si>
-    <x:t>0.03</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>26.19</x:t>
   </x:si>
   <x:si>
     <x:t>58,447</x:t>
   </x:si>
   <x:si>
-    <x:t>0.08</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>0.29</x:t>
   </x:si>
   <x:si>
     <x:t>07/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t>26.0806</x:t>
   </x:si>
   <x:si>
-    <x:t>0.20</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>26.14</x:t>
   </x:si>
   <x:si>
     <x:t>29,876</x:t>
   </x:si>
   <x:si>
     <x:t>06/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t>25.8788</x:t>
   </x:si>
   <x:si>
     <x:t>-0.07</x:t>
   </x:si>
   <x:si>
     <x:t>-0.28</x:t>
   </x:si>
   <x:si>
     <x:t>25.96</x:t>
   </x:si>
   <x:si>
     <x:t>22,773</x:t>
   </x:si>
   <x:si>
     <x:t>05/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t>25.9504</x:t>
   </x:si>
   <x:si>
-    <x:t>-0.13</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>26.22</x:t>
   </x:si>
   <x:si>
     <x:t>54,516</x:t>
   </x:si>
   <x:si>
-    <x:t>0.27</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1.04</x:t>
   </x:si>
   <x:si>
     <x:t>04/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t>26.0778</x:t>
   </x:si>
   <x:si>
     <x:t>0.42</x:t>
   </x:si>
   <x:si>
-    <x:t>1.65</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>25.79</x:t>
   </x:si>
   <x:si>
     <x:t>35,707</x:t>
   </x:si>
   <x:si>
     <x:t>-0.29</x:t>
   </x:si>
   <x:si>
     <x:t>-1.10</x:t>
   </x:si>
   <x:si>
     <x:t>03/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t>25.6552</x:t>
   </x:si>
   <x:si>
-    <x:t>0.32</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1.27</x:t>
   </x:si>
   <x:si>
-    <x:t>25.60</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>33,106</x:t>
   </x:si>
   <x:si>
     <x:t>-0.06</x:t>
   </x:si>
   <x:si>
-    <x:t>-0.22</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>31/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t>25.3328</x:t>
   </x:si>
   <x:si>
-    <x:t>0.17</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>25.85</x:t>
   </x:si>
   <x:si>
     <x:t>32,787</x:t>
   </x:si>
   <x:si>
-    <x:t>0.52</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2.04</x:t>
   </x:si>
   <x:si>
     <x:t>30/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t>25.2904</x:t>
   </x:si>
   <x:si>
     <x:t>0.75</x:t>
   </x:si>
   <x:si>
     <x:t>3.05</x:t>
   </x:si>
   <x:si>
     <x:t>24.50</x:t>
   </x:si>
   <x:si>
     <x:t>43,939</x:t>
   </x:si>
   <x:si>
     <x:t>-0.79</x:t>
   </x:si>
   <x:si>
     <x:t>-3.13</x:t>
@@ -340,147 +616,135 @@
   <x:si>
     <x:t>25.18</x:t>
   </x:si>
   <x:si>
     <x:t>62,897</x:t>
   </x:si>
   <x:si>
     <x:t>1.34</x:t>
   </x:si>
   <x:si>
     <x:t>27/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t>25.3142</x:t>
   </x:si>
   <x:si>
     <x:t>-1.09</x:t>
   </x:si>
   <x:si>
     <x:t>25.97</x:t>
   </x:si>
   <x:si>
     <x:t>128,377</x:t>
   </x:si>
   <x:si>
-    <x:t>0.66</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2.59</x:t>
   </x:si>
   <x:si>
     <x:t>24/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t>25.5920</x:t>
   </x:si>
   <x:si>
-    <x:t>-0.44</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>-1.69</x:t>
   </x:si>
   <x:si>
     <x:t>26.03</x:t>
   </x:si>
   <x:si>
     <x:t>40,092</x:t>
   </x:si>
   <x:si>
     <x:t>0.44</x:t>
   </x:si>
   <x:si>
     <x:t>1.71</x:t>
   </x:si>
   <x:si>
     <x:t>23/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t>26.0307</x:t>
   </x:si>
   <x:si>
     <x:t>0.49</x:t>
   </x:si>
   <x:si>
     <x:t>26.05</x:t>
   </x:si>
   <x:si>
     <x:t>79,885</x:t>
   </x:si>
   <x:si>
     <x:t>0.02</x:t>
   </x:si>
   <x:si>
     <x:t>0.07</x:t>
   </x:si>
   <x:si>
     <x:t>22/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t>25.9032</x:t>
   </x:si>
   <x:si>
     <x:t>26.02</x:t>
   </x:si>
   <x:si>
     <x:t>81,068</x:t>
   </x:si>
   <x:si>
-    <x:t>0.12</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>21/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t>25.8207</x:t>
   </x:si>
   <x:si>
     <x:t>3.12</x:t>
   </x:si>
   <x:si>
     <x:t>25.28</x:t>
   </x:si>
   <x:si>
     <x:t>19,631</x:t>
   </x:si>
   <x:si>
     <x:t>-0.54</x:t>
   </x:si>
   <x:si>
     <x:t>-2.09</x:t>
   </x:si>
   <x:si>
     <x:t>20/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t>25.0404</x:t>
   </x:si>
   <x:si>
     <x:t>-0.24</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>25.26</x:t>
   </x:si>
   <x:si>
     <x:t>38,134</x:t>
   </x:si>
   <x:si>
     <x:t>0.22</x:t>
   </x:si>
   <x:si>
     <x:t>0.88</x:t>
   </x:si>
   <x:si>
     <x:t>17/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t>25.1000</x:t>
   </x:si>
   <x:si>
     <x:t>0.00</x:t>
   </x:si>
   <x:si>
     <x:t>0</x:t>
   </x:si>
   <x:si>
     <x:t>25.22</x:t>
   </x:si>
@@ -538,56 +802,56 @@
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="5">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d2bcaac275c4de4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R51996111ed9540a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7789cdb77a85457d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d8db89b97ca4286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R90f40e4615384131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcd5d53e949f04011" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:H23"/>
+  <x:dimension ref="A1:H38"/>
   <x:cols>
     <x:col min="1" max="1" width="16" customWidth="1"/>
     <x:col min="2" max="2" width="13" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="14" customWidth="1"/>
     <x:col min="5" max="5" width="25" customWidth="1"/>
     <x:col min="6" max="6" width="13" customWidth="1"/>
     <x:col min="7" max="7" width="24" customWidth="1"/>
     <x:col min="8" max="8" width="26" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8" ht="15" customHeight="1">
       <x:c r="A1" s="3" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="3" t="s">
@@ -731,427 +995,817 @@
       </x:c>
       <x:c r="H6" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8" ht="15" customHeight="1">
       <x:c r="A7" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C7" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D7" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E7" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F7" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G7" s="4" t="s">
-        <x:v>28</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H7" s="4" t="s">
-        <x:v>29</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8" ht="15" customHeight="1">
       <x:c r="A8" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C8" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D8" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E8" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F8" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G8" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="H8" s="4" t="s">
-        <x:v>20</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8" ht="15" customHeight="1">
       <x:c r="A9" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C9" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D9" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E9" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F9" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G9" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H9" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8" ht="15" customHeight="1">
       <x:c r="A10" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C10" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D10" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E10" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="F10" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="G10" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H10" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8" ht="15" customHeight="1">
       <x:c r="A11" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C11" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D11" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E11" s="4" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F11" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="F11" s="4" t="s">
+      <x:c r="G11" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="G11" s="4" t="s">
+      <x:c r="H11" s="4" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8" ht="15" customHeight="1">
       <x:c r="A12" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="B12" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="B12" s="1" t="s">
+      <x:c r="C12" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C12" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D12" s="4" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E12" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="E12" s="4" t="s">
+      <x:c r="F12" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="F12" s="4" t="s">
+      <x:c r="G12" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="G12" s="4" t="s">
+      <x:c r="H12" s="4" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8" ht="15" customHeight="1">
       <x:c r="A13" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="B13" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="B13" s="1" t="s">
+      <x:c r="C13" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="C13" s="4" t="s">
+      <x:c r="D13" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="D13" s="4" t="s">
+      <x:c r="E13" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="E13" s="4" t="s">
+      <x:c r="F13" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="F13" s="4" t="s">
+      <x:c r="G13" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="G13" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H13" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8" ht="15" customHeight="1">
       <x:c r="A14" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="B14" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C14" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="B14" s="1" t="s">
+      <x:c r="D14" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="C14" s="4" t="s">
+      <x:c r="E14" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="D14" s="4" t="s">
+      <x:c r="F14" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="E14" s="4" t="s">
+      <x:c r="G14" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="F14" s="4" t="s">
+      <x:c r="H14" s="4" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8" ht="15" customHeight="1">
       <x:c r="A15" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="B15" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C15" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="B15" s="1" t="s">
+      <x:c r="D15" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="C15" s="4" t="s">
+      <x:c r="E15" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="D15" s="4" t="s">
+      <x:c r="F15" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="E15" s="4" t="s">
+      <x:c r="G15" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="F15" s="4" t="s">
+      <x:c r="H15" s="4" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8" ht="15" customHeight="1">
       <x:c r="A16" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="B16" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="B16" s="1" t="s">
+      <x:c r="C16" s="4" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>51</x:v>
       </x:c>
       <x:c r="D16" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E16" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="F16" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G16" s="4" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="H16" s="4" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8" ht="15" customHeight="1">
       <x:c r="A17" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="B17" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="B17" s="1" t="s">
+      <x:c r="C17" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="C17" s="4" t="s">
+      <x:c r="D17" s="4" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="E17" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="D17" s="4" t="s">
+      <x:c r="F17" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="E17" s="4" t="s">
+      <x:c r="G17" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="F17" s="4" t="s">
+      <x:c r="H17" s="4" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:8" ht="15" customHeight="1">
       <x:c r="A18" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="B18" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C18" s="4" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="D18" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="B18" s="1" t="s">
+      <x:c r="E18" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="C18" s="4" t="s">
-[...2 lines deleted...]
-      <x:c r="D18" s="4" t="s">
+      <x:c r="F18" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="E18" s="4" t="s">
+      <x:c r="G18" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="F18" s="4" t="s">
+      <x:c r="H18" s="4" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8" ht="15" customHeight="1">
       <x:c r="A19" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="B19" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="C19" s="4" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D19" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="B19" s="1" t="s">
+      <x:c r="E19" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="C19" s="4" t="s">
-[...5 lines deleted...]
-      <x:c r="E19" s="4" t="s">
+      <x:c r="F19" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="F19" s="4" t="s">
+      <x:c r="G19" s="4" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="H19" s="4" t="s">
         <x:v>133</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8" ht="15" customHeight="1">
       <x:c r="A20" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="B20" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="B20" s="1" t="s">
+      <x:c r="C20" s="4" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D20" s="4" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="E20" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="C20" s="4" t="s">
-[...2 lines deleted...]
-      <x:c r="D20" s="4" t="s">
+      <x:c r="F20" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="E20" s="4" t="s">
+      <x:c r="G20" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="F20" s="4" t="s">
+      <x:c r="H20" s="4" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8" ht="15" customHeight="1">
       <x:c r="A21" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="B21" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C21" s="4" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="D21" s="4" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E21" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="B21" s="1" t="s">
+      <x:c r="F21" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="C21" s="4" t="s">
-[...2 lines deleted...]
-      <x:c r="D21" s="4" t="s">
+      <x:c r="G21" s="4" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="H21" s="4" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8" ht="15" customHeight="1">
       <x:c r="A22" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="B22" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="C22" s="4" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D22" s="4" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E22" s="4" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="F22" s="4" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="G22" s="4" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="H22" s="4" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:8" ht="15" customHeight="1">
+      <x:c r="A23" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="B22" s="1" t="s">
+      <x:c r="B23" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="C22" s="4" t="s">
+      <x:c r="C23" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="D22" s="4" t="s">
+      <x:c r="D23" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="E22" s="4" t="s">
+      <x:c r="E23" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="F22" s="4" t="s">
+      <x:c r="F23" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="G22" s="4" t="s">
-[...2 lines deleted...]
-      <x:c r="H22" s="4" t="s">
+      <x:c r="G23" s="4" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="H23" s="4" t="s">
+        <x:v>113</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:8" ht="15" customHeight="1">
+      <x:c r="A24" s="1" t="s">
         <x:v>155</x:v>
+      </x:c>
+      <x:c r="B24" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C24" s="4" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="D24" s="4" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="E24" s="4" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F24" s="4" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="G24" s="4" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="H24" s="4" t="s">
+        <x:v>159</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:8" ht="15" customHeight="1">
+      <x:c r="A25" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="B25" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C25" s="4" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D25" s="4" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="E25" s="4" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="F25" s="4" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="G25" s="4" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="H25" s="4" t="s">
+        <x:v>166</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:8" ht="15" customHeight="1">
+      <x:c r="A26" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="B26" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C26" s="4" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D26" s="4" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="E26" s="4" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F26" s="4" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="G26" s="4" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="H26" s="4" t="s">
+        <x:v>63</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:8" ht="15" customHeight="1">
+      <x:c r="A27" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="B27" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C27" s="4" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="D27" s="4" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E27" s="4" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="F27" s="4" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="G27" s="4" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="H27" s="4" t="s">
+        <x:v>176</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:8" ht="15" customHeight="1">
+      <x:c r="A28" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="B28" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C28" s="4" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D28" s="4" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="E28" s="4" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="F28" s="4" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="G28" s="4" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="H28" s="4" t="s">
+        <x:v>184</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:8" ht="15" customHeight="1">
+      <x:c r="A29" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="B29" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C29" s="4" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="D29" s="4" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="E29" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="F29" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="G29" s="4" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="H29" s="4" t="s">
+        <x:v>192</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:8" ht="15" customHeight="1">
+      <x:c r="A30" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="B30" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C30" s="4" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D30" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="E30" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="F30" s="4" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="G30" s="4" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="H30" s="4" t="s">
+        <x:v>199</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:8" ht="15" customHeight="1">
+      <x:c r="A31" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="B31" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C31" s="4" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="D31" s="4" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="E31" s="4" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="F31" s="4" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="G31" s="4" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="H31" s="4" t="s">
+        <x:v>205</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:8" ht="15" customHeight="1">
+      <x:c r="A32" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="B32" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C32" s="4" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D32" s="4" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="E32" s="4" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="F32" s="4" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="G32" s="4" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="H32" s="4" t="s">
+        <x:v>212</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:8" ht="15" customHeight="1">
+      <x:c r="A33" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="B33" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C33" s="4" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D33" s="4" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="E33" s="4" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="F33" s="4" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="G33" s="4" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="H33" s="4" t="s">
+        <x:v>219</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:8" ht="15" customHeight="1">
+      <x:c r="A34" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="B34" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C34" s="4" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D34" s="4" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E34" s="4" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="F34" s="4" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="G34" s="4" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="H34" s="4" t="s">
+        <x:v>191</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:8" ht="15" customHeight="1">
+      <x:c r="A35" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="B35" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C35" s="4" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D35" s="4" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="E35" s="4" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="F35" s="4" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="G35" s="4" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="H35" s="4" t="s">
+        <x:v>230</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:8" ht="15" customHeight="1">
+      <x:c r="A36" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="B36" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C36" s="4" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D36" s="4" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="E36" s="4" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="F36" s="4" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="G36" s="4" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H36" s="4" t="s">
+        <x:v>236</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:8" ht="15" customHeight="1">
+      <x:c r="A37" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="B37" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="C37" s="4" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="D37" s="4" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="E37" s="4" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="F37" s="4" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="G37" s="4" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="H37" s="4" t="s">
+        <x:v>243</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="A1:H1"/>
   </x:mergeCells>
 </x:worksheet>
 </file>