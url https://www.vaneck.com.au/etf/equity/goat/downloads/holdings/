--- v7 (2026-09-12)
+++ v8 (2026-10-05)
@@ -1,2082 +1,2094 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1a167623fb24b6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdc79a4e67d9438d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GOAT_asat_20260911" sheetId="1" r:id="Rd439444cb5424b3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GOAT_asat_20261002" sheetId="1" r:id="R7a631b91ede149ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="779" uniqueCount="678">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 11/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="774" uniqueCount="682">
+  <x:si>
+    <x:t>All Fund Holdings as at 02/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,054,976.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.32%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Apple Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AAPL US</x:t>
   </x:si>
   <x:si>
     <x:t>8,220</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,744,984.44</x:t>
-[...17 lines deleted...]
-    <x:t>5.05%</x:t>
+    <x:t>$3,935,621.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,800,442.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.98%</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GOOGL US</x:t>
   </x:si>
   <x:si>
     <x:t>7,583</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,518,562.06</x:t>
-[...14 lines deleted...]
-    <x:t>$3,516,053.85</x:t>
+    <x:t>$3,737,370.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micron Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,453,762.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Eli Lilly &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>LLY US</x:t>
   </x:si>
   <x:si>
     <x:t>1,482</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,321,827.09</x:t>
+    <x:t>$2,430,165.02</x:t>
   </x:si>
   <x:si>
     <x:t>3.19%</x:t>
   </x:si>
   <x:si>
-    <x:t>Micron Technology Inc</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>ASML NA</x:t>
   </x:si>
   <x:si>
     <x:t>902</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,157,098.33</x:t>
-[...2 lines deleted...]
-    <x:t>2.96%</x:t>
+    <x:t>$2,412,951.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Hsbc Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>HSBA LN</x:t>
   </x:si>
   <x:si>
     <x:t>44,913</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,295,981.92</x:t>
-[...2 lines deleted...]
-    <x:t>1.78%</x:t>
+    <x:t>$1,231,297.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Shell Plc</x:t>
   </x:si>
   <x:si>
     <x:t>SHEL LN</x:t>
   </x:si>
   <x:si>
-    <x:t>15,684</x:t>
-[...2 lines deleted...]
-    <x:t>$1,045,730.71</x:t>
+    <x:t>16,115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,101,731.24</x:t>
   </x:si>
   <x:si>
     <x:t>1.44%</x:t>
   </x:si>
   <x:si>
+    <x:t>Novartis Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOVN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$996,869.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Royal Bank Of Canada</x:t>
   </x:si>
   <x:si>
     <x:t>RY CN</x:t>
   </x:si>
   <x:si>
     <x:t>3,355</x:t>
   </x:si>
   <x:si>
-    <x:t>$965,198.17</x:t>
-[...17 lines deleted...]
-    <x:t>1.31%</x:t>
+    <x:t>$943,285.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Mitsubishi Ufj Financial Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>8306 JP</x:t>
   </x:si>
   <x:si>
     <x:t>28,699</x:t>
   </x:si>
   <x:si>
-    <x:t>$952,590.12</x:t>
+    <x:t>$925,541.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Totalenergies Se</x:t>
   </x:si>
   <x:si>
     <x:t>TTE FP</x:t>
   </x:si>
   <x:si>
     <x:t>6,061</x:t>
   </x:si>
   <x:si>
-    <x:t>$770,648.86</x:t>
-[...2 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>$730,359.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>Seagate Technology Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>STX US</x:t>
   </x:si>
   <x:si>
     <x:t>588</x:t>
   </x:si>
   <x:si>
-    <x:t>$707,379.93</x:t>
-[...2 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>$716,272.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hewlett Packard Enterprise Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$679,025.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$677,912.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dell Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$661,835.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marathon Petroleum Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$637,479.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Everpure Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>P US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$623,939.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advantest Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6857 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$622,204.95</x:t>
   </x:si>
   <x:si>
     <x:t>Sap Se</x:t>
   </x:si>
   <x:si>
     <x:t>SAP GR</x:t>
   </x:si>
   <x:si>
     <x:t>2,085</x:t>
   </x:si>
   <x:si>
-    <x:t>$601,441.88</x:t>
-[...14 lines deleted...]
-    <x:t>$589,247.45</x:t>
+    <x:t>$620,589.11</x:t>
   </x:si>
   <x:si>
     <x:t>0.81%</x:t>
   </x:si>
   <x:si>
-    <x:t>Dell Technologies Inc</x:t>
-[...8 lines deleted...]
-    <x:t>$579,559.59</x:t>
+    <x:t>Valero Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$608,036.23</x:t>
   </x:si>
   <x:si>
     <x:t>0.80%</x:t>
   </x:si>
   <x:si>
-    <x:t>Marathon Petroleum Corp</x:t>
-[...8 lines deleted...]
-    <x:t>$575,928.79</x:t>
+    <x:t>Fortinet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$601,565.54</x:t>
   </x:si>
   <x:si>
     <x:t>0.79%</x:t>
   </x:si>
   <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$588,740.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phillips 66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$557,669.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bp Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BP/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$553,919.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyo Electron Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8035 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$547,239.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netapp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTAP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$546,073.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$539,870.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Bilbao Vizcaya Argentaria Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBVA SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$539,756.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Twilio Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TWLO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$538,481.78</x:t>
+  </x:si>
+  <x:si>
     <x:t>Allianz Se</x:t>
   </x:si>
   <x:si>
     <x:t>ALV GR</x:t>
   </x:si>
   <x:si>
     <x:t>799</x:t>
   </x:si>
   <x:si>
-    <x:t>$569,655.97</x:t>
-[...56 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>$538,168.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coherent Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$531,468.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ciena Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIEN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$526,690.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delta Air Lines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$523,398.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snowflake Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNOW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$522,606.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Comfort Systems Usa Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$515,712.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>General Motors Co</x:t>
   </x:si>
   <x:si>
     <x:t>GM US</x:t>
   </x:si>
   <x:si>
     <x:t>4,562</x:t>
   </x:si>
   <x:si>
-    <x:t>$548,101.78</x:t>
-[...14 lines deleted...]
-    <x:t>$544,189.40</x:t>
+    <x:t>$512,329.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Illumina Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILMN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$508,509.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Mitsui Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8316 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$505,471.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astera Labs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALAB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$505,174.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ross Stores Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$504,660.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flex Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLEX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$499,601.72</x:t>
   </x:si>
   <x:si>
     <x:t>Banco Santander Sa</x:t>
   </x:si>
   <x:si>
     <x:t>SAN SM</x:t>
   </x:si>
   <x:si>
     <x:t>26,093</x:t>
   </x:si>
   <x:si>
-    <x:t>$535,114.60</x:t>
-[...86 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>$498,619.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Caribbean Cruises Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RCL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$475,818.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kioxia Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285A JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$472,613.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hca Healthcare Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$472,025.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abb Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABBN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$471,863.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Colgate-Palmolive Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$467,271.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hilton Worldwide Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$461,890.87</x:t>
   </x:si>
   <x:si>
     <x:t>State Street Corp</x:t>
   </x:si>
   <x:si>
     <x:t>STT US</x:t>
   </x:si>
   <x:si>
     <x:t>1,785</x:t>
   </x:si>
   <x:si>
-    <x:t>$476,381.74</x:t>
-[...146 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>$450,661.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Cheniere Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LNG US</x:t>
   </x:si>
   <x:si>
     <x:t>1,123</x:t>
   </x:si>
   <x:si>
-    <x:t>$435,287.75</x:t>
+    <x:t>$434,972.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Murata Manufacturing Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6981 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$426,464.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paypal Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PYPL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$422,809.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enbridge Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENB CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$418,608.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Airlines Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UAL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$416,978.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expeditors International Of Washington</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$410,650.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jabil Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JBL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$410,568.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ferguson Enterprises Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FERG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$405,034.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synnex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$404,604.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centene Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$404,267.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mizuho Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8411 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$403,963.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kroger Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$403,838.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northern Trust Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTRS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$402,831.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mks Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKSI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$402,533.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verisign Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRSN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>962</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$397,968.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tapestry Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TPR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$396,755.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Air Liquide Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$395,991.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ulta Beauty Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULTA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$395,510.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Therapeutics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$391,730.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Ubs Group Ag</x:t>
   </x:si>
   <x:si>
     <x:t>UBSG SW</x:t>
   </x:si>
   <x:si>
     <x:t>5,715</x:t>
   </x:si>
   <x:si>
-    <x:t>$431,885.66</x:t>
-[...155 lines deleted...]
-    <x:t>$397,086.97</x:t>
+    <x:t>$391,221.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interactive Brokers Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBKR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$390,980.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian Natural Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNQ CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$381,789.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Williams-Sonoma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WSM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$381,639.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xpo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XPO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$372,206.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unicredit Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UCG IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$369,674.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Montreal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$361,994.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Incyte Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$361,475.68</x:t>
   </x:si>
   <x:si>
     <x:t>Alnylam Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ALNY US</x:t>
   </x:si>
   <x:si>
     <x:t>1,146</x:t>
   </x:si>
   <x:si>
-    <x:t>$395,712.06</x:t>
-[...2 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>$361,287.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dollar Tree Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DLTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$359,517.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southern Copper Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$359,204.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Permian Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$354,897.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expedia Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$354,752.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Foods Holding Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USFD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$352,802.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Recruit Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6098 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$348,908.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suncor Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SU CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$348,722.77</x:t>
   </x:si>
   <x:si>
     <x:t>Cf Industries Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CF US</x:t>
   </x:si>
   <x:si>
     <x:t>2,099</x:t>
   </x:si>
   <x:si>
-    <x:t>$395,641.51</x:t>
-[...98 lines deleted...]
-    <x:t>$383,738.30</x:t>
+    <x:t>$346,374.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Jb Hunt Transport Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>JBHT US</x:t>
   </x:si>
   <x:si>
     <x:t>1,017</x:t>
   </x:si>
   <x:si>
-    <x:t>$379,998.68</x:t>
-[...113 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>$341,748.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autodesk Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADSK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$341,292.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anglogold Ashanti Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$337,759.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Halliburton Co</x:t>
   </x:si>
   <x:si>
     <x:t>HAL US</x:t>
   </x:si>
   <x:si>
     <x:t>7,293</x:t>
   </x:si>
   <x:si>
-    <x:t>$366,990.03</x:t>
-[...86 lines deleted...]
-    <x:t>$354,276.49</x:t>
+    <x:t>$333,283.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fox Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FOXA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$332,243.37</x:t>
   </x:si>
   <x:si>
     <x:t>Cdw Corp/De</x:t>
   </x:si>
   <x:si>
     <x:t>CDW US</x:t>
   </x:si>
   <x:si>
     <x:t>1,732</x:t>
   </x:si>
   <x:si>
-    <x:t>$344,563.55</x:t>
-[...41 lines deleted...]
-    <x:t>$335,698.21</x:t>
+    <x:t>$331,240.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eni Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENI IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$329,975.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deckers Outdoor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DECK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$328,536.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shin-Etsu Chemical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4063 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$309,205.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toast Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$305,914.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Alcoa Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AA US</x:t>
   </x:si>
   <x:si>
     <x:t>4,969</x:t>
   </x:si>
   <x:si>
-    <x:t>$334,825.13</x:t>
-[...77 lines deleted...]
-    <x:t>$318,909.78</x:t>
+    <x:t>$299,088.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Lloyds Banking Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>LLOY LN</x:t>
   </x:si>
   <x:si>
     <x:t>146,077</x:t>
   </x:si>
   <x:si>
-    <x:t>$300,764.10</x:t>
-[...2 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>$288,788.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Axa Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CS FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$284,384.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Repsol Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REP SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$282,633.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natwest Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$281,733.84</x:t>
   </x:si>
   <x:si>
     <x:t>Barclays Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BARC LN</x:t>
   </x:si>
   <x:si>
     <x:t>32,686</x:t>
   </x:si>
   <x:si>
-    <x:t>$298,772.40</x:t>
-[...53 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>$275,656.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mettler-Toledo International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262,287.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tc Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRP CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$260,918.03</x:t>
   </x:si>
   <x:si>
     <x:t>Deutsche Bank Ag</x:t>
   </x:si>
   <x:si>
     <x:t>DBK GR</x:t>
   </x:si>
   <x:si>
     <x:t>4,976</x:t>
   </x:si>
   <x:si>
-    <x:t>$281,272.87</x:t>
-[...14 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>$249,155.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Equinor Asa</x:t>
   </x:si>
   <x:si>
     <x:t>EQNR NO</x:t>
   </x:si>
   <x:si>
     <x:t>4,017</x:t>
   </x:si>
   <x:si>
-    <x:t>$249,805.04</x:t>
-[...2 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>$241,640.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manulife Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$233,928.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Eneos Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>5020 JP</x:t>
   </x:si>
   <x:si>
     <x:t>18,590</x:t>
   </x:si>
   <x:si>
-    <x:t>$248,032.26</x:t>
+    <x:t>$230,743.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Technipfmc Plc</x:t>
   </x:si>
   <x:si>
     <x:t>FTI US</x:t>
   </x:si>
   <x:si>
     <x:t>2,324</x:t>
   </x:si>
   <x:si>
-    <x:t>$245,044.48</x:t>
+    <x:t>$229,482.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credo Technology Group Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRDO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$228,380.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cenovus Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVE CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$227,565.89</x:t>
   </x:si>
   <x:si>
     <x:t>Barrick Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ABX CN</x:t>
   </x:si>
   <x:si>
     <x:t>3,932</x:t>
   </x:si>
   <x:si>
-    <x:t>$238,718.74</x:t>
-[...32 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>$227,555.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aercap Holdings Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AER US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$216,421.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Hapoalim Bm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POLI IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$214,143.65</x:t>
   </x:si>
   <x:si>
     <x:t>Inpex Corp</x:t>
   </x:si>
   <x:si>
     <x:t>1605 JP</x:t>
   </x:si>
   <x:si>
     <x:t>6,337</x:t>
   </x:si>
   <x:si>
-    <x:t>$222,689.88</x:t>
+    <x:t>$213,133.23</x:t>
   </x:si>
   <x:si>
     <x:t>Idemitsu Kosan Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>5019 JP</x:t>
   </x:si>
   <x:si>
     <x:t>14,702</x:t>
   </x:si>
   <x:si>
-    <x:t>$219,944.40</x:t>
-[...26 lines deleted...]
-    <x:t>$215,210.52</x:t>
+    <x:t>$208,706.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Celestica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$205,770.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coca-Cola European Partners Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCEP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$200,539.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Neste Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>NESTE FH</x:t>
   </x:si>
   <x:si>
     <x:t>3,890</x:t>
   </x:si>
   <x:si>
-    <x:t>$208,243.06</x:t>
-[...17 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>$198,114.14</x:t>
   </x:si>
   <x:si>
     <x:t>Elbit Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ESLT IT</x:t>
   </x:si>
   <x:si>
     <x:t>197</x:t>
   </x:si>
   <x:si>
-    <x:t>$201,250.99</x:t>
-[...14 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>$193,482.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omv Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMV AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$186,655.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galp Energia Sgps Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GALP PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$183,660.28</x:t>
   </x:si>
   <x:si>
     <x:t>Lyondellbasell Industries Nv</x:t>
   </x:si>
   <x:si>
     <x:t>LYB US</x:t>
   </x:si>
   <x:si>
     <x:t>2,134</x:t>
   </x:si>
   <x:si>
-    <x:t>$191,428.81</x:t>
-[...14 lines deleted...]
-    <x:t>$187,898.60</x:t>
+    <x:t>$179,366.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Bank Of Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178,012.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harel Insurance Investments &amp; Financial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARL IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$176,583.65</x:t>
   </x:si>
   <x:si>
     <x:t>Aker Bp Asa</x:t>
   </x:si>
   <x:si>
     <x:t>AKRBP NO</x:t>
   </x:si>
   <x:si>
     <x:t>3,449</x:t>
   </x:si>
   <x:si>
-    <x:t>$187,840.95</x:t>
-[...14 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>$174,302.03</x:t>
   </x:si>
   <x:si>
     <x:t>Var Energi Asa</x:t>
   </x:si>
   <x:si>
     <x:t>VAR NO</x:t>
   </x:si>
   <x:si>
     <x:t>23,027</x:t>
   </x:si>
   <x:si>
-    <x:t>$184,447.79</x:t>
-[...11 lines deleted...]
-    <x:t>$181,980.70</x:t>
+    <x:t>$174,007.02</x:t>
   </x:si>
   <x:si>
     <x:t>Autoliv Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ALV US</x:t>
   </x:si>
   <x:si>
     <x:t>1,031</x:t>
   </x:si>
   <x:si>
-    <x:t>$174,283.27</x:t>
-[...2 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>$165,459.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sun Life Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLF CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$152,805.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Norsk Hydro Asa</x:t>
   </x:si>
   <x:si>
     <x:t>NHY NO</x:t>
   </x:si>
   <x:si>
     <x:t>12,675</x:t>
   </x:si>
   <x:si>
-    <x:t>$173,339.78</x:t>
-[...41 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>$151,621.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pembina Pipeline Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPL CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$149,725.96</x:t>
   </x:si>
   <x:si>
     <x:t>Franco-Nevada Corp</x:t>
   </x:si>
   <x:si>
     <x:t>FNV CN</x:t>
   </x:si>
   <x:si>
     <x:t>423</x:t>
   </x:si>
   <x:si>
-    <x:t>$153,919.97</x:t>
-[...14 lines deleted...]
-    <x:t>$153,285.12</x:t>
+    <x:t>$145,299.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Cameco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CCO CN</x:t>
   </x:si>
   <x:si>
-    <x:t>$152,706.23</x:t>
-[...11 lines deleted...]
-    <x:t>$150,699.64</x:t>
+    <x:t>$137,308.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teck Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TECK/B CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$135,799.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Imperial Oil Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$128,010.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Nutrien Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NTR CN</x:t>
   </x:si>
   <x:si>
     <x:t>1,252</x:t>
   </x:si>
   <x:si>
-    <x:t>$137,879.23</x:t>
-[...32 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>$126,171.32</x:t>
   </x:si>
   <x:si>
     <x:t>Whitecap Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WCP CN</x:t>
   </x:si>
   <x:si>
     <x:t>6,343</x:t>
   </x:si>
   <x:si>
-    <x:t>$119,805.87</x:t>
-[...2 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>$115,094.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pan American Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAAS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,983.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tourmaline Oil Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOU CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,670.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Kinross Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>KGC US</x:t>
   </x:si>
   <x:si>
-    <x:t>$116,922.70</x:t>
-[...8 lines deleted...]
-    <x:t>$115,632.43</x:t>
+    <x:t>$100,009.77</x:t>
   </x:si>
   <x:si>
     <x:t>First Quantum Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>FM CN</x:t>
   </x:si>
   <x:si>
     <x:t>2,409</x:t>
   </x:si>
   <x:si>
-    <x:t>$104,450.27</x:t>
-[...14 lines deleted...]
-    <x:t>$102,407.93</x:t>
+    <x:t>$95,558.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,912.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Keyera Corp</x:t>
   </x:si>
   <x:si>
     <x:t>KEY CN</x:t>
   </x:si>
   <x:si>
     <x:t>1,685</x:t>
   </x:si>
   <x:si>
-    <x:t>$93,811.27</x:t>
-[...2 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>$89,039.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iamgold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,042.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Alamos Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AGI CN</x:t>
   </x:si>
   <x:si>
     <x:t>1,830</x:t>
   </x:si>
   <x:si>
-    <x:t>$91,150.66</x:t>
-[...26 lines deleted...]
-    <x:t>$89,716.96</x:t>
+    <x:t>$85,338.17</x:t>
   </x:si>
   <x:si>
     <x:t>Aritzia Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ATZ CN</x:t>
   </x:si>
   <x:si>
     <x:t>675</x:t>
   </x:si>
   <x:si>
-    <x:t>$84,420.83</x:t>
+    <x:t>$83,462.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,991.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Gildan Activewear Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GIL CN</x:t>
   </x:si>
   <x:si>
     <x:t>1,228</x:t>
   </x:si>
   <x:si>
-    <x:t>$83,950.81</x:t>
-[...29 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$72,280.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$26,625.57</x:t>
+    <x:t>$59,138.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -2101,56 +2113,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4cc803985064309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R379567139a7a45f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd439444cb5424b3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7e8615cac01404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Raff6789586bb4029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7a631b91ede149ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F155"/>
+  <x:dimension ref="A1:F154"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2253,2996 +2265,2976 @@
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
         <x:v>82</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
         <x:v>273</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
         <x:v>310</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
         <x:v>327</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
         <x:v>340</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
         <x:v>359</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="F89" s="1" t="s">
         <x:v>388</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="F92" s="1" t="s">
         <x:v>401</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
         <x:v>414</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="F98" s="1" t="s">
         <x:v>427</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="F105" s="1" t="s">
         <x:v>460</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="F119" s="1" t="s">
         <x:v>523</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="E127" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="F127" s="1" t="s">
         <x:v>559</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="E130" s="1" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="F130" s="1" t="s">
         <x:v>572</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>569</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>594</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>594</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="D135" s="1" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="E135" s="1" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="F135" s="1" t="s">
         <x:v>594</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="F145" s="1" t="s">
         <x:v>638</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>650</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>650</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>659</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>659</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="E150" s="1" t="s">
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="F150" s="1" t="s">
         <x:v>659</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>672</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>677</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A154" s="1">
-[...19 lines deleted...]
-      <x:c r="A155" s="2" t="s">
+      <x:c r="A154" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B155" s="2" t="s">
+      <x:c r="B154" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C155" s="2" t="s">
+      <x:c r="C154" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D155" s="2" t="s">
+      <x:c r="D154" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E155" s="2" t="s">
+      <x:c r="E154" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F155" s="2" t="s">
+      <x:c r="F154" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A155:F155"/>
+    <x:mergeCell ref="A154:F154"/>
   </x:mergeCells>
 </x:worksheet>
 </file>