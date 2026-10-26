--- v8 (2026-10-05)
+++ v9 (2026-10-26)
@@ -1,2094 +1,2127 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdc79a4e67d9438d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6f9ce5aa6f34a71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GOAT_asat_20261002" sheetId="1" r:id="R7a631b91ede149ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GOAT_asat_20261026" sheetId="1" r:id="Rd652d86c611b47ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="774" uniqueCount="682">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 02/10/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="779" uniqueCount="693">
+  <x:si>
+    <x:t>All Fund Holdings as at 26/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Apple Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAPL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,901,088.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,820,993.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.25%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA US</x:t>
   </x:si>
   <x:si>
-    <x:t>12,080</x:t>
-[...50 lines deleted...]
-    <x:t>4.90%</x:t>
+    <x:t>11,503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,451,391.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eli Lilly &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,609,950.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MU US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,591</x:t>
-[...20 lines deleted...]
-    <x:t>3.19%</x:t>
+    <x:t>2,005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,502,471.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>ASML NA</x:t>
   </x:si>
   <x:si>
-    <x:t>902</x:t>
-[...5 lines deleted...]
-    <x:t>3.16%</x:t>
+    <x:t>953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,137,002.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novartis Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOVN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,145,657.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shell Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHEL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,126,049.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Hsbc Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>HSBA LN</x:t>
   </x:si>
   <x:si>
-    <x:t>44,913</x:t>
-[...35 lines deleted...]
-    <x:t>1.31%</x:t>
+    <x:t>43,536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,120,579.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sap Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAP GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$999,325.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Royal Bank Of Canada</x:t>
   </x:si>
   <x:si>
     <x:t>RY CN</x:t>
   </x:si>
   <x:si>
-    <x:t>3,355</x:t>
-[...5 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>3,404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$975,693.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Mitsubishi Ufj Financial Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>8306 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>28,699</x:t>
-[...5 lines deleted...]
-    <x:t>1.21%</x:t>
+    <x:t>30,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$919,789.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marathon Petroleum Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,265</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$822,618.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRCX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$791,981.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Totalenergies Se</x:t>
   </x:si>
   <x:si>
     <x:t>TTE FP</x:t>
   </x:si>
   <x:si>
-    <x:t>6,061</x:t>
-[...5 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>5,759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$765,825.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valero Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$750,183.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phillips 66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$687,510.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allianz Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALV GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$670,273.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortinet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$633,075.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cheniere Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LNG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$607,874.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monster Beverage Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MNST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$607,282.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Colgate-Palmolive Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$597,998.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advantest Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6857 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$597,693.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Recruit Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6098 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$585,541.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Booking Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BKNG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$582,894.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3m Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MMM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$580,502.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autodesk Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADSK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$578,937.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allstate Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$573,287.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Santander Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAN SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$569,572.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cdw Corp/De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$557,724.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Motors Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$554,364.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Bilbao Vizcaya Argentaria Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBVA SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$554,312.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centene Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$553,695.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dell Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$544,014.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netapp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTAP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$540,002.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expedia Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$536,832.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ross Stores Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$536,153.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paypal Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PYPL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$531,029.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siemens Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIE GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$519,293.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>State Street Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$518,456.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Williams-Sonoma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WSM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$517,795.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dollar Tree Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DLTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$512,396.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hewlett Packard Enterprise Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$511,830.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ciena Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIEN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$502,868.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Foods Holding Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USFD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$501,320.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Everpure Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>P US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$497,635.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bp Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BP/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$497,275.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Illumina Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILMN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$496,612.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expeditors International Of Washington</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$496,455.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$494,576.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delta Air Lines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$481,908.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verisign Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRSN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$481,810.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mongodb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$481,345.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Twilio Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TWLO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$480,686.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Therapeutics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$476,283.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northern Trust Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTRS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$475,029.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pultegroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$463,662.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cf Industries Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$462,741.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hitachi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6501 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$452,507.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$448,678.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deckers Outdoor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DECK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$443,336.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jb Hunt Transport Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JBHT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$439,779.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interactive Brokers Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBKR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$439,022.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tapestry Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TPR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$436,864.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Incyte Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$433,315.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Montreal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$432,758.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvr Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$425,521.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Airlines Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UAL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$424,117.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$423,015.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abb Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABBN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$422,722.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synnex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$421,438.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woodward Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WWD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$414,030.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southern Copper Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$406,543.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rolls-Royce Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RR/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$402,229.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toronto-Dominion Bank/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$394,716.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ati Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$384,446.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coherent Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$384,288.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alcoa Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$384,114.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sony Group Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6758 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$381,427.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mizuho Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8411 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$375,364.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Mitsui Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8316 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$374,127.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astera Labs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALAB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$370,140.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Macom Technology Solutions Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTSI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$364,893.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ubs Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBSG SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$364,731.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian Natural Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNQ CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$360,323.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flex Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLEX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$360,158.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suncor Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SU CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$356,485.67</x:t>
   </x:si>
   <x:si>
     <x:t>Seagate Technology Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>STX US</x:t>
   </x:si>
   <x:si>
-    <x:t>588</x:t>
-[...344 lines deleted...]
-    <x:t>ILMN US</x:t>
+    <x:t>388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$347,930.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Murata Manufacturing Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6981 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$334,650.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carpenter Technology Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$321,057.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cie Financiere Richemont Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFR SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$313,075.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unicredit Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UCG IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$310,410.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dbs Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DBS SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$303,159.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enbridge Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENB CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$286,533.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eni Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENI IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$258,327.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shin-Etsu Chemical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4063 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$257,370.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barclays Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BARC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$253,527.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyds Banking Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLOY LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129,852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$248,816.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atlas Copco Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATCOA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$242,283.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Axa Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CS FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$240,007.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manulife Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$239,247.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dhl Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHL GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$230,199.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian Imperial Bank Of Commerce</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$225,495.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natwest Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$221,651.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Volvo Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOLVB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$218,353.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mettler-Toledo International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$216,180.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian National Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$212,150.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swiss Re Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SREN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$207,306.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Bank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DBK GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,575</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$203,582.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barrick Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$200,566.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technipfmc Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$188,964.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cenovus Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVE CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,941</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,333.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equinor Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQNR NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178,363.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wheaton Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WPM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$172,271.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Franco-Nevada Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FNV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,672.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alimentation Couche-Tard Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,465.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coca-Cola European Partners Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCEP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,014.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ap Moller - Maersk A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAERSKB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151,154.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aercap Holdings Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AER US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$150,672.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kyocera Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6971 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$149,423.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Bank Of Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$149,283.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renesas Electronics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6723 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$143,123.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aker Bp Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AKRBP NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$143,122.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ryanair Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RYA ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$142,386.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Utilities Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UU/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$137,712.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Celestica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$135,671.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credo Technology Group Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRDO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$127,577.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nutrien Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$126,824.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neste Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NESTE FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$123,366.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dollarama Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOL CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,974.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enlight Renewable Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENLT IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$119,319.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sun Life Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLF CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$114,381.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cameco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>982</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,013.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ngk Insulators Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5333 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,119.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teck Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TECK/B CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100,254.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Imperial Oil Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100,211.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pembina Pipeline Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPL CN</x:t>
   </x:si>
   <x:si>
     <x:t>1,298</x:t>
   </x:si>
   <x:si>
-    <x:t>$508,509.77</x:t>
-[...1295 lines deleted...]
-    <x:t>$126,171.32</x:t>
+    <x:t>$93,008.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinross Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KGC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,834</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,046.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pan American Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAAS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,543.60</x:t>
   </x:si>
   <x:si>
     <x:t>Whitecap Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WCP CN</x:t>
   </x:si>
   <x:si>
-    <x:t>6,343</x:t>
-[...41 lines deleted...]
-    <x:t>$100,009.77</x:t>
+    <x:t>3,975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,610.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aritzia Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATZ CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,441.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Magna International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,097.57</x:t>
   </x:si>
   <x:si>
     <x:t>First Quantum Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>FM CN</x:t>
   </x:si>
   <x:si>
-    <x:t>2,409</x:t>
-[...2 lines deleted...]
-    <x:t>$95,558.24</x:t>
+    <x:t>2,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,972.88</x:t>
   </x:si>
   <x:si>
     <x:t>Lundin Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>LUN CN</x:t>
   </x:si>
   <x:si>
-    <x:t>2,576</x:t>
-[...17 lines deleted...]
-    <x:t>$89,039.67</x:t>
+    <x:t>2,284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,540.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Great-West Lifeco Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GWO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,489.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alamos Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGI CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,634.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toromont Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TIH CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,615.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Iamgold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>IMG CN</x:t>
   </x:si>
   <x:si>
-    <x:t>3,227</x:t>
-[...59 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>2,434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,254.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian Tire Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTC/A CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,776.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tfi International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TFII CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,345.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$59,138.06</x:t>
-[...2 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>$52,187.41</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -2113,60 +2146,60 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7e8615cac01404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Raff6789586bb4029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7a631b91ede149ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6800c745e1d4c3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2c06b790260f41bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd652d86c611b47ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F154"/>
+  <x:dimension ref="A1:F155"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
-    <x:col min="3" max="3" width="15" customWidth="1"/>
+    <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
@@ -2505,2736 +2538,2756 @@
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
         <x:v>157</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
         <x:v>280</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
         <x:v>289</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="D65" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
         <x:v>316</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
         <x:v>357</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
         <x:v>369</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
         <x:v>378</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="F87" s="1" t="s">
         <x:v>387</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="F89" s="1" t="s">
         <x:v>396</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="F100" s="1" t="s">
         <x:v>443</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="E104" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="F104" s="1" t="s">
         <x:v>461</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="E109" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="F109" s="1" t="s">
         <x:v>484</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="E120" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="F120" s="1" t="s">
         <x:v>534</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="D123" s="1" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="E123" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="F123" s="1" t="s">
         <x:v>547</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="C127" s="1" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="D127" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="E127" s="1" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="F127" s="1" t="s">
         <x:v>564</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="D133" s="1" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="E133" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="F133" s="1" t="s">
         <x:v>591</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>594</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="E139" s="1" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="F139" s="1" t="s">
         <x:v>618</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>636</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>636</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>650</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>650</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
         <x:v>650</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="F149" s="1" t="s">
         <x:v>663</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>659</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="F152" s="1" t="s">
         <x:v>676</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>677</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>689</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A154" s="2" t="s">
+      <x:c r="A154" s="1">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="B154" s="1" t="s">
+        <x:v>690</x:v>
+      </x:c>
+      <x:c r="C154" s="1" t="s">
+        <x:v>691</x:v>
+      </x:c>
+      <x:c r="D154" s="1" t="s">
+        <x:v>691</x:v>
+      </x:c>
+      <x:c r="E154" s="1" t="s">
+        <x:v>692</x:v>
+      </x:c>
+      <x:c r="F154" s="1" t="s">
+        <x:v>689</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="155" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A155" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B154" s="2" t="s">
+      <x:c r="B155" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C154" s="2" t="s">
+      <x:c r="C155" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D154" s="2" t="s">
+      <x:c r="D155" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E154" s="2" t="s">
+      <x:c r="E155" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F154" s="2" t="s">
+      <x:c r="F155" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A154:F154"/>
+    <x:mergeCell ref="A155:F155"/>
   </x:mergeCells>
 </x:worksheet>
 </file>