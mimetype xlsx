--- v0 (2026-04-21)
+++ v1 (2026-05-13)
@@ -1,1041 +1,1065 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0db403a862964b80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36a595f0f22e4759" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GOAT_asat_20260421" sheetId="1" r:id="Re52109267b0e4302"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GOAT_asat_20260513" sheetId="1" r:id="Rf1359b5a9fd74a63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="364" uniqueCount="332">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 21/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="364" uniqueCount="340">
+  <x:si>
+    <x:t>All Fund Holdings as at 13/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,613,992.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edenred</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDEN FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,786</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,391,577.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Symrise Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SY1 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,302,993.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novo Nordisk A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOVOB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,289,263.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dsm-Firmenich Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSFIR NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,283,268.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Music Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UMG NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,269,187.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spirax-Sarco Engineering Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPX LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,256,471.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Etsy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ETSY US</x:t>
   </x:si>
   <x:si>
-    <x:t>14,999</x:t>
-[...35 lines deleted...]
-    <x:t>2.24%</x:t>
+    <x:t>15,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,256,311.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unicharm Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8113 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>153,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,247,963.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elekta Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EKTAB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144,379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,212,012.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kenvue Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KVUE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,205,913.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brown-Forman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF/B US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,174,921.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,162,319.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Systemes Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSY FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,158,128.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bureau Veritas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,154,024.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hensoldt Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,149,218.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Thales Sa</x:t>
   </x:si>
   <x:si>
     <x:t>HO FP</x:t>
   </x:si>
   <x:si>
-    <x:t>2,945</x:t>
-[...113 lines deleted...]
-    <x:t>2.14%</x:t>
+    <x:t>3,101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,137,558.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Koninklijke Philips Nv</x:t>
   </x:si>
   <x:si>
     <x:t>PHIA NA</x:t>
   </x:si>
   <x:si>
-    <x:t>29,437</x:t>
-[...20 lines deleted...]
-    <x:t>2.07%</x:t>
+    <x:t>30,998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,113,470.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,076,891.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
   </x:si>
   <x:si>
     <x:t>Melrose Industries Plc</x:t>
   </x:si>
   <x:si>
     <x:t>MRO LN</x:t>
   </x:si>
   <x:si>
-    <x:t>112,799</x:t>
-[...44 lines deleted...]
-    <x:t>$1,163,318.80</x:t>
+    <x:t>118,783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,072,828.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Murata Manufacturing Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6981 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,064,801.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
   </x:si>
   <x:si>
     <x:t>Transunion</x:t>
   </x:si>
   <x:si>
     <x:t>TRU US</x:t>
   </x:si>
   <x:si>
-    <x:t>10,499</x:t>
-[...5 lines deleted...]
-    <x:t>1.98%</x:t>
+    <x:t>11,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,058,195.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lpl Financial Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPLA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,043,510.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pernod Ricard Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,014,919.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
   </x:si>
   <x:si>
     <x:t>Clorox Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>CLX US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,727</x:t>
-[...32 lines deleted...]
-    <x:t>$1,094,002.46</x:t>
+    <x:t>8,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,002,888.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coloplast A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COLOB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$999,695.81</x:t>
   </x:si>
   <x:si>
     <x:t>Prosus Nv</x:t>
   </x:si>
   <x:si>
     <x:t>PRX NA</x:t>
   </x:si>
   <x:si>
-    <x:t>15,118</x:t>
-[...5 lines deleted...]
-    <x:t>1.89%</x:t>
+    <x:t>15,920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$993,967.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adyen Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADYEN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$991,181.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siemens Healthineers Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHL GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$990,402.23</x:t>
   </x:si>
   <x:si>
     <x:t>Marketaxess Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MKTX US</x:t>
   </x:si>
   <x:si>
-    <x:t>4,715</x:t>
-[...50 lines deleted...]
-    <x:t>1.85%</x:t>
+    <x:t>4,965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$970,818.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zozo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3092 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$952,662.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Danaher Corp</x:t>
   </x:si>
   <x:si>
     <x:t>DHR US</x:t>
   </x:si>
   <x:si>
-    <x:t>3,868</x:t>
-[...50 lines deleted...]
-    <x:t>1.69%</x:t>
+    <x:t>4,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$936,851.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Be Semiconductor Industries Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BESI NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$922,438.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Campbell's Company/The</x:t>
   </x:si>
   <x:si>
     <x:t>CPB US</x:t>
   </x:si>
   <x:si>
-    <x:t>30,216</x:t>
-[...5 lines deleted...]
-    <x:t>1.55%</x:t>
+    <x:t>31,819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$897,357.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Nike Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NKE US</x:t>
   </x:si>
   <x:si>
-    <x:t>13,793</x:t>
-[...2 lines deleted...]
-    <x:t>$895,139.10</x:t>
+    <x:t>14,524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$850,748.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortinet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$824,336.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Kongsberg Gruppen Asa</x:t>
   </x:si>
   <x:si>
     <x:t>KOG NO</x:t>
   </x:si>
   <x:si>
-    <x:t>15,910</x:t>
-[...35 lines deleted...]
-    <x:t>1.37%</x:t>
+    <x:t>16,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$752,152.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$735,949.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$673,057.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$666,837.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Bae Systems Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BA/ LN</x:t>
   </x:si>
   <x:si>
-    <x:t>17,574</x:t>
-[...35 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>18,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$666,670.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Masco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$652,818.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$640,391.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roche Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROP SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$632,363.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Gsk Plc</x:t>
   </x:si>
   <x:si>
     <x:t>GSK LN</x:t>
   </x:si>
   <x:si>
-    <x:t>16,591</x:t>
-[...35 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>17,471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$618,077.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$604,041.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Experian Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$584,731.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles Schwab Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$579,746.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Chipotle Mexican Grill Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CMG US</x:t>
   </x:si>
   <x:si>
-    <x:t>12,069</x:t>
-[...17 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>12,709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$574,278.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Relx Plc</x:t>
   </x:si>
   <x:si>
     <x:t>REL LN</x:t>
   </x:si>
   <x:si>
-    <x:t>11,753</x:t>
-[...41 lines deleted...]
-    <x:t>$593,657.05</x:t>
+    <x:t>12,377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$568,310.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heineken Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEIA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$563,528.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$556,070.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diageo Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DGE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$547,981.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reckitt Benckiser Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RKT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$512,122.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sap Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAP GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$508,737.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nintendo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7974 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$507,559.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORCL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$503,898.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veeva Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEEV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$494,576.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$480,026.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oriental Land Co Ltd/Japan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4661 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$435,777.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rheinmetall Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RHM GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$426,263.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$420,369.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wolters Kluwer Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WKL NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$414,197.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Costar Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSGP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$414,153.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyler Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TYL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$404,301.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS US</x:t>
   </x:si>
   <x:si>
-    <x:t>3,399</x:t>
-[...251 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>3,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$380,869.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Workday Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WDAY US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,867</x:t>
-[...5 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>1,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$322,554.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$55,513.27</x:t>
+    <x:t>$56,240.46</x:t>
   </x:si>
   <x:si>
     <x:t>0.10%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1063,51 +1087,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0e10980abc6450a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6acefa68572942f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re52109267b0e4302" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fb5558359224d19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1d3e3890000b4d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf1359b5a9fd74a63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F72"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="45" customWidth="1"/>
     <x:col min="3" max="3" width="14" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1235,1311 +1259,1311 @@
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E11" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="F11" s="1" t="s">
         <x:v>42</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F18" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>