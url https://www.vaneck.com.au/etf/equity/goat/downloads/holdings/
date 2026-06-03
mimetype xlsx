--- v1 (2026-05-13)
+++ v2 (2026-06-03)
@@ -1,1068 +1,1044 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36a595f0f22e4759" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d270e0be837462d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GOAT_asat_20260513" sheetId="1" r:id="Rf1359b5a9fd74a63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GOAT_asat_20260602" sheetId="1" r:id="Rfc23356d49ac4ab8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="364" uniqueCount="340">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 13/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="364" uniqueCount="332">
+  <x:si>
+    <x:t>All Fund Holdings as at 02/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Murata Manufacturing Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6981 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,880,485.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.07%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI US</x:t>
   </x:si>
   <x:si>
-    <x:t>3,966</x:t>
-[...5 lines deleted...]
-    <x:t>2.83%</x:t>
+    <x:t>4,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,771,404.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.89%</x:t>
   </x:si>
   <x:si>
     <x:t>Edenred</x:t>
   </x:si>
   <x:si>
     <x:t>EDEN FP</x:t>
   </x:si>
   <x:si>
-    <x:t>40,786</x:t>
-[...5 lines deleted...]
-    <x:t>2.44%</x:t>
+    <x:t>41,774</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,581,843.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Etsy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETSY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,562,885.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dsm-Firmenich Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSFIR NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,446,841.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Symrise Ag</x:t>
   </x:si>
   <x:si>
     <x:t>SY1 GR</x:t>
   </x:si>
   <x:si>
-    <x:t>10,845</x:t>
-[...5 lines deleted...]
-    <x:t>2.29%</x:t>
+    <x:t>11,108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,395,572.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hensoldt Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,374,254.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Music Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UMG NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,289,817.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unicharm Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8113 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>156,832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,284,677.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Novo Nordisk A/S</x:t>
   </x:si>
   <x:si>
     <x:t>NOVOB DC</x:t>
   </x:si>
   <x:si>
-    <x:t>20,018</x:t>
-[...35 lines deleted...]
-    <x:t>2.23%</x:t>
+    <x:t>20,503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,271,343.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Systemes Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSY FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,250,093.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kenvue Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KVUE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,241,756.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Spirax-Sarco Engineering Plc</x:t>
   </x:si>
   <x:si>
     <x:t>SPX LN</x:t>
   </x:si>
   <x:si>
-    <x:t>9,376</x:t>
-[...32 lines deleted...]
-    <x:t>2.19%</x:t>
+    <x:t>9,603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,234,935.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thales Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HO FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,188,555.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bureau Veritas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,183,100.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Elekta Ab</x:t>
   </x:si>
   <x:si>
     <x:t>EKTAB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>144,379</x:t>
-[...20 lines deleted...]
-    <x:t>2.12%</x:t>
+    <x:t>147,878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,168,937.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transunion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,165,537.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koninklijke Philips Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHIA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,156,267.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Brown-Forman Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BF/B US</x:t>
   </x:si>
   <x:si>
-    <x:t>31,983</x:t>
-[...5 lines deleted...]
-    <x:t>2.06%</x:t>
+    <x:t>32,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,154,006.26</x:t>
   </x:si>
   <x:si>
     <x:t>Constellation Brands Inc</x:t>
   </x:si>
   <x:si>
     <x:t>STZ US</x:t>
   </x:si>
   <x:si>
-    <x:t>5,896</x:t>
-[...77 lines deleted...]
-    <x:t>1.96%</x:t>
+    <x:t>6,039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,152,077.48</x:t>
   </x:si>
   <x:si>
     <x:t>Zimmer Biomet Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ZBH US</x:t>
   </x:si>
   <x:si>
-    <x:t>9,339</x:t>
-[...5 lines deleted...]
-    <x:t>1.89%</x:t>
+    <x:t>9,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,110,782.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortinet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,104,477.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
   </x:si>
   <x:si>
     <x:t>Melrose Industries Plc</x:t>
   </x:si>
   <x:si>
     <x:t>MRO LN</x:t>
   </x:si>
   <x:si>
-    <x:t>118,783</x:t>
-[...35 lines deleted...]
-    <x:t>1.86%</x:t>
+    <x:t>121,661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,061,419.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Be Semiconductor Industries Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BESI NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,054,356.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danaher Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,050,710.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pernod Ricard Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,046,739.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clorox Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,039,591.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prosus Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRX NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,032,936.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siemens Healthineers Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHL GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,027,317.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adyen Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADYEN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,021,864.16</x:t>
   </x:si>
   <x:si>
     <x:t>Lpl Financial Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LPLA US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,562</x:t>
-[...35 lines deleted...]
-    <x:t>1.76%</x:t>
+    <x:t>2,624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,010,508.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zozo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3092 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$991,375.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Coloplast A/S</x:t>
   </x:si>
   <x:si>
     <x:t>COLOB DC</x:t>
   </x:si>
   <x:si>
-    <x:t>11,305</x:t>
-[...44 lines deleted...]
-    <x:t>$990,402.23</x:t>
+    <x:t>11,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$962,692.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Campbell's Company/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$961,911.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NKE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$956,671.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
   </x:si>
   <x:si>
     <x:t>Marketaxess Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MKTX US</x:t>
   </x:si>
   <x:si>
-    <x:t>4,965</x:t>
-[...95 lines deleted...]
-    <x:t>1.45%</x:t>
+    <x:t>5,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$920,706.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$836,601.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Kongsberg Gruppen Asa</x:t>
   </x:si>
   <x:si>
     <x:t>KOG NO</x:t>
   </x:si>
   <x:si>
-    <x:t>16,754</x:t>
-[...20 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>17,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$835,832.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$707,351.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORCL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$694,208.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bae Systems Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$685,093.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$684,098.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Masco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,926</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$668,937.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Blackstone Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BX US</x:t>
   </x:si>
   <x:si>
-    <x:t>3,964</x:t>
-[...47 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>4,060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$664,766.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Bristol-Myers Squibb Co</x:t>
   </x:si>
   <x:si>
     <x:t>BMY US</x:t>
   </x:si>
   <x:si>
-    <x:t>8,202</x:t>
-[...5 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>8,401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$646,366.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Roche Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>ROP SW</x:t>
   </x:si>
   <x:si>
-    <x:t>1,111</x:t>
-[...5 lines deleted...]
-    <x:t>1.11%</x:t>
+    <x:t>1,138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$642,416.46</x:t>
   </x:si>
   <x:si>
     <x:t>Gsk Plc</x:t>
   </x:si>
   <x:si>
     <x:t>GSK LN</x:t>
   </x:si>
   <x:si>
-    <x:t>17,471</x:t>
-[...20 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>17,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$620,316.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sap Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAP GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$615,845.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Experian Plc</x:t>
   </x:si>
   <x:si>
     <x:t>EXPN LN</x:t>
   </x:si>
   <x:si>
-    <x:t>11,802</x:t>
-[...5 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>12,088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$608,610.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veeva Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEEV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$606,765.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Relx Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$606,542.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heineken Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEIA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$591,803.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>Charles Schwab Corp/The</x:t>
   </x:si>
   <x:si>
     <x:t>SCHW US</x:t>
   </x:si>
   <x:si>
-    <x:t>4,648</x:t>
-[...5 lines deleted...]
-    <x:t>1.02%</x:t>
+    <x:t>4,760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$591,434.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$581,157.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diageo Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DGE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$558,978.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>Chipotle Mexican Grill Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CMG US</x:t>
   </x:si>
   <x:si>
-    <x:t>12,709</x:t>
-[...65 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>13,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$556,803.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$532,378.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nintendo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7974 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$518,187.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Reckitt Benckiser Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>RKT LN</x:t>
   </x:si>
   <x:si>
-    <x:t>5,985</x:t>
-[...77 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>6,130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$517,505.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$496,108.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Oriental Land Co Ltd/Japan</x:t>
   </x:si>
   <x:si>
     <x:t>4661 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>22,757</x:t>
-[...5 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>23,308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$459,284.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Rheinmetall Ag</x:t>
   </x:si>
   <x:si>
     <x:t>RHM GR</x:t>
   </x:si>
   <x:si>
-    <x:t>226</x:t>
-[...17 lines deleted...]
-    <x:t>$420,369.97</x:t>
+    <x:t>232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$455,480.32</x:t>
   </x:si>
   <x:si>
     <x:t>0.74%</x:t>
   </x:si>
   <x:si>
+    <x:t>Tyler Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TYL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$446,577.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Wolters Kluwer Nv</x:t>
   </x:si>
   <x:si>
     <x:t>WKL NA</x:t>
   </x:si>
   <x:si>
-    <x:t>4,186</x:t>
-[...5 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>4,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$446,559.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Workday Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDAY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$443,378.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Costar Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CSGP US</x:t>
   </x:si>
   <x:si>
-    <x:t>9,060</x:t>
-[...17 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>9,279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$439,914.50</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS US</x:t>
   </x:si>
   <x:si>
-    <x:t>3,579</x:t>
-[...20 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>3,666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$398,116.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$56,240.46</x:t>
-[...2 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>$79,627.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1087,51 +1063,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fb5558359224d19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1d3e3890000b4d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf1359b5a9fd74a63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41a0eff0df0147ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1be4016015934a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfc23356d49ac4ab8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F72"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="45" customWidth="1"/>
     <x:col min="3" max="3" width="14" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1319,291 +1295,291 @@
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
@@ -1739,71 +1715,71 @@
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
@@ -1839,731 +1815,731 @@
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
         <x:v>220</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>234</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>