--- v2 (2026-06-03)
+++ v3 (2026-06-23)
@@ -1,1044 +1,993 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d270e0be837462d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16f7aa4e3df14cb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GOAT_asat_20260602" sheetId="1" r:id="Rfc23356d49ac4ab8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GOAT_asat_20260622" sheetId="1" r:id="R214363c02765437e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="364" uniqueCount="332">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 02/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="349" uniqueCount="315">
+  <x:si>
+    <x:t>All Fund Holdings as at 22/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Murata Manufacturing Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>6981 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>20,451</x:t>
-[...5 lines deleted...]
-    <x:t>3.07%</x:t>
+    <x:t>21,237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,300,411.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dsm-Firmenich Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSFIR NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,513,396.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Symrise Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SY1 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,411,624.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novo Nordisk A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOVOB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,393,392.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edenred</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDEN FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,339,036.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brown-Forman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF/B US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,276,190.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,261,886.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Music Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UMG NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,232,971.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lpl Financial Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPLA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,217,565.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spirax-Sarco Engineering Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPX LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,214,814.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kenvue Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KVUE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,213,247.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unicharm Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8113 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>147,257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,211,886.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koninklijke Philips Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHIA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,207,792.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zozo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3092 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,180,447.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,180,242.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Melrose Industries Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,173,512.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adyen Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADYEN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,171,762.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,166,376.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bureau Veritas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,145,921.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pernod Ricard Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,136,607.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danaher Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,129,557.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thales Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HO FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,129,446.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siemens Healthineers Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHL GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,123,524.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reckitt Benckiser Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RKT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,121,085.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prosus Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRX NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,112,947.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Be Semiconductor Industries Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BESI NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,101,288.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hensoldt Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,073,088.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Systemes Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSY FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,068,824.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Relx Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,067,426.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Campbell's Company/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,064,711.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NKE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,062,607.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clorox Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,052,358.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortinet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,050,010.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veeva Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEEV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,041,020.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nintendo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7974 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,022,982.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elekta Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EKTAB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>139,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$999,212.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marketaxess Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKTX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$994,697.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$994,665.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sap Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAP GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$969,882.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI US</x:t>
   </x:si>
   <x:si>
-    <x:t>4,063</x:t>
-[...20 lines deleted...]
-    <x:t>2.58%</x:t>
+    <x:t>2,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$926,309.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Etsy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ETSY US</x:t>
   </x:si>
   <x:si>
-    <x:t>16,177</x:t>
-[...185 lines deleted...]
-    <x:t>1.91%</x:t>
+    <x:t>7,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$755,976.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mtu Aero Engines Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTX GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$675,035.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$673,398.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chipotle Mexican Grill Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$635,021.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otis Worldwide Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$633,560.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oriental Land Co Ltd/Japan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4661 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$632,080.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diageo Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DGE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$610,564.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tractor Supply Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$601,940.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$599,082.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rheinmetall Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RHM GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$598,087.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heineken Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEIA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$597,895.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jack Henry &amp; Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKHY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$594,345.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles Schwab Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$588,503.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,926</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$587,927.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZTS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$585,967.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bae Systems Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$562,010.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyler Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TYL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$551,678.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$543,373.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$538,614.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Experian Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$531,455.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>Transunion</x:t>
   </x:si>
   <x:si>
     <x:t>TRU US</x:t>
   </x:si>
   <x:si>
-    <x:t>11,324</x:t>
-[...218 lines deleted...]
-    <x:t>1.62%</x:t>
+    <x:t>5,665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$520,641.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>Coloplast A/S</x:t>
   </x:si>
   <x:si>
     <x:t>COLOB DC</x:t>
   </x:si>
   <x:si>
-    <x:t>11,579</x:t>
-[...380 lines deleted...]
-    <x:t>$496,108.63</x:t>
+    <x:t>6,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$493,922.67</x:t>
   </x:si>
   <x:si>
     <x:t>0.81%</x:t>
   </x:si>
   <x:si>
-    <x:t>Oriental Land Co Ltd/Japan</x:t>
-[...68 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>Guidewire Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GWRE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$491,294.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>Costar Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CSGP US</x:t>
   </x:si>
   <x:si>
-    <x:t>9,279</x:t>
-[...17 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>8,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$366,536.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$79,627.06</x:t>
-[...2 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>$90,286.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1063,56 +1012,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41a0eff0df0147ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1be4016015934a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfc23356d49ac4ab8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c0c1a7ddd6e4f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5077f2ad15ce4113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R214363c02765437e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F72"/>
+  <x:dimension ref="A1:F69"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="45" customWidth="1"/>
     <x:col min="3" max="3" width="14" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1335,1216 +1284,1156 @@
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>74</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
         <x:v>230</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
         <x:v>295</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
         <x:v>300</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
         <x:v>305</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
         <x:v>310</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A69" s="1">
-[...59 lines deleted...]
-      <x:c r="A72" s="2" t="s">
+      <x:c r="A69" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B72" s="2" t="s">
+      <x:c r="B69" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C72" s="2" t="s">
+      <x:c r="C69" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D72" s="2" t="s">
+      <x:c r="D69" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E72" s="2" t="s">
+      <x:c r="E69" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F72" s="2" t="s">
+      <x:c r="F69" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A72:F72"/>
+    <x:mergeCell ref="A69:F69"/>
   </x:mergeCells>
 </x:worksheet>
 </file>