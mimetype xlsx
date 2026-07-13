--- v3 (2026-06-23)
+++ v4 (2026-07-13)
@@ -1,993 +1,1002 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16f7aa4e3df14cb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e1068abc0cb4a5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GOAT_asat_20260622" sheetId="1" r:id="R214363c02765437e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GOAT_asat_20260710" sheetId="1" r:id="Rd5684cbc0e5142cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="349" uniqueCount="315">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 22/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="349" uniqueCount="318">
+  <x:si>
+    <x:t>All Fund Holdings as at 10/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Murata Manufacturing Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>6981 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>21,237</x:t>
-[...5 lines deleted...]
-    <x:t>3.76%</x:t>
+    <x:t>16,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,476,865.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Dsm-Firmenich Ag</x:t>
   </x:si>
   <x:si>
     <x:t>DSFIR NA</x:t>
   </x:si>
   <x:si>
-    <x:t>12,092</x:t>
-[...5 lines deleted...]
-    <x:t>2.48%</x:t>
+    <x:t>9,586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,316,122.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novo Nordisk A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOVOB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,195,348.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Symrise Ag</x:t>
   </x:si>
   <x:si>
     <x:t>SY1 GR</x:t>
   </x:si>
   <x:si>
-    <x:t>10,012</x:t>
-[...20 lines deleted...]
-    <x:t>2.28%</x:t>
+    <x:t>7,937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,156,555.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Edenred</x:t>
   </x:si>
   <x:si>
     <x:t>EDEN FP</x:t>
   </x:si>
   <x:si>
-    <x:t>36,307</x:t>
-[...5 lines deleted...]
-    <x:t>2.19%</x:t>
+    <x:t>28,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,115,724.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kenvue Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KVUE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,059,248.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lpl Financial Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPLA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,037,975.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veeva Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEEV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,034,430.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,030,230.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Music Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UMG NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,017,143.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danaher Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,009,937.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reckitt Benckiser Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RKT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$984,059.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Brown-Forman Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BF/B US</x:t>
   </x:si>
   <x:si>
-    <x:t>32,820</x:t>
-[...50 lines deleted...]
-    <x:t>1.99%</x:t>
+    <x:t>26,027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$980,673.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koninklijke Philips Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHIA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$980,004.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unicharm Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8113 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$979,407.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$979,220.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bureau Veritas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$974,547.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zozo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3092 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$971,668.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Melrose Industries Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$950,824.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prosus Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRX NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$928,484.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Spirax-Sarco Engineering Plc</x:t>
   </x:si>
   <x:si>
     <x:t>SPX LN</x:t>
   </x:si>
   <x:si>
-    <x:t>9,213</x:t>
-[...56 lines deleted...]
-    <x:t>1.93%</x:t>
+    <x:t>7,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$924,397.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Campbell's Company/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$922,011.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hensoldt Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$921,623.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pernod Ricard Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$917,975.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Systemes Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSY FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$913,927.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortinet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$910,521.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adyen Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADYEN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$906,433.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siemens Healthineers Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHL GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$899,526.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clorox Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$897,825.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Relx Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$896,596.71</x:t>
   </x:si>
   <x:si>
     <x:t>Constellation Brands Inc</x:t>
   </x:si>
   <x:si>
     <x:t>STZ US</x:t>
   </x:si>
   <x:si>
-    <x:t>5,847</x:t>
-[...89 lines deleted...]
-    <x:t>1.85%</x:t>
+    <x:t>4,637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$895,020.02</x:t>
   </x:si>
   <x:si>
     <x:t>Thales Sa</x:t>
   </x:si>
   <x:si>
     <x:t>HO FP</x:t>
   </x:si>
   <x:si>
-    <x:t>3,057</x:t>
-[...47 lines deleted...]
-    <x:t>1.82%</x:t>
+    <x:t>2,424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$890,221.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NKE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$873,792.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$861,825.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elekta Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EKTAB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$850,937.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nintendo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7974 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$819,427.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sap Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAP GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$805,982.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marketaxess Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKTX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$774,093.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Be Semiconductor Industries Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BESI NA</x:t>
   </x:si>
   <x:si>
-    <x:t>2,106</x:t>
-[...188 lines deleted...]
-    <x:t>1.59%</x:t>
+    <x:t>1,670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$701,203.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Etsy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETSY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$676,126.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,009</x:t>
-[...20 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>1,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$670,319.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chipotle Mexican Grill Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$586,696.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jack Henry &amp; Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKHY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$579,377.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Mtu Aero Engines Ag</x:t>
   </x:si>
   <x:si>
     <x:t>MTX GR</x:t>
   </x:si>
   <x:si>
-    <x:t>1,224</x:t>
-[...5 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$577,665.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oriental Land Co Ltd/Japan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4661 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$567,668.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Blackstone Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BX US</x:t>
   </x:si>
   <x:si>
-    <x:t>3,830</x:t>
-[...14 lines deleted...]
-    <x:t>$635,021.25</x:t>
+    <x:t>3,037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$538,225.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles Schwab Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$527,811.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guidewire Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GWRE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$521,353.05</x:t>
   </x:si>
   <x:si>
     <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Otis Worldwide Corp</x:t>
   </x:si>
   <x:si>
     <x:t>OTIS US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,128</x:t>
-[...17 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>4,859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$511,330.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heineken Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEIA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$509,756.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$504,793.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyler Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TYL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$496,379.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>Diageo Plc</x:t>
   </x:si>
   <x:si>
     <x:t>DGE LN</x:t>
   </x:si>
   <x:si>
-    <x:t>21,275</x:t>
-[...5 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>16,865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$496,245.54</x:t>
   </x:si>
   <x:si>
     <x:t>Tractor Supply Co</x:t>
   </x:si>
   <x:si>
     <x:t>TSCO US</x:t>
   </x:si>
   <x:si>
-    <x:t>14,156</x:t>
-[...2 lines deleted...]
-    <x:t>$601,940.55</x:t>
+    <x:t>11,226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$491,839.53</x:t>
   </x:si>
   <x:si>
     <x:t>0.98%</x:t>
   </x:si>
   <x:si>
-    <x:t>Bristol-Myers Squibb Co</x:t>
-[...8 lines deleted...]
-    <x:t>$599,082.33</x:t>
+    <x:t>Transunion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$485,191.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZTS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$467,034.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$465,269.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bae Systems Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$464,738.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$455,765.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Experian Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$450,453.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coloplast A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COLOB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$422,090.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$421,660.57</x:t>
   </x:si>
   <x:si>
     <x:t>Rheinmetall Ag</x:t>
   </x:si>
   <x:si>
     <x:t>RHM GR</x:t>
   </x:si>
   <x:si>
-    <x:t>308</x:t>
-[...188 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$398,087.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Costar Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CSGP US</x:t>
   </x:si>
   <x:si>
-    <x:t>8,794</x:t>
-[...5 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>6,974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$285,064.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$90,286.79</x:t>
-[...2 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>$12,787.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1012,51 +1021,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c0c1a7ddd6e4f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5077f2ad15ce4113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R214363c02765437e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d15be9a45a8432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R83ed04056c434660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd5684cbc0e5142cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F69"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="45" customWidth="1"/>
     <x:col min="3" max="3" width="14" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1264,211 +1273,211 @@
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F16" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>87</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
@@ -1504,391 +1513,391 @@
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>129</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>157</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
@@ -1944,491 +1953,491 @@
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
         <x:v>299</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B69" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C69" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D69" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E69" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F69" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>