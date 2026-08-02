--- v4 (2026-07-13)
+++ v5 (2026-08-02)
@@ -1,1002 +1,2118 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e1068abc0cb4a5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R973ede4e01964f81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GOAT_asat_20260710" sheetId="1" r:id="Rd5684cbc0e5142cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GOAT_asat_20260731" sheetId="1" r:id="R796926892c9b4320"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="349" uniqueCount="318">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 10/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="784" uniqueCount="690">
+  <x:si>
+    <x:t>All Fund Holdings as at 31/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
-    <x:t>Murata Manufacturing Co Ltd</x:t>
-[...332 lines deleted...]
-    <x:t>$917,975.66</x:t>
+    <x:t>Micron Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,470,204.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asml Holding Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASML NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,778,514.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caterpillar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,397,944.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Digital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,196,189.28</x:t>
   </x:si>
   <x:si>
     <x:t>1.82%</x:t>
   </x:si>
   <x:si>
-    <x:t>Dassault Systemes Se</x:t>
-[...8 lines deleted...]
-    <x:t>$913,927.47</x:t>
+    <x:t>Seagate Technology Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,115,340.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lockheed Martin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,017,212.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marathon Petroleum Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,008,414.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Motors Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,000,126.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shell Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHEL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$976,925.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snowflake Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNOW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,285</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$954,146.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Fortinet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>FTNT US</x:t>
   </x:si>
   <x:si>
-    <x:t>4,015</x:t>
-[...236 lines deleted...]
-    <x:t>$586,696.36</x:t>
+    <x:t>4,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$943,084.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$938,030.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of New York Mellon Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$900,564.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valero Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$887,890.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ross Stores Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$887,244.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>State Street Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$870,260.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hewlett Packard Enterprise Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$867,567.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Travelers Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$862,411.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dell Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$849,583.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netapp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTAP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$836,397.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Colgate-Palmolive Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$802,311.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allstate Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$801,245.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northern Trust Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTRS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,971</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$770,679.37</x:t>
   </x:si>
   <x:si>
     <x:t>1.17%</x:t>
   </x:si>
   <x:si>
-    <x:t>Jack Henry &amp; Associates Inc</x:t>
-[...35 lines deleted...]
-    <x:t>$567,668.17</x:t>
+    <x:t>Lumentum Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LITE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$761,360.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Comfort Systems Usa Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$748,666.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandisk Corp/De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNDK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$742,026.39</x:t>
   </x:si>
   <x:si>
     <x:t>1.13%</x:t>
   </x:si>
   <x:si>
-    <x:t>Blackstone Inc</x:t>
-[...8 lines deleted...]
-    <x:t>$538,225.17</x:t>
+    <x:t>Ebay Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBAY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$736,800.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cheniere Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LNG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$733,275.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fedex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FDX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$719,097.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corning Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$719,053.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ciena Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIEN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$715,071.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tapestry Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TPR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$713,092.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbnb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABNB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$712,997.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interactive Brokers Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBKR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,641</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$706,701.42</x:t>
   </x:si>
   <x:si>
     <x:t>1.07%</x:t>
   </x:si>
   <x:si>
-    <x:t>Charles Schwab Corp/The</x:t>
-[...53 lines deleted...]
-    <x:t>$509,756.55</x:t>
+    <x:t>Rockwell Automation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$701,989.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Revolution Medicines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RVMD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$677,388.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edwards Lifesciences Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$675,472.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delta Air Lines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$666,678.08</x:t>
   </x:si>
   <x:si>
     <x:t>1.01%</x:t>
   </x:si>
   <x:si>
-    <x:t>Bristol-Myers Squibb Co</x:t>
-[...8 lines deleted...]
-    <x:t>$504,793.87</x:t>
+    <x:t>Totalenergies Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTE FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$659,234.16</x:t>
   </x:si>
   <x:si>
     <x:t>1.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>Tyler Technologies Inc</x:t>
-[...50 lines deleted...]
-    <x:t>$485,191.57</x:t>
+    <x:t>Vertiv Holdings Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$656,591.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Twilio Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TWLO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$656,100.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emcor Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EME US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$634,674.32</x:t>
   </x:si>
   <x:si>
     <x:t>0.96%</x:t>
   </x:si>
   <x:si>
-    <x:t>Zoetis Inc</x:t>
-[...23 lines deleted...]
-    <x:t>$465,269.82</x:t>
+    <x:t>United Airlines Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UAL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$622,413.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flex Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLEX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$615,919.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coherent Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$607,864.30</x:t>
   </x:si>
   <x:si>
     <x:t>0.92%</x:t>
   </x:si>
   <x:si>
-    <x:t>Bae Systems Plc</x:t>
-[...20 lines deleted...]
-    <x:t>$455,765.84</x:t>
+    <x:t>Jabil Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JBL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$598,835.17</x:t>
   </x:si>
   <x:si>
     <x:t>0.91%</x:t>
   </x:si>
   <x:si>
-    <x:t>Experian Plc</x:t>
-[...50 lines deleted...]
-    <x:t>$398,087.00</x:t>
+    <x:t>Halliburton Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$581,863.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$545,623.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carpenter Technology Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$545,297.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bp Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BP/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$536,724.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enbridge Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENB CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$518,240.92</x:t>
   </x:si>
   <x:si>
     <x:t>0.79%</x:t>
   </x:si>
   <x:si>
-    <x:t>Costar Group Inc</x:t>
-[...11 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>Astera Labs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALAB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$485,666.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mks Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKSI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$439,600.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suncor Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SU CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$401,959.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Post Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHL GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$388,790.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barrick Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$352,106.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoya Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7741 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$336,261.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leonardo Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LDO IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$322,080.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian Natural Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNQ CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$320,720.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toyota Tsusho Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8015 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$316,169.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Repsol Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REP SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$315,204.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian National Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$310,805.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equinor Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQNR NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$308,773.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prysmian Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRY IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$300,870.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daikin Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6367 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$300,791.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lenovo Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>992 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$294,795.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koninklijke Ahold Delhaize Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AD NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$292,071.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Geely Automobile Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>175 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$291,495.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manulife Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$291,050.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wheaton Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WPM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$290,786.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ap Moller - Maersk A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAERSKB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$282,264.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tdk Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6762 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$272,068.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sitc International Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1308 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$269,529.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ssab Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSABA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$269,312.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Metal Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5713 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$268,974.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Logitech International Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOGN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$265,638.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eneos Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5020 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262,943.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vestas Wind Systems A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VWS DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262,839.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ucb Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UCB BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$260,346.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Voestalpine Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOE AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$259,219.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harel Insurance Investments &amp; Financial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARL IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$258,970.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moncler Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONC IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$258,430.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inpex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1605 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$258,034.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nitto Denko Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6988 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$257,688.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Antofagasta Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$255,827.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Franco-Nevada Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FNV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$253,958.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kawasaki Kisen Kaisha Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9107 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$250,667.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoegh Autoliners Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAUTO NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$249,668.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yandex Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBIS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$249,415.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cenovus Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVE CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$248,868.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credo Technology Group Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRDO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$247,851.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nokia Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOKIA FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$247,507.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brother Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6448 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$246,725.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yara International Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YAR NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$246,310.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ryanair Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RYA ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$245,879.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neste Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NESTE FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$244,651.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ana Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9202 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$241,853.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aisin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7259 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$241,255.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aker Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AKER NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$240,791.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Umicore Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UMI BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$240,008.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Matrix It Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTRX IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$239,627.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Express Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9147 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$237,678.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Norsk Hydro Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NHY NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$236,762.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Loomis Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOOMIS SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$234,589.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jeronimo Martins Sgps Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JMT PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$231,856.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nutrien Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$231,664.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Singapore Airlines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIA SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$228,529.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aker Bp Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AKRBP NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$226,122.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Next Vision Stabilized Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXSN IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$221,520.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omv Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMV AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$221,276.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Var Energi Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAR NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$220,977.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idemitsu Kosan Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5019 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$218,961.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shufersal Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,569</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$214,800.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alimentation Couche-Tard Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$214,202.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veidekke Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEI NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$213,338.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Horiba Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6856 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$212,826.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asahi Intecc Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7747 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$212,723.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Electra Ltd/Israel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELTR IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$211,751.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strauss Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STRS IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$209,987.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galp Energia Sgps Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GALP PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$206,432.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Venture Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VMS SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$204,681.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shapir Engineering And Industry Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPEN IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$204,476.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bet Shemesh Engines Holdings 1997 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSEN IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$198,215.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rami Levy Chain Stores Hashikma Marketi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMLI IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$197,970.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sano-Brunos Enterprises Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANO1 IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$197,782.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Navitas Petroleum Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVPT IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,265</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$194,318.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paz Retail And Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAZ IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$192,205.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsui Mining &amp; Smelting Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5706 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$189,577.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delek Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DLEKG IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$183,247.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ngk Insulators Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5333 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$177,626.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teck Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TECK/B CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$171,666.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Quantum Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$170,854.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Loblaw Cos Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$168,918.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,396.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cameco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,550.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pan American Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAAS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,199.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pembina Pipeline Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPL CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,613.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Imperial Oil Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138,531.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ia Financial Corp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$128,111.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alamos Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGI CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$127,719.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gildan Activewear Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIL CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$127,037.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hudbay Minerals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HBM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,197.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eldorado Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$119,764.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whitecap Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WCP CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$116,954.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tourmaline Oil Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOU CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$116,620.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iamgold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$114,272.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arc Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$113,968.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aritzia Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATZ CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,703.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Majestic Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,834.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toromont Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TIH CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,440.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delek Yizum Nechasim Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DLAS IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,430.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$12,787.64</x:t>
-[...2 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>$41,642.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1021,61 +2137,61 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d15be9a45a8432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R83ed04056c434660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd5684cbc0e5142cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33e2f22f845e4dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf1073c9bec984735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R796926892c9b4320" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F69"/>
+  <x:dimension ref="A1:F156"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
-    <x:col min="2" max="2" width="45" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="4" max="4" width="13" customWidth="1"/>
+    <x:col min="2" max="2" width="51" customWidth="1"/>
+    <x:col min="3" max="3" width="16" customWidth="1"/>
+    <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6" ht="15" customHeight="1">
@@ -1273,751 +2389,751 @@
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F15" s="1" t="s">
         <x:v>62</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F18" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="F20" s="1" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>211</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
@@ -2073,131 +3189,131 @@
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
@@ -2253,196 +3369,1936 @@
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
         <x:v>285</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="D65" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
         <x:v>303</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="D67" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
         <x:v>312</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>314</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>315</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A69" s="1">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B69" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A69" s="2" t="s">
+      <x:c r="C69" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A70" s="1">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B70" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A71" s="1">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B71" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A72" s="1">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="B72" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A73" s="1">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B73" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="74" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A74" s="1">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="B74" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="75" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A75" s="1">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="B75" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A76" s="1">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="B76" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A77" s="1">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B77" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="78" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A78" s="1">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="B78" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="F78" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="79" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A79" s="1">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B79" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="80" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A80" s="1">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="B80" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="81" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A81" s="1">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="B81" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="82" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A82" s="1">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="B82" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="83" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A83" s="1">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="B83" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="84" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A84" s="1">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="B84" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A85" s="1">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="B85" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="86" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A86" s="1">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="B86" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="F86" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="87" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A87" s="1">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="B87" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="F87" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="88" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A88" s="1">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="B88" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="F88" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="89" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A89" s="1">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="B89" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="F89" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="90" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A90" s="1">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B90" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="F90" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="91" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A91" s="1">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="B91" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="E91" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="F91" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="92" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A92" s="1">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="B92" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="F92" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A93" s="1">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="B93" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="F93" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A94" s="1">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="B94" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="E94" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="F94" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A95" s="1">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="B95" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A96" s="1">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="B96" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="F96" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A97" s="1">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="B97" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="F97" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A98" s="1">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="B98" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="F98" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A99" s="1">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="B99" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="E99" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="F99" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A100" s="1">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="B100" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="F100" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A101" s="1">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="B101" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="E101" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="F101" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A102" s="1">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="B102" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="F102" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A103" s="1">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="B103" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="F103" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A104" s="1">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="B104" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="E104" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="F104" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A105" s="1">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="B105" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="F105" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A106" s="1">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="B106" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="E106" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="F106" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A107" s="1">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="B107" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="F107" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A108" s="1">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B108" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="E108" s="1" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="F108" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A109" s="1">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="B109" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="E109" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="F109" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A110" s="1">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="B110" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="E110" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="F110" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A111" s="1">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="B111" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="E111" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="F111" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A112" s="1">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="B112" s="1" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="E112" s="1" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="F112" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A113" s="1">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="B113" s="1" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="D113" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="E113" s="1" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="F113" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A114" s="1">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="B114" s="1" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="C114" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="E114" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="F114" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A115" s="1">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="B115" s="1" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="E115" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="F115" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A116" s="1">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="B116" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="D116" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="E116" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="F116" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A117" s="1">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="B117" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="D117" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="E117" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="F117" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A118" s="1">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="B118" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="E118" s="1" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="F118" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A119" s="1">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="B119" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="E119" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="F119" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A120" s="1">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="B120" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="C120" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="E120" s="1" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="F120" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="121" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A121" s="1">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="B121" s="1" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="C121" s="1" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="D121" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="E121" s="1" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="F121" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="122" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A122" s="1">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="B122" s="1" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="D122" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="E122" s="1" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="F122" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A123" s="1">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="B123" s="1" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="C123" s="1" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="D123" s="1" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="E123" s="1" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="F123" s="1" t="s">
+        <x:v>549</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A124" s="1">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="B124" s="1" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="F124" s="1" t="s">
+        <x:v>549</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A125" s="1">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="B125" s="1" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="D125" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="E125" s="1" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="F125" s="1" t="s">
+        <x:v>549</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="126" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A126" s="1">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="B126" s="1" t="s">
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="C126" s="1" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="D126" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="E126" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="F126" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="127" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A127" s="1">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="B127" s="1" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="C127" s="1" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="D127" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="E127" s="1" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="F127" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="128" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A128" s="1">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="B128" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="C128" s="1" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="D128" s="1" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="E128" s="1" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="F128" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="129" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A129" s="1">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="B129" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="C129" s="1" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="D129" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="E129" s="1" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="F129" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="130" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A130" s="1">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="B130" s="1" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="C130" s="1" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="D130" s="1" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="E130" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="F130" s="1" t="s">
+        <x:v>579</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="131" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A131" s="1">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="B131" s="1" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="C131" s="1" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="D131" s="1" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="E131" s="1" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="F131" s="1" t="s">
+        <x:v>579</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="132" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A132" s="1">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="B132" s="1" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="C132" s="1" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="D132" s="1" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="E132" s="1" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="F132" s="1" t="s">
+        <x:v>588</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="133" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A133" s="1">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="B133" s="1" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="C133" s="1" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="D133" s="1" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="E133" s="1" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="F133" s="1" t="s">
+        <x:v>593</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="134" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A134" s="1">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="B134" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="C134" s="1" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="D134" s="1" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="E134" s="1" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="F134" s="1" t="s">
+        <x:v>598</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="135" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A135" s="1">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="B135" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="C135" s="1" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="D135" s="1" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="E135" s="1" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="F135" s="1" t="s">
+        <x:v>598</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="136" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A136" s="1">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="B136" s="1" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="C136" s="1" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="D136" s="1" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="E136" s="1" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="F136" s="1" t="s">
+        <x:v>598</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="137" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A137" s="1">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="B137" s="1" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="C137" s="1" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="D137" s="1" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="E137" s="1" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="F137" s="1" t="s">
+        <x:v>611</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="138" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A138" s="1">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="B138" s="1" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="C138" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="D138" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="E138" s="1" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="F138" s="1" t="s">
+        <x:v>611</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="139" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A139" s="1">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="B139" s="1" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="C139" s="1" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="D139" s="1" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="E139" s="1" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="F139" s="1" t="s">
+        <x:v>611</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="140" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A140" s="1">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="B140" s="1" t="s">
+        <x:v>619</x:v>
+      </x:c>
+      <x:c r="C140" s="1" t="s">
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="D140" s="1" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="E140" s="1" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="F140" s="1" t="s">
+        <x:v>623</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="141" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A141" s="1">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="B141" s="1" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="C141" s="1" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="D141" s="1" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="E141" s="1" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="F141" s="1" t="s">
+        <x:v>628</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="142" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A142" s="1">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="B142" s="1" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="C142" s="1" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="D142" s="1" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="E142" s="1" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="F142" s="1" t="s">
+        <x:v>633</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="143" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A143" s="1">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="B143" s="1" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="C143" s="1" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="D143" s="1" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="E143" s="1" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="F143" s="1" t="s">
+        <x:v>633</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="144" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A144" s="1">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="B144" s="1" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="C144" s="1" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="D144" s="1" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="E144" s="1" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="F144" s="1" t="s">
+        <x:v>633</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="145" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A145" s="1">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B145" s="1" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="C145" s="1" t="s">
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="D145" s="1" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="E145" s="1" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="F145" s="1" t="s">
+        <x:v>646</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="146" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A146" s="1">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="B146" s="1" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="C146" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="D146" s="1" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="E146" s="1" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="F146" s="1" t="s">
+        <x:v>646</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="147" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A147" s="1">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="B147" s="1" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="C147" s="1" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="D147" s="1" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="E147" s="1" t="s">
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="F147" s="1" t="s">
+        <x:v>646</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="148" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A148" s="1">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="B148" s="1" t="s">
+        <x:v>655</x:v>
+      </x:c>
+      <x:c r="C148" s="1" t="s">
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="D148" s="1" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="E148" s="1" t="s">
+        <x:v>658</x:v>
+      </x:c>
+      <x:c r="F148" s="1" t="s">
+        <x:v>646</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="149" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A149" s="1">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="B149" s="1" t="s">
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="C149" s="1" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="D149" s="1" t="s">
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="E149" s="1" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="F149" s="1" t="s">
+        <x:v>663</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="150" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A150" s="1">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="B150" s="1" t="s">
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="C150" s="1" t="s">
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="D150" s="1" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="E150" s="1" t="s">
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="F150" s="1" t="s">
+        <x:v>663</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="151" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A151" s="1">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="B151" s="1" t="s">
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="C151" s="1" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="D151" s="1" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="E151" s="1" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="F151" s="1" t="s">
+        <x:v>663</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="152" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A152" s="1">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="B152" s="1" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="C152" s="1" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="D152" s="1" t="s">
+        <x:v>674</x:v>
+      </x:c>
+      <x:c r="E152" s="1" t="s">
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="F152" s="1" t="s">
+        <x:v>676</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="153" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A153" s="1">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="B153" s="1" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="C153" s="1" t="s">
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="D153" s="1" t="s">
+        <x:v>679</x:v>
+      </x:c>
+      <x:c r="E153" s="1" t="s">
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="F153" s="1" t="s">
+        <x:v>676</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="154" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A154" s="1">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="B154" s="1" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="C154" s="1" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="D154" s="1" t="s">
+        <x:v>683</x:v>
+      </x:c>
+      <x:c r="E154" s="1" t="s">
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="F154" s="1" t="s">
+        <x:v>685</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="155" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A155" s="1">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="B155" s="1" t="s">
+        <x:v>686</x:v>
+      </x:c>
+      <x:c r="C155" s="1" t="s">
+        <x:v>687</x:v>
+      </x:c>
+      <x:c r="D155" s="1" t="s">
+        <x:v>687</x:v>
+      </x:c>
+      <x:c r="E155" s="1" t="s">
+        <x:v>688</x:v>
+      </x:c>
+      <x:c r="F155" s="1" t="s">
+        <x:v>689</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="156" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A156" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B69" s="2" t="s">
+      <x:c r="B156" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C69" s="2" t="s">
+      <x:c r="C156" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D69" s="2" t="s">
+      <x:c r="D156" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E69" s="2" t="s">
+      <x:c r="E156" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F69" s="2" t="s">
+      <x:c r="F156" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A69:F69"/>
+    <x:mergeCell ref="A156:F156"/>
   </x:mergeCells>
 </x:worksheet>
 </file>