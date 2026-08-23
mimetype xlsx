--- v5 (2026-08-02)
+++ v6 (2026-08-23)
@@ -1,2118 +1,2139 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R973ede4e01964f81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ce6caa75e4b4b9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GOAT_asat_20260731" sheetId="1" r:id="R796926892c9b4320"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GOAT_asat_20260821" sheetId="1" r:id="R5cb56b4500874e99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="784" uniqueCount="690">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 31/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="779" uniqueCount="697">
+  <x:si>
+    <x:t>All Fund Holdings as at 21/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
-    <x:t>Micron Technology Inc</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>ASML NA</x:t>
   </x:si>
   <x:si>
-    <x:t>757</x:t>
-[...20 lines deleted...]
-    <x:t>2.12%</x:t>
+    <x:t>947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,338,197.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hsbc Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSBA LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,190,145.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marathon Petroleum Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,098,803.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lumentum Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LITE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,077,576.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novartis Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOVN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,074,511.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corning Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,036,029.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valero Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,036,011.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phillips 66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,034,996.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snowflake Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNOW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$991,810.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hewlett Packard Enterprise Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$990,903.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbnb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABNB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$990,250.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Bank Of Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RY CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$975,228.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dell Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$966,177.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coherent Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$965,748.59</x:t>
   </x:si>
   <x:si>
     <x:t>Western Digital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>WDC US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,542</x:t>
-[...5 lines deleted...]
-    <x:t>1.82%</x:t>
+    <x:t>1,398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$920,519.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mckesson Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$917,226.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ciena Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIEN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$916,805.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hilton Worldwide Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$911,071.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Dynamics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$906,710.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Motors Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$905,581.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paypal Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PYPL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$902,905.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cheniere Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LNG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$900,586.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Twilio Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TWLO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$895,487.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netapp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTAP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$894,826.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Halliburton Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$884,045.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autodesk Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADSK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$883,423.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Ufj Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8306 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$875,220.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Colgate-Palmolive Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$874,900.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shell Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHEL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$866,685.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baker Hughes Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BKR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$866,590.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortinet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$863,017.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>State Street Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$860,417.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Travelers Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$855,004.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Humana Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$850,876.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Comfort Systems Usa Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$850,149.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marriott International Inc/Md</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$849,011.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hca Healthcare Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$845,219.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ferguson Enterprises Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FERG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$838,300.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ross Stores Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$836,752.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$833,440.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interactive Brokers Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBKR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$831,208.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jabil Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JBL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$825,463.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northern Trust Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTRS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$823,965.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centene Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$823,325.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flex Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLEX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$821,572.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$816,343.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allstate Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$815,771.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delta Air Lines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$805,308.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emcor Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EME US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$790,318.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idexx Laboratories Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDXX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$787,736.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astrazeneca Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$768,486.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vistra Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$759,308.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Airlines Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UAL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$758,376.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siemens Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIE GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$755,065.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockwell Automation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$751,032.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carpenter Technology Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$737,378.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sap Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAP GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$728,607.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tapestry Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TPR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$691,243.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allianz Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALV GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$662,798.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Santander Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAN SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$647,327.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Totalenergies Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTE FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$591,793.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nestle Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NESN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$564,742.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$510,665.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ubs Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBSG SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$508,271.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Bilbao Vizcaya Argentaria Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBVA SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$507,400.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abb Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABBN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$505,574.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schneider Electric Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SU FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$485,587.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toronto-Dominion Bank/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$475,369.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Mitsui Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8316 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$462,533.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Seagate Technology Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>STX US</x:t>
   </x:si>
   <x:si>
-    <x:t>915</x:t>
-[...629 lines deleted...]
-    <x:t>$545,297.27</x:t>
+    <x:t>380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$453,556.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advantest Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6857 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$431,897.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toyota Motor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7203 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$423,274.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rolls-Royce Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RR/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$414,349.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Bp Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BP/ LN</x:t>
   </x:si>
   <x:si>
-    <x:t>50,700</x:t>
-[...5 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>36,225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$382,813.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Enbridge Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ENB CN</x:t>
   </x:si>
   <x:si>
-    <x:t>6,694</x:t>
-[...35 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>5,255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$377,226.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Montreal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$363,908.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian Natural Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNQ CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$350,445.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Air Liquide Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$343,980.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unicredit Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UCG IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$343,393.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hitachi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6501 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$336,501.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyo Electron Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8035 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$329,191.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sony Group Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6758 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$328,044.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Recruit Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6098 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$311,007.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mizuho Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8411 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$298,689.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Suncor Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>SU CN</x:t>
   </x:si>
   <x:si>
-    <x:t>4,207</x:t>
-[...5 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>2,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$269,507.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bnp Paribas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNP FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$264,853.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intesa Sanpaolo Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISP IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$264,471.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dbs Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DBS SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$246,997.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Safran Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAF FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$242,326.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siemens Energy Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENR GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$241,743.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barrick Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$232,614.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tc Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRP CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$219,898.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian Imperial Bank Of Commerce</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$209,296.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zurich Insurance Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZURN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$203,413.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cie Financiere Richemont Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFR SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$201,652.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8058 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$185,199.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Nova Scotia/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,446.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Axa Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CS FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$174,346.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barclays Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BARC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$173,070.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sanofi Sa/France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAN FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$168,796.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian National Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,358.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wheaton Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WPM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,708.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cenovus Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVE CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,010.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manulife Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$161,579.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyds Banking Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLOY LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$161,479.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Murata Manufacturing Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6981 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$161,160.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shin-Etsu Chemical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4063 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$158,024.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eni Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENI IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$154,538.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Bank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DBK GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$149,770.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokio Marine Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8766 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$144,513.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atlas Copco Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATCOA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$142,368.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cameco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$135,704.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natwest Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$133,967.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brookfield Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,418.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Volvo Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOLVB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$118,555.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Franco-Nevada Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FNV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,927.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Deutsche Post Ag</x:t>
   </x:si>
   <x:si>
     <x:t>DHL GR</x:t>
   </x:si>
   <x:si>
-    <x:t>4,109</x:t>
-[...77 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>1,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$105,401.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Bank Of Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100,704.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Repsol Sa</x:t>
   </x:si>
   <x:si>
     <x:t>REP SM</x:t>
   </x:si>
   <x:si>
-    <x:t>7,294</x:t>
-[...17 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>2,173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100,291.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alimentation Couche-Tard Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,145.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Basf Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAS GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,494.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credo Technology Group Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRDO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,764.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pembina Pipeline Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPL CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,152.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nutrien Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,036.04</x:t>
   </x:si>
   <x:si>
     <x:t>Equinor Asa</x:t>
   </x:si>
   <x:si>
     <x:t>EQNR NO</x:t>
   </x:si>
   <x:si>
-    <x:t>5,323</x:t>
-[...176 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>1,148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,257.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Celestica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,132.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Imperial Oil Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,980.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Eneos Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>5020 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>22,151</x:t>
-[...65 lines deleted...]
-    <x:t>$258,430.66</x:t>
+    <x:t>4,461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,410.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Inpex Corp</x:t>
   </x:si>
   <x:si>
     <x:t>1605 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>7,956</x:t>
-[...149 lines deleted...]
-    <x:t>$245,879.73</x:t>
+    <x:t>$51,192.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pan American Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAAS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,047.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teck Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TECK/B CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,403.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tourmaline Oil Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOU CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,397.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whitecap Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WCP CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,405.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Neste Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>NESTE FH</x:t>
   </x:si>
   <x:si>
-    <x:t>4,887</x:t>
-[...140 lines deleted...]
-    <x:t>$228,529.48</x:t>
+    <x:t>683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,574.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arc Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,759.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,755.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keyera Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEY CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,199.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alamos Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGI CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,828.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iamgold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,560.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omv Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMV AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,559.76</x:t>
   </x:si>
   <x:si>
     <x:t>Aker Bp Asa</x:t>
   </x:si>
   <x:si>
     <x:t>AKRBP NO</x:t>
   </x:si>
   <x:si>
-    <x:t>4,503</x:t>
-[...29 lines deleted...]
-    <x:t>$221,276.84</x:t>
+    <x:t>324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,396.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galp Energia Sgps Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GALP PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,210.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idemitsu Kosan Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5019 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,167.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eldorado Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,657.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hudbay Minerals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HBM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,617.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gildan Activewear Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIL CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,086.56</x:t>
   </x:si>
   <x:si>
     <x:t>Var Energi Asa</x:t>
   </x:si>
   <x:si>
     <x:t>VAR NO</x:t>
   </x:si>
   <x:si>
-    <x:t>31,186</x:t>
-[...182 lines deleted...]
-    <x:t>$197,782.78</x:t>
+    <x:t>1,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,155.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Navitas Petroleum Lp</x:t>
   </x:si>
   <x:si>
     <x:t>NVPT IT</x:t>
   </x:si>
   <x:si>
-    <x:t>3,265</x:t>
-[...2 lines deleted...]
-    <x:t>$194,318.09</x:t>
+    <x:t>126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,976.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delek Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DLEKG IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,759.20</x:t>
   </x:si>
   <x:si>
     <x:t>Paz Retail And Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PAZ IT</x:t>
   </x:si>
   <x:si>
-    <x:t>479</x:t>
-[...323 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,337.64</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$41,642.49</x:t>
-[...2 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>$27,486.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -2137,60 +2158,60 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33e2f22f845e4dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf1073c9bec984735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R796926892c9b4320" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8b58319555e428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfcef2c081f1c4cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5cb56b4500874e99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F156"/>
+  <x:dimension ref="A1:F155"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
-    <x:col min="2" max="2" width="51" customWidth="1"/>
-    <x:col min="3" max="3" width="16" customWidth="1"/>
+    <x:col min="2" max="2" width="46" customWidth="1"/>
+    <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
@@ -2349,2956 +2370,2936 @@
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>50</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F15" s="1" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>68</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F18" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>82</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
         <x:v>361</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
         <x:v>366</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="F81" s="1" t="s">
         <x:v>371</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="F83" s="1" t="s">
         <x:v>380</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="E84" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
         <x:v>385</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="D85" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="E85" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="E85" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="D86" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
+      <x:c r="E86" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="E86" s="1" t="s">
+      <x:c r="F86" s="1" t="s">
         <x:v>394</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="F90" s="1" t="s">
         <x:v>409</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="F107" s="1" t="s">
         <x:v>478</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="C143" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="D143" s="1" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="E143" s="1" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="F143" s="1" t="s">
         <x:v>634</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="C148" s="1" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="D148" s="1" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="E148" s="1" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="F148" s="1" t="s">
         <x:v>655</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>646</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>680</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>680</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>680</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
+        <x:v>692</x:v>
+      </x:c>
+      <x:c r="F153" s="1" t="s">
         <x:v>680</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A155" s="1">
-[...19 lines deleted...]
-      <x:c r="A156" s="2" t="s">
+      <x:c r="A155" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B156" s="2" t="s">
+      <x:c r="B155" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C156" s="2" t="s">
+      <x:c r="C155" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D156" s="2" t="s">
+      <x:c r="D155" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E156" s="2" t="s">
+      <x:c r="E155" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F156" s="2" t="s">
+      <x:c r="F155" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A156:F156"/>
+    <x:mergeCell ref="A155:F155"/>
   </x:mergeCells>
 </x:worksheet>
 </file>