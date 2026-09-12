--- v6 (2026-08-23)
+++ v7 (2026-09-12)
@@ -1,2139 +1,2082 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ce6caa75e4b4b9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1a167623fb24b6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GOAT_asat_20260821" sheetId="1" r:id="R5cb56b4500874e99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GOAT_asat_20260911" sheetId="1" r:id="Rd439444cb5424b3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="779" uniqueCount="697">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 21/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="779" uniqueCount="678">
+  <x:si>
+    <x:t>All Fund Holdings as at 11/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Apple Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAPL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,744,984.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,679,950.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alphabet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOOGL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,518,562.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,516,053.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eli Lilly &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,321,827.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micron Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,169,446.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.98%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>ASML NA</x:t>
   </x:si>
   <x:si>
-    <x:t>947</x:t>
-[...5 lines deleted...]
-    <x:t>3.27%</x:t>
+    <x:t>902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,157,098.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.96%</x:t>
   </x:si>
   <x:si>
     <x:t>Hsbc Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>HSBA LN</x:t>
   </x:si>
   <x:si>
-    <x:t>41,388</x:t>
-[...5 lines deleted...]
-    <x:t>1.67%</x:t>
+    <x:t>44,913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,295,981.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shell Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHEL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,045,730.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Bank Of Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RY CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$965,198.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novartis Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOVN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$954,078.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Ufj Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8306 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$952,590.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Totalenergies Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTE FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$770,648.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seagate Technology Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$707,379.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sap Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAP GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$601,441.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$589,247.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dell Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$579,559.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>Marathon Petroleum Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MPC US</x:t>
   </x:si>
   <x:si>
+    <x:t>1,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$575,928.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allianz Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALV GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$569,655.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Bilbao Vizcaya Argentaria Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBVA SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$568,863.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valero Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$560,830.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$559,445.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bp Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BP/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$557,118.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Motors Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$548,101.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advantest Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6857 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$544,189.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Santander Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAN SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$535,114.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phillips 66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$529,786.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hewlett Packard Enterprise Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$525,853.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Mitsui Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8316 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$523,112.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortinet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$513,470.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snowflake Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNOW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$491,267.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ross Stores Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$484,115.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>State Street Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$476,381.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyo Electron Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8035 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$475,798.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Colgate-Palmolive Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$473,958.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delta Air Lines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$473,500.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kioxia Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285A JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$472,296.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$471,585.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Comfort Systems Usa Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$461,618.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hca Healthcare Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$453,059.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flex Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLEX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$449,941.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coherent Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$449,489.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abb Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABBN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$445,410.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ciena Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIEN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$437,803.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cheniere Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LNG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$435,287.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ubs Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBSG SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$431,885.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Caribbean Cruises Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RCL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$431,442.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netapp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTAP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$430,824.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hilton Worldwide Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$430,649.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northern Trust Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTRS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$427,758.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enbridge Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENB CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$426,885.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paypal Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PYPL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$415,071.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Twilio Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TWLO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$410,797.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mizuho Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8411 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$409,994.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centene Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$408,111.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Everpure Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>P US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$407,355.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astera Labs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALAB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$398,929.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jabil Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JBL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$397,086.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alnylam Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALNY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$395,712.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cf Industries Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$395,641.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unicredit Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UCG IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$393,821.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expeditors International Of Washington</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$392,743.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ferguson Enterprises Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FERG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$389,656.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Air Liquide Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$389,053.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian Natural Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNQ CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$388,701.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verisign Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRSN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>962</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$387,658.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interactive Brokers Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBKR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$384,974.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Airlines Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UAL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$383,738.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jb Hunt Transport Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JBHT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$379,998.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ulta Beauty Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULTA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$378,856.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kroger Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$378,819.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tapestry Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TPR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$378,420.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Murata Manufacturing Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6981 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$377,524.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Incyte Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCY US</x:t>
+  </x:si>
+  <x:si>
     <x:t>2,185</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,098,803.08</x:t>
-[...254 lines deleted...]
-    <x:t>LNG US</x:t>
+    <x:t>$375,790.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dollar Tree Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DLTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$369,819.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Permian Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$369,717.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Montreal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$369,066.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mks Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKSI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$367,116.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Halliburton Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$366,990.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Illumina Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILMN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$364,464.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synnex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$361,135.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expedia Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$360,392.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anglogold Ashanti Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$359,406.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Williams-Sonoma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WSM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$357,397.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xpo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XPO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$354,606.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Therapeutics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$354,276.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cdw Corp/De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$344,563.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Foods Holding Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USFD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$339,989.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fox Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FOXA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$338,084.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suncor Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SU CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$335,698.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alcoa Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$334,825.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autodesk Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADSK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$331,230.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Recruit Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6098 JP</x:t>
   </x:si>
   <x:si>
     <x:t>2,298</x:t>
   </x:si>
   <x:si>
-    <x:t>$900,586.11</x:t>
-[...854 lines deleted...]
-    <x:t>$311,007.42</x:t>
+    <x:t>$330,141.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southern Copper Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCCO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$329,886.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eni Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENI IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$328,918.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deckers Outdoor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DECK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$322,506.52</x:t>
   </x:si>
   <x:si>
     <x:t>0.44%</x:t>
   </x:si>
   <x:si>
-    <x:t>Mizuho Financial Group Inc</x:t>
-[...2 lines deleted...]
-    <x:t>8411 JP</x:t>
+    <x:t>Toast Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$318,909.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyds Banking Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLOY LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>146,077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$300,764.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barclays Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BARC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$298,772.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shin-Etsu Chemical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4063 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$294,298.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Axa Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CS FP</x:t>
   </x:si>
   <x:si>
     <x:t>4,177</x:t>
   </x:si>
   <x:si>
-    <x:t>$298,689.06</x:t>
-[...71 lines deleted...]
-    <x:t>$242,326.55</x:t>
+    <x:t>$291,163.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natwest Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$287,971.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Repsol Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REP SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$282,138.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Bank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DBK GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$281,272.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tc Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRP CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$265,383.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equinor Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQNR NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$249,805.04</x:t>
   </x:si>
   <x:si>
     <x:t>0.34%</x:t>
   </x:si>
   <x:si>
-    <x:t>Siemens Energy Ag</x:t>
-[...8 lines deleted...]
-    <x:t>$241,743.12</x:t>
+    <x:t>Eneos Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5020 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$248,032.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technipfmc Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$245,044.48</x:t>
   </x:si>
   <x:si>
     <x:t>Barrick Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ABX CN</x:t>
   </x:si>
   <x:si>
-    <x:t>3,577</x:t>
-[...2 lines deleted...]
-    <x:t>$232,614.92</x:t>
+    <x:t>3,932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$238,718.74</x:t>
   </x:si>
   <x:si>
     <x:t>0.33%</x:t>
   </x:si>
   <x:si>
-    <x:t>Tc Energy Corp</x:t>
-[...8 lines deleted...]
-    <x:t>$219,898.20</x:t>
+    <x:t>Manulife Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$229,794.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cenovus Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVE CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$227,449.08</x:t>
   </x:si>
   <x:si>
     <x:t>0.31%</x:t>
   </x:si>
   <x:si>
-    <x:t>Canadian Imperial Bank Of Commerce</x:t>
-[...8 lines deleted...]
-    <x:t>$209,296.49</x:t>
+    <x:t>Inpex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1605 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$222,689.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idemitsu Kosan Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5019 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$219,944.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mettler-Toledo International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$219,742.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Hapoalim Bm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POLI IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$215,210.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neste Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NESTE FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$208,243.06</x:t>
   </x:si>
   <x:si>
     <x:t>0.29%</x:t>
   </x:si>
   <x:si>
-    <x:t>Zurich Insurance Group Ag</x:t>
-[...8 lines deleted...]
-    <x:t>$203,413.49</x:t>
+    <x:t>Aercap Holdings Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AER US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$204,728.40</x:t>
   </x:si>
   <x:si>
     <x:t>0.28%</x:t>
   </x:si>
   <x:si>
-    <x:t>Cie Financiere Richemont Sa</x:t>
-[...20 lines deleted...]
-    <x:t>$185,199.74</x:t>
+    <x:t>Elbit Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESLT IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$201,250.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coca-Cola European Partners Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCEP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$198,497.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lyondellbasell Industries Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LYB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$191,428.81</x:t>
   </x:si>
   <x:si>
     <x:t>0.26%</x:t>
   </x:si>
   <x:si>
-    <x:t>Bank Of Nova Scotia/The</x:t>
-[...20 lines deleted...]
-    <x:t>$174,346.69</x:t>
+    <x:t>Omv Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMV AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$187,898.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aker Bp Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AKRBP NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$187,840.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Bank Of Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$185,424.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Var Energi Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAR NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,447.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galp Energia Sgps Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GALP PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$181,980.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autoliv Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$174,283.27</x:t>
   </x:si>
   <x:si>
     <x:t>0.24%</x:t>
   </x:si>
   <x:si>
-    <x:t>Barclays Plc</x:t>
-[...32 lines deleted...]
-    <x:t>$167,358.02</x:t>
+    <x:t>Norsk Hydro Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NHY NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$173,339.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Celestica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$168,210.01</x:t>
   </x:si>
   <x:si>
     <x:t>0.23%</x:t>
   </x:si>
   <x:si>
-    <x:t>Wheaton Precious Metals Corp</x:t>
-[...68 lines deleted...]
-    <x:t>$158,024.36</x:t>
+    <x:t>Harel Insurance Investments &amp; Financial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARL IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,122.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credo Technology Group Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRDO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,814.81</x:t>
   </x:si>
   <x:si>
     <x:t>0.22%</x:t>
   </x:si>
   <x:si>
-    <x:t>Eni Spa</x:t>
-[...20 lines deleted...]
-    <x:t>$149,770.69</x:t>
+    <x:t>Franco-Nevada Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FNV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$153,919.97</x:t>
   </x:si>
   <x:si>
     <x:t>0.21%</x:t>
   </x:si>
   <x:si>
-    <x:t>Tokio Marine Holdings Inc</x:t>
-[...23 lines deleted...]
-    <x:t>$142,368.39</x:t>
+    <x:t>Pembina Pipeline Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPL CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$153,285.12</x:t>
   </x:si>
   <x:si>
     <x:t>Cameco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CCO CN</x:t>
   </x:si>
   <x:si>
-    <x:t>1,011</x:t>
-[...2 lines deleted...]
-    <x:t>$135,704.25</x:t>
+    <x:t>$152,706.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sun Life Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLF CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$150,699.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nutrien Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$137,879.23</x:t>
   </x:si>
   <x:si>
     <x:t>0.19%</x:t>
   </x:si>
   <x:si>
-    <x:t>Natwest Group Plc</x:t>
-[...20 lines deleted...]
-    <x:t>$130,418.43</x:t>
+    <x:t>Imperial Oil Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$129,495.03</x:t>
   </x:si>
   <x:si>
     <x:t>0.18%</x:t>
   </x:si>
   <x:si>
-    <x:t>Volvo Ab</x:t>
-[...8 lines deleted...]
-    <x:t>$118,555.32</x:t>
+    <x:t>Teck Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TECK/B CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$126,882.36</x:t>
   </x:si>
   <x:si>
     <x:t>0.17%</x:t>
   </x:si>
   <x:si>
-    <x:t>Franco-Nevada Corp</x:t>
-[...35 lines deleted...]
-    <x:t>$100,704.73</x:t>
+    <x:t>Whitecap Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WCP CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$119,805.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinross Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KGC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$116,922.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pan American Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAAS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$115,632.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Quantum Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,450.27</x:t>
   </x:si>
   <x:si>
     <x:t>0.14%</x:t>
   </x:si>
   <x:si>
-    <x:t>Repsol Sa</x:t>
-[...20 lines deleted...]
-    <x:t>$89,145.12</x:t>
+    <x:t>Tourmaline Oil Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOU CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,407.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keyera Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEY CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,811.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alamos Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGI CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,150.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iamgold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,498.38</x:t>
   </x:si>
   <x:si>
     <x:t>0.12%</x:t>
   </x:si>
   <x:si>
-    <x:t>Basf Se</x:t>
-[...32 lines deleted...]
-    <x:t>$80,152.12</x:t>
+    <x:t>Lundin Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,716.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aritzia Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATZ CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,420.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gildan Activewear Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIL CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,950.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,058.99</x:t>
   </x:si>
   <x:si>
     <x:t>0.11%</x:t>
   </x:si>
   <x:si>
-    <x:t>Nutrien Ltd</x:t>
-[...344 lines deleted...]
-    <x:t>$7,337.64</x:t>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00208D978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,431.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$27,486.79</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$26,625.57</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -2158,61 +2101,61 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8b58319555e428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfcef2c081f1c4cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5cb56b4500874e99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4cc803985064309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R379567139a7a45f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd439444cb5424b3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F155"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
-    <x:col min="2" max="2" width="46" customWidth="1"/>
+    <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
-    <x:col min="4" max="4" width="12" customWidth="1"/>
+    <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6" ht="15" customHeight="1">
@@ -2310,2991 +2253,2991 @@
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
         <x:v>31</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
         <x:v>36</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F15" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
         <x:v>252</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
         <x:v>269</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="D64" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
         <x:v>295</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>569</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>569</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>587</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>623</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>623</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>623</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6" ht="15" customHeight="1">
       <x:c r="A155" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B155" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C155" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D155" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E155" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F155" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>