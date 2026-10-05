--- v7 (2026-09-15)
+++ v8 (2026-10-05)
@@ -1,819 +1,819 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc38d817335f74e3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ccb4393a1a947a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GPEQ_asat_20260914" sheetId="1" r:id="R99cdc5d2c87e4958"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GPEQ_asat_20261005" sheetId="1" r:id="Rf6ce86855dd549a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="257">
   <x:si>
-    <x:t>All Fund Holdings as at 14/09/2026</x:t>
+    <x:t>All Fund Holdings as at 05/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Management Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ARES US</x:t>
   </x:si>
   <x:si>
-    <x:t>29,231</x:t>
-[...5 lines deleted...]
-    <x:t>8.17%</x:t>
+    <x:t>29,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,971,355.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3i Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>III LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,833,456.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr &amp; Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>KKR US</x:t>
   </x:si>
   <x:si>
-    <x:t>35,937</x:t>
-[...5 lines deleted...]
-    <x:t>7.81%</x:t>
+    <x:t>35,952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,657,587.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Apollo Global Management Inc</x:t>
   </x:si>
   <x:si>
     <x:t>APO US</x:t>
   </x:si>
   <x:si>
-    <x:t>28,133</x:t>
-[...5 lines deleted...]
-    <x:t>7.67%</x:t>
+    <x:t>28,145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,604,480.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Blackstone Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BX US</x:t>
   </x:si>
   <x:si>
-    <x:t>27,996</x:t>
-[...20 lines deleted...]
-    <x:t>7.50%</x:t>
+    <x:t>28,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,490,843.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ares Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARCC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,944,968.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Eqt Ab</x:t>
   </x:si>
   <x:si>
     <x:t>EQT SS</x:t>
   </x:si>
   <x:si>
-    <x:t>68,435</x:t>
-[...20 lines deleted...]
-    <x:t>4.49%</x:t>
+    <x:t>68,465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,783,468.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Carlyle Group Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>CG US</x:t>
   </x:si>
   <x:si>
-    <x:t>47,333</x:t>
-[...5 lines deleted...]
-    <x:t>4.21%</x:t>
+    <x:t>47,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,705,554.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Icg Plc</x:t>
   </x:si>
   <x:si>
     <x:t>ICG LN</x:t>
   </x:si>
   <x:si>
-    <x:t>77,694</x:t>
-[...5 lines deleted...]
-    <x:t>4.16%</x:t>
+    <x:t>77,728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,604,924.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Partners Group Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>PGHN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>2,378</x:t>
-[...5 lines deleted...]
-    <x:t>3.96%</x:t>
+    <x:t>2,379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,476,811.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Onex Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ONEX CN</x:t>
   </x:si>
   <x:si>
-    <x:t>17,849</x:t>
-[...5 lines deleted...]
-    <x:t>2.98%</x:t>
+    <x:t>17,857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,891,538.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Main Street Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAIN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,885,418.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Sofina Sa</x:t>
   </x:si>
   <x:si>
     <x:t>SOF BB</x:t>
   </x:si>
   <x:si>
-    <x:t>4,727</x:t>
-[...20 lines deleted...]
-    <x:t>2.86%</x:t>
+    <x:t>4,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,865,830.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.97%</x:t>
   </x:si>
   <x:si>
     <x:t>Cvc Capital Partners Plc</x:t>
   </x:si>
   <x:si>
     <x:t>CVC NA</x:t>
   </x:si>
   <x:si>
-    <x:t>85,401</x:t>
-[...5 lines deleted...]
-    <x:t>2.83%</x:t>
+    <x:t>85,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,692,414.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.69%</x:t>
   </x:si>
   <x:si>
     <x:t>Golub Capital BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GBDC US</x:t>
   </x:si>
   <x:si>
-    <x:t>71,771</x:t>
-[...2 lines deleted...]
-    <x:t>$1,255,942.31</x:t>
+    <x:t>73,206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,317,172.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harbourvest Global Private Equity Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HVPE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,202,852.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fs Kkr Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,195,249.01</x:t>
   </x:si>
   <x:si>
     <x:t>1.90%</x:t>
   </x:si>
   <x:si>
-    <x:t>Fs Kkr Capital Corp</x:t>
-[...8 lines deleted...]
-    <x:t>$1,246,167.03</x:t>
+    <x:t>Hercules Capital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HTGC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,189,321.69</x:t>
   </x:si>
   <x:si>
     <x:t>1.89%</x:t>
   </x:si>
   <x:si>
-    <x:t>Hercules Capital Inc</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>Wendel Se</x:t>
   </x:si>
   <x:si>
     <x:t>MF FP</x:t>
   </x:si>
   <x:si>
-    <x:t>6,439</x:t>
-[...5 lines deleted...]
-    <x:t>1.31%</x:t>
+    <x:t>6,442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$805,878.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Eurazeo Se</x:t>
   </x:si>
   <x:si>
     <x:t>RF FP</x:t>
   </x:si>
   <x:si>
-    <x:t>10,969</x:t>
-[...2 lines deleted...]
-    <x:t>$833,990.35</x:t>
+    <x:t>10,973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$795,559.24</x:t>
   </x:si>
   <x:si>
     <x:t>1.26%</x:t>
   </x:si>
   <x:si>
+    <x:t>Pantheon International Plc/The Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PIN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$776,222.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Hgcapital Trust Plc/Fund</x:t>
   </x:si>
   <x:si>
     <x:t>HGT LN</x:t>
   </x:si>
   <x:si>
-    <x:t>105,900</x:t>
-[...20 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>105,947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$751,212.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Sixth Street Specialty Lending Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TSLX US</x:t>
   </x:si>
   <x:si>
-    <x:t>25,429</x:t>
-[...5 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>25,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$668,950.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Business Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBUC CN</x:t>
   </x:si>
   <x:si>
     <x:t>17,263</x:t>
   </x:si>
   <x:si>
-    <x:t>$626,866.39</x:t>
-[...2 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>$634,656.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Hbm Healthcare Investments Ag</x:t>
   </x:si>
   <x:si>
     <x:t>HBMN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>1,537</x:t>
-[...2 lines deleted...]
-    <x:t>$624,689.06</x:t>
+    <x:t>1,538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$616,576.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinnevik Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KINVB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$581,418.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Southwest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CSWC US</x:t>
   </x:si>
   <x:si>
-    <x:t>16,971</x:t>
-[...20 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>17,113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$577,513.04</x:t>
   </x:si>
   <x:si>
     <x:t>Molten Ventures Plc</x:t>
   </x:si>
   <x:si>
     <x:t>GROW LN</x:t>
   </x:si>
   <x:si>
     <x:t>43,988</x:t>
   </x:si>
   <x:si>
-    <x:t>$551,086.17</x:t>
-[...2 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>$564,003.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>Gimv Nv</x:t>
   </x:si>
   <x:si>
     <x:t>GIMB BB</x:t>
   </x:si>
   <x:si>
     <x:t>6,564</x:t>
   </x:si>
   <x:si>
-    <x:t>$484,086.37</x:t>
-[...2 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>$488,647.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>Txnm Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PPET LN</x:t>
   </x:si>
   <x:si>
     <x:t>39,334</x:t>
   </x:si>
   <x:si>
-    <x:t>$446,291.67</x:t>
-[...2 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>$448,626.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icg Enterprise Trust Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICGT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$423,896.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Oaktree Specialty Lending Corp</x:t>
   </x:si>
   <x:si>
     <x:t>OCSL US</x:t>
   </x:si>
   <x:si>
-    <x:t>23,954</x:t>
-[...20 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>24,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$417,490.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Goldman Sachs BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GSBD US</x:t>
   </x:si>
   <x:si>
     <x:t>29,556</x:t>
   </x:si>
   <x:si>
-    <x:t>$399,416.67</x:t>
+    <x:t>$384,637.19</x:t>
   </x:si>
   <x:si>
     <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Oakley Capital Investments Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>OCI LN</x:t>
   </x:si>
   <x:si>
     <x:t>38,357</x:t>
   </x:si>
   <x:si>
-    <x:t>$382,981.65</x:t>
-[...2 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>$379,151.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Syncona Limited</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYNC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>150,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$349,158.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ip Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>245,686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$345,602.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nb Private Equity Partners Ltd/Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBPE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$302,003.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Prospect Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PSEC US</x:t>
   </x:si>
   <x:si>
     <x:t>104,578</x:t>
   </x:si>
   <x:si>
-    <x:t>$322,862.24</x:t>
-[...17 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>$300,101.84</x:t>
   </x:si>
   <x:si>
     <x:t>Tcg BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CGBD US</x:t>
   </x:si>
   <x:si>
     <x:t>19,244</x:t>
   </x:si>
   <x:si>
-    <x:t>$307,050.67</x:t>
+    <x:t>$294,064.97</x:t>
   </x:si>
   <x:si>
     <x:t>0.47%</x:t>
   </x:si>
   <x:si>
-    <x:t>Ip Group Plc</x:t>
-[...8 lines deleted...]
-    <x:t>$305,242.63</x:t>
+    <x:t>Alaris Equity Partners Income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AD-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$289,302.30</x:t>
   </x:si>
   <x:si>
     <x:t>0.46%</x:t>
   </x:si>
   <x:si>
-    <x:t>Nb Private Equity Partners Ltd/Fund</x:t>
-[...8 lines deleted...]
-    <x:t>$289,975.52</x:t>
+    <x:t>Ratos Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RATOB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$280,883.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Midcap Financial Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFIC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$279,916.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pennantpark Floating Rate Capital Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFLT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$276,053.52</x:t>
   </x:si>
   <x:si>
     <x:t>0.44%</x:t>
   </x:si>
   <x:si>
-    <x:t>Midcap Financial Investment Corp</x:t>
-[...37 lines deleted...]
-  <x:si>
     <x:t>Jafco Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>8595 JP</x:t>
   </x:si>
   <x:si>
     <x:t>13,706</x:t>
   </x:si>
   <x:si>
-    <x:t>$279,696.48</x:t>
-[...14 lines deleted...]
-    <x:t>$278,455.38</x:t>
+    <x:t>$274,702.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bain Capital Specialty Finance Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BCSF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$239,185.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Mountain Finance Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NMFC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$227,692.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Mutares Se &amp; Co Kgaa</x:t>
   </x:si>
   <x:si>
     <x:t>MUX GR</x:t>
   </x:si>
   <x:si>
     <x:t>5,639</x:t>
   </x:si>
   <x:si>
-    <x:t>$236,008.99</x:t>
-[...29 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>$224,951.12</x:t>
   </x:si>
   <x:si>
     <x:t>Slr Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>SLRC US</x:t>
   </x:si>
   <x:si>
-    <x:t>12,319</x:t>
-[...5 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>12,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$208,130.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Princess Private Equity Holding Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PEY LN</x:t>
   </x:si>
   <x:si>
     <x:t>15,828</x:t>
   </x:si>
   <x:si>
-    <x:t>$183,486.86</x:t>
+    <x:t>$177,768.43</x:t>
   </x:si>
   <x:si>
     <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Chrysalis Investments Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CHRY LN</x:t>
   </x:si>
   <x:si>
-    <x:t>132,140</x:t>
-[...5 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>126,732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,312.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$41,881.11</x:t>
-[...2 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>$47,839.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -838,51 +838,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf55fbfde97fb433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re5013bc287764ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R99cdc5d2c87e4958" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf66286fa840143e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R35dd0b6d367f46e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf6ce86855dd549a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F55"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="49" customWidth="1"/>
     <x:col min="3" max="3" width="14" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1410,91 +1410,91 @@
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
@@ -1670,91 +1670,91 @@
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>205</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
@@ -1830,71 +1830,71 @@
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>