--- v8 (2026-10-05)
+++ v9 (2026-10-26)
@@ -1,819 +1,822 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ccb4393a1a947a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2200d7be919b4500" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GPEQ_asat_20261005" sheetId="1" r:id="Rf6ce86855dd549a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GPEQ_asat_20261023" sheetId="1" r:id="Ra3f3d8fddc914995"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="257">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 05/10/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="258">
+  <x:si>
+    <x:t>All Fund Holdings as at 23/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Management Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ARES US</x:t>
   </x:si>
   <x:si>
-    <x:t>29,475</x:t>
-[...5 lines deleted...]
-    <x:t>7.90%</x:t>
+    <x:t>29,869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,186,186.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,762,089.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr &amp; Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KKR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,732,896.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apollo Global Management Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,576,909.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.19%</x:t>
   </x:si>
   <x:si>
     <x:t>3i Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>III LN</x:t>
   </x:si>
   <x:si>
-    <x:t>99,518</x:t>
-[...50 lines deleted...]
-    <x:t>7.14%</x:t>
+    <x:t>100,847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,436,909.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eqt Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQT SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,976,680.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ARCC US</x:t>
   </x:si>
   <x:si>
-    <x:t>108,828</x:t>
-[...20 lines deleted...]
-    <x:t>4.43%</x:t>
+    <x:t>110,281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,923,678.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icg Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,688,664.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Carlyle Group Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>CG US</x:t>
   </x:si>
   <x:si>
-    <x:t>47,354</x:t>
-[...17 lines deleted...]
-    <x:t>$2,604,924.21</x:t>
+    <x:t>47,986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,633,736.33</x:t>
   </x:si>
   <x:si>
     <x:t>4.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Partners Group Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>PGHN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>2,379</x:t>
-[...5 lines deleted...]
-    <x:t>3.94%</x:t>
+    <x:t>2,411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,603,853.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sofina Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOF BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,016,357.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Onex Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ONEX CN</x:t>
   </x:si>
   <x:si>
-    <x:t>17,857</x:t>
-[...5 lines deleted...]
-    <x:t>3.01%</x:t>
+    <x:t>18,095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,929,995.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Main Street Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MAIN US</x:t>
   </x:si>
   <x:si>
-    <x:t>23,844</x:t>
-[...20 lines deleted...]
-    <x:t>2.97%</x:t>
+    <x:t>24,349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,853,100.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.91%</x:t>
   </x:si>
   <x:si>
     <x:t>Cvc Capital Partners Plc</x:t>
   </x:si>
   <x:si>
     <x:t>CVC NA</x:t>
   </x:si>
   <x:si>
-    <x:t>85,439</x:t>
-[...5 lines deleted...]
-    <x:t>2.69%</x:t>
+    <x:t>86,580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,748,036.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Golub Capital BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GBDC US</x:t>
   </x:si>
   <x:si>
-    <x:t>73,206</x:t>
-[...5 lines deleted...]
-    <x:t>2.09%</x:t>
+    <x:t>74,197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,279,004.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Harbourvest Global Private Equity Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HVPE LN</x:t>
   </x:si>
   <x:si>
-    <x:t>19,204</x:t>
-[...5 lines deleted...]
-    <x:t>1.91%</x:t>
+    <x:t>19,461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,233,749.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hercules Capital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HTGC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,171,106.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Fs Kkr Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>FSK US</x:t>
   </x:si>
   <x:si>
-    <x:t>75,937</x:t>
-[...20 lines deleted...]
-    <x:t>1.89%</x:t>
+    <x:t>76,951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,142,609.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Wendel Se</x:t>
   </x:si>
   <x:si>
     <x:t>MF FP</x:t>
   </x:si>
   <x:si>
-    <x:t>6,442</x:t>
-[...2 lines deleted...]
-    <x:t>$805,878.09</x:t>
+    <x:t>6,528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$857,683.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eurazeo Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RF FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$829,290.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hgcapital Trust Plc/Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HGT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$816,670.58</x:t>
   </x:si>
   <x:si>
     <x:t>1.28%</x:t>
   </x:si>
   <x:si>
-    <x:t>Eurazeo Se</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Pantheon International Plc/The Fund</x:t>
   </x:si>
   <x:si>
     <x:t>PIN LN</x:t>
   </x:si>
   <x:si>
-    <x:t>105,242</x:t>
-[...20 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>106,647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$767,464.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brookfield Business Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBUC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$692,712.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinnevik Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KINVB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$648,036.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Sixth Street Specialty Lending Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TSLX US</x:t>
   </x:si>
   <x:si>
-    <x:t>25,887</x:t>
-[...17 lines deleted...]
-    <x:t>$634,656.39</x:t>
+    <x:t>26,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$644,369.17</x:t>
   </x:si>
   <x:si>
     <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Hbm Healthcare Investments Ag</x:t>
   </x:si>
   <x:si>
     <x:t>HBMN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>1,538</x:t>
-[...20 lines deleted...]
-    <x:t>0.92%</x:t>
+    <x:t>1,558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$608,808.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Molten Ventures Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GROW LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$567,538.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Southwest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CSWC US</x:t>
   </x:si>
   <x:si>
-    <x:t>17,113</x:t>
-[...17 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t>17,341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$551,725.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>Gimv Nv</x:t>
   </x:si>
   <x:si>
     <x:t>GIMB BB</x:t>
   </x:si>
   <x:si>
-    <x:t>6,564</x:t>
-[...5 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>6,654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$519,559.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>Txnm Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PPET LN</x:t>
   </x:si>
   <x:si>
-    <x:t>39,334</x:t>
-[...5 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>40,108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$461,196.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Icg Enterprise Trust Plc</x:t>
   </x:si>
   <x:si>
     <x:t>ICGT LN</x:t>
   </x:si>
   <x:si>
-    <x:t>16,277</x:t>
-[...5 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>16,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$431,659.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Oaktree Specialty Lending Corp</x:t>
   </x:si>
   <x:si>
     <x:t>OCSL US</x:t>
   </x:si>
   <x:si>
-    <x:t>24,441</x:t>
-[...5 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>25,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$413,733.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oakley Capital Investments Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OCI LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$381,997.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Goldman Sachs BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GSBD US</x:t>
   </x:si>
   <x:si>
-    <x:t>29,556</x:t>
-[...20 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>30,741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$376,884.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Syncona Limited</x:t>
   </x:si>
   <x:si>
     <x:t>SYNC LN</x:t>
   </x:si>
   <x:si>
-    <x:t>150,556</x:t>
-[...5 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>152,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$370,199.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Ip Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>IPO LN</x:t>
   </x:si>
   <x:si>
-    <x:t>245,686</x:t>
-[...5 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>249,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$330,506.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Nb Private Equity Partners Ltd/Fund</x:t>
   </x:si>
   <x:si>
     <x:t>NBPE LN</x:t>
   </x:si>
   <x:si>
-    <x:t>10,634</x:t>
-[...2 lines deleted...]
-    <x:t>$302,003.89</x:t>
+    <x:t>10,781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$306,638.90</x:t>
   </x:si>
   <x:si>
     <x:t>0.48%</x:t>
   </x:si>
   <x:si>
+    <x:t>Ratos Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RATOB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$306,359.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alaris Equity Partners Income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AD-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$292,428.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tcg BDC Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGBD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$290,465.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jafco Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8595 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$288,242.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Midcap Financial Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFIC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$273,461.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mutares Se &amp; Co Kgaa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUX GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$259,638.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pennantpark Floating Rate Capital Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFLT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$258,648.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Mountain Finance Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NMFC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,962</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$227,316.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Prospect Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PSEC US</x:t>
   </x:si>
   <x:si>
-    <x:t>104,578</x:t>
-[...86 lines deleted...]
-    <x:t>$274,702.20</x:t>
+    <x:t>107,307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$225,877.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Specialty Finance Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BCSF US</x:t>
   </x:si>
   <x:si>
-    <x:t>15,086</x:t>
-[...32 lines deleted...]
-    <x:t>$224,951.12</x:t>
+    <x:t>15,288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$218,959.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Slr Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>SLRC US</x:t>
   </x:si>
   <x:si>
-    <x:t>12,559</x:t>
-[...5 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>12,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$202,222.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Princess Private Equity Holding Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PEY LN</x:t>
   </x:si>
   <x:si>
-    <x:t>15,828</x:t>
-[...5 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>16,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$172,349.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Chrysalis Investments Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CHRY LN</x:t>
   </x:si>
   <x:si>
-    <x:t>126,732</x:t>
-[...5 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>138,577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$168,845.20</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$47,839.46</x:t>
-[...2 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>$5,798.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -838,51 +841,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf66286fa840143e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R35dd0b6d367f46e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf6ce86855dd549a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f757af117d94fad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6e275cf8c05a467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra3f3d8fddc914995" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F55"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="49" customWidth="1"/>
     <x:col min="3" max="3" width="14" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1450,531 +1453,531 @@
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
         <x:v>220</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>