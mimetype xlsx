--- v0 (2026-04-21)
+++ v1 (2026-05-15)
@@ -1,825 +1,816 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R533b4c7e38784c4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bffc181116841ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GPEQ_asat_20260420" sheetId="1" r:id="Rf97dcfa4e85b4b91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GPEQ_asat_20260514" sheetId="1" r:id="R097470cbe90a4d61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="284" uniqueCount="259">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 20/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="256">
+  <x:si>
+    <x:t>All Fund Holdings as at 14/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Apollo Global Management Inc</x:t>
   </x:si>
   <x:si>
     <x:t>APO US</x:t>
   </x:si>
   <x:si>
     <x:t>24,970</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,439,304.71</x:t>
-[...2 lines deleted...]
-    <x:t>7.38%</x:t>
+    <x:t>$4,682,025.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,022,752.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ares Management Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARES US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,005,013.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr &amp; Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KKR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,899,588.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.77%</x:t>
   </x:si>
   <x:si>
     <x:t>3i Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>III LN</x:t>
   </x:si>
   <x:si>
     <x:t>82,106</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,397,403.70</x:t>
-[...47 lines deleted...]
-    <x:t>6.21%</x:t>
+    <x:t>$3,235,307.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ares Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARCC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,857,705.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icg Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,731,837.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Partners Group Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>PGHN SW</x:t>
   </x:si>
   <x:si>
     <x:t>1,744</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,939,475.43</x:t>
-[...32 lines deleted...]
-    <x:t>4.54%</x:t>
+    <x:t>$2,722,854.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Carlyle Group Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>CG US</x:t>
   </x:si>
   <x:si>
     <x:t>36,755</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,696,837.77</x:t>
-[...2 lines deleted...]
-    <x:t>4.48%</x:t>
+    <x:t>$2,544,752.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Eqt Ab</x:t>
   </x:si>
   <x:si>
     <x:t>EQT SS</x:t>
   </x:si>
   <x:si>
     <x:t>54,789</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,676,713.88</x:t>
-[...2 lines deleted...]
-    <x:t>4.45%</x:t>
+    <x:t>$2,478,055.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Cvc Capital Partners Plc</x:t>
   </x:si>
   <x:si>
     <x:t>CVC NA</x:t>
   </x:si>
   <x:si>
     <x:t>104,804</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,220,385.93</x:t>
-[...2 lines deleted...]
-    <x:t>3.69%</x:t>
+    <x:t>$2,230,583.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Onex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONEX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,696,879.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Main Street Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MAIN US</x:t>
   </x:si>
   <x:si>
     <x:t>23,095</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,772,271.95</x:t>
-[...17 lines deleted...]
-    <x:t>2.92%</x:t>
+    <x:t>$1,619,765.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Sofina Sa</x:t>
   </x:si>
   <x:si>
     <x:t>SOF BB</x:t>
   </x:si>
   <x:si>
     <x:t>4,399</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,639,814.43</x:t>
-[...2 lines deleted...]
-    <x:t>2.73%</x:t>
+    <x:t>$1,552,606.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.69%</x:t>
   </x:si>
   <x:si>
     <x:t>Golub Capital BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GBDC US</x:t>
   </x:si>
   <x:si>
     <x:t>70,113</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,336,278.18</x:t>
+    <x:t>$1,277,603.62</x:t>
   </x:si>
   <x:si>
     <x:t>2.22%</x:t>
   </x:si>
   <x:si>
+    <x:t>Harbourvest Global Private Equity Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HVPE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,158,496.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Fs Kkr Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>FSK US</x:t>
   </x:si>
   <x:si>
     <x:t>76,099</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,200,668.36</x:t>
-[...17 lines deleted...]
-    <x:t>1.88%</x:t>
+    <x:t>$1,137,141.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
   </x:si>
   <x:si>
     <x:t>Hercules Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HTGC US</x:t>
   </x:si>
   <x:si>
     <x:t>45,658</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,014,905.54</x:t>
-[...2 lines deleted...]
-    <x:t>1.69%</x:t>
+    <x:t>$979,175.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Eurazeo Se</x:t>
   </x:si>
   <x:si>
     <x:t>RF FP</x:t>
   </x:si>
   <x:si>
     <x:t>12,166</x:t>
   </x:si>
   <x:si>
-    <x:t>$946,615.82</x:t>
-[...2 lines deleted...]
-    <x:t>1.57%</x:t>
+    <x:t>$947,653.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Wendel Se</x:t>
   </x:si>
   <x:si>
     <x:t>MF FP</x:t>
   </x:si>
   <x:si>
     <x:t>6,534</x:t>
   </x:si>
   <x:si>
-    <x:t>$942,375.41</x:t>
+    <x:t>$934,495.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pantheon International Plc/The Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PIN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$754,521.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Hgcapital Trust Plc/Fund</x:t>
   </x:si>
   <x:si>
     <x:t>HGT LN</x:t>
   </x:si>
   <x:si>
     <x:t>110,058</x:t>
   </x:si>
   <x:si>
-    <x:t>$802,135.20</x:t>
-[...17 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>$706,361.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Sixth Street Specialty Lending Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TSLX US</x:t>
   </x:si>
   <x:si>
     <x:t>25,315</x:t>
   </x:si>
   <x:si>
-    <x:t>$680,062.26</x:t>
-[...2 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>$627,314.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Hbm Healthcare Investments Ag</x:t>
   </x:si>
   <x:si>
     <x:t>HBMN SW</x:t>
   </x:si>
   <x:si>
     <x:t>1,432</x:t>
   </x:si>
   <x:si>
-    <x:t>$589,279.33</x:t>
-[...2 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>$593,346.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capital Southwest Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSWC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$505,015.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gimv Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIMB BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$486,808.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Kinnevik Ab</x:t>
   </x:si>
   <x:si>
     <x:t>KINVB SS</x:t>
   </x:si>
   <x:si>
     <x:t>62,156</x:t>
   </x:si>
   <x:si>
-    <x:t>$514,168.24</x:t>
-[...29 lines deleted...]
-    <x:t>$494,598.73</x:t>
+    <x:t>$474,802.61</x:t>
   </x:si>
   <x:si>
     <x:t>0.82%</x:t>
   </x:si>
   <x:si>
+    <x:t>Molten Ventures Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GROW LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$471,557.42</x:t>
+  </x:si>
+  <x:si>
     <x:t>Abrdn Private Equity Opportunities Trus</x:t>
   </x:si>
   <x:si>
     <x:t>APEO LN</x:t>
   </x:si>
   <x:si>
     <x:t>38,041</x:t>
   </x:si>
   <x:si>
-    <x:t>$433,837.93</x:t>
-[...2 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>$425,843.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Oaktree Specialty Lending Corp</x:t>
   </x:si>
   <x:si>
     <x:t>OCSL US</x:t>
   </x:si>
   <x:si>
     <x:t>23,293</x:t>
   </x:si>
   <x:si>
-    <x:t>$423,449.95</x:t>
-[...17 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>$389,640.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Midcap Financial Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MFIC US</x:t>
   </x:si>
   <x:si>
     <x:t>24,322</x:t>
   </x:si>
   <x:si>
-    <x:t>$401,744.28</x:t>
-[...2 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>$369,499.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Goldman Sachs BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GSBD US</x:t>
   </x:si>
   <x:si>
     <x:t>29,163</x:t>
   </x:si>
   <x:si>
-    <x:t>$397,825.33</x:t>
-[...2 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>$359,922.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icg Enterprise Trust Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICGT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$344,537.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pennantpark Floating Rate Capital Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFLT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$325,015.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tcg BDC Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGBD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$313,807.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oakley Capital Investments Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OCI LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$313,488.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ip Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>232,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$282,791.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Prospect Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PSEC US</x:t>
   </x:si>
   <x:si>
     <x:t>93,245</x:t>
   </x:si>
   <x:si>
-    <x:t>$360,637.59</x:t>
-[...59 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>$281,250.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Syncona Limited</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYNC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>159,015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$276,800.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nb Private Equity Partners Ltd/Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBPE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$274,781.35</x:t>
   </x:si>
   <x:si>
     <x:t>New Mountain Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NMFC US</x:t>
   </x:si>
   <x:si>
     <x:t>24,649</x:t>
   </x:si>
   <x:si>
-    <x:t>$290,474.11</x:t>
-[...14 lines deleted...]
-    <x:t>$287,436.85</x:t>
+    <x:t>$274,540.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alaris Equity Partners Income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AD-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$270,188.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bain Capital Specialty Finance Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BCSF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$264,407.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Jafco Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>8595 JP</x:t>
   </x:si>
   <x:si>
     <x:t>13,569</x:t>
   </x:si>
   <x:si>
-    <x:t>$275,454.12</x:t>
-[...29 lines deleted...]
-    <x:t>$269,808.43</x:t>
+    <x:t>$264,199.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ratos Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RATOB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$238,877.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Slr Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>SLRC US</x:t>
   </x:si>
   <x:si>
     <x:t>12,047</x:t>
   </x:si>
   <x:si>
-    <x:t>$269,636.14</x:t>
-[...38 lines deleted...]
-    <x:t>$263,015.20</x:t>
+    <x:t>$215,520.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Princess Private Equity Holding Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PEY LN</x:t>
   </x:si>
   <x:si>
     <x:t>15,579</x:t>
   </x:si>
   <x:si>
-    <x:t>$230,963.74</x:t>
-[...2 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>$208,460.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mutares Se &amp; Co Kgaa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUX GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$186,159.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Chrysalis Investments Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CHRY LN</x:t>
   </x:si>
   <x:si>
     <x:t>118,906</x:t>
   </x:si>
   <x:si>
-    <x:t>$199,367.98</x:t>
-[...14 lines deleted...]
-    <x:t>$178,895.00</x:t>
+    <x:t>$174,814.22</x:t>
   </x:si>
   <x:si>
     <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Tcp Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>TCPC US</x:t>
   </x:si>
   <x:si>
     <x:t>22,831</x:t>
   </x:si>
   <x:si>
-    <x:t>$138,350.37</x:t>
+    <x:t>$135,201.19</x:t>
   </x:si>
   <x:si>
     <x:t>0.23%</x:t>
   </x:si>
   <x:si>
-    <x:t>MUXA GR</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$25,720.52</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$99,852.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -844,56 +835,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb1e4d923e3a40f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R03f432a51a6d4e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf97dcfa4e85b4b91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdc4985333164350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra810b0019bb84aa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R097470cbe90a4d61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F56"/>
+  <x:dimension ref="A1:F55"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="14" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1316,211 +1307,211 @@
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
@@ -1616,396 +1607,376 @@
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>217</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A55" s="1">
-[...19 lines deleted...]
-      <x:c r="A56" s="2" t="s">
+      <x:c r="A55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B56" s="2" t="s">
+      <x:c r="B55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C56" s="2" t="s">
+      <x:c r="C55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D56" s="2" t="s">
+      <x:c r="D55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E56" s="2" t="s">
+      <x:c r="E55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F56" s="2" t="s">
+      <x:c r="F55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A56:F56"/>
+    <x:mergeCell ref="A55:F55"/>
   </x:mergeCells>
 </x:worksheet>
 </file>