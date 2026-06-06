--- v1 (2026-05-15)
+++ v2 (2026-06-06)
@@ -1,816 +1,819 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bffc181116841ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2d266f76e3348ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GPEQ_asat_20260514" sheetId="1" r:id="R097470cbe90a4d61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GPEQ_asat_20260605" sheetId="1" r:id="Rc34b17bd7adf4147"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="256">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 14/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="257">
+  <x:si>
+    <x:t>All Fund Holdings as at 05/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Apollo Global Management Inc</x:t>
   </x:si>
   <x:si>
     <x:t>APO US</x:t>
   </x:si>
   <x:si>
-    <x:t>24,970</x:t>
-[...5 lines deleted...]
-    <x:t>8.13%</x:t>
+    <x:t>25,031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,501,407.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ares Management Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARES US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,115,944.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Blackstone Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BX US</x:t>
   </x:si>
   <x:si>
     <x:t>23,742</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,022,752.97</x:t>
-[...17 lines deleted...]
-    <x:t>6.95%</x:t>
+    <x:t>$3,941,760.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.89%</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr &amp; Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>KKR US</x:t>
   </x:si>
   <x:si>
-    <x:t>28,306</x:t>
-[...5 lines deleted...]
-    <x:t>6.77%</x:t>
+    <x:t>28,328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,787,116.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.62%</x:t>
   </x:si>
   <x:si>
     <x:t>3i Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>III LN</x:t>
   </x:si>
   <x:si>
     <x:t>82,106</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,235,307.63</x:t>
-[...2 lines deleted...]
-    <x:t>5.61%</x:t>
+    <x:t>$3,385,342.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.91%</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ARCC US</x:t>
   </x:si>
   <x:si>
     <x:t>109,050</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,857,705.39</x:t>
-[...2 lines deleted...]
-    <x:t>4.96%</x:t>
+    <x:t>$2,886,415.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Icg Plc</x:t>
   </x:si>
   <x:si>
     <x:t>ICG LN</x:t>
   </x:si>
   <x:si>
     <x:t>78,259</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,731,837.45</x:t>
-[...2 lines deleted...]
-    <x:t>4.74%</x:t>
+    <x:t>$2,675,677.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eqt Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQT SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,480,509.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Partners Group Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>PGHN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>1,744</x:t>
-[...5 lines deleted...]
-    <x:t>4.73%</x:t>
+    <x:t>1,812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,293,596.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Carlyle Group Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>CG US</x:t>
   </x:si>
   <x:si>
-    <x:t>36,755</x:t>
-[...20 lines deleted...]
-    <x:t>4.30%</x:t>
+    <x:t>36,932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,251,452.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Cvc Capital Partners Plc</x:t>
   </x:si>
   <x:si>
     <x:t>CVC NA</x:t>
   </x:si>
   <x:si>
-    <x:t>104,804</x:t>
-[...5 lines deleted...]
-    <x:t>3.87%</x:t>
+    <x:t>106,133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,235,212.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Main Street Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAIN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,682,517.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Onex Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ONEX CN</x:t>
   </x:si>
   <x:si>
     <x:t>14,910</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,696,879.03</x:t>
-[...17 lines deleted...]
-    <x:t>2.81%</x:t>
+    <x:t>$1,653,790.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.89%</x:t>
   </x:si>
   <x:si>
     <x:t>Sofina Sa</x:t>
   </x:si>
   <x:si>
     <x:t>SOF BB</x:t>
   </x:si>
   <x:si>
     <x:t>4,399</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,552,606.65</x:t>
-[...2 lines deleted...]
-    <x:t>2.69%</x:t>
+    <x:t>$1,557,698.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Golub Capital BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GBDC US</x:t>
   </x:si>
   <x:si>
     <x:t>70,113</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,277,603.62</x:t>
-[...2 lines deleted...]
-    <x:t>2.22%</x:t>
+    <x:t>$1,295,133.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Harbourvest Global Private Equity Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HVPE LN</x:t>
   </x:si>
   <x:si>
     <x:t>19,018</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,158,496.70</x:t>
-[...2 lines deleted...]
-    <x:t>2.01%</x:t>
+    <x:t>$1,224,544.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Fs Kkr Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>FSK US</x:t>
   </x:si>
   <x:si>
     <x:t>76,099</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,137,141.51</x:t>
-[...2 lines deleted...]
-    <x:t>1.97%</x:t>
+    <x:t>$1,169,114.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Hercules Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HTGC US</x:t>
   </x:si>
   <x:si>
-    <x:t>45,658</x:t>
-[...5 lines deleted...]
-    <x:t>1.70%</x:t>
+    <x:t>46,653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,017,277.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
   </x:si>
   <x:si>
     <x:t>Eurazeo Se</x:t>
   </x:si>
   <x:si>
     <x:t>RF FP</x:t>
   </x:si>
   <x:si>
-    <x:t>12,166</x:t>
-[...5 lines deleted...]
-    <x:t>1.64%</x:t>
+    <x:t>12,734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$924,229.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Wendel Se</x:t>
   </x:si>
   <x:si>
     <x:t>MF FP</x:t>
   </x:si>
   <x:si>
-    <x:t>6,534</x:t>
-[...5 lines deleted...]
-    <x:t>1.62%</x:t>
+    <x:t>6,731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$918,193.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hgcapital Trust Plc/Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HGT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$843,334.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Pantheon International Plc/The Fund</x:t>
   </x:si>
   <x:si>
     <x:t>PIN LN</x:t>
   </x:si>
   <x:si>
     <x:t>102,383</x:t>
   </x:si>
   <x:si>
-    <x:t>$754,521.67</x:t>
-[...17 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>$774,885.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Sixth Street Specialty Lending Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TSLX US</x:t>
   </x:si>
   <x:si>
     <x:t>25,315</x:t>
   </x:si>
   <x:si>
-    <x:t>$627,314.50</x:t>
+    <x:t>$626,449.13</x:t>
   </x:si>
   <x:si>
     <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Hbm Healthcare Investments Ag</x:t>
   </x:si>
   <x:si>
     <x:t>HBMN SW</x:t>
   </x:si>
   <x:si>
     <x:t>1,432</x:t>
   </x:si>
   <x:si>
-    <x:t>$593,346.22</x:t>
-[...2 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>$596,651.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinnevik Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KINVB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$549,919.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Southwest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CSWC US</x:t>
   </x:si>
   <x:si>
     <x:t>15,202</x:t>
   </x:si>
   <x:si>
-    <x:t>$505,015.49</x:t>
+    <x:t>$501,375.34</x:t>
   </x:si>
   <x:si>
     <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Gimv Nv</x:t>
   </x:si>
   <x:si>
     <x:t>GIMB BB</x:t>
   </x:si>
   <x:si>
     <x:t>6,211</x:t>
   </x:si>
   <x:si>
-    <x:t>$486,808.46</x:t>
-[...17 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>$450,691.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Molten Ventures Plc</x:t>
   </x:si>
   <x:si>
     <x:t>GROW LN</x:t>
   </x:si>
   <x:si>
     <x:t>42,195</x:t>
   </x:si>
   <x:si>
-    <x:t>$471,557.42</x:t>
+    <x:t>$450,033.19</x:t>
   </x:si>
   <x:si>
     <x:t>Abrdn Private Equity Opportunities Trus</x:t>
   </x:si>
   <x:si>
     <x:t>APEO LN</x:t>
   </x:si>
   <x:si>
     <x:t>38,041</x:t>
   </x:si>
   <x:si>
-    <x:t>$425,843.43</x:t>
-[...2 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>$434,018.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Oaktree Specialty Lending Corp</x:t>
   </x:si>
   <x:si>
     <x:t>OCSL US</x:t>
   </x:si>
   <x:si>
     <x:t>23,293</x:t>
   </x:si>
   <x:si>
-    <x:t>$389,640.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>$398,628.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goldman Sachs BDC Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSBD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$372,067.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Midcap Financial Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MFIC US</x:t>
   </x:si>
   <x:si>
     <x:t>24,322</x:t>
   </x:si>
   <x:si>
-    <x:t>$369,499.14</x:t>
+    <x:t>$368,210.62</x:t>
   </x:si>
   <x:si>
     <x:t>0.64%</x:t>
   </x:si>
   <x:si>
-    <x:t>Goldman Sachs BDC Inc</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Icg Enterprise Trust Plc</x:t>
   </x:si>
   <x:si>
     <x:t>ICGT LN</x:t>
   </x:si>
   <x:si>
     <x:t>13,343</x:t>
   </x:si>
   <x:si>
-    <x:t>$344,537.38</x:t>
+    <x:t>$349,182.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oakley Capital Investments Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OCI LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$341,282.76</x:t>
   </x:si>
   <x:si>
     <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Pennantpark Floating Rate Capital Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PFLT US</x:t>
   </x:si>
   <x:si>
     <x:t>27,094</x:t>
   </x:si>
   <x:si>
-    <x:t>$325,015.47</x:t>
-[...2 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>$316,074.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Tcg BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CGBD US</x:t>
   </x:si>
   <x:si>
     <x:t>20,232</x:t>
   </x:si>
   <x:si>
-    <x:t>$313,807.59</x:t>
-[...14 lines deleted...]
-    <x:t>$313,488.20</x:t>
+    <x:t>$305,730.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prospect Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSEC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$301,152.83</x:t>
   </x:si>
   <x:si>
     <x:t>Ip Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>IPO LN</x:t>
   </x:si>
   <x:si>
     <x:t>232,473</x:t>
   </x:si>
   <x:si>
-    <x:t>$282,791.86</x:t>
+    <x:t>$297,622.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Syncona Limited</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYNC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>159,015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$297,283.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nb Private Equity Partners Ltd/Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBPE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$296,336.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alaris Equity Partners Income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AD-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$281,859.03</x:t>
   </x:si>
   <x:si>
     <x:t>0.49%</x:t>
   </x:si>
   <x:si>
-    <x:t>Prospect Capital Corp</x:t>
-[...20 lines deleted...]
-    <x:t>$276,800.28</x:t>
+    <x:t>New Mountain Finance Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NMFC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$276,505.10</x:t>
   </x:si>
   <x:si>
     <x:t>0.48%</x:t>
   </x:si>
   <x:si>
-    <x:t>Nb Private Equity Partners Ltd/Fund</x:t>
-[...37 lines deleted...]
-  <x:si>
     <x:t>Bain Capital Specialty Finance Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BCSF US</x:t>
   </x:si>
   <x:si>
     <x:t>14,240</x:t>
   </x:si>
   <x:si>
-    <x:t>$264,407.83</x:t>
+    <x:t>$263,840.32</x:t>
   </x:si>
   <x:si>
     <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Jafco Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>8595 JP</x:t>
   </x:si>
   <x:si>
     <x:t>13,569</x:t>
   </x:si>
   <x:si>
-    <x:t>$264,199.37</x:t>
+    <x:t>$261,705.13</x:t>
   </x:si>
   <x:si>
     <x:t>Ratos Ab</x:t>
   </x:si>
   <x:si>
     <x:t>RATOB SS</x:t>
   </x:si>
   <x:si>
     <x:t>48,967</x:t>
   </x:si>
   <x:si>
-    <x:t>$238,877.80</x:t>
-[...2 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>$250,030.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Princess Private Equity Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEY LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$227,620.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Slr Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>SLRC US</x:t>
   </x:si>
   <x:si>
     <x:t>12,047</x:t>
   </x:si>
   <x:si>
-    <x:t>$215,520.83</x:t>
-[...14 lines deleted...]
-    <x:t>$208,460.97</x:t>
+    <x:t>$221,858.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mutares Se &amp; Co Kgaa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUX GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$204,394.21</x:t>
   </x:si>
   <x:si>
     <x:t>0.36%</x:t>
   </x:si>
   <x:si>
-    <x:t>Mutares Se &amp; Co Kgaa</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Chrysalis Investments Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CHRY LN</x:t>
   </x:si>
   <x:si>
     <x:t>118,906</x:t>
   </x:si>
   <x:si>
-    <x:t>$174,814.22</x:t>
-[...2 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>$177,525.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Tcp Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>TCPC US</x:t>
   </x:si>
   <x:si>
     <x:t>22,831</x:t>
   </x:si>
   <x:si>
-    <x:t>$135,201.19</x:t>
-[...2 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>$121,820.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$99,852.98</x:t>
-[...2 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>$85,397.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -835,51 +838,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdc4985333164350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra810b0019bb84aa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R097470cbe90a4d61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e0c62e71490412a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9fb21708ced340e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc34b17bd7adf4147" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F55"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="14" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1627,351 +1630,351 @@
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
         <x:v>186</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
         <x:v>218</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>