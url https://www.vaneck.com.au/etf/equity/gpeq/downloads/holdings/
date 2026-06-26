--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,819 +1,810 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2d266f76e3348ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53def75108224193" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GPEQ_asat_20260605" sheetId="1" r:id="Rc34b17bd7adf4147"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GPEQ_asat_20260626" sheetId="1" r:id="Ra8eddefe3f8240cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="257">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 05/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="254">
+  <x:si>
+    <x:t>All Fund Holdings as at 26/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Apollo Global Management Inc</x:t>
   </x:si>
   <x:si>
     <x:t>APO US</x:t>
   </x:si>
   <x:si>
-    <x:t>25,031</x:t>
-[...5 lines deleted...]
-    <x:t>7.86%</x:t>
+    <x:t>25,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,413,588.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3i Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>III LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,042,562.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,931,627.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr &amp; Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KKR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,808,609.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Management Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ARES US</x:t>
   </x:si>
   <x:si>
-    <x:t>22,521</x:t>
-[...50 lines deleted...]
-    <x:t>5.91%</x:t>
+    <x:t>22,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,700,804.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ARCC US</x:t>
   </x:si>
   <x:si>
-    <x:t>109,050</x:t>
-[...5 lines deleted...]
-    <x:t>5.04%</x:t>
+    <x:t>111,312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,899,027.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Icg Plc</x:t>
   </x:si>
   <x:si>
     <x:t>ICG LN</x:t>
   </x:si>
   <x:si>
-    <x:t>78,259</x:t>
-[...5 lines deleted...]
-    <x:t>4.67%</x:t>
+    <x:t>80,376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,566,120.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carlyle Group Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,245,524.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.98%</x:t>
   </x:si>
   <x:si>
     <x:t>Eqt Ab</x:t>
   </x:si>
   <x:si>
     <x:t>EQT SS</x:t>
   </x:si>
   <x:si>
-    <x:t>55,343</x:t>
-[...5 lines deleted...]
-    <x:t>4.33%</x:t>
+    <x:t>55,221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,183,469.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cvc Capital Partners Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVC NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,169,656.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.85%</x:t>
   </x:si>
   <x:si>
     <x:t>Partners Group Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>PGHN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>1,812</x:t>
-[...35 lines deleted...]
-    <x:t>3.91%</x:t>
+    <x:t>1,816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,100,364.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Main Street Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MAIN US</x:t>
   </x:si>
   <x:si>
-    <x:t>23,095</x:t>
-[...5 lines deleted...]
-    <x:t>2.94%</x:t>
+    <x:t>23,296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,692,691.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sofina Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOF BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,610,499.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Onex Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ONEX CN</x:t>
   </x:si>
   <x:si>
-    <x:t>14,910</x:t>
-[...20 lines deleted...]
-    <x:t>2.72%</x:t>
+    <x:t>14,923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,593,399.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Golub Capital BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GBDC US</x:t>
   </x:si>
   <x:si>
-    <x:t>70,113</x:t>
-[...5 lines deleted...]
-    <x:t>2.26%</x:t>
+    <x:t>71,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,284,430.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Harbourvest Global Private Equity Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HVPE LN</x:t>
   </x:si>
   <x:si>
-    <x:t>19,018</x:t>
-[...2 lines deleted...]
-    <x:t>$1,224,544.51</x:t>
+    <x:t>19,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,208,923.51</x:t>
   </x:si>
   <x:si>
     <x:t>2.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Fs Kkr Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>FSK US</x:t>
   </x:si>
   <x:si>
-    <x:t>76,099</x:t>
-[...2 lines deleted...]
-    <x:t>$1,169,114.12</x:t>
+    <x:t>78,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,150,376.44</x:t>
   </x:si>
   <x:si>
     <x:t>2.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Hercules Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HTGC US</x:t>
   </x:si>
   <x:si>
-    <x:t>46,653</x:t>
-[...5 lines deleted...]
-    <x:t>1.78%</x:t>
+    <x:t>46,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,031,819.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wendel Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MF FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$904,951.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Eurazeo Se</x:t>
   </x:si>
   <x:si>
     <x:t>RF FP</x:t>
   </x:si>
   <x:si>
-    <x:t>12,734</x:t>
-[...20 lines deleted...]
-    <x:t>1.60%</x:t>
+    <x:t>12,770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$847,586.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Hgcapital Trust Plc/Fund</x:t>
   </x:si>
   <x:si>
     <x:t>HGT LN</x:t>
   </x:si>
   <x:si>
-    <x:t>110,058</x:t>
-[...5 lines deleted...]
-    <x:t>1.47%</x:t>
+    <x:t>110,222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$787,033.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Pantheon International Plc/The Fund</x:t>
   </x:si>
   <x:si>
     <x:t>PIN LN</x:t>
   </x:si>
   <x:si>
-    <x:t>102,383</x:t>
-[...5 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>102,536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$753,714.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hbm Healthcare Investments Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HBMN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$614,775.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Sixth Street Specialty Lending Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TSLX US</x:t>
   </x:si>
   <x:si>
-    <x:t>25,315</x:t>
-[...20 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>25,834</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$605,878.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capital Southwest Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSWC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$517,811.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Kinnevik Ab</x:t>
   </x:si>
   <x:si>
     <x:t>KINVB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>62,156</x:t>
-[...20 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>62,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$483,744.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Gimv Nv</x:t>
   </x:si>
   <x:si>
     <x:t>GIMB BB</x:t>
   </x:si>
   <x:si>
-    <x:t>6,211</x:t>
-[...5 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>6,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$467,517.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Molten Ventures Plc</x:t>
   </x:si>
   <x:si>
     <x:t>GROW LN</x:t>
   </x:si>
   <x:si>
-    <x:t>42,195</x:t>
-[...2 lines deleted...]
-    <x:t>$450,033.19</x:t>
+    <x:t>42,258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$467,354.53</x:t>
   </x:si>
   <x:si>
     <x:t>Abrdn Private Equity Opportunities Trus</x:t>
   </x:si>
   <x:si>
     <x:t>APEO LN</x:t>
   </x:si>
   <x:si>
-    <x:t>38,041</x:t>
-[...5 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>38,105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$448,742.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>Oaktree Specialty Lending Corp</x:t>
   </x:si>
   <x:si>
     <x:t>OCSL US</x:t>
   </x:si>
   <x:si>
-    <x:t>23,293</x:t>
-[...2 lines deleted...]
-    <x:t>$398,628.15</x:t>
+    <x:t>23,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$393,597.57</x:t>
   </x:si>
   <x:si>
     <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Goldman Sachs BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GSBD US</x:t>
   </x:si>
   <x:si>
-    <x:t>29,163</x:t>
-[...5 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>29,212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$392,030.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icg Enterprise Trust Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICGT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$357,736.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Midcap Financial Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MFIC US</x:t>
   </x:si>
   <x:si>
-    <x:t>24,322</x:t>
-[...20 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>24,909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$353,395.93</x:t>
   </x:si>
   <x:si>
     <x:t>Oakley Capital Investments Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>OCI LN</x:t>
   </x:si>
   <x:si>
-    <x:t>34,860</x:t>
-[...5 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>34,891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$315,506.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prospect Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSEC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95,569</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$314,066.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Syncona Limited</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYNC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>159,252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$304,147.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tcg BDC Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGBD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$299,596.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nb Private Equity Partners Ltd/Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBPE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$298,883.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alaris Equity Partners Income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AD-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$290,152.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Pennantpark Floating Rate Capital Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PFLT US</x:t>
   </x:si>
   <x:si>
-    <x:t>27,094</x:t>
-[...32 lines deleted...]
-    <x:t>$301,152.83</x:t>
+    <x:t>27,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$287,884.68</x:t>
   </x:si>
   <x:si>
     <x:t>Ip Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>IPO LN</x:t>
   </x:si>
   <x:si>
-    <x:t>232,473</x:t>
-[...44 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>232,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$286,642.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jafco Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8595 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$281,944.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bain Capital Specialty Finance Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BCSF US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$254,796.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>New Mountain Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NMFC US</x:t>
   </x:si>
   <x:si>
-    <x:t>24,649</x:t>
-[...32 lines deleted...]
-    <x:t>$261,705.13</x:t>
+    <x:t>25,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$252,725.34</x:t>
   </x:si>
   <x:si>
     <x:t>Ratos Ab</x:t>
   </x:si>
   <x:si>
     <x:t>RATOB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>48,967</x:t>
-[...2 lines deleted...]
-    <x:t>$250,030.99</x:t>
+    <x:t>49,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$245,873.72</x:t>
   </x:si>
   <x:si>
     <x:t>0.44%</x:t>
   </x:si>
   <x:si>
+    <x:t>Slr Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLRC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$218,951.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mutares Se &amp; Co Kgaa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUX GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$202,875.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Princess Private Equity Holding Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PEY LN</x:t>
   </x:si>
   <x:si>
-    <x:t>16,026</x:t>
-[...35 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>16,061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$183,048.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Chrysalis Investments Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CHRY LN</x:t>
   </x:si>
   <x:si>
-    <x:t>118,906</x:t>
-[...2 lines deleted...]
-    <x:t>$177,525.44</x:t>
+    <x:t>119,105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$171,913.95</x:t>
   </x:si>
   <x:si>
     <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Tcp Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>TCPC US</x:t>
   </x:si>
   <x:si>
-    <x:t>22,831</x:t>
-[...5 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>23,709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,776.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$85,397.41</x:t>
-[...2 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>$20,575.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -838,51 +829,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e0c62e71490412a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9fb21708ced340e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc34b17bd7adf4147" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a1dd75eb5c3467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9087d888bbc44c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra8eddefe3f8240cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F55"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="14" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1530,451 +1521,451 @@
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
         <x:v>229</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>234</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>