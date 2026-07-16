--- v3 (2026-06-26)
+++ v4 (2026-07-16)
@@ -1,810 +1,822 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53def75108224193" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3950ab065be406a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GPEQ_asat_20260626" sheetId="1" r:id="Ra8eddefe3f8240cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GPEQ_asat_20260716" sheetId="1" r:id="Rf415d48198374ef1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="254">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 26/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="258">
+  <x:si>
+    <x:t>All Fund Holdings as at 16/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Ares Management Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARES US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,551,771.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr &amp; Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KKR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,520,429.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3i Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>III LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,447,301.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,404,773.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.60%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Apollo Global Management Inc</x:t>
   </x:si>
   <x:si>
     <x:t>APO US</x:t>
   </x:si>
   <x:si>
-    <x:t>25,090</x:t>
-[...65 lines deleted...]
-    <x:t>6.57%</x:t>
+    <x:t>24,495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,263,482.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carlyle Group Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,708,957.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Partners Group Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PGHN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,647,775.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eqt Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQT SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,562,338.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ARCC US</x:t>
   </x:si>
   <x:si>
-    <x:t>111,312</x:t>
-[...5 lines deleted...]
-    <x:t>5.14%</x:t>
+    <x:t>93,284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,521,512.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Icg Plc</x:t>
   </x:si>
   <x:si>
     <x:t>ICG LN</x:t>
   </x:si>
   <x:si>
-    <x:t>80,376</x:t>
-[...35 lines deleted...]
-    <x:t>3.87%</x:t>
+    <x:t>67,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,468,610.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Cvc Capital Partners Plc</x:t>
   </x:si>
   <x:si>
     <x:t>CVC NA</x:t>
   </x:si>
   <x:si>
-    <x:t>106,410</x:t>
-[...20 lines deleted...]
-    <x:t>3.73%</x:t>
+    <x:t>73,635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,755,358.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Onex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONEX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,711,648.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Main Street Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MAIN US</x:t>
   </x:si>
   <x:si>
-    <x:t>23,296</x:t>
-[...5 lines deleted...]
-    <x:t>3.00%</x:t>
+    <x:t>20,672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,577,385.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Sofina Sa</x:t>
   </x:si>
   <x:si>
     <x:t>SOF BB</x:t>
   </x:si>
   <x:si>
-    <x:t>4,461</x:t>
-[...20 lines deleted...]
-    <x:t>2.83%</x:t>
+    <x:t>4,129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,524,682.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Golub Capital BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GBDC US</x:t>
   </x:si>
   <x:si>
-    <x:t>71,550</x:t>
-[...5 lines deleted...]
-    <x:t>2.28%</x:t>
+    <x:t>62,687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,185,764.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Harbourvest Global Private Equity Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HVPE LN</x:t>
   </x:si>
   <x:si>
-    <x:t>19,047</x:t>
-[...5 lines deleted...]
-    <x:t>2.14%</x:t>
+    <x:t>16,766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,083,250.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
   </x:si>
   <x:si>
     <x:t>Fs Kkr Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>FSK US</x:t>
   </x:si>
   <x:si>
-    <x:t>78,520</x:t>
-[...5 lines deleted...]
-    <x:t>2.04%</x:t>
+    <x:t>64,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,003,086.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Hercules Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HTGC US</x:t>
   </x:si>
   <x:si>
-    <x:t>46,767</x:t>
-[...5 lines deleted...]
-    <x:t>1.83%</x:t>
+    <x:t>42,342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$974,540.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Wendel Se</x:t>
   </x:si>
   <x:si>
     <x:t>MF FP</x:t>
   </x:si>
   <x:si>
-    <x:t>6,746</x:t>
-[...5 lines deleted...]
-    <x:t>1.61%</x:t>
+    <x:t>5,624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$744,773.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hgcapital Trust Plc/Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HGT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$686,679.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pantheon International Plc/The Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PIN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$686,537.43</x:t>
   </x:si>
   <x:si>
     <x:t>Eurazeo Se</x:t>
   </x:si>
   <x:si>
     <x:t>RF FP</x:t>
   </x:si>
   <x:si>
-    <x:t>12,770</x:t>
-[...35 lines deleted...]
-    <x:t>1.34%</x:t>
+    <x:t>9,580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$676,826.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brookfield Business Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBUC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$669,855.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Hbm Healthcare Investments Ag</x:t>
   </x:si>
   <x:si>
     <x:t>HBMN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>1,476</x:t>
-[...5 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>1,342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$598,444.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Sixth Street Specialty Lending Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TSLX US</x:t>
   </x:si>
   <x:si>
-    <x:t>25,834</x:t>
-[...5 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>22,210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$552,751.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Southwest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CSWC US</x:t>
   </x:si>
   <x:si>
-    <x:t>15,351</x:t>
-[...5 lines deleted...]
-    <x:t>0.92%</x:t>
+    <x:t>14,648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$501,206.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Molten Ventures Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GROW LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$453,919.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>Kinnevik Ab</x:t>
   </x:si>
   <x:si>
     <x:t>KINVB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>62,250</x:t>
-[...5 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>56,976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$435,600.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Gimv Nv</x:t>
   </x:si>
   <x:si>
     <x:t>GIMB BB</x:t>
   </x:si>
   <x:si>
-    <x:t>6,415</x:t>
-[...17 lines deleted...]
-    <x:t>$467,354.53</x:t>
+    <x:t>5,733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$419,180.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Abrdn Private Equity Opportunities Trus</x:t>
   </x:si>
   <x:si>
     <x:t>APEO LN</x:t>
   </x:si>
   <x:si>
-    <x:t>38,105</x:t>
-[...5 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>34,356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$414,174.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icg Enterprise Trust Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICGT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$382,533.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Oaktree Specialty Lending Corp</x:t>
   </x:si>
   <x:si>
     <x:t>OCSL US</x:t>
   </x:si>
   <x:si>
-    <x:t>23,828</x:t>
-[...5 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>20,937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$367,620.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Goldman Sachs BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GSBD US</x:t>
   </x:si>
   <x:si>
-    <x:t>29,212</x:t>
-[...17 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>25,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$328,989.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oakley Capital Investments Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OCI LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$325,168.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prospect Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSEC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$289,413.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Midcap Financial Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MFIC US</x:t>
   </x:si>
   <x:si>
-    <x:t>24,909</x:t>
-[...29 lines deleted...]
-    <x:t>$314,066.83</x:t>
+    <x:t>19,289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$273,647.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Syncona Limited</x:t>
   </x:si>
   <x:si>
     <x:t>SYNC LN</x:t>
   </x:si>
   <x:si>
-    <x:t>159,252</x:t>
-[...5 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>131,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$270,458.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alaris Equity Partners Income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AD-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$269,375.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ip Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>214,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$265,306.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nb Private Equity Partners Ltd/Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBPE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$258,262.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Tcg BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CGBD US</x:t>
   </x:si>
   <x:si>
-    <x:t>19,653</x:t>
-[...32 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>16,809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$254,554.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jafco Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8595 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,971</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$246,568.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Pennantpark Floating Rate Capital Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PFLT US</x:t>
   </x:si>
   <x:si>
-    <x:t>27,353</x:t>
-[...29 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>23,931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$246,506.83</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Specialty Finance Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BCSF US</x:t>
   </x:si>
   <x:si>
-    <x:t>14,618</x:t>
-[...5 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>12,808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$235,135.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ratos Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RATOB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$232,315.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mutares Se &amp; Co Kgaa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUX GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$218,475.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Slr Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLRC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$203,224.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>New Mountain Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NMFC US</x:t>
   </x:si>
   <x:si>
-    <x:t>25,300</x:t>
-[...47 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>19,444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$197,509.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chrysalis Investments Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHRY LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$176,031.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Princess Private Equity Holding Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PEY LN</x:t>
   </x:si>
   <x:si>
-    <x:t>16,061</x:t>
-[...35 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>13,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$164,445.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$20,575.20</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$-7,049.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -829,51 +841,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a1dd75eb5c3467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9087d888bbc44c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra8eddefe3f8240cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ea7520835874a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra120380d6ff44e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf415d48198374ef1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F55"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="14" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1321,191 +1333,191 @@
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
@@ -1521,451 +1533,451 @@
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
         <x:v>186</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>