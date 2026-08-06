--- v4 (2026-07-16)
+++ v5 (2026-08-06)
@@ -1,822 +1,822 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3950ab065be406a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R217eb77d3ea34a58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GPEQ_asat_20260716" sheetId="1" r:id="Rf415d48198374ef1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GPEQ_asat_20260805" sheetId="1" r:id="Rff854a84ed5d455d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="258">
   <x:si>
-    <x:t>All Fund Holdings as at 16/07/2026</x:t>
+    <x:t>All Fund Holdings as at 05/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Management Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ARES US</x:t>
   </x:si>
   <x:si>
-    <x:t>25,531</x:t>
-[...5 lines deleted...]
-    <x:t>7.85%</x:t>
+    <x:t>26,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,301,455.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3i Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>III LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,083,475.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr &amp; Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>KKR US</x:t>
   </x:si>
   <x:si>
-    <x:t>31,343</x:t>
-[...17 lines deleted...]
-    <x:t>$4,447,301.46</x:t>
+    <x:t>32,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,919,553.83</x:t>
   </x:si>
   <x:si>
     <x:t>7.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Blackstone Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BX US</x:t>
   </x:si>
   <x:si>
-    <x:t>24,267</x:t>
-[...5 lines deleted...]
-    <x:t>7.60%</x:t>
+    <x:t>25,443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,904,017.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Apollo Global Management Inc</x:t>
   </x:si>
   <x:si>
     <x:t>APO US</x:t>
   </x:si>
   <x:si>
-    <x:t>24,495</x:t>
-[...2 lines deleted...]
-    <x:t>$4,263,482.89</x:t>
+    <x:t>25,681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,721,009.05</x:t>
   </x:si>
   <x:si>
     <x:t>7.36%</x:t>
   </x:si>
   <x:si>
+    <x:t>Eqt Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQT SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,234,988.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.04%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Carlyle Group Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>CG US</x:t>
   </x:si>
   <x:si>
-    <x:t>41,122</x:t>
-[...5 lines deleted...]
-    <x:t>4.67%</x:t>
+    <x:t>43,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,044,705.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icg Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,782,809.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Partners Group Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>PGHN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>2,077</x:t>
-[...20 lines deleted...]
-    <x:t>4.42%</x:t>
+    <x:t>2,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,758,479.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ARCC US</x:t>
   </x:si>
   <x:si>
-    <x:t>93,284</x:t>
-[...20 lines deleted...]
-    <x:t>4.26%</x:t>
+    <x:t>97,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,677,424.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Cvc Capital Partners Plc</x:t>
   </x:si>
   <x:si>
     <x:t>CVC NA</x:t>
   </x:si>
   <x:si>
-    <x:t>73,635</x:t>
-[...5 lines deleted...]
-    <x:t>3.03%</x:t>
+    <x:t>77,204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,990,509.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Onex Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ONEX CN</x:t>
   </x:si>
   <x:si>
-    <x:t>15,579</x:t>
-[...5 lines deleted...]
-    <x:t>2.95%</x:t>
+    <x:t>16,356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,876,409.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sofina Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOF BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,754,615.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Main Street Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MAIN US</x:t>
   </x:si>
   <x:si>
-    <x:t>20,672</x:t>
-[...20 lines deleted...]
-    <x:t>2.63%</x:t>
+    <x:t>21,674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,723,170.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.69%</x:t>
   </x:si>
   <x:si>
     <x:t>Golub Capital BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GBDC US</x:t>
   </x:si>
   <x:si>
-    <x:t>62,687</x:t>
-[...5 lines deleted...]
-    <x:t>2.05%</x:t>
+    <x:t>65,724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,192,949.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Harbourvest Global Private Equity Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HVPE LN</x:t>
   </x:si>
   <x:si>
-    <x:t>16,766</x:t>
-[...5 lines deleted...]
-    <x:t>1.87%</x:t>
+    <x:t>17,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,156,575.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
   </x:si>
   <x:si>
     <x:t>Fs Kkr Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>FSK US</x:t>
   </x:si>
   <x:si>
-    <x:t>64,473</x:t>
-[...5 lines deleted...]
-    <x:t>1.73%</x:t>
+    <x:t>67,599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,057,446.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Hercules Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HTGC US</x:t>
   </x:si>
   <x:si>
-    <x:t>42,342</x:t>
-[...5 lines deleted...]
-    <x:t>1.68%</x:t>
+    <x:t>44,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,049,855.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eurazeo Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RF FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$851,687.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Wendel Se</x:t>
   </x:si>
   <x:si>
     <x:t>MF FP</x:t>
   </x:si>
   <x:si>
-    <x:t>5,624</x:t>
-[...5 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>5,897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$840,800.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pantheon International Plc/The Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PIN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$730,392.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Hgcapital Trust Plc/Fund</x:t>
   </x:si>
   <x:si>
     <x:t>HGT LN</x:t>
   </x:si>
   <x:si>
-    <x:t>92,496</x:t>
-[...32 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>96,978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$726,022.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Business Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBUC CN</x:t>
   </x:si>
   <x:si>
-    <x:t>15,052</x:t>
-[...5 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>15,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$684,123.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Hbm Healthcare Investments Ag</x:t>
   </x:si>
   <x:si>
     <x:t>HBMN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>1,342</x:t>
-[...5 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>1,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$623,102.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>Sixth Street Specialty Lending Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TSLX US</x:t>
   </x:si>
   <x:si>
-    <x:t>22,210</x:t>
-[...5 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>23,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$596,569.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Southwest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CSWC US</x:t>
   </x:si>
   <x:si>
-    <x:t>14,648</x:t>
-[...5 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>15,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$534,765.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Molten Ventures Plc</x:t>
   </x:si>
   <x:si>
     <x:t>GROW LN</x:t>
   </x:si>
   <x:si>
-    <x:t>38,420</x:t>
-[...2 lines deleted...]
-    <x:t>$453,919.37</x:t>
+    <x:t>40,281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$498,116.33</x:t>
   </x:si>
   <x:si>
     <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>Kinnevik Ab</x:t>
   </x:si>
   <x:si>
     <x:t>KINVB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>56,976</x:t>
-[...5 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>59,737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$488,800.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Gimv Nv</x:t>
   </x:si>
   <x:si>
     <x:t>GIMB BB</x:t>
   </x:si>
   <x:si>
-    <x:t>5,733</x:t>
-[...5 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>6,011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$441,811.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>Abrdn Private Equity Opportunities Trus</x:t>
   </x:si>
   <x:si>
     <x:t>APEO LN</x:t>
   </x:si>
   <x:si>
-    <x:t>34,356</x:t>
-[...5 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>36,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$422,379.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Icg Enterprise Trust Plc</x:t>
   </x:si>
   <x:si>
     <x:t>ICGT LN</x:t>
   </x:si>
   <x:si>
-    <x:t>14,148</x:t>
-[...5 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>14,833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$414,159.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Oaktree Specialty Lending Corp</x:t>
   </x:si>
   <x:si>
     <x:t>OCSL US</x:t>
   </x:si>
   <x:si>
-    <x:t>20,937</x:t>
-[...5 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>21,921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$374,590.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oakley Capital Investments Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OCI LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$358,228.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>Goldman Sachs BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GSBD US</x:t>
   </x:si>
   <x:si>
-    <x:t>25,758</x:t>
-[...20 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>27,006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$337,885.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ip Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>224,987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$294,762.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Prospect Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PSEC US</x:t>
   </x:si>
   <x:si>
-    <x:t>89,240</x:t>
-[...5 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>93,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$287,688.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Syncona Limited</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYNC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>137,872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$279,108.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alaris Equity Partners Income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AD-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$278,191.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nb Private Equity Partners Ltd/Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBPE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$277,163.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ratos Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RATOB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$273,270.49</x:t>
   </x:si>
   <x:si>
     <x:t>Midcap Financial Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MFIC US</x:t>
   </x:si>
   <x:si>
-    <x:t>19,289</x:t>
-[...59 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>20,225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$271,672.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Tcg BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CGBD US</x:t>
   </x:si>
   <x:si>
-    <x:t>16,809</x:t>
-[...5 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>17,623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$256,697.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pennantpark Floating Rate Capital Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFLT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$254,684.46</x:t>
   </x:si>
   <x:si>
     <x:t>Jafco Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>8595 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>11,971</x:t>
-[...17 lines deleted...]
-    <x:t>$246,506.83</x:t>
+    <x:t>12,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$252,257.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Specialty Finance Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BCSF US</x:t>
   </x:si>
   <x:si>
-    <x:t>12,808</x:t>
-[...20 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>13,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$241,274.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Mutares Se &amp; Co Kgaa</x:t>
   </x:si>
   <x:si>
     <x:t>MUX GR</x:t>
   </x:si>
   <x:si>
-    <x:t>4,925</x:t>
-[...5 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>5,164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$228,663.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Mountain Finance Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NMFC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$212,319.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Slr Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>SLRC US</x:t>
   </x:si>
   <x:si>
-    <x:t>10,760</x:t>
-[...20 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>11,281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$202,362.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Princess Private Equity Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEY LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$172,265.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Chrysalis Investments Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CHRY LN</x:t>
   </x:si>
   <x:si>
-    <x:t>115,414</x:t>
-[...20 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>121,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$171,709.23</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-7,049.91</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$19,800.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -841,51 +841,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ea7520835874a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra120380d6ff44e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf415d48198374ef1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2ce28c50405402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfad04cc3b4504d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rff854a84ed5d455d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F55"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="14" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1333,631 +1333,631 @@
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="2" t="s">
         <x:v>1</x:v>