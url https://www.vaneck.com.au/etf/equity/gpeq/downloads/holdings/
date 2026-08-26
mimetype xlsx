--- v5 (2026-08-06)
+++ v6 (2026-08-26)
@@ -1,822 +1,819 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R217eb77d3ea34a58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea6d6f4fc2b44202" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GPEQ_asat_20260805" sheetId="1" r:id="Rff854a84ed5d455d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GPEQ_asat_20260825" sheetId="1" r:id="Rbb8175507c484203"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="258">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 05/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="257">
+  <x:si>
+    <x:t>All Fund Holdings as at 25/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Management Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ARES US</x:t>
   </x:si>
   <x:si>
-    <x:t>26,769</x:t>
-[...5 lines deleted...]
-    <x:t>8.27%</x:t>
+    <x:t>28,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,668,308.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,453,447.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.97%</x:t>
   </x:si>
   <x:si>
     <x:t>3i Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>III LN</x:t>
   </x:si>
   <x:si>
-    <x:t>91,094</x:t>
-[...5 lines deleted...]
-    <x:t>7.93%</x:t>
+    <x:t>96,697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,349,540.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.82%</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr &amp; Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>KKR US</x:t>
   </x:si>
   <x:si>
-    <x:t>32,863</x:t>
-[...2 lines deleted...]
-    <x:t>$4,919,553.83</x:t>
+    <x:t>34,933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,251,298.65</x:t>
   </x:si>
   <x:si>
     <x:t>7.67%</x:t>
   </x:si>
   <x:si>
-    <x:t>Blackstone Inc</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Apollo Global Management Inc</x:t>
   </x:si>
   <x:si>
     <x:t>APO US</x:t>
   </x:si>
   <x:si>
-    <x:t>25,681</x:t>
-[...5 lines deleted...]
-    <x:t>7.36%</x:t>
+    <x:t>27,348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,089,368.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Eqt Ab</x:t>
   </x:si>
   <x:si>
     <x:t>EQT SS</x:t>
   </x:si>
   <x:si>
-    <x:t>62,670</x:t>
-[...5 lines deleted...]
-    <x:t>5.04%</x:t>
+    <x:t>66,525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,303,626.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Carlyle Group Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>CG US</x:t>
   </x:si>
   <x:si>
-    <x:t>43,114</x:t>
-[...5 lines deleted...]
-    <x:t>4.75%</x:t>
+    <x:t>46,012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,145,262.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Partners Group Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PGHN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,921,570.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Icg Plc</x:t>
   </x:si>
   <x:si>
     <x:t>ICG LN</x:t>
   </x:si>
   <x:si>
-    <x:t>71,148</x:t>
-[...20 lines deleted...]
-    <x:t>4.30%</x:t>
+    <x:t>75,525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,903,479.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ARCC US</x:t>
   </x:si>
   <x:si>
-    <x:t>97,805</x:t>
-[...5 lines deleted...]
-    <x:t>4.18%</x:t>
+    <x:t>103,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,891,290.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Onex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONEX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,044,680.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.99%</x:t>
   </x:si>
   <x:si>
     <x:t>Cvc Capital Partners Plc</x:t>
   </x:si>
   <x:si>
     <x:t>CVC NA</x:t>
   </x:si>
   <x:si>
-    <x:t>77,204</x:t>
-[...20 lines deleted...]
-    <x:t>2.93%</x:t>
+    <x:t>83,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,038,653.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Main Street Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAIN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,888,592.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Sofina Sa</x:t>
   </x:si>
   <x:si>
     <x:t>SOF BB</x:t>
   </x:si>
   <x:si>
-    <x:t>4,329</x:t>
-[...20 lines deleted...]
-    <x:t>2.69%</x:t>
+    <x:t>4,595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,834,206.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Golub Capital BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GBDC US</x:t>
   </x:si>
   <x:si>
-    <x:t>65,724</x:t>
-[...5 lines deleted...]
-    <x:t>1.86%</x:t>
+    <x:t>69,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,278,080.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fs Kkr Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,208,215.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Harbourvest Global Private Equity Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HVPE LN</x:t>
   </x:si>
   <x:si>
-    <x:t>17,579</x:t>
-[...20 lines deleted...]
-    <x:t>1.65%</x:t>
+    <x:t>18,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,189,089.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Hercules Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HTGC US</x:t>
   </x:si>
   <x:si>
-    <x:t>44,394</x:t>
-[...5 lines deleted...]
-    <x:t>1.64%</x:t>
+    <x:t>48,113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,182,571.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wendel Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MF FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$884,861.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Eurazeo Se</x:t>
   </x:si>
   <x:si>
     <x:t>RF FP</x:t>
   </x:si>
   <x:si>
-    <x:t>10,044</x:t>
-[...20 lines deleted...]
-    <x:t>1.31%</x:t>
+    <x:t>10,662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$878,842.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hgcapital Trust Plc/Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HGT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$833,483.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Pantheon International Plc/The Fund</x:t>
   </x:si>
   <x:si>
     <x:t>PIN LN</x:t>
   </x:si>
   <x:si>
-    <x:t>96,333</x:t>
-[...20 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>102,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$767,844.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Business Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBUC CN</x:t>
   </x:si>
   <x:si>
-    <x:t>15,782</x:t>
-[...5 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>16,738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$660,974.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sixth Street Specialty Lending Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSLX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$654,997.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>Hbm Healthcare Investments Ag</x:t>
   </x:si>
   <x:si>
     <x:t>HBMN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>1,408</x:t>
-[...20 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>1,493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$609,388.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Southwest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CSWC US</x:t>
   </x:si>
   <x:si>
-    <x:t>15,455</x:t>
-[...5 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>16,481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$580,571.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>Molten Ventures Plc</x:t>
   </x:si>
   <x:si>
     <x:t>GROW LN</x:t>
   </x:si>
   <x:si>
-    <x:t>40,281</x:t>
-[...5 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>42,722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$560,760.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>Kinnevik Ab</x:t>
   </x:si>
   <x:si>
     <x:t>KINVB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>59,737</x:t>
-[...5 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>63,356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$551,856.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Gimv Nv</x:t>
   </x:si>
   <x:si>
     <x:t>GIMB BB</x:t>
   </x:si>
   <x:si>
-    <x:t>6,011</x:t>
-[...20 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>6,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$459,466.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Icg Enterprise Trust Plc</x:t>
   </x:si>
   <x:si>
     <x:t>ICGT LN</x:t>
   </x:si>
   <x:si>
-    <x:t>14,833</x:t>
-[...2 lines deleted...]
-    <x:t>$414,159.02</x:t>
+    <x:t>15,809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$441,514.78</x:t>
   </x:si>
   <x:si>
     <x:t>0.65%</x:t>
   </x:si>
   <x:si>
+    <x:t>Txnm Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPET LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$435,205.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Oaktree Specialty Lending Corp</x:t>
   </x:si>
   <x:si>
     <x:t>OCSL US</x:t>
   </x:si>
   <x:si>
-    <x:t>21,921</x:t>
-[...5 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>23,265</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$427,492.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goldman Sachs BDC Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSBD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$404,225.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Oakley Capital Investments Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>OCI LN</x:t>
   </x:si>
   <x:si>
-    <x:t>35,126</x:t>
-[...20 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>37,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$370,457.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prospect Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSEC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$329,735.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Ip Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>IPO LN</x:t>
   </x:si>
   <x:si>
-    <x:t>224,987</x:t>
-[...2 lines deleted...]
-    <x:t>$294,762.54</x:t>
+    <x:t>238,616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$327,294.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Syncona Limited</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYNC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>146,224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$311,992.07</x:t>
   </x:si>
   <x:si>
     <x:t>0.46%</x:t>
   </x:si>
   <x:si>
-    <x:t>Prospect Capital Corp</x:t>
-[...23 lines deleted...]
-    <x:t>$279,108.27</x:t>
+    <x:t>Tcg BDC Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGBD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$298,000.83</x:t>
   </x:si>
   <x:si>
     <x:t>0.44%</x:t>
   </x:si>
   <x:si>
+    <x:t>Nb Private Equity Partners Ltd/Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBPE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$293,950.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Midcap Financial Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFIC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$289,972.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Alaris Equity Partners Income</x:t>
   </x:si>
   <x:si>
     <x:t>AD-U CN</x:t>
   </x:si>
   <x:si>
-    <x:t>11,010</x:t>
-[...17 lines deleted...]
-    <x:t>$277,163.47</x:t>
+    <x:t>11,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$287,285.03</x:t>
   </x:si>
   <x:si>
     <x:t>Ratos Ab</x:t>
   </x:si>
   <x:si>
     <x:t>RATOB SS</x:t>
   </x:si>
   <x:si>
-    <x:t>48,889</x:t>
-[...29 lines deleted...]
-    <x:t>$256,697.69</x:t>
+    <x:t>51,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$283,954.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pennantpark Floating Rate Capital Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFLT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$280,542.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jafco Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8595 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$271,835.76</x:t>
   </x:si>
   <x:si>
     <x:t>0.40%</x:t>
   </x:si>
   <x:si>
-    <x:t>Pennantpark Floating Rate Capital Ltd</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Bain Capital Specialty Finance Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BCSF US</x:t>
   </x:si>
   <x:si>
-    <x:t>13,429</x:t>
-[...5 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>14,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$240,600.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Mutares Se &amp; Co Kgaa</x:t>
   </x:si>
   <x:si>
     <x:t>MUX GR</x:t>
   </x:si>
   <x:si>
-    <x:t>5,164</x:t>
-[...5 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>5,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$236,668.27</x:t>
   </x:si>
   <x:si>
     <x:t>New Mountain Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NMFC US</x:t>
   </x:si>
   <x:si>
-    <x:t>20,387</x:t>
-[...5 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>21,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$229,921.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Slr Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>SLRC US</x:t>
   </x:si>
   <x:si>
-    <x:t>11,281</x:t>
-[...5 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>11,965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$210,660.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Princess Private Equity Holding Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PEY LN</x:t>
   </x:si>
   <x:si>
-    <x:t>14,495</x:t>
-[...2 lines deleted...]
-    <x:t>$172,265.63</x:t>
+    <x:t>15,373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$185,499.08</x:t>
   </x:si>
   <x:si>
     <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Chrysalis Investments Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CHRY LN</x:t>
   </x:si>
   <x:si>
-    <x:t>121,008</x:t>
-[...2 lines deleted...]
-    <x:t>$171,709.23</x:t>
+    <x:t>128,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$183,367.94</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$19,800.79</x:t>
-[...2 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>$13,187.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -841,59 +838,59 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2ce28c50405402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfad04cc3b4504d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rff854a84ed5d455d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2635bee5613844bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re5b9844e2e1f4aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbb8175507c484203" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F55"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
-    <x:col min="2" max="2" width="51" customWidth="1"/>
+    <x:col min="2" max="2" width="49" customWidth="1"/>
     <x:col min="3" max="3" width="14" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1633,151 +1630,151 @@
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
@@ -1833,151 +1830,151 @@
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>