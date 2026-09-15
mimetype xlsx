--- v6 (2026-08-26)
+++ v7 (2026-09-15)
@@ -1,819 +1,819 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea6d6f4fc2b44202" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc38d817335f74e3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GPEQ_asat_20260825" sheetId="1" r:id="Rbb8175507c484203"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GPEQ_asat_20260914" sheetId="1" r:id="R99cdc5d2c87e4958"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="257">
   <x:si>
-    <x:t>All Fund Holdings as at 25/08/2026</x:t>
+    <x:t>All Fund Holdings as at 14/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Management Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ARES US</x:t>
   </x:si>
   <x:si>
-    <x:t>28,415</x:t>
-[...5 lines deleted...]
-    <x:t>8.28%</x:t>
+    <x:t>29,231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,394,978.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr &amp; Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KKR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,157,560.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apollo Global Management Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,065,598.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Blackstone Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BX US</x:t>
   </x:si>
   <x:si>
-    <x:t>27,214</x:t>
-[...5 lines deleted...]
-    <x:t>7.97%</x:t>
+    <x:t>27,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,040,144.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.63%</x:t>
   </x:si>
   <x:si>
     <x:t>3i Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>III LN</x:t>
   </x:si>
   <x:si>
-    <x:t>96,697</x:t>
-[...35 lines deleted...]
-    <x:t>7.44%</x:t>
+    <x:t>99,474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,949,141.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Eqt Ab</x:t>
   </x:si>
   <x:si>
     <x:t>EQT SS</x:t>
   </x:si>
   <x:si>
-    <x:t>66,525</x:t>
-[...5 lines deleted...]
-    <x:t>4.83%</x:t>
+    <x:t>68,435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,023,214.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ares Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARCC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,967,583.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Carlyle Group Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>CG US</x:t>
   </x:si>
   <x:si>
-    <x:t>46,012</x:t>
-[...5 lines deleted...]
-    <x:t>4.60%</x:t>
+    <x:t>47,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,777,808.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icg Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,747,441.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Partners Group Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>PGHN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>2,312</x:t>
-[...35 lines deleted...]
-    <x:t>4.22%</x:t>
+    <x:t>2,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,615,667.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.96%</x:t>
   </x:si>
   <x:si>
     <x:t>Onex Corp</x:t>
   </x:si>
   <x:si>
     <x:t>ONEX CN</x:t>
   </x:si>
   <x:si>
-    <x:t>17,351</x:t>
-[...5 lines deleted...]
-    <x:t>2.99%</x:t>
+    <x:t>17,849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,964,410.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sofina Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOF BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,727</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,953,134.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Main Street Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAIN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,885,302.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Cvc Capital Partners Plc</x:t>
   </x:si>
   <x:si>
     <x:t>CVC NA</x:t>
   </x:si>
   <x:si>
-    <x:t>83,017</x:t>
-[...35 lines deleted...]
-    <x:t>2.68%</x:t>
+    <x:t>85,401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,869,414.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Golub Capital BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GBDC US</x:t>
   </x:si>
   <x:si>
-    <x:t>69,768</x:t>
-[...5 lines deleted...]
-    <x:t>1.87%</x:t>
+    <x:t>71,771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,255,942.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
   </x:si>
   <x:si>
     <x:t>Fs Kkr Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>FSK US</x:t>
   </x:si>
   <x:si>
-    <x:t>71,756</x:t>
-[...5 lines deleted...]
-    <x:t>1.77%</x:t>
+    <x:t>73,817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,246,167.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hercules Capital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HTGC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,221,052.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
   </x:si>
   <x:si>
     <x:t>Harbourvest Global Private Equity Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HVPE LN</x:t>
   </x:si>
   <x:si>
-    <x:t>18,660</x:t>
-[...20 lines deleted...]
-    <x:t>1.73%</x:t>
+    <x:t>19,196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,183,389.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Wendel Se</x:t>
   </x:si>
   <x:si>
     <x:t>MF FP</x:t>
   </x:si>
   <x:si>
-    <x:t>6,259</x:t>
-[...5 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>6,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$865,812.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Eurazeo Se</x:t>
   </x:si>
   <x:si>
     <x:t>RF FP</x:t>
   </x:si>
   <x:si>
-    <x:t>10,662</x:t>
-[...5 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>10,969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$833,990.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Hgcapital Trust Plc/Fund</x:t>
   </x:si>
   <x:si>
     <x:t>HGT LN</x:t>
   </x:si>
   <x:si>
-    <x:t>102,944</x:t>
-[...5 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>105,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$811,055.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Pantheon International Plc/The Fund</x:t>
   </x:si>
   <x:si>
     <x:t>PIN LN</x:t>
   </x:si>
   <x:si>
-    <x:t>102,169</x:t>
-[...5 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>105,196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$767,866.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sixth Street Specialty Lending Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSLX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$651,247.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Business Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBUC CN</x:t>
   </x:si>
   <x:si>
-    <x:t>16,738</x:t>
-[...20 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>17,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$626,866.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Hbm Healthcare Investments Ag</x:t>
   </x:si>
   <x:si>
     <x:t>HBMN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>1,493</x:t>
-[...5 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>1,537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$624,689.06</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Southwest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CSWC US</x:t>
   </x:si>
   <x:si>
-    <x:t>16,481</x:t>
-[...5 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>16,971</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$575,146.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinnevik Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KINVB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$566,621.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Molten Ventures Plc</x:t>
   </x:si>
   <x:si>
     <x:t>GROW LN</x:t>
   </x:si>
   <x:si>
-    <x:t>42,722</x:t>
-[...20 lines deleted...]
-    <x:t>0.81%</x:t>
+    <x:t>43,988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$551,086.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Gimv Nv</x:t>
   </x:si>
   <x:si>
     <x:t>GIMB BB</x:t>
   </x:si>
   <x:si>
-    <x:t>6,375</x:t>
-[...5 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>6,564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$484,086.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Txnm Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPET LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$446,291.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oaktree Specialty Lending Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OCSL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$427,245.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Icg Enterprise Trust Plc</x:t>
   </x:si>
   <x:si>
     <x:t>ICGT LN</x:t>
   </x:si>
   <x:si>
-    <x:t>15,809</x:t>
-[...17 lines deleted...]
-    <x:t>$435,205.28</x:t>
+    <x:t>16,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$425,384.66</x:t>
   </x:si>
   <x:si>
     <x:t>0.64%</x:t>
   </x:si>
   <x:si>
-    <x:t>Oaktree Specialty Lending Corp</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Goldman Sachs BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GSBD US</x:t>
   </x:si>
   <x:si>
-    <x:t>28,642</x:t>
-[...5 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>29,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$399,416.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Oakley Capital Investments Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>OCI LN</x:t>
   </x:si>
   <x:si>
-    <x:t>37,253</x:t>
-[...5 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>38,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$382,981.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Prospect Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PSEC US</x:t>
   </x:si>
   <x:si>
-    <x:t>100,415</x:t>
-[...2 lines deleted...]
-    <x:t>$329,735.53</x:t>
+    <x:t>104,578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$322,862.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Syncona Limited</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYNC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>150,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$318,871.35</x:t>
   </x:si>
   <x:si>
     <x:t>0.48%</x:t>
   </x:si>
   <x:si>
+    <x:t>Tcg BDC Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGBD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$307,050.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ip Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>IPO LN</x:t>
   </x:si>
   <x:si>
-    <x:t>238,616</x:t>
-[...14 lines deleted...]
-    <x:t>$311,992.07</x:t>
+    <x:t>245,686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$305,242.63</x:t>
   </x:si>
   <x:si>
     <x:t>0.46%</x:t>
   </x:si>
   <x:si>
-    <x:t>Tcg BDC Inc</x:t>
-[...8 lines deleted...]
-    <x:t>$298,000.83</x:t>
+    <x:t>Nb Private Equity Partners Ltd/Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBPE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$289,975.52</x:t>
   </x:si>
   <x:si>
     <x:t>0.44%</x:t>
   </x:si>
   <x:si>
-    <x:t>Nb Private Equity Partners Ltd/Fund</x:t>
-[...8 lines deleted...]
-    <x:t>$293,950.16</x:t>
+    <x:t>Midcap Financial Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFIC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$288,696.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ratos Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RATOB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$286,536.08</x:t>
   </x:si>
   <x:si>
     <x:t>0.43%</x:t>
   </x:si>
   <x:si>
-    <x:t>Midcap Financial Investment Corp</x:t>
-[...8 lines deleted...]
-    <x:t>$289,972.84</x:t>
+    <x:t>Alaris Equity Partners Income</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AD-U CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$283,503.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jafco Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8595 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$279,696.48</x:t>
   </x:si>
   <x:si>
     <x:t>0.42%</x:t>
   </x:si>
   <x:si>
-    <x:t>Alaris Equity Partners Income</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Pennantpark Floating Rate Capital Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PFLT US</x:t>
   </x:si>
   <x:si>
-    <x:t>27,058</x:t>
-[...17 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>27,869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$278,455.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mutares Se &amp; Co Kgaa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUX GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$236,008.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Specialty Finance Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BCSF US</x:t>
   </x:si>
   <x:si>
-    <x:t>14,242</x:t>
-[...17 lines deleted...]
-    <x:t>$236,668.27</x:t>
+    <x:t>14,664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$235,414.23</x:t>
   </x:si>
   <x:si>
     <x:t>New Mountain Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NMFC US</x:t>
   </x:si>
   <x:si>
-    <x:t>21,622</x:t>
-[...2 lines deleted...]
-    <x:t>$229,921.62</x:t>
+    <x:t>22,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$226,493.85</x:t>
   </x:si>
   <x:si>
     <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Slr Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>SLRC US</x:t>
   </x:si>
   <x:si>
-    <x:t>11,965</x:t>
-[...5 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>12,319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$209,523.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Princess Private Equity Holding Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PEY LN</x:t>
   </x:si>
   <x:si>
-    <x:t>15,373</x:t>
-[...5 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>15,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$183,486.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Chrysalis Investments Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CHRY LN</x:t>
   </x:si>
   <x:si>
-    <x:t>128,338</x:t>
-[...2 lines deleted...]
-    <x:t>$183,367.94</x:t>
+    <x:t>132,140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$170,668.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$13,187.74</x:t>
-[...2 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>$41,881.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -838,51 +838,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2635bee5613844bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re5b9844e2e1f4aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbb8175507c484203" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf55fbfde97fb433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re5013bc287764ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R99cdc5d2c87e4958" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F55"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="49" customWidth="1"/>
     <x:col min="3" max="3" width="14" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1410,271 +1410,271 @@
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>156</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>186</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
@@ -1710,251 +1710,251 @@
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
         <x:v>247</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
         <x:v>252</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="2" t="s">
         <x:v>1</x:v>