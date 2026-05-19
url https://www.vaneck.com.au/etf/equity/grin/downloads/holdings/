--- v0 (2026-04-26)
+++ v1 (2026-05-19)
@@ -1,813 +1,819 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50d1fa19de594f29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59324f0c02864a3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GRIN_asat_20260424" sheetId="1" r:id="R8679e414cfc44e84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GRIN_asat_20260518" sheetId="1" r:id="R2505d6c4a3c5483e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="284" uniqueCount="255">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 24/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="284" uniqueCount="257">
+  <x:si>
+    <x:t>All Fund Holdings as at 18/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Td Power Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TDPS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$434,384.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.05%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Welspun Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WLCO IN</x:t>
   </x:si>
   <x:si>
-    <x:t>22,662</x:t>
-[...5 lines deleted...]
-    <x:t>2.76%</x:t>
+    <x:t>22,674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$426,645.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Lloyds Metals &amp; Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>LLOYDSME IN</x:t>
   </x:si>
   <x:si>
-    <x:t>15,704</x:t>
-[...20 lines deleted...]
-    <x:t>2.53%</x:t>
+    <x:t>15,712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$386,577.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Premier Energies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PREMIERE IN</x:t>
   </x:si>
   <x:si>
-    <x:t>24,588</x:t>
-[...5 lines deleted...]
-    <x:t>2.50%</x:t>
+    <x:t>24,602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$351,999.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Suzlon Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SUEL IN</x:t>
   </x:si>
   <x:si>
-    <x:t>443,568</x:t>
-[...2 lines deleted...]
-    <x:t>$355,329.31</x:t>
+    <x:t>443,807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$342,619.39</x:t>
   </x:si>
   <x:si>
     <x:t>2.41%</x:t>
   </x:si>
   <x:si>
+    <x:t>Acutaas Chemicals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACUTAAS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$335,072.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Life India Asset Management Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$329,296.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Engineers India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENGR IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$316,830.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Polycab India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POLYCAB IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$316,015.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Vernova T&amp;D India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GVTD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$306,322.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netweb Technologies India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NETWEB IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$305,363.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inventurus Knowledge Solutions Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IKS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$304,709.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nmdc Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NMDC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>230,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$301,744.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Maharashtra</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOMH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>267,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$301,714.85</x:t>
+  </x:si>
+  <x:si>
     <x:t>Waaree Energies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WAAREEEN IN</x:t>
   </x:si>
   <x:si>
-    <x:t>6,923</x:t>
-[...35 lines deleted...]
-    <x:t>2.21%</x:t>
+    <x:t>6,927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$301,024.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natco Pharma Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTCPH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$299,136.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shriram Pistons &amp; Rings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPRL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$296,190.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sai Life Sciences Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAILIFE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$293,705.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Data Patterns India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DATAPATT IN</x:t>
   </x:si>
   <x:si>
-    <x:t>5,342</x:t>
-[...5 lines deleted...]
-    <x:t>2.20%</x:t>
+    <x:t>5,345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$290,758.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Hbl Power Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HBLENGIN IN</x:t>
   </x:si>
   <x:si>
-    <x:t>26,856</x:t>
-[...5 lines deleted...]
-    <x:t>2.16%</x:t>
+    <x:t>26,871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$290,538.96</x:t>
   </x:si>
   <x:si>
     <x:t>Trent Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TRENT IN</x:t>
   </x:si>
   <x:si>
-    <x:t>4,949</x:t>
-[...47 lines deleted...]
-    <x:t>2.10%</x:t>
+    <x:t>4,951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$289,430.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zydus Lifesciences Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZYDUSLIF IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$286,338.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ajanta Pharma Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AJP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$285,732.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hindustan Aeronautics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HNAL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$285,583.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hindustan Copper Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$282,340.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jammu &amp; Kashmir Bank Ltd/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKBK IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>152,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$281,437.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bharti Airtel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHARTI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$279,349.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hdfc Asset Management Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HDFCAMC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$276,223.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
   </x:si>
   <x:si>
     <x:t>National Aluminium Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NACL IN</x:t>
   </x:si>
   <x:si>
-    <x:t>47,295</x:t>
-[...17 lines deleted...]
-    <x:t>$306,191.46</x:t>
+    <x:t>47,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$274,720.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Authum Investment &amp; Infrastucture Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$272,809.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Transformers &amp; Rectifiers India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TARIL IN</x:t>
   </x:si>
   <x:si>
-    <x:t>63,619</x:t>
-[...17 lines deleted...]
-    <x:t>2.07%</x:t>
+    <x:t>63,653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$269,878.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
   </x:si>
   <x:si>
     <x:t>Aditya Birla Sun Life Asset Management</x:t>
   </x:si>
   <x:si>
     <x:t>ABSLAMC IN</x:t>
   </x:si>
   <x:si>
-    <x:t>18,843</x:t>
-[...5 lines deleted...]
-    <x:t>2.03%</x:t>
+    <x:t>18,853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$269,826.00</x:t>
   </x:si>
   <x:si>
     <x:t>Bls International Services Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BLSIN IN</x:t>
   </x:si>
   <x:si>
-    <x:t>72,844</x:t>
-[...20 lines deleted...]
-    <x:t>2.00%</x:t>
+    <x:t>72,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$269,124.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Muthoot Finance Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUTH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$267,321.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lupin Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$256,991.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Gemmological Institute In</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$252,700.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eclerx Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECLX IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$250,433.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bharat Electronics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$245,545.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eicher Motors Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$244,642.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indiamart Intermesh Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INMART IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$238,480.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117,793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$236,041.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Baroda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOB IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$235,579.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canara Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBK IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129,302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$234,134.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Force Motors Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FML IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$234,040.85</x:t>
   </x:si>
   <x:si>
     <x:t>Sharda Cropchem Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SHCR IN</x:t>
   </x:si>
   <x:si>
-    <x:t>17,850</x:t>
-[...131 lines deleted...]
-    <x:t>1.88%</x:t>
+    <x:t>17,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$233,346.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hero Motocorp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMCL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$231,476.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Kfin Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>KFINTECH IN</x:t>
   </x:si>
   <x:si>
-    <x:t>19,462</x:t>
-[...44 lines deleted...]
-    <x:t>1.84%</x:t>
+    <x:t>19,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$229,605.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Union Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNBK IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98,743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$227,457.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
   </x:si>
   <x:si>
     <x:t>State Bank Of India</x:t>
   </x:si>
   <x:si>
     <x:t>SBIN IN</x:t>
   </x:si>
   <x:si>
-    <x:t>16,531</x:t>
-[...188 lines deleted...]
-    <x:t>1.61%</x:t>
+    <x:t>16,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$225,260.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Idbi Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>IDBI IN</x:t>
   </x:si>
   <x:si>
-    <x:t>178,469</x:t>
-[...5 lines deleted...]
-    <x:t>1.37%</x:t>
+    <x:t>178,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$179,919.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Genus Prime Infra Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GENP IN</x:t>
   </x:si>
   <x:si>
     <x:t>9,484</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,626.04</x:t>
-[...2 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>$4,093.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$28,261.93</x:t>
-[...2 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>$55,567.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -832,51 +838,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5611b753e30475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf9eab6558ee748c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8679e414cfc44e84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64817769735d447f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8205a37081c145c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2505d6c4a3c5483e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F56"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="19" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1124,411 +1130,411 @@
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
@@ -1584,411 +1590,411 @@
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>