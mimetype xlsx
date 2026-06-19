--- v1 (2026-05-19)
+++ v2 (2026-06-19)
@@ -1,819 +1,828 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59324f0c02864a3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R465c35bd0de84925" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GRIN_asat_20260518" sheetId="1" r:id="R2505d6c4a3c5483e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GRIN_asat_20260618" sheetId="1" r:id="R99a59660536745e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="284" uniqueCount="257">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 18/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="284" uniqueCount="260">
+  <x:si>
+    <x:t>All Fund Holdings as at 18/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Welspun Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WLCO IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$477,777.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.04%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Td Power Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TDPS IN</x:t>
   </x:si>
   <x:si>
-    <x:t>22,562</x:t>
-[...20 lines deleted...]
-    <x:t>3.00%</x:t>
+    <x:t>22,580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$431,716.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netweb Technologies India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NETWEB IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$423,910.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Lloyds Metals &amp; Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>LLOYDSME IN</x:t>
   </x:si>
   <x:si>
-    <x:t>15,712</x:t>
-[...5 lines deleted...]
-    <x:t>2.72%</x:t>
+    <x:t>15,725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$416,080.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Premier Energies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PREMIERE IN</x:t>
   </x:si>
   <x:si>
-    <x:t>24,602</x:t>
-[...2 lines deleted...]
-    <x:t>$351,999.25</x:t>
+    <x:t>24,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$392,372.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzlon Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUEL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>444,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$391,085.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acutaas Chemicals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACUTAAS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$390,499.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Data Patterns India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DATAPATT IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$387,005.02</x:t>
   </x:si>
   <x:si>
     <x:t>2.47%</x:t>
   </x:si>
   <x:si>
-    <x:t>Suzlon Energy Ltd</x:t>
-[...8 lines deleted...]
-    <x:t>$342,619.39</x:t>
+    <x:t>Ge Vernova T&amp;D India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GVTD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$377,856.89</x:t>
   </x:si>
   <x:si>
     <x:t>2.41%</x:t>
   </x:si>
   <x:si>
-    <x:t>Acutaas Chemicals Ltd</x:t>
-[...8 lines deleted...]
-    <x:t>$335,072.57</x:t>
+    <x:t>Jammu &amp; Kashmir Bank Ltd/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKBK IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>152,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$373,903.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Life India Asset Management Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$369,203.34</x:t>
   </x:si>
   <x:si>
     <x:t>2.35%</x:t>
   </x:si>
   <x:si>
-    <x:t>Nippon Life India Asset Management Ltd</x:t>
-[...11 lines deleted...]
-    <x:t>2.31%</x:t>
+    <x:t>Bank Of Maharashtra</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOMH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>267,716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$361,002.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Polycab India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POLYCAB IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$357,479.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trent Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRENT IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$356,092.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Engineers India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ENGR IN</x:t>
   </x:si>
   <x:si>
-    <x:t>91,997</x:t>
-[...17 lines deleted...]
-    <x:t>$316,015.57</x:t>
+    <x:t>92,072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$351,170.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shriram Pistons &amp; Rings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPRL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$348,756.31</x:t>
   </x:si>
   <x:si>
     <x:t>2.22%</x:t>
   </x:si>
   <x:si>
-    <x:t>Ge Vernova T&amp;D India Ltd</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Inventurus Knowledge Solutions Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>IKS IN</x:t>
   </x:si>
   <x:si>
-    <x:t>13,174</x:t>
-[...5 lines deleted...]
-    <x:t>2.14%</x:t>
+    <x:t>13,184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$332,399.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aditya Birla Sun Life Asset Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABSLAMC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$331,777.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sai Life Sciences Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAILIFE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$331,226.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hbl Power Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HBLENGIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$325,929.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zydus Lifesciences Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZYDUSLIF IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$322,858.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Waaree Energies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAAREEEN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$320,252.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Authum Investment &amp; Infrastucture Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$314,572.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transformers &amp; Rectifiers India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TARIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$311,795.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
   </x:si>
   <x:si>
     <x:t>Nmdc Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NMDC IN</x:t>
   </x:si>
   <x:si>
-    <x:t>230,900</x:t>
-[...32 lines deleted...]
-    <x:t>2.11%</x:t>
+    <x:t>231,088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$308,234.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hindustan Aeronautics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HNAL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$302,885.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hdfc Asset Management Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HDFCAMC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$298,582.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Gemmological Institute In</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$298,403.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bls International Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLSIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$293,267.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ajanta Pharma Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AJP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$284,194.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bharti Airtel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHARTI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$281,054.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eicher Motors Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$279,773.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lupin Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$276,177.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indiamart Intermesh Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INMART IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$272,058.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Muthoot Finance Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUTH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$268,890.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Baroda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOB IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$266,646.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kfin Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KFINTECH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$266,279.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canara Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBK IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$263,154.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Aluminium Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NACL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262,402.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262,290.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Union Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNBK IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98,823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262,228.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>State Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$260,060.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hindustan Copper Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$257,551.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bharat Electronics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$256,582.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eclerx Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECLX IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$255,835.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sharda Cropchem Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHCR IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$244,604.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hero Motocorp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMCL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$243,845.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Natco Pharma Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NTCPH IN</x:t>
   </x:si>
   <x:si>
-    <x:t>17,702</x:t>
-[...392 lines deleted...]
-    <x:t>1.64%</x:t>
+    <x:t>17,716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$235,822.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Force Motors Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>FML IN</x:t>
   </x:si>
   <x:si>
-    <x:t>826</x:t>
-[...74 lines deleted...]
-    <x:t>1.58%</x:t>
+    <x:t>827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$232,528.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Idbi Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>IDBI IN</x:t>
   </x:si>
   <x:si>
-    <x:t>178,565</x:t>
-[...5 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>178,711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$227,843.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Genus Prime Infra Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GENP IN</x:t>
   </x:si>
   <x:si>
     <x:t>9,484</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,093.25</x:t>
+    <x:t>$4,319.59</x:t>
   </x:si>
   <x:si>
     <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$55,567.61</x:t>
-[...2 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>$-69,103.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.44%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -838,51 +847,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64817769735d447f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8205a37081c145c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2505d6c4a3c5483e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R913ffbaf8d154026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb3b3c486cc6a47c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R99a59660536745e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F56"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="19" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1050,131 +1059,131 @@
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
@@ -1190,811 +1199,811 @@
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>