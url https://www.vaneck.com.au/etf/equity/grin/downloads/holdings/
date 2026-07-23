--- v2 (2026-06-19)
+++ v3 (2026-07-23)
@@ -1,828 +1,831 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R465c35bd0de84925" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R736d65529eff44cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GRIN_asat_20260618" sheetId="1" r:id="R99a59660536745e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GRIN_asat_20260723" sheetId="1" r:id="Re6c787d9cdba40f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="284" uniqueCount="260">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 18/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="284" uniqueCount="261">
+  <x:si>
+    <x:t>All Fund Holdings as at 23/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Welspun Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WLCO IN</x:t>
   </x:si>
   <x:si>
-    <x:t>22,693</x:t>
-[...5 lines deleted...]
-    <x:t>3.04%</x:t>
+    <x:t>22,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$536,441.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acutaas Chemicals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACUTAAS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$443,531.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyds Metals &amp; Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLOYDSME IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$431,665.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jammu &amp; Kashmir Bank Ltd/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKBK IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>150,965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$401,767.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shriram Pistons &amp; Rings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPRL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$391,847.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Td Power Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TDPS IN</x:t>
   </x:si>
   <x:si>
-    <x:t>22,580</x:t>
-[...5 lines deleted...]
-    <x:t>2.75%</x:t>
+    <x:t>22,376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$384,381.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Data Patterns India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DATAPATT IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$375,232.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Premier Energies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PREMIERE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$369,011.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Life India Asset Management Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$353,368.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inventurus Knowledge Solutions Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IKS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$351,066.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Netweb Technologies India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NETWEB IN</x:t>
   </x:si>
   <x:si>
-    <x:t>5,539</x:t>
-[...35 lines deleted...]
-    <x:t>2.50%</x:t>
+    <x:t>5,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$348,337.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Suzlon Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SUEL IN</x:t>
   </x:si>
   <x:si>
-    <x:t>444,169</x:t>
-[...32 lines deleted...]
-    <x:t>2.47%</x:t>
+    <x:t>440,148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$345,315.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eclerx Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECLX IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$334,818.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sai Life Sciences Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAILIFE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$334,094.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zydus Lifesciences Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZYDUSLIF IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$329,449.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Polycab India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POLYCAB IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$317,780.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trent Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRENT IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$314,763.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Ge Vernova T&amp;D India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GVTD IN</x:t>
   </x:si>
   <x:si>
-    <x:t>4,777</x:t>
-[...35 lines deleted...]
-    <x:t>2.35%</x:t>
+    <x:t>4,733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$313,920.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ajanta Pharma Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AJP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$311,346.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Maharashtra</x:t>
   </x:si>
   <x:si>
     <x:t>BOMH IN</x:t>
   </x:si>
   <x:si>
-    <x:t>267,716</x:t>
-[...35 lines deleted...]
-    <x:t>2.27%</x:t>
+    <x:t>265,292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$310,845.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hindustan Aeronautics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HNAL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$305,763.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Engineers India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ENGR IN</x:t>
   </x:si>
   <x:si>
-    <x:t>92,072</x:t>
-[...35 lines deleted...]
-    <x:t>2.12%</x:t>
+    <x:t>91,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$304,351.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Authum Investment &amp; Infrastucture Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$301,071.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transformers &amp; Rectifiers India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TARIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$286,967.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Gemmological Institute In</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$284,550.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bharti Airtel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHARTI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$284,412.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nmdc Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NMDC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>228,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$282,449.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hbl Power Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HBLENGIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$281,052.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lupin Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$278,029.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
   </x:si>
   <x:si>
     <x:t>Aditya Birla Sun Life Asset Management</x:t>
   </x:si>
   <x:si>
     <x:t>ABSLAMC IN</x:t>
   </x:si>
   <x:si>
-    <x:t>18,868</x:t>
-[...47 lines deleted...]
-    <x:t>2.06%</x:t>
+    <x:t>18,698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$277,531.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Waaree Energies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WAAREEEN IN</x:t>
   </x:si>
   <x:si>
-    <x:t>6,933</x:t>
-[...65 lines deleted...]
-    <x:t>1.93%</x:t>
+    <x:t>6,870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$274,239.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eicher Motors Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$273,459.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Hdfc Asset Management Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HDFCAMC IN</x:t>
   </x:si>
   <x:si>
-    <x:t>7,264</x:t>
-[...17 lines deleted...]
-    <x:t>$298,403.35</x:t>
+    <x:t>7,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$271,225.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kfin Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KFINTECH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$251,575.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Muthoot Finance Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUTH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$249,657.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$248,952.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>State Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$248,847.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Union Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNBK IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$247,316.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Bls International Services Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BLSIN IN</x:t>
   </x:si>
   <x:si>
-    <x:t>72,943</x:t>
-[...65 lines deleted...]
-    <x:t>1.76%</x:t>
+    <x:t>72,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$246,692.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natco Pharma Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTCPH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$242,744.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hindustan Copper Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$240,650.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canara Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBK IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>128,236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$240,006.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Aluminium Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NACL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$237,817.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bharat Electronics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$237,026.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hero Motocorp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMCL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$235,745.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sharda Cropchem Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHCR IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$228,897.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Indiamart Intermesh Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>INMART IN</x:t>
   </x:si>
   <x:si>
-    <x:t>8,447</x:t>
-[...20 lines deleted...]
-    <x:t>1.71%</x:t>
+    <x:t>8,370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$225,453.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Baroda</x:t>
   </x:si>
   <x:si>
     <x:t>BOB IN</x:t>
   </x:si>
   <x:si>
-    <x:t>62,537</x:t>
-[...173 lines deleted...]
-    <x:t>1.50%</x:t>
+    <x:t>61,971</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$225,393.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idbi Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDBI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>177,093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$225,219.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Force Motors Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>FML IN</x:t>
   </x:si>
   <x:si>
-    <x:t>827</x:t>
-[...20 lines deleted...]
-    <x:t>1.45%</x:t>
+    <x:t>820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$211,384.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Genus Prime Infra Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GENP IN</x:t>
   </x:si>
   <x:si>
     <x:t>9,484</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,319.59</x:t>
+    <x:t>$4,254.39</x:t>
   </x:si>
   <x:si>
     <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-69,103.65</x:t>
-[...2 lines deleted...]
-    <x:t>-0.44%</x:t>
+    <x:t>$17,020.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -847,51 +850,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R913ffbaf8d154026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb3b3c486cc6a47c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R99a59660536745e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ecd33b4a084457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1966b5c0955b4094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re6c787d9cdba40f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F56"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="19" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1059,191 +1062,191 @@
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F17" s="1" t="s">
         <x:v>72</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
@@ -1299,191 +1302,191 @@
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
@@ -1699,311 +1702,311 @@
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>