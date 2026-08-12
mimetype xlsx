--- v3 (2026-07-23)
+++ v4 (2026-08-12)
@@ -1,831 +1,819 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R736d65529eff44cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cdf30bfcf4e4dc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GRIN_asat_20260723" sheetId="1" r:id="Re6c787d9cdba40f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GRIN_asat_20260812" sheetId="1" r:id="R1a2f424fe57a4ae3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="284" uniqueCount="261">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 23/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="284" uniqueCount="257">
+  <x:si>
+    <x:t>All Fund Holdings as at 12/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Welspun Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WLCO IN</x:t>
   </x:si>
   <x:si>
-    <x:t>22,488</x:t>
-[...5 lines deleted...]
-    <x:t>3.56%</x:t>
+    <x:t>22,536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$613,950.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyds Metals &amp; Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLOYDSME IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$460,006.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Td Power Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TDPS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$424,227.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netweb Technologies India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NETWEB IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$396,416.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shriram Pistons &amp; Rings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPRL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$395,729.03</x:t>
   </x:si>
   <x:si>
     <x:t>Acutaas Chemicals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ACUTAAS IN</x:t>
   </x:si>
   <x:si>
-    <x:t>8,189</x:t>
-[...20 lines deleted...]
-    <x:t>2.86%</x:t>
+    <x:t>8,206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$395,049.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sai Life Sciences Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAILIFE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$387,522.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Premier Energies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PREMIERE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$380,764.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Life India Asset Management Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$362,110.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Jammu &amp; Kashmir Bank Ltd/The</x:t>
   </x:si>
   <x:si>
     <x:t>JKBK IN</x:t>
   </x:si>
   <x:si>
-    <x:t>150,965</x:t>
-[...35 lines deleted...]
-    <x:t>2.55%</x:t>
+    <x:t>151,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$351,953.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zydus Lifesciences Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZYDUSLIF IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$349,848.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Data Patterns India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DATAPATT IN</x:t>
   </x:si>
   <x:si>
-    <x:t>5,301</x:t>
-[...35 lines deleted...]
-    <x:t>2.35%</x:t>
+    <x:t>5,312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$345,980.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Inventurus Knowledge Solutions Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>IKS IN</x:t>
   </x:si>
   <x:si>
-    <x:t>13,065</x:t>
-[...20 lines deleted...]
-    <x:t>2.31%</x:t>
+    <x:t>13,093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$338,848.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Engineers India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENGR IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$329,508.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hindustan Aeronautics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HNAL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$329,444.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trent Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRENT IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$328,447.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Polycab India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POLYCAB IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$320,333.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Authum Investment &amp; Infrastucture Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$319,714.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ajanta Pharma Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AJP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$317,015.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Maharashtra</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOMH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>265,859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$311,296.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Vernova T&amp;D India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GVTD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$310,918.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Suzlon Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SUEL IN</x:t>
   </x:si>
   <x:si>
-    <x:t>440,148</x:t>
-[...5 lines deleted...]
-    <x:t>2.29%</x:t>
+    <x:t>441,088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$310,734.75</x:t>
   </x:si>
   <x:si>
     <x:t>Eclerx Services Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ECLX IN</x:t>
   </x:si>
   <x:si>
-    <x:t>11,620</x:t>
-[...152 lines deleted...]
-    <x:t>2.00%</x:t>
+    <x:t>11,645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$310,113.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nmdc Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NMDC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>229,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$290,828.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eicher Motors Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$287,840.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Gemmological Institute In</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$284,727.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aditya Birla Sun Life Asset Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABSLAMC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$283,363.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bharti Airtel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHARTI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$280,663.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bls International Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLSIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$280,245.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
   </x:si>
   <x:si>
     <x:t>Transformers &amp; Rectifiers India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TARIL IN</x:t>
   </x:si>
   <x:si>
-    <x:t>63,128</x:t>
-[...47 lines deleted...]
-    <x:t>1.87%</x:t>
+    <x:t>63,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$278,755.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hero Motocorp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMCL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$278,459.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Waaree Energies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAAREEEN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$276,069.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
   </x:si>
   <x:si>
     <x:t>Hbl Power Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HBLENGIN IN</x:t>
   </x:si>
   <x:si>
-    <x:t>26,649</x:t>
-[...2 lines deleted...]
-    <x:t>$281,052.06</x:t>
+    <x:t>26,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$275,372.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Aluminium Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NACL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$270,631.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hdfc Asset Management Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HDFCAMC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$269,044.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kfin Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KFINTECH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$268,368.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Union Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNBK IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98,138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$265,626.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Lupin Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>LPC IN</x:t>
   </x:si>
   <x:si>
-    <x:t>7,805</x:t>
-[...80 lines deleted...]
-    <x:t>1.67%</x:t>
+    <x:t>7,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$264,371.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hindustan Copper Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$263,429.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>State Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$259,898.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canara Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBK IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>128,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$248,343.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117,072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$248,116.84</x:t>
   </x:si>
   <x:si>
     <x:t>Muthoot Finance Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MUTH IN</x:t>
   </x:si>
   <x:si>
-    <x:t>5,557</x:t>
-[...59 lines deleted...]
-    <x:t>$246,692.26</x:t>
+    <x:t>5,569</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$240,835.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bharat Electronics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$237,504.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Natco Pharma Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NTCPH IN</x:t>
   </x:si>
   <x:si>
-    <x:t>17,556</x:t>
-[...80 lines deleted...]
-    <x:t>1.56%</x:t>
+    <x:t>17,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$236,656.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Baroda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOB IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$226,762.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Force Motors Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FML IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$223,190.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indiamart Intermesh Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INMART IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$221,971.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idbi Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDBI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>177,471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$216,988.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Sharda Cropchem Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SHCR IN</x:t>
   </x:si>
   <x:si>
-    <x:t>17,713</x:t>
-[...62 lines deleted...]
-    <x:t>1.40%</x:t>
+    <x:t>17,751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$212,297.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Genus Prime Infra Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GENP IN</x:t>
   </x:si>
   <x:si>
     <x:t>9,484</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,254.39</x:t>
+    <x:t>$5,363.27</x:t>
   </x:si>
   <x:si>
     <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$17,020.88</x:t>
-[...2 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>$-28,685.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.19%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -850,51 +838,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ecd33b4a084457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1966b5c0955b4094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re6c787d9cdba40f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re40a513d74fd46f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R635907d74782429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1a2f424fe57a4ae3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F56"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="19" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1022,991 +1010,991 @@
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
         <x:v>36</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>133</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>156</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
         <x:v>218</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
         <x:v>223</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
         <x:v>247</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
         <x:v>252</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>