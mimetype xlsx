--- v4 (2026-08-12)
+++ v5 (2026-09-01)
@@ -1,819 +1,816 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cdf30bfcf4e4dc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refb8a63b5c1247c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GRIN_asat_20260812" sheetId="1" r:id="R1a2f424fe57a4ae3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GRIN_asat_20260901" sheetId="1" r:id="R4ba18f16f4e24776"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="284" uniqueCount="257">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 12/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="284" uniqueCount="256">
+  <x:si>
+    <x:t>All Fund Holdings as at 01/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Welspun Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WLCO IN</x:t>
   </x:si>
   <x:si>
-    <x:t>22,536</x:t>
-[...5 lines deleted...]
-    <x:t>4.00%</x:t>
+    <x:t>22,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$786,616.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Td Power Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TDPS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$508,722.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netweb Technologies India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NETWEB IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$416,614.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Lloyds Metals &amp; Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>LLOYDSME IN</x:t>
   </x:si>
   <x:si>
-    <x:t>15,616</x:t>
-[...47 lines deleted...]
-    <x:t>$395,729.03</x:t>
+    <x:t>15,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$409,109.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spr Auto Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHRIPIST IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$406,243.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sai Life Sciences Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAILIFE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$385,513.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Acutaas Chemicals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ACUTAAS IN</x:t>
   </x:si>
   <x:si>
-    <x:t>8,206</x:t>
-[...20 lines deleted...]
-    <x:t>2.52%</x:t>
+    <x:t>8,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$378,651.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Premier Energies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PREMIERE IN</x:t>
   </x:si>
   <x:si>
-    <x:t>24,451</x:t>
-[...5 lines deleted...]
-    <x:t>2.48%</x:t>
+    <x:t>24,348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$369,904.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Nippon Life India Asset Management Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NAM IN</x:t>
   </x:si>
   <x:si>
-    <x:t>20,845</x:t>
-[...5 lines deleted...]
-    <x:t>2.36%</x:t>
+    <x:t>20,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$356,751.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Data Patterns India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DATAPATT IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$350,654.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Engineers India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENGR IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$349,548.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eclerx Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECLX IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$336,073.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zydus Lifesciences Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZYDUSLIF IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$335,783.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inventurus Knowledge Solutions Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IKS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$331,494.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Polycab India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POLYCAB IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$326,364.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Jammu &amp; Kashmir Bank Ltd/The</x:t>
   </x:si>
   <x:si>
     <x:t>JKBK IN</x:t>
   </x:si>
   <x:si>
-    <x:t>151,287</x:t>
-[...65 lines deleted...]
-    <x:t>2.15%</x:t>
+    <x:t>150,653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$326,167.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ajanta Pharma Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AJP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$320,472.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Maharashtra</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOMH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>264,744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$318,531.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Hindustan Aeronautics Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HNAL IN</x:t>
   </x:si>
   <x:si>
-    <x:t>4,525</x:t>
-[...2 lines deleted...]
-    <x:t>$329,444.75</x:t>
+    <x:t>4,506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$317,189.33</x:t>
   </x:si>
   <x:si>
     <x:t>Trent Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TRENT IN</x:t>
   </x:si>
   <x:si>
-    <x:t>7,382</x:t>
-[...20 lines deleted...]
-    <x:t>2.09%</x:t>
+    <x:t>7,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$310,359.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Vernova T&amp;D India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GVTD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$307,852.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Authum Investment &amp; Infrastucture Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AIIL IN</x:t>
   </x:si>
   <x:si>
-    <x:t>37,592</x:t>
-[...50 lines deleted...]
-    <x:t>2.02%</x:t>
+    <x:t>37,435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$307,825.56</x:t>
   </x:si>
   <x:si>
     <x:t>Suzlon Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SUEL IN</x:t>
   </x:si>
   <x:si>
-    <x:t>441,088</x:t>
-[...14 lines deleted...]
-    <x:t>$310,113.06</x:t>
+    <x:t>439,238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$305,997.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
   </x:si>
   <x:si>
     <x:t>Nmdc Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NMDC IN</x:t>
   </x:si>
   <x:si>
-    <x:t>229,485</x:t>
-[...2 lines deleted...]
-    <x:t>$290,828.75</x:t>
+    <x:t>228,523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$295,488.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transformers &amp; Rectifiers India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TARIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$289,815.16</x:t>
   </x:si>
   <x:si>
     <x:t>1.89%</x:t>
   </x:si>
   <x:si>
+    <x:t>Aditya Birla Sun Life Asset Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABSLAMC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$287,715.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Eicher Motors Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>EIM IN</x:t>
   </x:si>
   <x:si>
-    <x:t>2,426</x:t>
-[...5 lines deleted...]
-    <x:t>1.87%</x:t>
+    <x:t>2,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$281,706.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hdfc Asset Management Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HDFCAMC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$276,119.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
   </x:si>
   <x:si>
     <x:t>International Gemmological Institute In</x:t>
   </x:si>
   <x:si>
     <x:t>IGIL IN</x:t>
   </x:si>
   <x:si>
-    <x:t>55,294</x:t>
-[...17 lines deleted...]
-    <x:t>$283,363.20</x:t>
+    <x:t>55,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$275,227.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kfin Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KFINTECH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$274,056.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Union Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNBK IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$270,247.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Aluminium Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NACL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$261,931.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Waaree Energies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAAREEEN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$261,830.32</x:t>
   </x:si>
   <x:si>
     <x:t>Bharti Airtel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BHARTI IN</x:t>
   </x:si>
   <x:si>
-    <x:t>9,881</x:t>
-[...5 lines deleted...]
-    <x:t>1.83%</x:t>
+    <x:t>9,839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$261,352.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hbl Power Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HBLENGIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$256,284.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hindustan Copper Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$255,436.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hero Motocorp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMCL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$254,715.99</x:t>
   </x:si>
   <x:si>
     <x:t>Bls International Services Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BLSIN IN</x:t>
   </x:si>
   <x:si>
-    <x:t>72,437</x:t>
-[...119 lines deleted...]
-    <x:t>1.73%</x:t>
+    <x:t>72,133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$254,389.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>State Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$254,387.60</x:t>
   </x:si>
   <x:si>
     <x:t>Lupin Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>LPC IN</x:t>
   </x:si>
   <x:si>
-    <x:t>7,822</x:t>
-[...32 lines deleted...]
-    <x:t>1.69%</x:t>
+    <x:t>7,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$249,890.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Muthoot Finance Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUTH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$242,093.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$241,992.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bharat Electronics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$238,741.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Canara Bank</x:t>
   </x:si>
   <x:si>
     <x:t>CBK IN</x:t>
   </x:si>
   <x:si>
-    <x:t>128,510</x:t>
-[...47 lines deleted...]
-    <x:t>1.55%</x:t>
+    <x:t>127,971</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$238,075.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idbi Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDBI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>176,727</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$235,457.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Baroda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOB IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$216,319.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Natco Pharma Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NTCPH IN</x:t>
   </x:si>
   <x:si>
-    <x:t>17,593</x:t>
-[...20 lines deleted...]
-    <x:t>1.48%</x:t>
+    <x:t>17,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$216,137.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indiamart Intermesh Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INMART IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$214,961.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Force Motors Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>FML IN</x:t>
   </x:si>
   <x:si>
-    <x:t>821</x:t>
-[...32 lines deleted...]
-    <x:t>1.41%</x:t>
+    <x:t>818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$210,173.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Sharda Cropchem Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SHCR IN</x:t>
   </x:si>
   <x:si>
-    <x:t>17,751</x:t>
-[...5 lines deleted...]
-    <x:t>1.38%</x:t>
+    <x:t>17,676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$198,730.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Genus Prime Infra Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GENP IN</x:t>
   </x:si>
   <x:si>
     <x:t>9,484</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,363.27</x:t>
-[...2 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>$5,633.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-28,685.64</x:t>
-[...2 lines deleted...]
-    <x:t>-0.19%</x:t>
+    <x:t>$-25,012.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.16%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -838,51 +835,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re40a513d74fd46f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R635907d74782429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1a2f424fe57a4ae3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd463e4e08f5c4ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5652454280234e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4ba18f16f4e24776" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F56"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="19" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1010,251 +1007,251 @@
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F14" s="1" t="s">
         <x:v>57</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
@@ -1290,131 +1287,131 @@
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>104</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
@@ -1450,291 +1447,291 @@
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
@@ -1790,211 +1787,211 @@
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
         <x:v>227</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
         <x:v>241</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
         <x:v>246</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
         <x:v>251</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>