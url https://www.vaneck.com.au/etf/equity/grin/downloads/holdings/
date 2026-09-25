--- v5 (2026-09-01)
+++ v6 (2026-09-25)
@@ -1,816 +1,774 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refb8a63b5c1247c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50f4c25bba854b3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GRIN_asat_20260901" sheetId="1" r:id="R4ba18f16f4e24776"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GRIN_asat_20260925" sheetId="1" r:id="Rc1118022942e4104"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="284" uniqueCount="256">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 01/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="284" uniqueCount="242">
+  <x:si>
+    <x:t>All Fund Holdings as at 25/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
-    <x:t>Welspun Corp Ltd</x:t>
-[...11 lines deleted...]
-    <x:t>5.12%</x:t>
+    <x:t>Aegis Logistics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEGISLOG IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$338,862.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icici Prudential Asset Management Co Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICICIAMC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$329,990.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Multi Commodity Exchange Of India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCX IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$321,755.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spr Auto Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHRIPIST IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$320,519.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oil &amp; Natural Gas Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONGC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89,574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$317,718.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canara Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBK IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>169,549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$316,799.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Himadri Speciality Chemical Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSCH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$315,720.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coal India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COAL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$315,036.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Divi's Laboratories Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIVI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$314,647.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Polycab India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POLYCAB IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$313,522.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tvs Motor Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TVSL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$310,554.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tech Mahindra Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TECHM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$310,519.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Life Insurance Corp Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LICI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$310,099.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hitachi Energy India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POWERIND IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$309,516.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bharat Heavy Electricals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHEL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$308,678.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sun Pharmaceutical Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUNP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$307,735.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Muthoot Finance Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUTH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$305,671.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bharti Airtel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHARTI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$305,532.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hcl Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCLT IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$305,524.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hindalco Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HNDL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$305,336.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hdfc Asset Management Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HDFCAMC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$305,146.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lenskart Solutions Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LENSKART IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$304,827.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>State Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$304,553.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cupid Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUPD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$304,027.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titan Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTAN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$304,017.19</x:t>
   </x:si>
   <x:si>
     <x:t>Td Power Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TDPS IN</x:t>
   </x:si>
   <x:si>
-    <x:t>44,660</x:t>
-[...5 lines deleted...]
-    <x:t>3.31%</x:t>
+    <x:t>27,545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$303,325.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trent Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRENT IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$303,214.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tata Motors Ltd /New</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TMCV IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$300,726.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Billionbrains Garage Ventures Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GROWW IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$299,765.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lodha Developers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LODHA IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$299,755.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apollo Micro Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APOLLO IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$299,579.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bharat Electronics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$299,551.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hindustan Aeronautics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HNAL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$298,223.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Persistent Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSYS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$297,757.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eicher Motors Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$297,217.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mahindra &amp; Mahindra Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$296,141.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bajaj Auto Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BJAUT IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$295,914.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dixon Technologies India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIXON IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$295,858.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bse Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$294,277.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Au Small Finance Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUBANK IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$292,218.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hindustan Copper Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$291,854.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Financial Services Software Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OFSS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$291,037.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tata Consultancy Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$290,280.31</x:t>
   </x:si>
   <x:si>
     <x:t>Netweb Technologies India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NETWEB IN</x:t>
   </x:si>
   <x:si>
-    <x:t>5,477</x:t>
-[...251 lines deleted...]
-    <x:t>2.02%</x:t>
+    <x:t>4,163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$288,001.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coforge Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COFORGE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$287,335.53</x:t>
   </x:si>
   <x:si>
     <x:t>Ge Vernova T&amp;D India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GVTD IN</x:t>
   </x:si>
   <x:si>
-    <x:t>4,724</x:t>
-[...17 lines deleted...]
-    <x:t>$307,825.56</x:t>
+    <x:t>4,458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$283,586.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rubicon Research Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RUBICON IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$282,629.55</x:t>
   </x:si>
   <x:si>
     <x:t>Suzlon Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SUEL IN</x:t>
   </x:si>
   <x:si>
-    <x:t>439,238</x:t>
-[...389 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>464,602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$280,908.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paras Defence &amp; Space Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PARAS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$280,219.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hfcl Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMFC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$263,596.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Genus Prime Infra Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GENP IN</x:t>
   </x:si>
   <x:si>
     <x:t>9,484</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,633.81</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$4,806.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-25,012.81</x:t>
-[...2 lines deleted...]
-    <x:t>-0.16%</x:t>
+    <x:t>$5,305.74</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -835,51 +793,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd463e4e08f5c4ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5652454280234e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4ba18f16f4e24776" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0b337f3f503488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re332762e6aa041ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc1118022942e4104" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F56"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="19" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1047,951 +1005,951 @@
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>82</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>87</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>