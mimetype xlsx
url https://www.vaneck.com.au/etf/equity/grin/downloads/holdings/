--- v6 (2026-09-25)
+++ v7 (2026-10-16)
@@ -1,774 +1,801 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50f4c25bba854b3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e0ba5d3d3fd4df7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GRIN_asat_20260925" sheetId="1" r:id="Rc1118022942e4104"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GRIN_asat_20261015" sheetId="1" r:id="R76ede1fdcc3448ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="284" uniqueCount="242">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 25/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="284" uniqueCount="251">
+  <x:si>
+    <x:t>All Fund Holdings as at 15/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Cupid Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUPD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$412,735.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Aegis Logistics Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AEGISLOG IN</x:t>
   </x:si>
   <x:si>
-    <x:t>16,670</x:t>
-[...5 lines deleted...]
-    <x:t>2.24%</x:t>
+    <x:t>16,693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$357,910.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hcl Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCLT IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$342,674.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tech Mahindra Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TECHM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$340,530.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trent Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRENT IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$339,757.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Persistent Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSYS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$337,934.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tata Consultancy Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$335,226.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bharat Heavy Electricals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHEL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$330,981.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Billionbrains Garage Ventures Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GROWW IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$326,274.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bse Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$324,977.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bharti Airtel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHARTI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$323,510.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apollo Micro Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APOLLO IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$321,143.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coal India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COAL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$320,038.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coforge Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COFORGE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$319,175.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Himadri Speciality Chemical Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSCH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$318,022.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hdfc Asset Management Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HDFCAMC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$317,518.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Polycab India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POLYCAB IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$315,353.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spr Auto Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHRIPIST IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$314,154.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hindustan Aeronautics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HNAL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$314,046.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tvs Motor Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TVSL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$312,969.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hfcl Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMFC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$312,419.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Multi Commodity Exchange Of India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCX IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$309,659.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Life Insurance Corp Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LICI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$308,639.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Td Power Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TDPS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$307,511.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>State Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$306,441.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oil &amp; Natural Gas Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONGC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89,698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$306,271.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Divi's Laboratories Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIVI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$303,467.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
   </x:si>
   <x:si>
     <x:t>Icici Prudential Asset Management Co Lt</x:t>
   </x:si>
   <x:si>
     <x:t>ICICIAMC IN</x:t>
   </x:si>
   <x:si>
-    <x:t>7,016</x:t>
-[...50 lines deleted...]
-    <x:t>2.10%</x:t>
+    <x:t>7,026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$303,058.38</x:t>
   </x:si>
   <x:si>
     <x:t>Canara Bank</x:t>
   </x:si>
   <x:si>
     <x:t>CBK IN</x:t>
   </x:si>
   <x:si>
-    <x:t>169,549</x:t>
-[...98 lines deleted...]
-    <x:t>$310,099.36</x:t>
+    <x:t>169,785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$302,250.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sun Pharmaceutical Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUNP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$300,968.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Au Small Finance Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUBANK IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$300,487.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eicher Motors Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$300,023.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tata Motors Ltd /New</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TMCV IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$298,303.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bharat Electronics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$298,130.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netweb Technologies India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NETWEB IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$298,022.18</x:t>
   </x:si>
   <x:si>
     <x:t>Hitachi Energy India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>POWERIND IN</x:t>
   </x:si>
   <x:si>
-    <x:t>679</x:t>
-[...32 lines deleted...]
-    <x:t>2.03%</x:t>
+    <x:t>680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$297,361.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lenskart Solutions Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LENSKART IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$297,227.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mahindra &amp; Mahindra Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$291,387.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzlon Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUEL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>465,247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$289,583.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dixon Technologies India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIXON IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$288,972.52</x:t>
   </x:si>
   <x:si>
     <x:t>Muthoot Finance Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MUTH IN</x:t>
   </x:si>
   <x:si>
-    <x:t>7,290</x:t>
-[...29 lines deleted...]
-    <x:t>$305,524.84</x:t>
+    <x:t>7,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$288,491.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titan Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTAN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$287,501.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Hindalco Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HNDL IN</x:t>
   </x:si>
   <x:si>
-    <x:t>20,951</x:t>
-[...122 lines deleted...]
-    <x:t>1.98%</x:t>
+    <x:t>20,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$285,040.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Lodha Developers Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>LODHA IN</x:t>
   </x:si>
   <x:si>
-    <x:t>17,442</x:t>
-[...80 lines deleted...]
-    <x:t>$296,141.01</x:t>
+    <x:t>17,466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$281,885.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
   </x:si>
   <x:si>
     <x:t>Bajaj Auto Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BJAUT IN</x:t>
   </x:si>
   <x:si>
-    <x:t>1,779</x:t>
-[...44 lines deleted...]
-    <x:t>1.93%</x:t>
+    <x:t>1,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$281,287.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Financial Services Software Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OFSS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$279,967.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Hindustan Copper Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HCP IN</x:t>
   </x:si>
   <x:si>
-    <x:t>39,672</x:t>
-[...56 lines deleted...]
-    <x:t>$287,335.53</x:t>
+    <x:t>39,727</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$273,569.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paras Defence &amp; Space Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PARAS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$269,795.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Ge Vernova T&amp;D India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GVTD IN</x:t>
   </x:si>
   <x:si>
-    <x:t>4,458</x:t>
-[...5 lines deleted...]
-    <x:t>1.87%</x:t>
+    <x:t>4,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$267,526.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Rubicon Research Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RUBICON IN</x:t>
   </x:si>
   <x:si>
-    <x:t>11,362</x:t>
-[...47 lines deleted...]
-    <x:t>1.74%</x:t>
+    <x:t>11,377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$255,431.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Genus Prime Infra Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>GENP IN</x:t>
   </x:si>
   <x:si>
     <x:t>9,484</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,806.68</x:t>
-[...2 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>$3,234.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$5,305.74</x:t>
+    <x:t>$32,486.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -793,51 +820,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0b337f3f503488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re332762e6aa041ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc1118022942e4104" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6072fa6da1514948" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re66a77bc5e014c4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R76ede1fdcc3448ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F56"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="19" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -965,991 +992,991 @@
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
         <x:v>36</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F17" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>