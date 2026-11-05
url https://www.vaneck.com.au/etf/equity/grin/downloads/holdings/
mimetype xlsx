--- v7 (2026-10-16)
+++ v8 (2026-11-05)
@@ -1,801 +1,792 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e0ba5d3d3fd4df7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a9b329556f74902" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GRIN_asat_20261015" sheetId="1" r:id="R76ede1fdcc3448ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GRIN_asat_20261105" sheetId="1" r:id="R3e6b8b60910740d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="284" uniqueCount="251">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 15/10/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="248">
+  <x:si>
+    <x:t>All Fund Holdings as at 05/11/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>International Gemmological Institute In</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$401,863.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.64%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cupid Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CUPD IN</x:t>
   </x:si>
   <x:si>
-    <x:t>77,033</x:t>
-[...119 lines deleted...]
-    <x:t>$326,274.49</x:t>
+    <x:t>76,803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$389,386.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acutaas Chemicals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACUTAAS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$377,493.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hbl Power Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HBLENGIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$363,712.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Great Eastern Shipping Co Ltd/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GESCO IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$361,195.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bharti Airtel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHARTI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$356,533.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Engineers India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENGR IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$342,649.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Force Motors Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FML IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$327,296.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Castrol India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSTRL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$327,237.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hero Motocorp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMCL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$321,912.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hindustan Aeronautics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HNAL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$321,023.42</x:t>
   </x:si>
   <x:si>
     <x:t>2.11%</x:t>
   </x:si>
   <x:si>
-    <x:t>Bse Ltd</x:t>
-[...8 lines deleted...]
-    <x:t>$324,977.23</x:t>
+    <x:t>Karur Vysya Bank Ltd/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KVB IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$320,554.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Union Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNBK IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$319,152.63</x:t>
   </x:si>
   <x:si>
     <x:t>2.10%</x:t>
   </x:si>
   <x:si>
-    <x:t>Bharti Airtel Ltd</x:t>
-[...8 lines deleted...]
-    <x:t>$323,510.21</x:t>
+    <x:t>Lloyds Metals &amp; Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLOYDSME IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$318,047.50</x:t>
   </x:si>
   <x:si>
     <x:t>2.09%</x:t>
   </x:si>
   <x:si>
-    <x:t>Apollo Micro Systems Ltd</x:t>
-[...8 lines deleted...]
-    <x:t>$321,143.31</x:t>
+    <x:t>Indian Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INBK IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$315,806.60</x:t>
   </x:si>
   <x:si>
     <x:t>2.08%</x:t>
   </x:si>
   <x:si>
-    <x:t>Coal India Ltd</x:t>
-[...35 lines deleted...]
-    <x:t>$318,022.19</x:t>
+    <x:t>Inventurus Knowledge Solutions Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IKS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$312,701.61</x:t>
   </x:si>
   <x:si>
     <x:t>2.06%</x:t>
   </x:si>
   <x:si>
-    <x:t>Hdfc Asset Management Co Ltd</x:t>
-[...8 lines deleted...]
-    <x:t>$317,518.93</x:t>
+    <x:t>Idbi Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDBI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>260,208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$310,854.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>State Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$308,841.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bharat Electronics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$308,270.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kfin Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KFINTECH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$308,258.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spr Auto Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHRIPIST IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$305,016.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eicher Motors Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$304,529.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lupin Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$303,477.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>149,833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$302,277.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Td Power Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TDPS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$301,285.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
   </x:si>
   <x:si>
     <x:t>Polycab India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>POLYCAB IN</x:t>
   </x:si>
   <x:si>
-    <x:t>2,528</x:t>
-[...140 lines deleted...]
-    <x:t>$303,467.97</x:t>
+    <x:t>2,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$301,206.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indiamart Intermesh Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INMART IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$300,390.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Maharashtra</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOMH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>248,915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$298,563.48</x:t>
   </x:si>
   <x:si>
     <x:t>1.96%</x:t>
   </x:si>
   <x:si>
-    <x:t>Icici Prudential Asset Management Co Lt</x:t>
-[...32 lines deleted...]
-    <x:t>$300,968.68</x:t>
+    <x:t>Sai Life Sciences Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAILIFE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$298,497.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Waaree Energies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAAREEEN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$297,827.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Muthoot Finance Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUTH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$297,185.04</x:t>
   </x:si>
   <x:si>
     <x:t>1.95%</x:t>
   </x:si>
   <x:si>
-    <x:t>Au Small Finance Bank Ltd</x:t>
-[...8 lines deleted...]
-    <x:t>$300,487.35</x:t>
+    <x:t>Shipping Corp Of India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$295,217.43</x:t>
   </x:si>
   <x:si>
     <x:t>1.94%</x:t>
   </x:si>
   <x:si>
-    <x:t>Eicher Motors Ltd</x:t>
-[...20 lines deleted...]
-    <x:t>$298,303.11</x:t>
+    <x:t>Ajanta Pharma Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AJP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$294,683.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hindustan Zinc Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HZ IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$293,776.69</x:t>
   </x:si>
   <x:si>
     <x:t>1.93%</x:t>
   </x:si>
   <x:si>
-    <x:t>Bharat Electronics Ltd</x:t>
-[...8 lines deleted...]
-    <x:t>$298,130.66</x:t>
+    <x:t>Welspun Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WLCO IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$293,583.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Premier Energies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PREMIERE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$290,725.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bls International Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLSIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$289,935.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manorama Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANORAMA IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$287,256.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marksans Pharma Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRKS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$285,567.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Vernova T&amp;D India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GVTD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$285,504.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Aluminium Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NACL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$279,594.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Financial Services Software Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OFSS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$275,233.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nmdc Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NMDC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>249,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262,395.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aditya Birla Sun Life Asset Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABSLAMC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262,043.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzlon Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUEL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>463,857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$261,730.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neuland Laboratories Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NLL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$259,552.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eclerx Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECLX IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$255,418.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Netweb Technologies India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NETWEB IN</x:t>
   </x:si>
   <x:si>
-    <x:t>4,161</x:t>
-[...155 lines deleted...]
-    <x:t>1.81%</x:t>
+    <x:t>4,148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$253,880.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Hindustan Copper Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HCP IN</x:t>
   </x:si>
   <x:si>
-    <x:t>39,727</x:t>
-[...65 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>39,609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$252,585.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emmvee Photovoltaic Power Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMMVEE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$236,547.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$32,486.83</x:t>
-[...2 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>$-28,374.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.19%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -820,56 +811,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6072fa6da1514948" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re66a77bc5e014c4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R76ede1fdcc3448ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbabf11f5583a47c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4c4e59b9c0bc451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3e6b8b60910740d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F56"/>
+  <x:dimension ref="A1:F55"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="13" customWidth="1"/>
     <x:col min="5" max="5" width="19" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -992,131 +983,131 @@
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E12" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F12" s="1" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
@@ -1132,856 +1123,836 @@
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>70</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A55" s="1">
-[...19 lines deleted...]
-      <x:c r="A56" s="2" t="s">
+      <x:c r="A55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B56" s="2" t="s">
+      <x:c r="B55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C56" s="2" t="s">
+      <x:c r="C55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D56" s="2" t="s">
+      <x:c r="D55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E56" s="2" t="s">
+      <x:c r="E55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F56" s="2" t="s">
+      <x:c r="F55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A56:F56"/>
+    <x:mergeCell ref="A55:F55"/>
   </x:mergeCells>
 </x:worksheet>
 </file>