--- v0 (2026-04-14)
+++ v1 (2026-05-07)
@@ -1,1332 +1,1275 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9f51786fd374a9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R594896691d014b27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GRNV_asat_20260414" sheetId="1" r:id="R7490ee1d8510480d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GRNV_asat_20260506" sheetId="1" r:id="Ra574e6c9ef4f402b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="459" uniqueCount="428">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 14/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="444" uniqueCount="409">
+  <x:si>
+    <x:t>All Fund Holdings as at 06/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Macquarie Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MQG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,610,171.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transurban Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>945,920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,659,084.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.82%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Westpac Banking Corp</x:t>
   </x:si>
   <x:si>
     <x:t>WBC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>310,773</x:t>
-[...35 lines deleted...]
-    <x:t>5.18%</x:t>
+    <x:t>325,523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,675,865.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qbe Insurance Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QBE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>518,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,634,163.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Csl Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CSL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>83,537</x:t>
-[...35 lines deleted...]
-    <x:t>4.71%</x:t>
+    <x:t>87,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,901,874.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brambles Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BXB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>468,069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,625,166.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Northern Star Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NST AU</x:t>
   </x:si>
   <x:si>
-    <x:t>447,247</x:t>
-[...20 lines deleted...]
-    <x:t>4.29%</x:t>
+    <x:t>468,474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,739,574.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Evolution Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>EVN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>668,180</x:t>
-[...5 lines deleted...]
-    <x:t>3.72%</x:t>
+    <x:t>699,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,622,669.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pilbara Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,110,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,927,236.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Scentre Group</x:t>
   </x:si>
   <x:si>
     <x:t>SCG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,716,474</x:t>
-[...5 lines deleted...]
-    <x:t>2.51%</x:t>
+    <x:t>1,797,938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,742,267.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.87%</x:t>
   </x:si>
   <x:si>
     <x:t>Suncorp Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SUN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>356,320</x:t>
-[...20 lines deleted...]
-    <x:t>2.38%</x:t>
+    <x:t>373,231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,400,911.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Computershare Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CPU AU</x:t>
   </x:si>
   <x:si>
-    <x:t>171,288</x:t>
-[...5 lines deleted...]
-    <x:t>2.12%</x:t>
+    <x:t>179,417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,642,664.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Sigma Healthcare Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SIG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,709,316</x:t>
-[...5 lines deleted...]
-    <x:t>1.92%</x:t>
+    <x:t>1,790,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,228,087.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xero Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XRO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,025,876.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Medibank Pvt Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MPL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>906,211</x:t>
-[...20 lines deleted...]
-    <x:t>1.66%</x:t>
+    <x:t>949,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,423,365.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Asx Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ASX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>63,934</x:t>
-[...5 lines deleted...]
-    <x:t>1.57%</x:t>
+    <x:t>66,969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,204,983.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Als Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALQ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174,934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,873,038.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextdc Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>262,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,751,180.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vicinity Centres</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,347,568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,422,822.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stockland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>834,916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,414,806.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orica Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>160,871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,365,421.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carsales.Com Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130,434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,316,936.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rea Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,171,595.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gpt Group/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>660,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,149,344.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charter Hall Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,085,129.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sonic Healthcare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>161,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,063,460.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technology One Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TNE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,837,307.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jb Hi-Fi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JBH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,750,178.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandfire Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SFR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>159,210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,698,609.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramsay Health Care Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,533,946.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mirvac Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,360,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,359,627.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>370,714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,287,305.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hub24 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,284,676.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramelius Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>663,466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,269,053.72</x:t>
   </x:si>
   <x:si>
     <x:t>Cochlear Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>COH AU</x:t>
   </x:si>
   <x:si>
-    <x:t>21,520</x:t>
-[...275 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>22,541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,188,280.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Bendigo &amp; Adelaide Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BEN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>186,998</x:t>
-[...2 lines deleted...]
-    <x:t>$2,114,947.38</x:t>
+    <x:t>195,873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,101,717.29</x:t>
   </x:si>
   <x:si>
     <x:t>0.89%</x:t>
   </x:si>
   <x:si>
-    <x:t>Dexus</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Dyno Nobel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DNL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>586,485</x:t>
-[...5 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>614,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,984,253.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Igo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>IGO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>224,263</x:t>
-[...5 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>234,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,898,040.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Downer Edi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DOW AU</x:t>
   </x:si>
   <x:si>
-    <x:t>218,209</x:t>
-[...5 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>228,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,839,948.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atlas Arteria Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>350,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,687,192.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Seek Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SEK AU</x:t>
   </x:si>
   <x:si>
-    <x:t>117,544</x:t>
-[...5 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>123,123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,685,553.87</x:t>
   </x:si>
   <x:si>
     <x:t>Cleanaway Waste Management Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CWY AU</x:t>
   </x:si>
   <x:si>
-    <x:t>737,116</x:t>
-[...5 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>772,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,683,178.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liontown Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LTR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>658,584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,672,803.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Challenger Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>178,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,594,860.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Codan Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,506,320.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Steadfast Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SDF AU</x:t>
   </x:si>
   <x:si>
-    <x:t>347,608</x:t>
-[...20 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>364,106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,503,757.78</x:t>
   </x:si>
   <x:si>
     <x:t>Telix Pharmaceuticals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TLX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>89,180</x:t>
-[...5 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>93,413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,420,811.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eagers Automotive Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,369,899.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Ansell Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ANN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>47,328</x:t>
-[...29 lines deleted...]
-    <x:t>$1,292,215.46</x:t>
+    <x:t>49,574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,279,009.20</x:t>
   </x:si>
   <x:si>
     <x:t>0.54%</x:t>
   </x:si>
   <x:si>
-    <x:t>Codan Ltd/Australia</x:t>
-[...8 lines deleted...]
-    <x:t>$1,212,579.39</x:t>
+    <x:t>Sims Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,210,909.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iluka Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>148,106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,204,101.78</x:t>
   </x:si>
   <x:si>
     <x:t>0.51%</x:t>
   </x:si>
   <x:si>
-    <x:t>Liontown Resources Ltd</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>Nib Holdings Ltd/Australia</x:t>
   </x:si>
   <x:si>
     <x:t>NHF AU</x:t>
   </x:si>
   <x:si>
-    <x:t>160,562</x:t>
-[...20 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>168,182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,141,955.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zip Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZIP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>437,965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,103,671.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Aub Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AUB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>42,840</x:t>
-[...17 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>44,873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,099,837.23</x:t>
   </x:si>
   <x:si>
     <x:t>Reliance Worldwide Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RWC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>252,197</x:t>
-[...20 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>264,166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$837,406.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Lendlease Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>LLC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>204,534</x:t>
-[...2 lines deleted...]
-    <x:t>$650,418.12</x:t>
+    <x:t>214,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$679,140.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perpetual Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$657,809.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Champion Iron Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>128,657</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$636,852.15</x:t>
   </x:si>
   <x:si>
     <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Super Retail Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SUL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>52,016</x:t>
-[...29 lines deleted...]
-    <x:t>$604,834.56</x:t>
+    <x:t>54,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$635,295.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deterra Royalties Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>145,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$624,452.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orora Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>425,247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$588,967.10</x:t>
   </x:si>
   <x:si>
     <x:t>0.25%</x:t>
   </x:si>
   <x:si>
-    <x:t>Deterra Royalties Ltd</x:t>
-[...8 lines deleted...]
-    <x:t>$573,874.80</x:t>
+    <x:t>Superloop Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>167,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$580,684.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perenti Global Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>291,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$561,239.53</x:t>
   </x:si>
   <x:si>
     <x:t>0.24%</x:t>
   </x:si>
   <x:si>
-    <x:t>Perenti Global Ltd</x:t>
-[...20 lines deleted...]
-    <x:t>$564,310.81</x:t>
+    <x:t>Megaport Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MP1 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$561,148.98</x:t>
   </x:si>
   <x:si>
     <x:t>Magellan Financial Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MFG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>55,286</x:t>
-[...2 lines deleted...]
-    <x:t>$520,241.26</x:t>
+    <x:t>57,911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$507,879.47</x:t>
   </x:si>
   <x:si>
     <x:t>0.22%</x:t>
   </x:si>
   <x:si>
-    <x:t>Superloop Ltd</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Judo Capital Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>JDO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>331,991</x:t>
-[...5 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>347,747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$507,710.62</x:t>
   </x:si>
   <x:si>
     <x:t>Helia Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HLI AU</x:t>
   </x:si>
   <x:si>
-    <x:t>85,180</x:t>
-[...2 lines deleted...]
-    <x:t>$456,564.80</x:t>
+    <x:t>89,222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$463,954.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aussie Broadband Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$450,866.16</x:t>
   </x:si>
   <x:si>
     <x:t>0.19%</x:t>
   </x:si>
   <x:si>
+    <x:t>Smartgroup Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIQ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$434,695.58</x:t>
+  </x:si>
+  <x:si>
     <x:t>Iress Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>IRE AU</x:t>
   </x:si>
   <x:si>
-    <x:t>61,464</x:t>
-[...2 lines deleted...]
-    <x:t>$419,799.12</x:t>
+    <x:t>64,381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$421,695.55</x:t>
   </x:si>
   <x:si>
     <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Nine Entertainment Co Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NEC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>417,439</x:t>
-[...14 lines deleted...]
-    <x:t>$408,341.68</x:t>
+    <x:t>437,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$417,573.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Service Stream Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$417,125.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Data#3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$405,208.44</x:t>
   </x:si>
   <x:si>
     <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Premier Investments Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PMV AU</x:t>
   </x:si>
   <x:si>
-    <x:t>31,566</x:t>
-[...56 lines deleted...]
-    <x:t>$350,579.72</x:t>
+    <x:t>33,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$400,723.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Webjet Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118,316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$332,467.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iph Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$327,916.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Home Consortium Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$293,675.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gud Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AOV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$278,739.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Idp Education Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>IEL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>91,587</x:t>
-[...59 lines deleted...]
-    <x:t>$279,547.38</x:t>
+    <x:t>95,934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$277,249.26</x:t>
   </x:si>
   <x:si>
     <x:t>Credit Corp Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CCP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>22,397</x:t>
-[...2 lines deleted...]
-    <x:t>$235,392.47</x:t>
+    <x:t>23,461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$256,663.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siteminder Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$244,419.04</x:t>
   </x:si>
   <x:si>
     <x:t>0.10%</x:t>
   </x:si>
   <x:si>
-    <x:t>Siteminder Ltd</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Corporate Travel Management Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CTD AU</x:t>
   </x:si>
   <x:si>
-    <x:t>32,091</x:t>
-[...2 lines deleted...]
-    <x:t>$103,012.11</x:t>
+    <x:t>31,423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100,867.83</x:t>
   </x:si>
   <x:si>
     <x:t>0.04%</x:t>
   </x:si>
   <x:si>
+    <x:t>NXTAAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-36,891.31</x:t>
-[...2 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>$106,986.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1351,56 +1294,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R298affaa1f6a4a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R829d5d5451dd4e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7490ee1d8510480d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa5a1b7c70724d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra22791b2333144a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra574e6c9ef4f402b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F91"/>
+  <x:dimension ref="A1:F88"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="45" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2083,1136 +2026,1076 @@
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>205</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>218</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
         <x:v>223</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
         <x:v>247</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
         <x:v>252</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
         <x:v>267</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
         <x:v>276</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
         <x:v>281</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
         <x:v>286</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
         <x:v>291</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
         <x:v>304</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
         <x:v>336</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A88" s="1">
-[...59 lines deleted...]
-      <x:c r="A91" s="2" t="s">
+      <x:c r="A88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B91" s="2" t="s">
+      <x:c r="B88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C91" s="2" t="s">
+      <x:c r="C88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D91" s="2" t="s">
+      <x:c r="D88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E91" s="2" t="s">
+      <x:c r="E88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F91" s="2" t="s">
+      <x:c r="F88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A91:F91"/>
+    <x:mergeCell ref="A88:F88"/>
   </x:mergeCells>
 </x:worksheet>
 </file>