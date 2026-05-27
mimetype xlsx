--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,1275 +1,1272 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R594896691d014b27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd452432e4c7b48aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GRNV_asat_20260506" sheetId="1" r:id="Ra574e6c9ef4f402b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GRNV_asat_20260527" sheetId="1" r:id="R0b49283543354cb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="444" uniqueCount="409">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 06/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="439" uniqueCount="408">
+  <x:si>
+    <x:t>All Fund Holdings as at 27/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Macquarie Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MQG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>60,734</x:t>
-[...5 lines deleted...]
-    <x:t>6.22%</x:t>
+    <x:t>59,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,935,332.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Transurban Group</x:t>
   </x:si>
   <x:si>
     <x:t>TCL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>945,920</x:t>
-[...5 lines deleted...]
-    <x:t>5.82%</x:t>
+    <x:t>928,203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,468,225.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qbe Insurance Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QBE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>509,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,726,876.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Westpac Banking Corp</x:t>
   </x:si>
   <x:si>
     <x:t>WBC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>325,523</x:t>
-[...20 lines deleted...]
-    <x:t>4.95%</x:t>
+    <x:t>319,426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,694,185.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northern Star Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NST AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>459,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,046,876.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolution Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>686,783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,660,333.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.85%</x:t>
   </x:si>
   <x:si>
     <x:t>Csl Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CSL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>87,502</x:t>
-[...5 lines deleted...]
-    <x:t>4.64%</x:t>
+    <x:t>85,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,320,124.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Brambles Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BXB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>468,069</x:t>
-[...35 lines deleted...]
-    <x:t>3.67%</x:t>
+    <x:t>459,301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,909,163.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Pilbara Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PLS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,110,134</x:t>
-[...5 lines deleted...]
-    <x:t>2.95%</x:t>
+    <x:t>1,089,339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,971,769.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Scentre Group</x:t>
   </x:si>
   <x:si>
     <x:t>SCG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,797,938</x:t>
-[...5 lines deleted...]
-    <x:t>2.87%</x:t>
+    <x:t>1,764,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,545,404.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.91%</x:t>
   </x:si>
   <x:si>
     <x:t>Suncorp Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SUN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>373,231</x:t>
-[...5 lines deleted...]
-    <x:t>2.73%</x:t>
+    <x:t>366,241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,343,294.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.82%</x:t>
   </x:si>
   <x:si>
     <x:t>Computershare Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CPU AU</x:t>
   </x:si>
   <x:si>
-    <x:t>179,417</x:t>
-[...5 lines deleted...]
-    <x:t>2.40%</x:t>
+    <x:t>176,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,846,819.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Sigma Healthcare Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SIG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,790,441</x:t>
-[...2 lines deleted...]
-    <x:t>$5,228,087.72</x:t>
+    <x:t>1,756,904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,007,176.40</x:t>
   </x:si>
   <x:si>
     <x:t>2.23%</x:t>
   </x:si>
   <x:si>
+    <x:t>Medibank Pvt Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>931,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,470,907.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Xero Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>XRO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>58,563</x:t>
-[...20 lines deleted...]
-    <x:t>1.88%</x:t>
+    <x:t>57,466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,394,999.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Als Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALQ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>171,658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,119,792.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextdc Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>257,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,768,390.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orica Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>157,814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,624,987.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vicinity Centres</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,322,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,371,931.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Asx Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ASX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>66,969</x:t>
-[...50 lines deleted...]
-    <x:t>1.46%</x:t>
+    <x:t>65,715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,353,436.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Stockland</x:t>
   </x:si>
   <x:si>
     <x:t>SGP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>834,916</x:t>
-[...20 lines deleted...]
-    <x:t>1.43%</x:t>
+    <x:t>819,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,301,686.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gpt Group/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>647,872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,142,179.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Carsales.Com Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CAR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>130,434</x:t>
-[...5 lines deleted...]
-    <x:t>1.41%</x:t>
+    <x:t>127,992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,098,686.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charter Hall Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>151,974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,074,434.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandfire Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SFR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>156,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,041,759.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sonic Healthcare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>158,799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,020,356.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technology One Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TNE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,988,443.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jb Hi-Fi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JBH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,702,795.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Rea Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>REA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>18,215</x:t>
-[...95 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>17,874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,690,215.74</x:t>
   </x:si>
   <x:si>
     <x:t>Ramsay Health Care Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RHC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>67,626</x:t>
-[...5 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>66,360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,479,209.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hub24 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,657</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,328,442.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Mirvac Group</x:t>
   </x:si>
   <x:si>
     <x:t>MGR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,360,016</x:t>
-[...2 lines deleted...]
-    <x:t>$2,359,627.76</x:t>
+    <x:t>1,334,542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,255,375.98</x:t>
   </x:si>
   <x:si>
     <x:t>1.00%</x:t>
   </x:si>
   <x:si>
+    <x:t>Dyno Nobel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602,814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,254,524.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramelius Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>651,039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,207,022.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Dexus</x:t>
   </x:si>
   <x:si>
     <x:t>DXS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>370,714</x:t>
-[...2 lines deleted...]
-    <x:t>$2,287,305.38</x:t>
+    <x:t>363,770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,197,170.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Igo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>230,506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,182,891.82</x:t>
   </x:si>
   <x:si>
     <x:t>0.97%</x:t>
   </x:si>
   <x:si>
-    <x:t>Hub24 Ltd</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Cochlear Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>COH AU</x:t>
   </x:si>
   <x:si>
-    <x:t>22,541</x:t>
-[...5 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>22,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,143,552.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Bendigo &amp; Adelaide Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BEN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>195,873</x:t>
-[...2 lines deleted...]
-    <x:t>$2,101,717.29</x:t>
+    <x:t>192,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,991,243.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.89%</x:t>
   </x:si>
   <x:si>
-    <x:t>Dyno Nobel Ltd</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>Downer Edi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DOW AU</x:t>
   </x:si>
   <x:si>
-    <x:t>228,565</x:t>
-[...2 lines deleted...]
-    <x:t>$1,839,948.25</x:t>
+    <x:t>224,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,760,621.55</x:t>
   </x:si>
   <x:si>
     <x:t>0.78%</x:t>
   </x:si>
   <x:si>
+    <x:t>Cleanaway Waste Management Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CWY AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>757,638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,742,567.40</x:t>
+  </x:si>
+  <x:si>
     <x:t>Atlas Arteria Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ALX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>350,040</x:t>
-[...5 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>343,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,676,206.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Challenger Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>175,448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,552,714.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Codan Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,522,700.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liontown Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LTR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>646,248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,499,295.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Steadfast Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>357,286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,461,299.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Seek Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SEK AU</x:t>
   </x:si>
   <x:si>
-    <x:t>123,123</x:t>
-[...71 lines deleted...]
-    <x:t>$1,503,757.78</x:t>
+    <x:t>120,817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,455,844.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sims Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,355,420.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ansell Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,302,253.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eagers Automotive Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,280,655.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Telix Pharmaceuticals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TLX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>93,413</x:t>
-[...32 lines deleted...]
-    <x:t>$1,279,009.20</x:t>
+    <x:t>91,663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,212,701.49</x:t>
   </x:si>
   <x:si>
     <x:t>0.54%</x:t>
   </x:si>
   <x:si>
-    <x:t>Sims Ltd</x:t>
-[...8 lines deleted...]
-    <x:t>$1,210,909.29</x:t>
+    <x:t>Iluka Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>145,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,158,288.07</x:t>
   </x:si>
   <x:si>
     <x:t>0.52%</x:t>
   </x:si>
   <x:si>
-    <x:t>Iluka Resources Ltd</x:t>
-[...11 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>Aub Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,120,639.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Nib Holdings Ltd/Australia</x:t>
   </x:si>
   <x:si>
     <x:t>NHF AU</x:t>
   </x:si>
   <x:si>
-    <x:t>168,182</x:t>
-[...5 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>165,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,118,923.74</x:t>
   </x:si>
   <x:si>
     <x:t>Zip Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ZIP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>437,965</x:t>
-[...17 lines deleted...]
-    <x:t>$1,099,837.23</x:t>
+    <x:t>429,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$958,369.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Megaport Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MP1 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$828,048.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Reliance Worldwide Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RWC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>264,166</x:t>
-[...2 lines deleted...]
-    <x:t>$837,406.22</x:t>
+    <x:t>259,217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$816,533.55</x:t>
   </x:si>
   <x:si>
     <x:t>0.36%</x:t>
   </x:si>
   <x:si>
+    <x:t>Deterra Royalties Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>143,167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$670,021.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Champion Iron Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126,247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$628,710.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perpetual Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$623,230.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perenti Global Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>286,093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$609,378.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Retail Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$599,877.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Superloop Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>164,683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$584,624.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lendlease Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>LLC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>214,240</x:t>
-[...59 lines deleted...]
-    <x:t>$624,452.00</x:t>
+    <x:t>210,227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$584,431.06</x:t>
   </x:si>
   <x:si>
     <x:t>Orora Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ORA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>425,247</x:t>
-[...29 lines deleted...]
-    <x:t>$561,239.53</x:t>
+    <x:t>417,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$548,727.15</x:t>
   </x:si>
   <x:si>
     <x:t>0.24%</x:t>
   </x:si>
   <x:si>
-    <x:t>Megaport Ltd</x:t>
-[...8 lines deleted...]
-    <x:t>$561,148.98</x:t>
+    <x:t>Smartgroup Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIQ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$504,976.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Magellan Financial Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MFG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>57,911</x:t>
-[...5 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>56,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$484,157.52</x:t>
   </x:si>
   <x:si>
     <x:t>Judo Capital Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>JDO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>347,747</x:t>
-[...2 lines deleted...]
-    <x:t>$507,710.62</x:t>
+    <x:t>341,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$474,315.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Service Stream Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>198,695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$464,946.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aussie Broadband Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$450,829.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Helia Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HLI AU</x:t>
   </x:si>
   <x:si>
-    <x:t>89,222</x:t>
-[...17 lines deleted...]
-    <x:t>$450,866.16</x:t>
+    <x:t>87,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$433,377.45</x:t>
   </x:si>
   <x:si>
     <x:t>0.19%</x:t>
   </x:si>
   <x:si>
-    <x:t>Smartgroup Corp Ltd</x:t>
-[...8 lines deleted...]
-    <x:t>$434,695.58</x:t>
+    <x:t>Data#3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$415,058.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nine Entertainment Co Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>429,061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$401,172.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Premier Investments Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PMV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$382,839.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Iress Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>IRE AU</x:t>
   </x:si>
   <x:si>
-    <x:t>64,381</x:t>
-[...56 lines deleted...]
-    <x:t>$400,723.56</x:t>
+    <x:t>63,174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$360,091.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iph Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$320,093.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Home Consortium Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$281,338.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Webjet Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WEB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>118,316</x:t>
-[...32 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>116,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$276,318.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Gud Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AOV AU</x:t>
   </x:si>
   <x:si>
-    <x:t>43,827</x:t>
-[...5 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>43,006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$265,347.02</x:t>
   </x:si>
   <x:si>
     <x:t>Idp Education Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>IEL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>95,934</x:t>
-[...2 lines deleted...]
-    <x:t>$277,249.26</x:t>
+    <x:t>94,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$259,818.12</x:t>
   </x:si>
   <x:si>
     <x:t>Credit Corp Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CCP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>23,461</x:t>
-[...2 lines deleted...]
-    <x:t>$256,663.34</x:t>
+    <x:t>23,021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$257,835.20</x:t>
   </x:si>
   <x:si>
     <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Siteminder Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SDR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>82,574</x:t>
-[...2 lines deleted...]
-    <x:t>$244,419.04</x:t>
+    <x:t>81,027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$230,926.95</x:t>
   </x:si>
   <x:si>
     <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Corporate Travel Management Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CTD AU</x:t>
   </x:si>
   <x:si>
-    <x:t>31,423</x:t>
-[...2 lines deleted...]
-    <x:t>$100,867.83</x:t>
+    <x:t>30,755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,723.55</x:t>
   </x:si>
   <x:si>
     <x:t>0.04%</x:t>
   </x:si>
   <x:si>
-    <x:t>NXTAAB</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$106,986.14</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$28,262.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1294,56 +1291,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa5a1b7c70724d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra22791b2333144a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra574e6c9ef4f402b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R669421981d2a414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7ac996747cb941e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0b49283543354cb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F88"/>
+  <x:dimension ref="A1:F87"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="45" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1946,311 +1943,311 @@
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>156</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
@@ -2426,71 +2423,71 @@
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
@@ -2566,536 +2563,516 @@
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
         <x:v>300</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
         <x:v>323</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
         <x:v>332</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
         <x:v>351</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
         <x:v>380</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A87" s="1">
-[...19 lines deleted...]
-      <x:c r="A88" s="2" t="s">
+      <x:c r="A87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B88" s="2" t="s">
+      <x:c r="B87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C88" s="2" t="s">
+      <x:c r="C87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D88" s="2" t="s">
+      <x:c r="D87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E88" s="2" t="s">
+      <x:c r="E87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F88" s="2" t="s">
+      <x:c r="F87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A88:F88"/>
+    <x:mergeCell ref="A87:F87"/>
   </x:mergeCells>
 </x:worksheet>
 </file>