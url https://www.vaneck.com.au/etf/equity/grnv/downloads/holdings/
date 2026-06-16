--- v2 (2026-05-27)
+++ v3 (2026-06-16)
@@ -1,1272 +1,1302 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd452432e4c7b48aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75e32e27c6094869" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GRNV_asat_20260527" sheetId="1" r:id="R0b49283543354cb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GRNV_asat_20260616" sheetId="1" r:id="R0733da11e4774cb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="439" uniqueCount="408">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 27/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="449" uniqueCount="418">
+  <x:si>
+    <x:t>All Fund Holdings as at 16/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Csl Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>114,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,082,551.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transurban Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>780,882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,986,538.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.05%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Macquarie Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MQG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>59,596</x:t>
-[...20 lines deleted...]
-    <x:t>5.99%</x:t>
+    <x:t>46,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,593,305.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Qbe Insurance Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>QBE AU</x:t>
   </x:si>
   <x:si>
-    <x:t>509,200</x:t>
-[...5 lines deleted...]
-    <x:t>5.22%</x:t>
+    <x:t>472,184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,072,714.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Westpac Banking Corp</x:t>
   </x:si>
   <x:si>
     <x:t>WBC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>319,426</x:t>
-[...5 lines deleted...]
-    <x:t>5.20%</x:t>
+    <x:t>310,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,967,107.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Northern Star Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NST AU</x:t>
   </x:si>
   <x:si>
-    <x:t>459,699</x:t>
-[...5 lines deleted...]
-    <x:t>4.03%</x:t>
+    <x:t>454,956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,458,535.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.98%</x:t>
   </x:si>
   <x:si>
     <x:t>Evolution Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>EVN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>686,783</x:t>
-[...17 lines deleted...]
-    <x:t>$8,320,124.70</x:t>
+    <x:t>679,670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,788,133.10</x:t>
   </x:si>
   <x:si>
     <x:t>3.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Brambles Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BXB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>459,301</x:t>
-[...5 lines deleted...]
-    <x:t>3.52%</x:t>
+    <x:t>451,804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,543,613.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Pilbara Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PLS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,089,339</x:t>
-[...5 lines deleted...]
-    <x:t>3.10%</x:t>
+    <x:t>1,051,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,811,996.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.87%</x:t>
   </x:si>
   <x:si>
     <x:t>Scentre Group</x:t>
   </x:si>
   <x:si>
     <x:t>SCG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,764,260</x:t>
-[...5 lines deleted...]
-    <x:t>2.91%</x:t>
+    <x:t>1,747,781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,798,868.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Suncorp Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SUN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>366,241</x:t>
-[...5 lines deleted...]
-    <x:t>2.82%</x:t>
+    <x:t>362,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,660,231.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Computershare Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CPU AU</x:t>
   </x:si>
   <x:si>
-    <x:t>176,056</x:t>
-[...5 lines deleted...]
-    <x:t>2.60%</x:t>
+    <x:t>174,193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,270,948.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluescope Steel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>146,595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,978,366.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qantas Airways Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QAN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>493,707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,907,447.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Sigma Healthcare Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SIG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,756,904</x:t>
-[...5 lines deleted...]
-    <x:t>2.23%</x:t>
+    <x:t>1,738,307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,867,259.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Medibank Pvt Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MPL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>931,439</x:t>
-[...5 lines deleted...]
-    <x:t>1.99%</x:t>
+    <x:t>921,580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,460,447.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Als Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALQ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>169,841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,991,263.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Xero Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>XRO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>57,466</x:t>
-[...20 lines deleted...]
-    <x:t>1.83%</x:t>
+    <x:t>54,231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,977,843.85</x:t>
   </x:si>
   <x:si>
     <x:t>Nextdc Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NXT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>257,228</x:t>
-[...5 lines deleted...]
-    <x:t>1.68%</x:t>
+    <x:t>254,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,769,204.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Orica Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ORI AU</x:t>
   </x:si>
   <x:si>
-    <x:t>157,814</x:t>
-[...5 lines deleted...]
-    <x:t>1.61%</x:t>
+    <x:t>155,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,623,658.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stockland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>810,605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,542,343.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charter Hall Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>150,366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,527,586.36</x:t>
   </x:si>
   <x:si>
     <x:t>Vicinity Centres</x:t>
   </x:si>
   <x:si>
     <x:t>VCX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,322,326</x:t>
-[...5 lines deleted...]
-    <x:t>1.50%</x:t>
+    <x:t>1,319,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,418,509.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gpt Group/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>641,015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,320,457.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Asx Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ASX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>65,715</x:t>
-[...35 lines deleted...]
-    <x:t>1.40%</x:t>
+    <x:t>65,391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,299,629.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandfire Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SFR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>156,128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,258,391.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Carsales.Com Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CAR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>127,992</x:t>
-[...35 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>120,436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,192,758.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technology One Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TNE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,093,848.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Sonic Healthcare Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SHL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>158,799</x:t>
-[...20 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>152,984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,050,500.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Jb Hi-Fi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>JBH AU</x:t>
   </x:si>
   <x:si>
-    <x:t>36,979</x:t>
-[...5 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>36,587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,872,811.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Rea Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>REA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>17,874</x:t>
-[...2 lines deleted...]
-    <x:t>$2,690,215.74</x:t>
+    <x:t>17,621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,533,018.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Ramsay Health Care Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RHC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>66,360</x:t>
-[...5 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>61,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,412,476.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mirvac Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,320,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,370,144.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cochlear Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,285,888.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dyno Nobel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>587,481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,255,927.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Hub24 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HUB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>27,657</x:t>
-[...32 lines deleted...]
-    <x:t>$2,254,524.36</x:t>
+    <x:t>25,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,163,387.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>358,924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,142,776.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bendigo &amp; Adelaide Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>194,118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,046,003.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Ramelius Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RMS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>651,039</x:t>
-[...17 lines deleted...]
-    <x:t>$2,197,170.80</x:t>
+    <x:t>635,474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,027,162.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>Igo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>IGO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>230,506</x:t>
-[...35 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>221,731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,995,579.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Downer Edi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DOW AU</x:t>
   </x:si>
   <x:si>
-    <x:t>224,283</x:t>
-[...5 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>221,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,822,163.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Steadfast Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>344,201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,762,309.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Cleanaway Waste Management Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CWY AU</x:t>
   </x:si>
   <x:si>
-    <x:t>757,638</x:t>
-[...2 lines deleted...]
-    <x:t>$1,742,567.40</x:t>
+    <x:t>712,484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,709,961.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Challenger Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>173,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,664,728.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Atlas Arteria Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ALX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>343,485</x:t>
-[...20 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>315,616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,612,797.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sims Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,590,244.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liontown Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LTR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>691,493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,548,944.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Megaport Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MP1 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,520,842.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Codan Ltd/Australia</x:t>
   </x:si>
   <x:si>
     <x:t>CDA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>36,905</x:t>
-[...35 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>34,995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,507,584.60</x:t>
   </x:si>
   <x:si>
     <x:t>Seek Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SEK AU</x:t>
   </x:si>
   <x:si>
-    <x:t>120,817</x:t>
-[...14 lines deleted...]
-    <x:t>$1,355,420.00</x:t>
+    <x:t>107,584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,483,583.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ansell Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,414,073.52</x:t>
   </x:si>
   <x:si>
     <x:t>0.60%</x:t>
   </x:si>
   <x:si>
-    <x:t>Ansell Ltd</x:t>
-[...11 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>Telix Pharmaceuticals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90,783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,251,897.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>Eagers Automotive Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>APE AU</x:t>
   </x:si>
   <x:si>
-    <x:t>57,300</x:t>
-[...20 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>51,969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,184,373.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aub Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,179,895.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nib Holdings Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NHF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>163,606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,132,153.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zip Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZIP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>399,569</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,130,780.27</x:t>
   </x:si>
   <x:si>
     <x:t>Iluka Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ILU AU</x:t>
   </x:si>
   <x:si>
-    <x:t>145,331</x:t>
-[...62 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>144,292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,112,491.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Reliance Worldwide Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RWC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>259,217</x:t>
-[...5 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>253,398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$914,766.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Retail Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$671,275.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Deterra Royalties Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DRR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>143,167</x:t>
-[...5 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>141,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$650,582.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perpetual Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$627,343.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perenti Global Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>282,648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$624,652.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lendlease Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>213,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$615,902.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Superloop Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>163,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$592,333.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orora Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>410,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$582,256.80</x:t>
   </x:si>
   <x:si>
     <x:t>Champion Iron Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CIA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>126,247</x:t>
-[...83 lines deleted...]
-    <x:t>$548,727.15</x:t>
+    <x:t>135,872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$577,456.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.24%</x:t>
   </x:si>
   <x:si>
+    <x:t>Magellan Financial Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$549,144.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Judo Capital Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JDO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>347,077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$517,144.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Service Stream Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>196,592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$493,445.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Smartgroup Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SIQ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>43,570</x:t>
-[...44 lines deleted...]
-    <x:t>$464,946.30</x:t>
+    <x:t>39,081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$474,052.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Data#3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$470,899.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Premier Investments Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PMV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$432,527.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Helia Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87,158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$430,560.52</x:t>
   </x:si>
   <x:si>
     <x:t>Aussie Broadband Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ABB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>84,110</x:t>
-[...35 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>78,543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$413,921.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iress Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$393,787.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mcmillan Shakespeare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$384,690.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Nine Entertainment Co Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NEC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>429,061</x:t>
-[...32 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>397,986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$376,096.77</x:t>
   </x:si>
   <x:si>
     <x:t>Iph Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>IPH AU</x:t>
   </x:si>
   <x:si>
-    <x:t>84,014</x:t>
-[...5 lines deleted...]
-    <x:t>0.14%</x:t>
+    <x:t>82,349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$349,159.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Webjet Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$307,186.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gud Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AOV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$273,602.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Home Consortium Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HMC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>97,687</x:t>
-[...32 lines deleted...]
-    <x:t>$265,347.02</x:t>
+    <x:t>86,297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$257,165.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Idp Education Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>IEL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>94,137</x:t>
-[...32 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>90,812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$215,224.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Corporate Travel Management Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CTD AU</x:t>
   </x:si>
   <x:si>
     <x:t>30,755</x:t>
   </x:si>
   <x:si>
     <x:t>$98,723.55</x:t>
   </x:si>
   <x:si>
     <x:t>0.04%</x:t>
   </x:si>
   <x:si>
+    <x:t>MP1AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$28,262.50</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$90,936.42</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1291,56 +1321,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R669421981d2a414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7ac996747cb941e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0b49283543354cb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ee698a62a2c4404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc2bf5b0c2545424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0733da11e4774cb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F87"/>
+  <x:dimension ref="A1:F89"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="45" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1723,1356 +1753,1396 @@
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
         <x:v>269</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
         <x:v>278</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
         <x:v>307</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
         <x:v>320</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
         <x:v>349</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
         <x:v>358</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="F78" s="1" t="s">
         <x:v>367</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
         <x:v>376</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A87" s="2" t="s">
+      <x:c r="A87" s="1">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="B87" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="F87" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="88" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A88" s="1">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="B88" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="F88" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="89" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A89" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B87" s="2" t="s">
+      <x:c r="B89" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C87" s="2" t="s">
+      <x:c r="C89" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D87" s="2" t="s">
+      <x:c r="D89" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E87" s="2" t="s">
+      <x:c r="E89" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F87" s="2" t="s">
+      <x:c r="F89" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A87:F87"/>
+    <x:mergeCell ref="A89:F89"/>
   </x:mergeCells>
 </x:worksheet>
 </file>