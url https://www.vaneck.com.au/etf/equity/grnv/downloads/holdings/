--- v3 (2026-06-16)
+++ v4 (2026-07-06)
@@ -1,1302 +1,1287 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75e32e27c6094869" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1ebe6dbb5804e8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GRNV_asat_20260616" sheetId="1" r:id="R0733da11e4774cb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GRNV_asat_20260706" sheetId="1" r:id="R7e5e6fb709d440cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="449" uniqueCount="418">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 16/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="444" uniqueCount="413">
+  <x:si>
+    <x:t>All Fund Holdings as at 06/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Csl Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CSL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>114,494</x:t>
-[...5 lines deleted...]
-    <x:t>5.09%</x:t>
+    <x:t>113,774</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,858,810.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Macquarie Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MQG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,725,380.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qbe Insurance Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QBE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>469,215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,650,608.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Transurban Group</x:t>
   </x:si>
   <x:si>
     <x:t>TCL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>780,882</x:t>
-[...35 lines deleted...]
-    <x:t>4.66%</x:t>
+    <x:t>775,972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,236,074.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Westpac Banking Corp</x:t>
   </x:si>
   <x:si>
     <x:t>WBC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>310,507</x:t>
-[...5 lines deleted...]
-    <x:t>4.62%</x:t>
+    <x:t>308,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,012,327.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Northern Star Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NST AU</x:t>
   </x:si>
   <x:si>
-    <x:t>454,956</x:t>
-[...5 lines deleted...]
-    <x:t>3.98%</x:t>
+    <x:t>452,095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,018,425.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brambles Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BXB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>448,963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,853,550.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Evolution Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>EVN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>679,670</x:t>
-[...20 lines deleted...]
-    <x:t>3.60%</x:t>
+    <x:t>675,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,658,576.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Computershare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>173,097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,818,290.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Scentre Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,736,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,738,741.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suncorp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>360,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,708,383.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Pilbara Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PLS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,051,234</x:t>
-[...50 lines deleted...]
-    <x:t>2.64%</x:t>
+    <x:t>1,044,623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,463,378.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qantas Airways Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QAN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>490,603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,205,297.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sigma Healthcare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,727,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,819,376.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medibank Pvt Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>915,785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,578,925.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Bluescope Steel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BSL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>146,595</x:t>
-[...50 lines deleted...]
-    <x:t>1.88%</x:t>
+    <x:t>145,673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,562,478.36</x:t>
   </x:si>
   <x:si>
     <x:t>Als Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ALQ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>169,841</x:t>
-[...5 lines deleted...]
-    <x:t>1.68%</x:t>
+    <x:t>168,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,952,640.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Xero Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>XRO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>54,231</x:t>
-[...2 lines deleted...]
-    <x:t>$3,977,843.85</x:t>
+    <x:t>53,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,893,552.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orica Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154,081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,710,270.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vicinity Centres</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,311,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,462,592.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charter Hall Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>149,421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,421,740.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Nextdc Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NXT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>254,504</x:t>
-[...20 lines deleted...]
-    <x:t>1.53%</x:t>
+    <x:t>252,904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,391,442.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asx Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,347,718.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Stockland</x:t>
   </x:si>
   <x:si>
     <x:t>SGP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>810,605</x:t>
-[...32 lines deleted...]
-    <x:t>1.44%</x:t>
+    <x:t>805,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,254,248.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sonic Healthcare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>152,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,230,467.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carsales.Com Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>119,679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,100,882.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Gpt Group/The</x:t>
   </x:si>
   <x:si>
     <x:t>GPT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>641,015</x:t>
-[...20 lines deleted...]
-    <x:t>1.39%</x:t>
+    <x:t>636,984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,063,893.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Sandfire Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SFR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>156,128</x:t>
-[...20 lines deleted...]
-    <x:t>1.34%</x:t>
+    <x:t>155,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,000,523.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Technology One Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TNE AU</x:t>
   </x:si>
   <x:si>
-    <x:t>98,593</x:t>
-[...20 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>97,973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,986,217.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Jb Hi-Fi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>JBH AU</x:t>
   </x:si>
   <x:si>
-    <x:t>36,587</x:t>
-[...5 lines deleted...]
-    <x:t>1.21%</x:t>
+    <x:t>36,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,814,758.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cochlear Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,717,505.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramsay Health Care Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,711,688.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Rea Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>REA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>17,621</x:t>
-[...20 lines deleted...]
-    <x:t>1.02%</x:t>
+    <x:t>17,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,484,844.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dyno Nobel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>583,787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,294,282.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>Mirvac Group</x:t>
   </x:si>
   <x:si>
     <x:t>MGR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,320,415</x:t>
-[...32 lines deleted...]
-    <x:t>$2,255,927.04</x:t>
+    <x:t>1,312,112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,243,711.52</x:t>
   </x:si>
   <x:si>
     <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Hub24 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HUB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>25,996</x:t>
-[...5 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>25,833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,093,506.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramelius Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>631,478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,027,044.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bendigo &amp; Adelaide Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>192,897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,008,057.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>Dexus</x:t>
   </x:si>
   <x:si>
     <x:t>DXS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>358,924</x:t>
-[...35 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>356,667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,947,401.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Challenger Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>172,498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,781,904.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Downer Edi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOW AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>220,013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,738,102.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Steadfast Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>342,036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,734,122.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanaway Waste Management Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CWY AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>708,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,685,047.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Igo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>IGO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>221,731</x:t>
-[...62 lines deleted...]
-    <x:t>$1,664,728.10</x:t>
+    <x:t>220,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,654,730.87</x:t>
   </x:si>
   <x:si>
     <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Atlas Arteria Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ALX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>315,616</x:t>
-[...2 lines deleted...]
-    <x:t>$1,612,797.76</x:t>
+    <x:t>313,631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,599,518.10</x:t>
   </x:si>
   <x:si>
     <x:t>0.68%</x:t>
   </x:si>
   <x:si>
+    <x:t>Ansell Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,531,657.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Codan Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,530,100.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telix Pharmaceuticals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90,212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,522,778.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Megaport Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MP1 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,503,421.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seek Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,422,932.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Sims Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SGM AU</x:t>
   </x:si>
   <x:si>
-    <x:t>53,346</x:t>
-[...5 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>53,011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,342,238.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zip Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZIP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>397,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,282,490.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Liontown Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>LTR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>691,493</x:t>
-[...77 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>687,145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,171,582.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aub Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,158,448.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nib Holdings Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NHF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>162,578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,152,678.02</x:t>
   </x:si>
   <x:si>
     <x:t>Eagers Automotive Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>APE AU</x:t>
   </x:si>
   <x:si>
-    <x:t>51,969</x:t>
-[...29 lines deleted...]
-    <x:t>$1,132,153.52</x:t>
+    <x:t>51,642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,129,410.54</x:t>
   </x:si>
   <x:si>
     <x:t>0.48%</x:t>
   </x:si>
   <x:si>
-    <x:t>Zip Co Ltd</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Iluka Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ILU AU</x:t>
   </x:si>
   <x:si>
-    <x:t>144,292</x:t>
-[...5 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>143,385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,003,695.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Reliance Worldwide Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RWC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>253,398</x:t>
-[...5 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>251,804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$976,999.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perpetual Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$729,913.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Super Retail Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SUL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>52,898</x:t>
-[...2 lines deleted...]
-    <x:t>$671,275.62</x:t>
+    <x:t>52,566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$674,947.44</x:t>
   </x:si>
   <x:si>
     <x:t>0.28%</x:t>
   </x:si>
   <x:si>
+    <x:t>Lendlease Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>212,511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$660,909.21</x:t>
+  </x:si>
+  <x:si>
     <x:t>Deterra Royalties Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DRR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>141,739</x:t>
-[...17 lines deleted...]
-    <x:t>$627,343.21</x:t>
+    <x:t>140,848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$656,351.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perenti Global Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>280,871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$651,620.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Magellan Financial Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$607,408.83</x:t>
   </x:si>
   <x:si>
     <x:t>0.26%</x:t>
   </x:si>
   <x:si>
-    <x:t>Perenti Global Ltd</x:t>
-[...20 lines deleted...]
-    <x:t>$615,902.40</x:t>
+    <x:t>Orora Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>407,462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$564,334.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Champion Iron Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>135,018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$545,472.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Service Stream Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>195,356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$505,972.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Superloop Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SLC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>163,628</x:t>
-[...47 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>162,599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$504,056.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smartgroup Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIQ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$496,324.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Helia Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$493,677.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Data#3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$449,334.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Premier Investments Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PMV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$440,819.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iress Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$393,796.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mcmillan Shakespeare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$379,133.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aussie Broadband Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$369,176.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nine Entertainment Co Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>395,483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$361,866.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Webjet Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>114,328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$324,691.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iph Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$316,689.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Judo Capital Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>JDO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>347,077</x:t>
-[...158 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>344,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$303,507.60</x:t>
   </x:si>
   <x:si>
     <x:t>Gud Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AOV AU</x:t>
   </x:si>
   <x:si>
-    <x:t>42,551</x:t>
-[...2 lines deleted...]
-    <x:t>$273,602.93</x:t>
+    <x:t>42,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$274,839.50</x:t>
   </x:si>
   <x:si>
     <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Home Consortium Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HMC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>86,297</x:t>
-[...2 lines deleted...]
-    <x:t>$257,165.06</x:t>
+    <x:t>85,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262,407.24</x:t>
   </x:si>
   <x:si>
     <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Idp Education Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>IEL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>90,812</x:t>
-[...2 lines deleted...]
-    <x:t>$215,224.44</x:t>
+    <x:t>90,241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$204,847.07</x:t>
   </x:si>
   <x:si>
     <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Corporate Travel Management Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CTD AU</x:t>
   </x:si>
   <x:si>
     <x:t>30,755</x:t>
   </x:si>
   <x:si>
-    <x:t>$98,723.55</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$90,936.42</x:t>
+    <x:t>$-205,033.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.09%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1321,56 +1306,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ee698a62a2c4404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc2bf5b0c2545424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0733da11e4774cb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd69ab8eed20f4335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf9222f69d29341bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7e5e6fb709d440cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F89"/>
+  <x:dimension ref="A1:F88"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="45" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1713,91 +1698,91 @@
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
@@ -1833,451 +1818,451 @@
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
         <x:v>211</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
@@ -2333,91 +2318,91 @@
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
@@ -2493,71 +2478,71 @@
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="D59" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
@@ -2613,131 +2598,131 @@
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="D65" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="D66" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="D67" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
         <x:v>319</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
         <x:v>324</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
@@ -2753,396 +2738,376 @@
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="D72" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
         <x:v>351</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
         <x:v>360</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
         <x:v>365</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
+      <x:c r="F79" s="1" t="s">
         <x:v>374</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="F80" s="1" t="s">
         <x:v>379</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="D81" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="E81" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="E81" s="1" t="s">
+      <x:c r="F81" s="1" t="s">
         <x:v>384</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="D82" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="F83" s="1" t="s">
         <x:v>393</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="E84" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
         <x:v>398</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="E85" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="F85" s="1" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="E86" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
+      <x:c r="F86" s="1" t="s">
         <x:v>408</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
+      <x:c r="F87" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="E87" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A88" s="1">
-[...19 lines deleted...]
-      <x:c r="A89" s="2" t="s">
+      <x:c r="A88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B89" s="2" t="s">
+      <x:c r="B88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C89" s="2" t="s">
+      <x:c r="C88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D89" s="2" t="s">
+      <x:c r="D88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E89" s="2" t="s">
+      <x:c r="E88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F89" s="2" t="s">
+      <x:c r="F88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A89:F89"/>
+    <x:mergeCell ref="A88:F88"/>
   </x:mergeCells>
 </x:worksheet>
 </file>