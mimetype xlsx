--- v4 (2026-07-06)
+++ v5 (2026-07-27)
@@ -1,1287 +1,1287 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1ebe6dbb5804e8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8a4587d74124ca6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GRNV_asat_20260706" sheetId="1" r:id="R7e5e6fb709d440cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GRNV_asat_20260724" sheetId="1" r:id="R92533ce74e8549bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="444" uniqueCount="413">
   <x:si>
-    <x:t>All Fund Holdings as at 06/07/2026</x:t>
+    <x:t>All Fund Holdings as at 24/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Csl Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CSL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>113,774</x:t>
-[...5 lines deleted...]
-    <x:t>5.85%</x:t>
+    <x:t>115,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,175,619.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Macquarie Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MQG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>46,594</x:t>
-[...5 lines deleted...]
-    <x:t>4.95%</x:t>
+    <x:t>47,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,048,599.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Qbe Insurance Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>QBE AU</x:t>
   </x:si>
   <x:si>
-    <x:t>469,215</x:t>
-[...5 lines deleted...]
-    <x:t>4.92%</x:t>
+    <x:t>475,731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,821,915.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westpac Banking Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WBC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>312,840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,618,877.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Transurban Group</x:t>
   </x:si>
   <x:si>
     <x:t>TCL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>775,972</x:t>
-[...20 lines deleted...]
-    <x:t>4.65%</x:t>
+    <x:t>786,748</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,431,448.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Northern Star Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NST AU</x:t>
   </x:si>
   <x:si>
-    <x:t>452,095</x:t>
-[...5 lines deleted...]
-    <x:t>4.23%</x:t>
+    <x:t>458,374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,135,393.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Brambles Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BXB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>448,963</x:t>
-[...5 lines deleted...]
-    <x:t>3.74%</x:t>
+    <x:t>455,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,516,754.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Evolution Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>EVN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>675,396</x:t>
-[...5 lines deleted...]
-    <x:t>3.65%</x:t>
+    <x:t>684,776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,731,121.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suncorp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>365,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,987,746.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Computershare Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CPU AU</x:t>
   </x:si>
   <x:si>
-    <x:t>173,097</x:t>
-[...5 lines deleted...]
-    <x:t>2.88%</x:t>
+    <x:t>175,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,930,573.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.99%</x:t>
   </x:si>
   <x:si>
     <x:t>Scentre Group</x:t>
   </x:si>
   <x:si>
     <x:t>SCG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,736,789</x:t>
-[...20 lines deleted...]
-    <x:t>2.83%</x:t>
+    <x:t>1,760,911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,849,943.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sigma Healthcare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,751,367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,973,882.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qantas Airways Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QAN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>497,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,969,175.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medibank Pvt Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,753,940.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluescope Steel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>147,697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,744,027.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Pilbara Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PLS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,044,623</x:t>
-[...62 lines deleted...]
-    <x:t>$4,562,478.36</x:t>
+    <x:t>1,059,131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,384,802.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orica Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>156,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,627,428.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asx Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,579,369.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vicinity Centres</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,329,804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,523,980.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Als Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ALQ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>168,772</x:t>
-[...5 lines deleted...]
-    <x:t>1.67%</x:t>
+    <x:t>171,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,501,053.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextdc Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>256,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,441,102.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stockland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>816,695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,372,950.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charter Hall Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>151,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,372,300.96</x:t>
   </x:si>
   <x:si>
     <x:t>Xero Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>XRO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>53,890</x:t>
-[...77 lines deleted...]
-    <x:t>$3,347,718.08</x:t>
+    <x:t>54,639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,364,669.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sonic Healthcare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,270,723.48</x:t>
   </x:si>
   <x:si>
     <x:t>1.41%</x:t>
   </x:si>
   <x:si>
-    <x:t>Stockland</x:t>
-[...26 lines deleted...]
-    <x:t>1.36%</x:t>
+    <x:t>Gpt Group/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>645,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,196,863.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandfire Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SFR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>157,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,913,196.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Carsales.Com Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CAR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>119,679</x:t>
-[...35 lines deleted...]
-    <x:t>1.27%</x:t>
+    <x:t>121,340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,902,452.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jb Hi-Fi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JBH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,802,173.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rea Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,695,767.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Technology One Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TNE AU</x:t>
   </x:si>
   <x:si>
-    <x:t>97,973</x:t>
-[...20 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>99,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,692,971.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramsay Health Care Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,633,555.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Cochlear Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>COH AU</x:t>
   </x:si>
   <x:si>
-    <x:t>21,747</x:t>
-[...35 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>22,049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,460,888.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mirvac Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,330,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,254,916.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>Dyno Nobel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DNL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>583,787</x:t>
-[...17 lines deleted...]
-    <x:t>$2,243,711.52</x:t>
+    <x:t>591,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,207,764.62</x:t>
   </x:si>
   <x:si>
     <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Hub24 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HUB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>25,833</x:t>
-[...2 lines deleted...]
-    <x:t>$2,093,506.32</x:t>
+    <x:t>26,191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,130,899.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bendigo &amp; Adelaide Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>195,576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,104,397.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>361,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,039,536.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Ramelius Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RMS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>631,478</x:t>
-[...35 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>640,248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,920,744.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Challenger Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CGF AU</x:t>
   </x:si>
   <x:si>
-    <x:t>172,498</x:t>
-[...2 lines deleted...]
-    <x:t>$1,781,904.34</x:t>
+    <x:t>174,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,825,893.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Steadfast Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>346,787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,803,292.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Downer Edi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOW AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>223,068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,748,853.12</x:t>
   </x:si>
   <x:si>
     <x:t>0.75%</x:t>
   </x:si>
   <x:si>
-    <x:t>Downer Edi Ltd</x:t>
-[...8 lines deleted...]
-    <x:t>$1,738,102.70</x:t>
+    <x:t>Cleanaway Waste Management Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CWY AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>717,836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,694,092.96</x:t>
   </x:si>
   <x:si>
     <x:t>0.73%</x:t>
   </x:si>
   <x:si>
-    <x:t>Steadfast Group Ltd</x:t>
-[...23 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>Ansell Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,522,300.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Megaport Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MP1 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,467,127.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Igo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>IGO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>220,337</x:t>
-[...5 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>223,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,465,477.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sims Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,401,158.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Codan Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,398,019.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seek Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,397,185.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telix Pharmaceuticals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,340,876.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nib Holdings Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NHF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>164,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,229,669.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aub Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,156,931.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eagers Automotive Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,109,487.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zip Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZIP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>402,571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,014,478.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reliance Worldwide Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RWC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>255,302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$921,640.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iluka Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>145,376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$856,264.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liontown Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LTR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>696,687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$825,574.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Atlas Arteria Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ALX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>313,631</x:t>
-[...191 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>158,993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$801,324.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Perpetual Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PPT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>38,457</x:t>
-[...5 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>38,992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$737,728.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Super Retail Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SUL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>52,566</x:t>
-[...5 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>53,295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$674,714.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deterra Royalties Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>142,804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$609,773.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perenti Global Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>284,771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$609,409.94</x:t>
   </x:si>
   <x:si>
     <x:t>Lendlease Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>LLC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>212,511</x:t>
-[...26 lines deleted...]
-    <x:t>$651,620.72</x:t>
+    <x:t>215,462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$605,448.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orora Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>413,120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$601,089.60</x:t>
   </x:si>
   <x:si>
     <x:t>Magellan Financial Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MFG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>57,141</x:t>
-[...17 lines deleted...]
-    <x:t>$564,334.87</x:t>
+    <x:t>57,934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$560,801.12</x:t>
   </x:si>
   <x:si>
     <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Champion Iron Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CIA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>135,018</x:t>
-[...2 lines deleted...]
-    <x:t>$545,472.72</x:t>
+    <x:t>136,893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$533,882.70</x:t>
   </x:si>
   <x:si>
     <x:t>0.23%</x:t>
   </x:si>
   <x:si>
+    <x:t>Superloop Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>164,858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$509,411.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smartgroup Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIQ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$500,443.54</x:t>
+  </x:si>
+  <x:si>
     <x:t>Service Stream Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SSM AU</x:t>
   </x:si>
   <x:si>
-    <x:t>195,356</x:t>
-[...2 lines deleted...]
-    <x:t>$505,972.04</x:t>
+    <x:t>198,068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$495,170.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.21%</x:t>
   </x:si>
   <x:si>
-    <x:t>Superloop Ltd</x:t>
-[...20 lines deleted...]
-    <x:t>$496,324.08</x:t>
+    <x:t>Data#3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$470,571.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Helia Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HLI AU</x:t>
   </x:si>
   <x:si>
-    <x:t>86,610</x:t>
-[...14 lines deleted...]
-    <x:t>$449,334.00</x:t>
+    <x:t>87,813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$430,283.70</x:t>
   </x:si>
   <x:si>
     <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Premier Investments Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PMV AU</x:t>
   </x:si>
   <x:si>
-    <x:t>30,570</x:t>
-[...2 lines deleted...]
-    <x:t>$440,819.40</x:t>
+    <x:t>30,994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$425,857.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Iress Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>IRE AU</x:t>
   </x:si>
   <x:si>
-    <x:t>62,113</x:t>
-[...2 lines deleted...]
-    <x:t>$393,796.42</x:t>
+    <x:t>62,975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$398,002.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Mcmillan Shakespeare Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MMS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>19,685</x:t>
-[...2 lines deleted...]
-    <x:t>$379,133.10</x:t>
+    <x:t>19,957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$387,964.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nine Entertainment Co Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400,976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$376,917.44</x:t>
   </x:si>
   <x:si>
     <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Aussie Broadband Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ABB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>78,050</x:t>
-[...17 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>79,133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$363,220.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iph Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$332,701.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Judo Capital Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JDO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>349,685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$318,213.35</x:t>
   </x:si>
   <x:si>
     <x:t>Webjet Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WEB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>114,328</x:t>
-[...17 lines deleted...]
-    <x:t>$316,689.84</x:t>
+    <x:t>115,915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$297,901.55</x:t>
   </x:si>
   <x:si>
     <x:t>0.13%</x:t>
   </x:si>
   <x:si>
-    <x:t>Judo Capital Holdings Ltd</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Gud Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AOV AU</x:t>
   </x:si>
   <x:si>
-    <x:t>42,283</x:t>
-[...2 lines deleted...]
-    <x:t>$274,839.50</x:t>
+    <x:t>42,871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$287,664.41</x:t>
   </x:si>
   <x:si>
     <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Home Consortium Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HMC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>85,754</x:t>
-[...5 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>86,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$240,837.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Idp Education Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>IEL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>90,241</x:t>
-[...5 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>91,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$187,562.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Corporate Travel Management Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CTD AU</x:t>
   </x:si>
   <x:si>
     <x:t>30,755</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-205,033.53</x:t>
-[...2 lines deleted...]
-    <x:t>-0.09%</x:t>
+    <x:t>$22,582.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1306,51 +1306,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd69ab8eed20f4335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf9222f69d29341bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7e5e6fb709d440cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3cdb77de37e4f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R44823fcf0b0a4ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R92533ce74e8549bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F88"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="45" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1638,111 +1638,111 @@
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
@@ -1838,1171 +1838,1171 @@
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>129</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>218</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
         <x:v>223</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
         <x:v>270</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
         <x:v>275</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
         <x:v>280</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
         <x:v>285</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
         <x:v>295</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
         <x:v>300</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
         <x:v>305</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="D65" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="D66" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="D67" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
         <x:v>322</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
         <x:v>327</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
         <x:v>332</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
         <x:v>341</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="D73" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
         <x:v>346</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
         <x:v>361</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
         <x:v>370</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="D82" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
+      <x:c r="F82" s="1" t="s">
         <x:v>388</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>