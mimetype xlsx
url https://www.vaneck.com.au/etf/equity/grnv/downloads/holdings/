--- v5 (2026-07-27)
+++ v6 (2026-08-16)
@@ -1,1287 +1,1275 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8a4587d74124ca6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26708519fe3c4bfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GRNV_asat_20260724" sheetId="1" r:id="R92533ce74e8549bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GRNV_asat_20260814" sheetId="1" r:id="R3f23106dd82542fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="444" uniqueCount="413">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 24/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="444" uniqueCount="409">
+  <x:si>
+    <x:t>All Fund Holdings as at 14/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Csl Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CSL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>115,353</x:t>
-[...5 lines deleted...]
-    <x:t>5.68%</x:t>
+    <x:t>117,775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,196,418.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Macquarie Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MQG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>47,242</x:t>
-[...5 lines deleted...]
-    <x:t>5.19%</x:t>
+    <x:t>48,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,544,698.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transurban Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>803,274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,695,669.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westpac Banking Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WBC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>319,411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,402,972.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Qbe Insurance Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>QBE AU</x:t>
   </x:si>
   <x:si>
-    <x:t>475,731</x:t>
-[...35 lines deleted...]
-    <x:t>4.93%</x:t>
+    <x:t>485,723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,399,918.81</x:t>
   </x:si>
   <x:si>
     <x:t>Northern Star Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NST AU</x:t>
   </x:si>
   <x:si>
-    <x:t>458,374</x:t>
-[...5 lines deleted...]
-    <x:t>3.94%</x:t>
+    <x:t>468,002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,782,766.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolution Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>699,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,564,508.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.78%</x:t>
   </x:si>
   <x:si>
     <x:t>Brambles Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BXB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>455,198</x:t>
-[...20 lines deleted...]
-    <x:t>3.33%</x:t>
+    <x:t>464,760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,123,238.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Suncorp Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SUN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>365,086</x:t>
-[...5 lines deleted...]
-    <x:t>3.01%</x:t>
+    <x:t>372,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,384,256.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Computershare Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CPU AU</x:t>
   </x:si>
   <x:si>
-    <x:t>175,502</x:t>
-[...5 lines deleted...]
-    <x:t>2.99%</x:t>
+    <x:t>179,188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,303,702.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.89%</x:t>
   </x:si>
   <x:si>
     <x:t>Scentre Group</x:t>
   </x:si>
   <x:si>
     <x:t>SCG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,760,911</x:t>
-[...5 lines deleted...]
-    <x:t>2.95%</x:t>
+    <x:t>1,797,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,814,033.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.69%</x:t>
   </x:si>
   <x:si>
     <x:t>Sigma Healthcare Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SIG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,751,367</x:t>
-[...5 lines deleted...]
-    <x:t>2.14%</x:t>
+    <x:t>1,788,154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,328,698.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pilbara Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,081,377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,255,492.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Qantas Airways Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>QAN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>497,415</x:t>
-[...2 lines deleted...]
-    <x:t>$4,969,175.85</x:t>
+    <x:t>507,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,114,180.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluescope Steel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>150,799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,106,054.14</x:t>
   </x:si>
   <x:si>
     <x:t>Medibank Pvt Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MPL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>928,504</x:t>
-[...35 lines deleted...]
-    <x:t>1.89%</x:t>
+    <x:t>948,007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,806,395.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xero Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XRO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,306,756.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asx Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,070,938.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Als Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALQ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174,711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,016,605.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextdc Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>261,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,843,253.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Orica Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ORI AU</x:t>
   </x:si>
   <x:si>
-    <x:t>156,220</x:t>
-[...20 lines deleted...]
-    <x:t>1.54%</x:t>
+    <x:t>159,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,630,265.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Vicinity Centres</x:t>
   </x:si>
   <x:si>
     <x:t>VCX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,329,804</x:t>
-[...35 lines deleted...]
-    <x:t>1.48%</x:t>
+    <x:t>1,357,736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,625,155.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charter Hall Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154,678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,610,184.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carsales.Com Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,535,763.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Stockland</x:t>
   </x:si>
   <x:si>
     <x:t>SGP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>816,695</x:t>
-[...29 lines deleted...]
-    <x:t>$3,364,669.62</x:t>
+    <x:t>833,849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,535,519.76</x:t>
   </x:si>
   <x:si>
     <x:t>Sonic Healthcare Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SHL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>154,134</x:t>
-[...5 lines deleted...]
-    <x:t>1.41%</x:t>
+    <x:t>157,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,525,132.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Gpt Group/The</x:t>
   </x:si>
   <x:si>
     <x:t>GPT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>645,831</x:t>
-[...5 lines deleted...]
-    <x:t>1.38%</x:t>
+    <x:t>659,397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,409,082.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Sandfire Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SFR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>157,300</x:t>
-[...20 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>160,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,391,956.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technology One Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TNE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,323,566.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rea Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,215,914.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Jb Hi-Fi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>JBH AU</x:t>
   </x:si>
   <x:si>
-    <x:t>36,861</x:t>
-[...32 lines deleted...]
-    <x:t>$2,692,971.85</x:t>
+    <x:t>37,635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,101,876.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cochlear Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,015,166.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Ramsay Health Care Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RHC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>62,259</x:t>
-[...20 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>63,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,853,522.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Mirvac Group</x:t>
   </x:si>
   <x:si>
     <x:t>MGR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,330,334</x:t>
-[...5 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>1,358,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,404,150.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramelius Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>653,696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,385,990.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hub24 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,341,174.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Dyno Nobel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DNL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>591,894</x:t>
-[...17 lines deleted...]
-    <x:t>$2,130,899.76</x:t>
+    <x:t>604,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,326,655.10</x:t>
   </x:si>
   <x:si>
     <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Bendigo &amp; Adelaide Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BEN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>195,576</x:t>
-[...5 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>199,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,222,482.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Dexus</x:t>
   </x:si>
   <x:si>
     <x:t>DXS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>361,620</x:t>
-[...20 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>369,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,200,527.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanaway Waste Management Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CWY AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>732,914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,000,855.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Steadfast Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>354,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,865,954.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Igo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>228,088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,797,333.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Megaport Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MP1 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,758,269.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>Challenger Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CGF AU</x:t>
   </x:si>
   <x:si>
-    <x:t>174,894</x:t>
-[...20 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>178,568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,753,537.76</x:t>
   </x:si>
   <x:si>
     <x:t>Downer Edi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DOW AU</x:t>
   </x:si>
   <x:si>
-    <x:t>223,068</x:t>
-[...20 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>227,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,730,930.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Ansell Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ANN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>47,841</x:t>
-[...17 lines deleted...]
-    <x:t>$1,467,127.51</x:t>
+    <x:t>48,845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,712,017.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telix Pharmaceuticals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,621,198.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Codan Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,594,395.71</x:t>
   </x:si>
   <x:si>
     <x:t>0.63%</x:t>
   </x:si>
   <x:si>
-    <x:t>Igo Ltd</x:t>
-[...8 lines deleted...]
-    <x:t>$1,465,477.76</x:t>
+    <x:t>Seek Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,539,405.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Sims Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SGM AU</x:t>
   </x:si>
   <x:si>
-    <x:t>53,746</x:t>
-[...44 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>54,874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,451,966.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eagers Automotive Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,252,544.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aub Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,245,288.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Nib Holdings Ltd/Australia</x:t>
   </x:si>
   <x:si>
     <x:t>NHF AU</x:t>
   </x:si>
   <x:si>
-    <x:t>164,835</x:t>
-[...35 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>168,297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,238,665.92</x:t>
   </x:si>
   <x:si>
     <x:t>Zip Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ZIP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>402,571</x:t>
-[...5 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>411,027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,138,544.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iluka Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>148,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,070,180.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Reliance Worldwide Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RWC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>255,302</x:t>
-[...20 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>260,664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$961,850.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Liontown Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>LTR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>696,687</x:t>
-[...5 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>711,321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$874,924.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Atlas Arteria Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ALX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>158,993</x:t>
-[...5 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>162,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$805,171.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Perpetual Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PPT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>38,992</x:t>
-[...5 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>39,811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$762,380.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Super Retail Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SUL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>53,295</x:t>
-[...5 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>54,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$712,836.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lendlease Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>219,988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$695,162.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perenti Global Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>290,753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$665,824.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Magellan Financial Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$635,862.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Deterra Royalties Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DRR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>142,804</x:t>
-[...29 lines deleted...]
-    <x:t>$605,448.22</x:t>
+    <x:t>145,804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$631,331.32</x:t>
   </x:si>
   <x:si>
     <x:t>Orora Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ORA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>413,120</x:t>
-[...17 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>421,798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$626,370.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smartgroup Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIQ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$532,676.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Superloop Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>168,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$525,158.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iress Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$515,661.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Helia Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89,657</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$515,527.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Service Stream Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$497,480.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Data#3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$493,296.21</x:t>
   </x:si>
   <x:si>
     <x:t>Champion Iron Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CIA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>136,893</x:t>
-[...74 lines deleted...]
-    <x:t>$430,283.70</x:t>
+    <x:t>139,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$489,191.50</x:t>
   </x:si>
   <x:si>
     <x:t>0.19%</x:t>
   </x:si>
   <x:si>
+    <x:t>Mcmillan Shakespeare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$417,117.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Webjet Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118,349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$409,487.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nine Entertainment Co Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>409,398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$399,163.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aussie Broadband Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$394,279.60</x:t>
+  </x:si>
+  <x:si>
     <x:t>Premier Investments Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PMV AU</x:t>
   </x:si>
   <x:si>
-    <x:t>30,994</x:t>
-[...59 lines deleted...]
-    <x:t>$363,220.47</x:t>
+    <x:t>31,646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$388,296.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Iph Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>IPH AU</x:t>
   </x:si>
   <x:si>
-    <x:t>82,968</x:t>
-[...2 lines deleted...]
-    <x:t>$332,701.68</x:t>
+    <x:t>84,710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$354,087.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Judo Capital Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>JDO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>349,685</x:t>
-[...14 lines deleted...]
-    <x:t>$297,901.55</x:t>
+    <x:t>357,030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$328,467.60</x:t>
   </x:si>
   <x:si>
     <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Gud Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AOV AU</x:t>
   </x:si>
   <x:si>
-    <x:t>42,871</x:t>
-[...5 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>43,771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$290,639.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Home Consortium Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HMC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>86,945</x:t>
-[...5 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>88,771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$271,639.26</x:t>
   </x:si>
   <x:si>
     <x:t>Idp Education Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>IEL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>91,494</x:t>
-[...2 lines deleted...]
-    <x:t>$187,562.70</x:t>
+    <x:t>93,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$195,239.44</x:t>
   </x:si>
   <x:si>
     <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Corporate Travel Management Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CTD AU</x:t>
   </x:si>
   <x:si>
     <x:t>30,755</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$22,582.12</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$156,958.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1306,51 +1294,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3cdb77de37e4f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R44823fcf0b0a4ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R92533ce74e8549bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f57a668d7d64f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra8be5d4fdcf048b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3f23106dd82542fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F88"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="45" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1478,931 +1466,931 @@
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
         <x:v>36</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>157</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>217</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
@@ -2438,671 +2426,671 @@
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
         <x:v>269</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="D58" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
         <x:v>274</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="D59" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
         <x:v>279</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="D60" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
         <x:v>284</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="D61" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
         <x:v>289</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="D62" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="D63" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
         <x:v>299</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="D64" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
         <x:v>304</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="D65" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
         <x:v>314</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="D71" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
         <x:v>336</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="D73" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
         <x:v>353</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
         <x:v>358</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
         <x:v>375</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
         <x:v>380</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="F82" s="1" t="s">
         <x:v>385</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="F83" s="1" t="s">
         <x:v>390</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
         <x:v>399</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="F86" s="1" t="s">
         <x:v>404</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>