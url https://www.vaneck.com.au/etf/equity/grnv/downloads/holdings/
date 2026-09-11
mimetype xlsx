--- v6 (2026-08-16)
+++ v7 (2026-09-11)
@@ -1,1275 +1,1278 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26708519fe3c4bfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd31570c62dd145bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GRNV_asat_20260814" sheetId="1" r:id="R3f23106dd82542fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GRNV_asat_20260910" sheetId="1" r:id="Rd47230851af54c1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="444" uniqueCount="409">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 14/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="444" uniqueCount="410">
+  <x:si>
+    <x:t>All Fund Holdings as at 10/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Csl Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CSL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>117,775</x:t>
-[...5 lines deleted...]
-    <x:t>6.40%</x:t>
+    <x:t>76,972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,046,754.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westpac Banking Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WBC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>372,078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,594,840.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Macquarie Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MQG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>48,234</x:t>
-[...5 lines deleted...]
-    <x:t>4.96%</x:t>
+    <x:t>50,409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,518,066.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Transurban Group</x:t>
   </x:si>
   <x:si>
     <x:t>TCL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>803,274</x:t>
-[...20 lines deleted...]
-    <x:t>4.51%</x:t>
+    <x:t>914,658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,439,348.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commonwealth Bank Of Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,215,555.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Qbe Insurance Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>QBE AU</x:t>
   </x:si>
   <x:si>
-    <x:t>485,723</x:t>
-[...2 lines deleted...]
-    <x:t>$11,399,918.81</x:t>
+    <x:t>502,956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,090,179.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Northern Star Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NST AU</x:t>
   </x:si>
   <x:si>
-    <x:t>468,002</x:t>
-[...5 lines deleted...]
-    <x:t>4.26%</x:t>
+    <x:t>455,671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,270,824.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Evolution Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>EVN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>699,160</x:t>
-[...5 lines deleted...]
-    <x:t>3.78%</x:t>
+    <x:t>683,756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,811,898.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.96%</x:t>
   </x:si>
   <x:si>
     <x:t>Brambles Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BXB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>464,760</x:t>
-[...5 lines deleted...]
-    <x:t>3.61%</x:t>
+    <x:t>449,656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,215,215.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Computershare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>175,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,864,150.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Suncorp Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SUN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>372,754</x:t>
-[...20 lines deleted...]
-    <x:t>2.89%</x:t>
+    <x:t>356,861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,751,810.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Scentre Group</x:t>
   </x:si>
   <x:si>
     <x:t>SCG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,797,898</x:t>
-[...5 lines deleted...]
-    <x:t>2.69%</x:t>
+    <x:t>1,758,289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,083,679.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pilbara Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,058,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,165,328.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Sigma Healthcare Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SIG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,788,154</x:t>
-[...20 lines deleted...]
-    <x:t>2.08%</x:t>
+    <x:t>1,748,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,616,721.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluescope Steel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>147,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,545,241.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Qantas Airways Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>QAN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>507,863</x:t>
-[...17 lines deleted...]
-    <x:t>$5,106,054.14</x:t>
+    <x:t>496,676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,499,884.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
   </x:si>
   <x:si>
     <x:t>Medibank Pvt Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MPL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>948,007</x:t>
-[...5 lines deleted...]
-    <x:t>1.90%</x:t>
+    <x:t>927,121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,227,671.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Xero Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>XRO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>55,787</x:t>
-[...5 lines deleted...]
-    <x:t>1.70%</x:t>
+    <x:t>54,576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,754,283.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Als Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALQ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>170,862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,644,486.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Asx Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ASX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>67,266</x:t>
-[...20 lines deleted...]
-    <x:t>1.59%</x:t>
+    <x:t>65,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,639,170.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orica Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>156,049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,578,203.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandfire Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SFR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>157,201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,532,306.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stockland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>815,478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,441,317.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramsay Health Care Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,338,314.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vicinity Centres</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,327,824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,173,499.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Nextdc Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NXT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>261,802</x:t>
-[...32 lines deleted...]
-    <x:t>$3,625,155.12</x:t>
+    <x:t>255,990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,148,677.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cochlear Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,028,961.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carsales.Com Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121,164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,020,618.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sonic Healthcare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>153,904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,981,120.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gpt Group/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>644,869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,876,115.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technology One Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TNE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,832,752.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Charter Hall Group</x:t>
   </x:si>
   <x:si>
     <x:t>CHC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>154,678</x:t>
-[...89 lines deleted...]
-    <x:t>1.31%</x:t>
+    <x:t>151,270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,744,037.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Rea Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>REA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>18,126</x:t>
-[...5 lines deleted...]
-    <x:t>1.27%</x:t>
+    <x:t>16,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,552,835.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramelius Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>636,073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,455,241.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>Jb Hi-Fi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>JBH AU</x:t>
   </x:si>
   <x:si>
-    <x:t>37,635</x:t>
-[...35 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>36,807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,382,885.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>Mirvac Group</x:t>
   </x:si>
   <x:si>
     <x:t>MGR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,358,277</x:t>
-[...2 lines deleted...]
-    <x:t>$2,404,150.29</x:t>
+    <x:t>1,328,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,371,111.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dyno Nobel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>590,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,366,184.71</x:t>
   </x:si>
   <x:si>
     <x:t>0.95%</x:t>
   </x:si>
   <x:si>
-    <x:t>Ramelius Resources Ltd</x:t>
-[...11 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>Dexus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>361,082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,007,615.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bendigo &amp; Adelaide Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>195,286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,976,294.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ansell Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,951,319.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Steadfast Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>327,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,870,327.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Hub24 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HUB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>26,741</x:t>
-[...50 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>26,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,866,991.28</x:t>
   </x:si>
   <x:si>
     <x:t>Cleanaway Waste Management Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CWY AU</x:t>
   </x:si>
   <x:si>
-    <x:t>732,914</x:t>
-[...17 lines deleted...]
-    <x:t>$1,865,954.17</x:t>
+    <x:t>716,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,842,091.19</x:t>
   </x:si>
   <x:si>
     <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Igo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>IGO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>228,088</x:t>
-[...2 lines deleted...]
-    <x:t>$1,797,333.44</x:t>
+    <x:t>223,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,768,897.52</x:t>
   </x:si>
   <x:si>
     <x:t>0.71%</x:t>
   </x:si>
   <x:si>
+    <x:t>Codan Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,760,282.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Challenger Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>172,089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,710,564.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telix Pharmaceuticals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,581,624.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Downer Edi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOW AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>221,853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,468,666.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Megaport Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MP1 AU</x:t>
   </x:si>
   <x:si>
-    <x:t>81,101</x:t>
-[...74 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>77,483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,426,462.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Seek Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SEK AU</x:t>
   </x:si>
   <x:si>
-    <x:t>110,669</x:t>
-[...5 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>108,458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,377,416.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>Sims Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SGM AU</x:t>
   </x:si>
   <x:si>
-    <x:t>54,874</x:t>
-[...5 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>53,667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,359,921.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aub Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,128,060.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reliance Worldwide Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RWC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>251,823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,067,729.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Eagers Automotive Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>APE AU</x:t>
   </x:si>
   <x:si>
-    <x:t>53,459</x:t>
-[...20 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>52,281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,062,349.92</x:t>
   </x:si>
   <x:si>
     <x:t>Nib Holdings Ltd/Australia</x:t>
   </x:si>
   <x:si>
     <x:t>NHF AU</x:t>
   </x:si>
   <x:si>
-    <x:t>168,297</x:t>
-[...2 lines deleted...]
-    <x:t>$1,238,665.92</x:t>
+    <x:t>164,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,061,605.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iluka Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>145,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$947,894.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Zip Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ZIP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>411,027</x:t>
-[...35 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>398,462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$880,601.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Liontown Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>LTR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>711,321</x:t>
-[...5 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>695,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$813,910.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perpetual Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$718,961.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Atlas Arteria Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ALX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>162,333</x:t>
-[...20 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>158,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$711,343.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perenti Global Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>283,226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$637,258.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Super Retail Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SUL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>54,415</x:t>
-[...5 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>49,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$611,757.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Lendlease Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>LLC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>219,988</x:t>
-[...20 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>215,141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$608,849.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deterra Royalties Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>142,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$601,734.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orora Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>412,505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$598,132.25</x:t>
   </x:si>
   <x:si>
     <x:t>Magellan Financial Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MFG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>59,150</x:t>
-[...29 lines deleted...]
-    <x:t>$626,370.03</x:t>
+    <x:t>61,566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$533,777.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Data#3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$508,987.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Service Stream Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>197,774</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$476,635.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Champion Iron Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$464,742.60</x:t>
   </x:si>
   <x:si>
     <x:t>Smartgroup Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SIQ AU</x:t>
   </x:si>
   <x:si>
-    <x:t>40,202</x:t>
-[...5 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>41,857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$460,427.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Helia Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87,691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$455,993.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Superloop Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SLC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>168,320</x:t>
-[...2 lines deleted...]
-    <x:t>$525,158.40</x:t>
+    <x:t>164,612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$447,744.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Webjet Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$386,056.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mcmillan Shakespeare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$377,635.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Iress Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>IRE AU</x:t>
   </x:si>
   <x:si>
-    <x:t>64,297</x:t>
-[...83 lines deleted...]
-    <x:t>$409,487.54</x:t>
+    <x:t>62,882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$354,025.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Premier Investments Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PMV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$349,825.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Judo Capital Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JDO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>349,164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$347,418.18</x:t>
   </x:si>
   <x:si>
     <x:t>Nine Entertainment Co Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NEC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>409,398</x:t>
-[...2 lines deleted...]
-    <x:t>$399,163.05</x:t>
+    <x:t>400,379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$316,299.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Aussie Broadband Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ABB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>80,795</x:t>
-[...17 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>74,330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$304,753.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Home Consortium Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$299,515.20</x:t>
   </x:si>
   <x:si>
     <x:t>Iph Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>IPH AU</x:t>
   </x:si>
   <x:si>
-    <x:t>84,710</x:t>
-[...20 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>81,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$263,110.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Gud Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AOV AU</x:t>
   </x:si>
   <x:si>
-    <x:t>43,771</x:t>
-[...32 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>42,807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$259,838.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Corporate Travel Management Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CTD AU</x:t>
   </x:si>
   <x:si>
-    <x:t>30,755</x:t>
-[...2 lines deleted...]
-    <x:t>$.00</x:t>
+    <x:t>780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,661.40</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$156,958.41</x:t>
-[...2 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>$-347.23</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1294,51 +1297,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f57a668d7d64f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra8be5d4fdcf048b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3f23106dd82542fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbc026c7ba144d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcdef14ef5a17469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd47230851af54c1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F88"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="45" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1466,1151 +1469,1151 @@
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
         <x:v>223</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
         <x:v>267</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
         <x:v>295</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
@@ -2626,471 +2629,471 @@
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="D67" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
         <x:v>318</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
         <x:v>350</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
         <x:v>369</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
         <x:v>387</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="F87" s="1" t="s">
         <x:v>406</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>