--- v7 (2026-09-11)
+++ v8 (2026-10-03)
@@ -1,1278 +1,1239 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd31570c62dd145bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05021a9e94c34b91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GRNV_asat_20260910" sheetId="1" r:id="Rd47230851af54c1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GRNV_asat_20261002" sheetId="1" r:id="R99c8300bf3f946d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="444" uniqueCount="410">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 10/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="429" uniqueCount="397">
+  <x:si>
+    <x:t>All Fund Holdings as at 02/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Csl Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CSL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>76,972</x:t>
-[...5 lines deleted...]
-    <x:t>5.26%</x:t>
+    <x:t>77,952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,894,164.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.69%</x:t>
   </x:si>
   <x:si>
     <x:t>Westpac Banking Corp</x:t>
   </x:si>
   <x:si>
     <x:t>WBC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>372,078</x:t>
-[...5 lines deleted...]
-    <x:t>5.08%</x:t>
+    <x:t>376,812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,773,926.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Macquarie Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MQG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>50,409</x:t>
-[...5 lines deleted...]
-    <x:t>5.05%</x:t>
+    <x:t>51,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,550,132.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commonwealth Bank Of Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,089,232.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Transurban Group</x:t>
   </x:si>
   <x:si>
     <x:t>TCL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>914,658</x:t>
-[...20 lines deleted...]
-    <x:t>4.93%</x:t>
+    <x:t>926,297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,051,123.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Qbe Insurance Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>QBE AU</x:t>
   </x:si>
   <x:si>
-    <x:t>502,956</x:t>
-[...5 lines deleted...]
-    <x:t>4.47%</x:t>
+    <x:t>509,356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,638,784.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Northern Star Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NST AU</x:t>
   </x:si>
   <x:si>
-    <x:t>455,671</x:t>
-[...5 lines deleted...]
-    <x:t>4.14%</x:t>
+    <x:t>461,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,959,888.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Evolution Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>EVN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>683,756</x:t>
-[...5 lines deleted...]
-    <x:t>3.96%</x:t>
+    <x:t>692,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,057,337.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Brambles Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BXB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>449,656</x:t>
-[...5 lines deleted...]
-    <x:t>3.31%</x:t>
+    <x:t>455,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,615,751.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.53%</x:t>
   </x:si>
   <x:si>
     <x:t>Computershare Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CPU AU</x:t>
   </x:si>
   <x:si>
-    <x:t>175,240</x:t>
-[...5 lines deleted...]
-    <x:t>2.77%</x:t>
+    <x:t>177,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,079,278.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.90%</x:t>
   </x:si>
   <x:si>
     <x:t>Suncorp Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SUN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>356,861</x:t>
-[...5 lines deleted...]
-    <x:t>2.72%</x:t>
+    <x:t>361,402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,685,937.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Scentre Group</x:t>
   </x:si>
   <x:si>
     <x:t>SCG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,758,289</x:t>
-[...5 lines deleted...]
-    <x:t>2.45%</x:t>
+    <x:t>1,780,663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,072,060.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sigma Healthcare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,771,011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,551,498.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qantas Airways Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QAN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>502,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,511,874.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluescope Steel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>149,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,486,564.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medibank Pvt Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>938,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,234,524.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Pilbara Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PLS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,058,469</x:t>
-[...65 lines deleted...]
-    <x:t>1.71%</x:t>
+    <x:t>1,071,938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,912,573.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asx Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,871,346.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orica Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>158,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,617,421.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Als Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALQ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>173,036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,581,845.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandfire Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SFR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>159,201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,438,741.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramsay Health Care Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,429,897.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stockland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>825,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,427,298.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vicinity Centres</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,344,720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,133,197.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Xero Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>XRO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>54,576</x:t>
-[...107 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>55,270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,056,983.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technology One Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TNE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,935,090.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gpt Group/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>653,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,912,714.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cochlear Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,906,060.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sonic Healthcare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>155,862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,900,591.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charter Hall Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>153,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,795,808.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Nextdc Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NXT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>255,990</x:t>
-[...20 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>259,248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,748,028.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Carsales.Com Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CAR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>121,164</x:t>
-[...59 lines deleted...]
-    <x:t>$2,744,037.80</x:t>
+    <x:t>122,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,699,532.00</x:t>
   </x:si>
   <x:si>
     <x:t>1.11%</x:t>
   </x:si>
   <x:si>
+    <x:t>Codan Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,615,507.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jb Hi-Fi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JBH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,612,604.75</x:t>
+  </x:si>
+  <x:si>
     <x:t>Rea Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>REA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>16,520</x:t>
-[...17 lines deleted...]
-    <x:t>$2,455,241.78</x:t>
+    <x:t>16,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,578,427.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mirvac Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,345,257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,408,010.03</x:t>
   </x:si>
   <x:si>
     <x:t>0.99%</x:t>
   </x:si>
   <x:si>
-    <x:t>Jb Hi-Fi Ltd</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Dyno Nobel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>DNL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>590,071</x:t>
-[...5 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>597,580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,384,344.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ansell Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,122,527.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>Dexus</x:t>
   </x:si>
   <x:si>
     <x:t>DXS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>361,082</x:t>
-[...2 lines deleted...]
-    <x:t>$2,007,615.92</x:t>
+    <x:t>365,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,040,477.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bendigo &amp; Adelaide Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>197,771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,985,620.84</x:t>
   </x:si>
   <x:si>
     <x:t>0.81%</x:t>
   </x:si>
   <x:si>
-    <x:t>Bendigo &amp; Adelaide Bank Ltd</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>Steadfast Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SDF AU</x:t>
   </x:si>
   <x:si>
-    <x:t>327,553</x:t>
-[...5 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>331,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,910,712.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanaway Waste Management Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CWY AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>725,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,872,791.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Challenger Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174,279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,723,619.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Hub24 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HUB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>26,152</x:t>
-[...17 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>26,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,678,619.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Megaport Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MP1 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,588,997.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Downer Edi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOW AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>224,676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,509,822.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telix Pharmaceuticals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95,570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,491,847.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Igo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>IGO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>223,064</x:t>
-[...59 lines deleted...]
-    <x:t>$1,468,666.86</x:t>
+    <x:t>225,903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,434,484.05</x:t>
   </x:si>
   <x:si>
     <x:t>0.59%</x:t>
   </x:si>
   <x:si>
-    <x:t>Megaport Ltd</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Seek Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SEK AU</x:t>
   </x:si>
   <x:si>
-    <x:t>108,458</x:t>
-[...5 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>109,838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,301,580.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>Sims Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SGM AU</x:t>
   </x:si>
   <x:si>
-    <x:t>53,667</x:t>
-[...5 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>54,350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,288,638.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reliance Worldwide Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RWC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>255,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,206,282.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Aub Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AUB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>41,780</x:t>
-[...20 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>42,312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,109,420.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nib Holdings Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NHF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,063,443.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Eagers Automotive Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>APE AU</x:t>
   </x:si>
   <x:si>
-    <x:t>52,281</x:t>
-[...14 lines deleted...]
-    <x:t>$1,061,605.50</x:t>
+    <x:t>52,946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$950,380.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Iluka Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ILU AU</x:t>
   </x:si>
   <x:si>
-    <x:t>145,160</x:t>
-[...5 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>147,007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$842,350.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Zip Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ZIP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>398,462</x:t>
-[...5 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>403,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$805,046.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perpetual Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$663,808.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Retail Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$635,558.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perenti Global Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>286,830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$633,894.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Data#3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$617,670.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atlas Arteria Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>160,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$604,615.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lendlease Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>217,879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$592,630.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deterra Royalties Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144,406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$583,400.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orora Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>417,755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$568,146.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Liontown Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>LTR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>695,650</x:t>
-[...101 lines deleted...]
-    <x:t>$598,132.25</x:t>
+    <x:t>704,503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$556,557.37</x:t>
   </x:si>
   <x:si>
     <x:t>Magellan Financial Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MFG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>61,566</x:t>
-[...17 lines deleted...]
-    <x:t>$508,987.14</x:t>
+    <x:t>62,349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$510,014.82</x:t>
   </x:si>
   <x:si>
     <x:t>0.21%</x:t>
   </x:si>
   <x:si>
-    <x:t>Service Stream Ltd</x:t>
-[...8 lines deleted...]
-    <x:t>$476,635.34</x:t>
+    <x:t>Smartgroup Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIQ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$474,768.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.19%</x:t>
   </x:si>
   <x:si>
+    <x:t>Helia Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$437,818.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Superloop Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$420,101.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Champion Iron Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CIA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>136,689</x:t>
-[...41 lines deleted...]
-    <x:t>$447,744.64</x:t>
+    <x:t>138,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$416,671.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Premier Investments Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PMV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$374,602.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Webjet Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>WEB AU</x:t>
   </x:si>
   <x:si>
-    <x:t>109,675</x:t>
-[...5 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>111,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$372,087.85</x:t>
   </x:si>
   <x:si>
     <x:t>Mcmillan Shakespeare Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MMS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>19,928</x:t>
-[...5 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>20,182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$367,716.04</x:t>
   </x:si>
   <x:si>
     <x:t>Iress Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>IRE AU</x:t>
   </x:si>
   <x:si>
-    <x:t>62,882</x:t>
-[...2 lines deleted...]
-    <x:t>$354,025.66</x:t>
+    <x:t>63,682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$341,335.52</x:t>
   </x:si>
   <x:si>
     <x:t>0.14%</x:t>
   </x:si>
   <x:si>
-    <x:t>Premier Investments Ltd</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Judo Capital Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>JDO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>349,164</x:t>
-[...2 lines deleted...]
-    <x:t>$347,418.18</x:t>
+    <x:t>353,607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$316,478.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aussie Broadband Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$312,395.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iph Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$277,250.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Nine Entertainment Co Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NEC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>400,379</x:t>
-[...20 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>405,474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$275,722.32</x:t>
   </x:si>
   <x:si>
     <x:t>Home Consortium Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HMC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>86,816</x:t>
-[...17 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>87,920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$264,639.20</x:t>
   </x:si>
   <x:si>
     <x:t>Gud Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AOV AU</x:t>
   </x:si>
   <x:si>
-    <x:t>42,807</x:t>
-[...2 lines deleted...]
-    <x:t>$259,838.49</x:t>
+    <x:t>43,352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$244,071.76</x:t>
   </x:si>
   <x:si>
     <x:t>0.10%</x:t>
   </x:si>
   <x:si>
-    <x:t>Corporate Travel Management Ltd</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-347.23</x:t>
+    <x:t>$46,558.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1297,56 +1258,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbc026c7ba144d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcdef14ef5a17469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd47230851af54c1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd27063b6b57402f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Racece00ba431407c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R99c8300bf3f946d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F88"/>
+  <x:dimension ref="A1:F85"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="45" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1769,91 +1730,91 @@
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
@@ -1949,311 +1910,311 @@
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
@@ -2269,151 +2230,151 @@
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
@@ -2449,656 +2410,596 @@
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
         <x:v>301</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
         <x:v>310</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
         <x:v>319</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
         <x:v>343</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
         <x:v>352</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
         <x:v>370</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
         <x:v>379</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A85" s="1">
-[...59 lines deleted...]
-      <x:c r="A88" s="2" t="s">
+      <x:c r="A85" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B88" s="2" t="s">
+      <x:c r="B85" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C88" s="2" t="s">
+      <x:c r="C85" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D88" s="2" t="s">
+      <x:c r="D85" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E88" s="2" t="s">
+      <x:c r="E85" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F88" s="2" t="s">
+      <x:c r="F85" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A88:F88"/>
+    <x:mergeCell ref="A85:F85"/>
   </x:mergeCells>
 </x:worksheet>
 </file>