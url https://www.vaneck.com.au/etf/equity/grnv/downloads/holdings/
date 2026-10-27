--- v8 (2026-10-03)
+++ v9 (2026-10-27)
@@ -1,1239 +1,1239 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05021a9e94c34b91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ea8dbf74e2a4417" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GRNV_asat_20261002" sheetId="1" r:id="R99c8300bf3f946d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GRNV_asat_20261026" sheetId="1" r:id="R4c04618d8b914371"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="429" uniqueCount="397">
   <x:si>
-    <x:t>All Fund Holdings as at 02/10/2026</x:t>
+    <x:t>All Fund Holdings as at 26/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Csl Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CSL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>77,952</x:t>
-[...5 lines deleted...]
-    <x:t>5.69%</x:t>
+    <x:t>79,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,521,435.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Westpac Banking Corp</x:t>
   </x:si>
   <x:si>
     <x:t>WBC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>376,812</x:t>
-[...5 lines deleted...]
-    <x:t>5.23%</x:t>
+    <x:t>384,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,045,273.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qbe Insurance Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QBE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>519,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,606,505.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commonwealth Bank Of Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,446,864.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transurban Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>945,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,411,820.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Macquarie Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MQG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>51,050</x:t>
-[...50 lines deleted...]
-    <x:t>4.77%</x:t>
+    <x:t>52,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,843,310.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.97%</x:t>
   </x:si>
   <x:si>
     <x:t>Northern Star Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NST AU</x:t>
   </x:si>
   <x:si>
-    <x:t>461,469</x:t>
-[...5 lines deleted...]
-    <x:t>4.49%</x:t>
+    <x:t>470,866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,691,602.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brambles Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BXB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>464,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,994,643.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.87%</x:t>
   </x:si>
   <x:si>
     <x:t>Evolution Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>EVN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>692,457</x:t>
-[...20 lines deleted...]
-    <x:t>3.53%</x:t>
+    <x:t>706,558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,174,876.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Computershare Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CPU AU</x:t>
   </x:si>
   <x:si>
-    <x:t>177,470</x:t>
-[...5 lines deleted...]
-    <x:t>2.90%</x:t>
+    <x:t>181,084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,804,720.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Suncorp Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SUN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>361,402</x:t>
-[...5 lines deleted...]
-    <x:t>2.74%</x:t>
+    <x:t>368,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,375,240.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.85%</x:t>
   </x:si>
   <x:si>
     <x:t>Scentre Group</x:t>
   </x:si>
   <x:si>
     <x:t>SCG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,780,663</x:t>
-[...5 lines deleted...]
-    <x:t>2.49%</x:t>
+    <x:t>1,816,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,413,745.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluescope Steel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>152,395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,076,277.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
   </x:si>
   <x:si>
     <x:t>Sigma Healthcare Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SIG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,771,011</x:t>
-[...2 lines deleted...]
-    <x:t>$4,551,498.27</x:t>
+    <x:t>1,807,077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,951,390.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medibank Pvt Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>958,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,838,102.00</x:t>
   </x:si>
   <x:si>
     <x:t>1.87%</x:t>
   </x:si>
   <x:si>
+    <x:t>Asx Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,458,611.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Qantas Airways Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>QAN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>502,996</x:t>
-[...35 lines deleted...]
-    <x:t>1.74%</x:t>
+    <x:t>513,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,311,207.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xero Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XRO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,664,048.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orica Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>161,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,660,443.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stockland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>842,673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,556,080.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Als Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALQ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>176,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,529,434.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramsay Health Care Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,529,290.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technology One Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TNE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,377,177.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vicinity Centres</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,372,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,361,654.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cochlear Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,226,405.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gpt Group/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>666,374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,185,267.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charter Hall Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>156,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,129,426.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandfire Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SFR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>162,443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,115,656.74</x:t>
   </x:si>
   <x:si>
     <x:t>Pilbara Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PLS AU</x:t>
   </x:si>
   <x:si>
-    <x:t>1,071,938</x:t>
-[...134 lines deleted...]
-    <x:t>$2,935,090.56</x:t>
+    <x:t>1,093,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,106,298.28</x:t>
   </x:si>
   <x:si>
     <x:t>1.20%</x:t>
   </x:si>
   <x:si>
-    <x:t>Gpt Group/The</x:t>
-[...8 lines deleted...]
-    <x:t>$2,912,714.50</x:t>
+    <x:t>Carsales.Com Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,086,278.60</x:t>
   </x:si>
   <x:si>
     <x:t>1.19%</x:t>
   </x:si>
   <x:si>
-    <x:t>Cochlear Ltd</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Sonic Healthcare Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SHL AU</x:t>
   </x:si>
   <x:si>
-    <x:t>155,862</x:t>
-[...17 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>159,036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,035,997.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rea Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,832,083.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jb Hi-Fi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JBH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,789,867.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mirvac Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,372,652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,518,816.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dyno Nobel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>609,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,341,436.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ansell Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,269,711.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanaway Waste Management Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CWY AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>740,671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,214,606.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Codan Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,213,277.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>373,124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,156,656.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bendigo &amp; Adelaide Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>201,799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,122,925.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Challenger Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>177,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,107,261.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Steadfast Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>338,476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,966,545.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hub24 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,799,594.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Downer Edi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOW AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>229,252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,602,471.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seek Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,514,119.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Nextdc Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NXT AU</x:t>
   </x:si>
   <x:si>
-    <x:t>259,248</x:t>
-[...197 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>264,528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,465,485.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Megaport Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MP1 AU</x:t>
   </x:si>
   <x:si>
-    <x:t>78,469</x:t>
-[...20 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>80,067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,284,274.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aub Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,271,474.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Telix Pharmaceuticals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TLX AU</x:t>
   </x:si>
   <x:si>
-    <x:t>95,570</x:t>
-[...5 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>97,516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,253,080.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reliance Worldwide Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RWC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>260,222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,142,374.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Igo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>IGO AU</x:t>
   </x:si>
   <x:si>
-    <x:t>225,903</x:t>
-[...20 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>230,503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,140,989.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nib Holdings Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NHF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>170,078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,122,514.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Sims Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>SGM AU</x:t>
   </x:si>
   <x:si>
-    <x:t>54,350</x:t>
-[...47 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>55,456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,095,256.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Eagers Automotive Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>APE AU</x:t>
   </x:si>
   <x:si>
-    <x:t>52,946</x:t>
-[...5 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>54,024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,082,100.72</x:t>
   </x:si>
   <x:si>
     <x:t>Iluka Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ILU AU</x:t>
   </x:si>
   <x:si>
-    <x:t>147,007</x:t>
-[...5 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>150,001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$760,505.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Retail Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$698,555.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perpetual Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPT AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$696,255.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Data#3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$668,673.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Zip Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>ZIP AU</x:t>
   </x:si>
   <x:si>
-    <x:t>403,532</x:t>
-[...35 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>411,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$667,035.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orora Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>426,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$645,786.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atlas Arteria Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>164,076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$613,644.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deterra Royalties Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>147,346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$567,282.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Perenti Global Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>PRN AU</x:t>
   </x:si>
   <x:si>
-    <x:t>286,830</x:t>
-[...29 lines deleted...]
-    <x:t>$604,615.52</x:t>
+    <x:t>292,671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$559,001.61</x:t>
   </x:si>
   <x:si>
     <x:t>Lendlease Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>LLC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>217,879</x:t>
-[...32 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>222,316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$540,227.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smartgroup Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIQ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$525,536.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Liontown Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>LTR AU</x:t>
   </x:si>
   <x:si>
-    <x:t>704,503</x:t>
-[...2 lines deleted...]
-    <x:t>$556,557.37</x:t>
+    <x:t>718,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$488,818.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Helia Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90,615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$484,790.25</x:t>
   </x:si>
   <x:si>
     <x:t>Magellan Financial Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>MFG AU</x:t>
   </x:si>
   <x:si>
-    <x:t>62,349</x:t>
-[...32 lines deleted...]
-    <x:t>$437,818.51</x:t>
+    <x:t>63,619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$484,776.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Superloop Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>170,102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$457,574.38</x:t>
   </x:si>
   <x:si>
     <x:t>0.18%</x:t>
   </x:si>
   <x:si>
-    <x:t>Superloop Ltd</x:t>
-[...8 lines deleted...]
-    <x:t>$420,101.64</x:t>
+    <x:t>Premier Investments Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PMV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$439,650.90</x:t>
   </x:si>
   <x:si>
     <x:t>0.17%</x:t>
   </x:si>
   <x:si>
+    <x:t>Mcmillan Shakespeare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$409,182.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Webjet Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$388,732.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iress Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$372,323.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Judo Capital Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JDO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>360,808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$322,923.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aussie Broadband Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$317,221.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iph Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPH AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$310,845.33</x:t>
+  </x:si>
+  <x:si>
     <x:t>Champion Iron Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CIA AU</x:t>
   </x:si>
   <x:si>
-    <x:t>138,429</x:t>
-[...95 lines deleted...]
-    <x:t>$277,250.06</x:t>
+    <x:t>141,248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$309,333.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nine Entertainment Co Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>413,731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$277,199.77</x:t>
   </x:si>
   <x:si>
     <x:t>0.11%</x:t>
   </x:si>
   <x:si>
-    <x:t>Nine Entertainment Co Holdings Ltd</x:t>
-[...8 lines deleted...]
-    <x:t>$275,722.32</x:t>
+    <x:t>Gud Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AOV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$249,479.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Home Consortium Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>HMC AU</x:t>
   </x:si>
   <x:si>
-    <x:t>87,920</x:t>
-[...17 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>89,710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$244,908.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$46,558.24</x:t>
-[...2 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>$-797.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1258,51 +1258,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd27063b6b57402f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Racece00ba431407c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R99c8300bf3f946d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03dfeb2f8eb54579" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R514b084a7a5a4051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4c04618d8b914371" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F85"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="45" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1710,251 +1710,251 @@
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
@@ -2010,131 +2010,131 @@
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
@@ -2150,811 +2150,811 @@
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>217</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
         <x:v>227</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
         <x:v>251</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
         <x:v>274</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
         <x:v>279</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
         <x:v>288</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
         <x:v>297</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
         <x:v>302</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
         <x:v>307</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
         <x:v>316</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
         <x:v>321</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
         <x:v>326</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
         <x:v>339</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
         <x:v>344</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
         <x:v>349</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
         <x:v>354</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
         <x:v>359</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="D77" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="E77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
         <x:v>364</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="D78" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
         <x:v>369</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="D79" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="E79" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="D80" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="E80" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="E81" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="F81" s="1" t="s">
         <x:v>382</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="D82" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
+      <x:c r="F82" s="1" t="s">
         <x:v>387</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>