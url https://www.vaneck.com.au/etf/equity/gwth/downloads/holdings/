--- v0 (2026-04-14)
+++ v1 (2026-05-05)
@@ -1,1410 +1,1416 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc41f10411e9345cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb15644c8c1ef47c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GWTH_asat_20260413" sheetId="1" r:id="R534c72d26c1e44c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GWTH_asat_20260504" sheetId="1" r:id="R473809593a0a4429"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="499" uniqueCount="454">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 13/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="494" uniqueCount="456">
+  <x:si>
+    <x:t>All Fund Holdings as at 04/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,724</x:t>
-[...5 lines deleted...]
-    <x:t>5.68%</x:t>
+    <x:t>1,523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$882,545.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palantir Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$773,476.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$756,087.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>ASML NA</x:t>
   </x:si>
   <x:si>
-    <x:t>405</x:t>
-[...35 lines deleted...]
-    <x:t>4.95%</x:t>
+    <x:t>357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$690,509.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tesla Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSLA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$673,342.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eli Lilly &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$658,528.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.49%</x:t>
   </x:si>
   <x:si>
     <x:t>General Aerospace Co</x:t>
   </x:si>
   <x:si>
     <x:t>GE US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,752</x:t>
-[...35 lines deleted...]
-    <x:t>4.27%</x:t>
+    <x:t>1,548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$604,166.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Caterpillar Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CAT US</x:t>
   </x:si>
   <x:si>
-    <x:t>538</x:t>
-[...5 lines deleted...]
-    <x:t>3.70%</x:t>
+    <x:t>475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$578,115.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GOOGL US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,028</x:t>
-[...5 lines deleted...]
-    <x:t>2.87%</x:t>
+    <x:t>908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$484,161.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.30%</x:t>
   </x:si>
   <x:si>
     <x:t>GOOG US</x:t>
   </x:si>
   <x:si>
-    <x:t>868</x:t>
-[...5 lines deleted...]
-    <x:t>2.41%</x:t>
+    <x:t>767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$405,125.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arista Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANET US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$372,739.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applovin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$326,469.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Amphenol Corp</x:t>
   </x:si>
   <x:si>
     <x:t>APH US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,877</x:t>
-[...20 lines deleted...]
-    <x:t>2.32%</x:t>
+    <x:t>1,658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$325,325.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siemens Energy Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENR GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$317,659.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advantest Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6857 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$304,507.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Rolls-Royce Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>RR/ LN</x:t>
   </x:si>
   <x:si>
-    <x:t>15,171</x:t>
-[...35 lines deleted...]
-    <x:t>2.03%</x:t>
+    <x:t>13,403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$303,109.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Citigroup Inc</x:t>
   </x:si>
   <x:si>
     <x:t>C US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,826</x:t>
-[...5 lines deleted...]
-    <x:t>2.00%</x:t>
+    <x:t>1,613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$281,935.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Ufj Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8306 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$260,738.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
   </x:si>
   <x:si>
     <x:t>Banco Santander Sa</x:t>
   </x:si>
   <x:si>
     <x:t>SAN SM</x:t>
   </x:si>
   <x:si>
-    <x:t>18,017</x:t>
-[...35 lines deleted...]
-    <x:t>1.85%</x:t>
+    <x:t>15,917</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$258,733.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vertiv Holdings Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$256,487.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Gilead Sciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GILD US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,534</x:t>
-[...17 lines deleted...]
-    <x:t>1.64%</x:t>
+    <x:t>1,355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$250,149.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ubs Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBSG SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$218,233.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Welltower Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WELL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$216,913.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Newmont Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NEM US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,555</x:t>
-[...35 lines deleted...]
-    <x:t>1.46%</x:t>
+    <x:t>1,374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$207,089.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbus Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIR FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$183,097.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Royal Caribbean Cruises Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>RCL US</x:t>
   </x:si>
   <x:si>
-    <x:t>558</x:t>
-[...5 lines deleted...]
-    <x:t>1.37%</x:t>
+    <x:t>493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$177,980.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$164,170.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Safran Sa</x:t>
   </x:si>
   <x:si>
     <x:t>SAF FP</x:t>
   </x:si>
   <x:si>
-    <x:t>427</x:t>
-[...20 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,861.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Howmet Aerospace Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HWM US</x:t>
   </x:si>
   <x:si>
-    <x:t>530</x:t>
-[...5 lines deleted...]
-    <x:t>1.18%</x:t>
+    <x:t>468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$156,075.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Hilton Worldwide Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HLT US</x:t>
   </x:si>
   <x:si>
-    <x:t>372</x:t>
-[...20 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$142,530.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Celestica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,224.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Comfort Systems Usa Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$123,717.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Valero Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>VLO US</x:t>
   </x:si>
   <x:si>
-    <x:t>400</x:t>
-[...5 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$123,583.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Robinhood Markets Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOOD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$118,326.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujikura Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5803 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$116,621.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Barclays Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BARC LN</x:t>
   </x:si>
   <x:si>
-    <x:t>15,821</x:t>
-[...29 lines deleted...]
-    <x:t>$127,616.21</x:t>
+    <x:t>13,977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$114,329.74</x:t>
   </x:si>
   <x:si>
     <x:t>0.78%</x:t>
   </x:si>
   <x:si>
-    <x:t>Celestica Inc</x:t>
-[...11 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>Targa Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRGP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$113,861.09</x:t>
   </x:si>
   <x:si>
     <x:t>Lloyds Banking Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>LLOY LN</x:t>
   </x:si>
   <x:si>
-    <x:t>63,880</x:t>
-[...11 lines deleted...]
-    <x:t>FIX US</x:t>
+    <x:t>56,435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,554.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carvana Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVNA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,301.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cameco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,962.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expedia Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,367.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eni Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENI IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,257.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galderma Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GALD SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,506.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cenovus Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVE CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,314.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Standard Chartered Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STAN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,378.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ftai Aviation Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTAI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,128.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emcor Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EME US</x:t>
   </x:si>
   <x:si>
     <x:t>53</x:t>
   </x:si>
   <x:si>
-    <x:t>$122,114.54</x:t>
-[...92 lines deleted...]
-    <x:t>GALD SW</x:t>
+    <x:t>$67,121.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credo Technology Group Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRDO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,886.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dollarama Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOL CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,795.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ferrovial Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FER SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,971.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ryanair Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RYA ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,264.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sofi Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOFI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,561.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astera Labs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALAB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,959.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interactive Brokers Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBKR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,822.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nrg Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NRG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,619.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acs Actividades De Construccion Y Servi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACS SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,013.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fairfax Financial Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFH CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,449.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commerzbank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBK GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,270.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erste Group Bank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBS AV</x:t>
   </x:si>
   <x:si>
     <x:t>304</x:t>
   </x:si>
   <x:si>
-    <x:t>$86,811.96</x:t>
-[...74 lines deleted...]
-    <x:t>EME US</x:t>
+    <x:t>$46,300.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms&amp;Ad Insurance Group Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8725 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,127.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lasertec Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6920 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,967.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Solar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSLR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,645.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7936 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,871.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Post Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7182 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,168.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aena Sme Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AENA SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,222.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ulta Beauty Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULTA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,034.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Central Japan Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9022 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,550.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iren Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IREN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,525.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saab Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAABB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,760.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Burlington Stores Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BURL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,701.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citizens Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,774.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Incyte Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,273.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mtu Aero Engines Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTX GR</x:t>
   </x:si>
   <x:si>
     <x:t>60</x:t>
   </x:si>
   <x:si>
-    <x:t>$68,977.49</x:t>
-[...257 lines deleted...]
-    <x:t>BURL US</x:t>
+    <x:t>$27,600.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kongsberg Gruppen Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOG NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,707.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nova Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVMI IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,290.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reddit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RDDT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,522.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centrica Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNA LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,645.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Futu Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FUTU US</x:t>
   </x:si>
   <x:si>
     <x:t>86</x:t>
   </x:si>
   <x:si>
-    <x:t>$40,460.77</x:t>
-[...122 lines deleted...]
-    <x:t>$21,474.55</x:t>
+    <x:t>$18,670.52</x:t>
   </x:si>
   <x:si>
     <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Gildan Activewear Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GIL CN</x:t>
   </x:si>
   <x:si>
-    <x:t>$21,200.68</x:t>
+    <x:t>$18,092.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hochtief Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOT GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,129.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Airlines Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UAL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,541.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Consolidated Airlines Gro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,163.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yangzijiang Shipbuilding Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YZJSGD SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,886.51</x:t>
   </x:si>
   <x:si>
     <x:t>Lundin Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LUG CN</x:t>
   </x:si>
   <x:si>
-    <x:t>172</x:t>
-[...56 lines deleted...]
-    <x:t>$15,475.52</x:t>
+    <x:t>152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,639.59</x:t>
   </x:si>
   <x:si>
     <x:t>0.09%</x:t>
   </x:si>
   <x:si>
+    <x:t>Keyera Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEY CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,509.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Comercial Portugues Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BCP PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,408.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seibu Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9024 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,246.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hensoldt Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,610.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Lufthansa Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LHA GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,495.45</x:t>
+  </x:si>
+  <x:si>
     <x:t>Avolta Ag</x:t>
   </x:si>
   <x:si>
     <x:t>AVOL SW</x:t>
   </x:si>
   <x:si>
-    <x:t>153</x:t>
-[...65 lines deleted...]
-    <x:t>$12,277.70</x:t>
+    <x:t>136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,286.00</x:t>
   </x:si>
   <x:si>
     <x:t>Raiffeisen Bank International Ag</x:t>
   </x:si>
   <x:si>
     <x:t>RBI AV</x:t>
   </x:si>
   <x:si>
-    <x:t>157</x:t>
-[...5 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,102.22</x:t>
   </x:si>
   <x:si>
     <x:t>Indra Sistemas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>IDR SM</x:t>
   </x:si>
   <x:si>
-    <x:t>112</x:t>
-[...5 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,053.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Phoenix Group Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>PHNX LN</x:t>
   </x:si>
   <x:si>
-    <x:t>313</x:t>
-[...2 lines deleted...]
-    <x:t>$4,186.61</x:t>
+    <x:t>276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,969.29</x:t>
   </x:si>
   <x:si>
     <x:t>0.03%</x:t>
   </x:si>
   <x:si>
-    <x:t>Other</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$185,898.28</x:t>
-[...2 lines deleted...]
-    <x:t>1.14%</x:t>
+    <x:t>$168,341.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1429,56 +1435,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29ce7427ff794b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rabb3131f84aa432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R534c72d26c1e44c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84d7f5274da545ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R59ccbdbd6a214115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R473809593a0a4429" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F99"/>
+  <x:dimension ref="A1:F98"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="19" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1901,1556 +1907,1536 @@
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
         <x:v>286</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
         <x:v>304</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
         <x:v>350</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="F93" s="1" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A98" s="1">
-[...19 lines deleted...]
-      <x:c r="A99" s="2" t="s">
+      <x:c r="A98" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B99" s="2" t="s">
+      <x:c r="B98" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C99" s="2" t="s">
+      <x:c r="C98" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D99" s="2" t="s">
+      <x:c r="D98" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E99" s="2" t="s">
+      <x:c r="E98" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F99" s="2" t="s">
+      <x:c r="F98" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A99:F99"/>
+    <x:mergeCell ref="A98:F98"/>
   </x:mergeCells>
 </x:worksheet>
 </file>