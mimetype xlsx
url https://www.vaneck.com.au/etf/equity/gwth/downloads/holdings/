--- v1 (2026-05-05)
+++ v2 (2026-06-15)
@@ -1,1416 +1,1392 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb15644c8c1ef47c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9689aa5f82594051" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GWTH_asat_20260504" sheetId="1" r:id="R473809593a0a4429"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GWTH_asat_20260612" sheetId="1" r:id="Rd082321a6b134f8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="494" uniqueCount="456">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 04/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="489" uniqueCount="448">
+  <x:si>
+    <x:t>All Fund Holdings as at 12/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Asml Holding Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASML NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$914,699.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Micro Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$861,456.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Aerospace Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$735,020.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palantir Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$707,987.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.49%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,523</x:t>
-[...20 lines deleted...]
-    <x:t>5.27%</x:t>
+    <x:t>1,241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$684,979.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMZN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$680,397.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,738</x:t>
-[...80 lines deleted...]
-    <x:t>3.94%</x:t>
+    <x:t>2,313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$678,354.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRCX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$622,752.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$581,476.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$555,352.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kla Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$500,591.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Vernova Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$464,721.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GOOGL US</x:t>
   </x:si>
   <x:si>
-    <x:t>908</x:t>
-[...5 lines deleted...]
-    <x:t>3.30%</x:t>
+    <x:t>733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$375,414.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seagate Technology Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$370,325.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amphenol Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$338,945.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arista Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANET US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$322,405.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
   </x:si>
   <x:si>
     <x:t>GOOG US</x:t>
   </x:si>
   <x:si>
-    <x:t>767</x:t>
-[...20 lines deleted...]
-    <x:t>2.54%</x:t>
+    <x:t>588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$300,132.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Ufj Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8306 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$298,680.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citigroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$282,642.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rolls-Royce Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RR/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$266,892.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
   </x:si>
   <x:si>
     <x:t>Applovin Corp</x:t>
   </x:si>
   <x:si>
     <x:t>APP US</x:t>
   </x:si>
   <x:si>
-    <x:t>494</x:t>
-[...35 lines deleted...]
-    <x:t>2.16%</x:t>
+    <x:t>382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$261,704.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vertiv Holdings Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$260,120.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newmont Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$208,437.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ubs Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBSG SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$195,933.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Advantest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>6857 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>1,236</x:t>
-[...161 lines deleted...]
-    <x:t>RCL US</x:t>
+    <x:t>839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$188,378.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Howmet Aerospace Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HWM US</x:t>
   </x:si>
   <x:si>
     <x:t>493</x:t>
   </x:si>
   <x:si>
-    <x:t>$177,980.67</x:t>
-[...2 lines deleted...]
-    <x:t>1.21%</x:t>
+    <x:t>$186,740.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dell Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$170,354.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astera Labs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALAB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$158,340.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$155,338.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cloudflare Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NET US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$144,235.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Comfort Systems Usa Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$129,307.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agnico Eagle Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>575</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$129,152.87</x:t>
   </x:si>
   <x:si>
     <x:t>Monolithic Power Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MPWR US</x:t>
   </x:si>
   <x:si>
+    <x:t>56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$127,427.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokio Marine Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8766 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,077.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Celestica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,931.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barrick Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,608.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credo Technology Group Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRDO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,785.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujikura Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5803 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,397.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galderma Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GALD SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,025.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Targa Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRGP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,292.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wheaton Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WPM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,325.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cameco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,764.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asm International Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASM NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,660.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allstate Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,380.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carvana Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVNA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,912.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teradyne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TER US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,616.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Standard Chartered Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STAN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,648.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Live Nation Entertainment Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LYV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,361.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ftai Aviation Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTAI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,915.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emcor Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EME US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,248.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Disco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6146 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,460.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinross Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,075.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expedia Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,603.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interactive Brokers Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBKR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,298.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technipfmc Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,363.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Post Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7182 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,739.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acs Actividades De Construccion Y Servi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACS SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,134.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms&amp;Ad Insurance Group Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8725 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,555.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commerzbank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBK GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,255.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fairfax Financial Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFH CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,566.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prudential Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,362.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iren Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IREN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,650.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centene Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,114.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lasertec Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6920 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,589.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xpo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XPO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,387.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vestas Wind Systems A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VWS DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,634.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fabrinet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,673.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citizens Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,894.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mastec Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,411.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saab Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAABB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,179.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7936 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,988.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Central Japan Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9022 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,038.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Therapeutics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,011.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eqt Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,344.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alamos Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGI CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,328.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Halma Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLMA LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,602.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Incyte Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,396.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nova Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVMI IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,511.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Post Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6178 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,632.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bawag Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG AV</x:t>
+  </x:si>
+  <x:si>
     <x:t>75</x:t>
   </x:si>
   <x:si>
-    <x:t>$164,170.39</x:t>
-[...29 lines deleted...]
-    <x:t>$156,075.93</x:t>
+    <x:t>$19,489.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Screen Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7735 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,884.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M&amp;G Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MNG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,016.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swedish Orphan Biovitrum Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOBI SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,780.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hochtief Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOT GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,555.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Consolidated Airlines Gro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,337.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hensoldt Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,795.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,243.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raiffeisen Bank International Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RBI AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,616.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indra Sistemas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDR SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,605.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Futu Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FUTU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,658.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Csg Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSG NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,245.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lunr Royalties Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2584272D CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$639.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other/Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,877.30</x:t>
   </x:si>
   <x:si>
     <x:t>1.06%</x:t>
-  </x:si>
-[...910 lines deleted...]
-    <x:t>1.15%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1435,60 +1411,60 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84d7f5274da545ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R59ccbdbd6a214115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R473809593a0a4429" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c75e73878324414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1d9790097275423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd082321a6b134f8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F98"/>
+  <x:dimension ref="A1:F97"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
-    <x:col min="3" max="3" width="15" customWidth="1"/>
+    <x:col min="3" max="3" width="18" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="19" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
@@ -1695,191 +1671,191 @@
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
@@ -2147,71 +2123,71 @@
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
@@ -2247,611 +2223,611 @@
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>218</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
         <x:v>223</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
         <x:v>247</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
         <x:v>252</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
         <x:v>270</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
         <x:v>279</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
         <x:v>284</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
         <x:v>289</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="D62" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="D64" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
         <x:v>303</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="D65" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
         <x:v>318</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
@@ -2927,516 +2903,496 @@
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="D75" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="E75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
         <x:v>354</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="D77" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="E77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="D78" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
         <x:v>368</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="D79" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="E79" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="F81" s="1" t="s">
         <x:v>381</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="F83" s="1" t="s">
         <x:v>390</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="E84" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="F85" s="1" t="s">
         <x:v>399</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="F86" s="1" t="s">
         <x:v>404</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
+      <x:c r="E87" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
+      <x:c r="F88" s="1" t="s">
         <x:v>413</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
+      <x:c r="E89" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
+      <x:c r="F89" s="1" t="s">
         <x:v>418</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
+      <x:c r="E90" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="D90" s="1" t="s">
+      <x:c r="F90" s="1" t="s">
         <x:v>423</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="D91" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
+      <x:c r="E91" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="E91" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="E92" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
+      <x:c r="F92" s="1" t="s">
         <x:v>432</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="D93" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="E94" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="F95" s="1" t="s">
         <x:v>443</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="F96" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A97" s="1">
-[...19 lines deleted...]
-      <x:c r="A98" s="2" t="s">
+      <x:c r="A97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B98" s="2" t="s">
+      <x:c r="B97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C98" s="2" t="s">
+      <x:c r="C97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D98" s="2" t="s">
+      <x:c r="D97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E98" s="2" t="s">
+      <x:c r="E97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F98" s="2" t="s">
+      <x:c r="F97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A98:F98"/>
+    <x:mergeCell ref="A97:F97"/>
   </x:mergeCells>
 </x:worksheet>
 </file>