--- v2 (2026-06-15)
+++ v3 (2026-07-06)
@@ -1,1392 +1,1419 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9689aa5f82594051" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35b2e049f1d74be3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GWTH_asat_20260612" sheetId="1" r:id="Rd082321a6b134f8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GWTH_asat_20260703" sheetId="1" r:id="R8974d4a265044e18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="489" uniqueCount="448">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 12/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="494" uniqueCount="457">
+  <x:si>
+    <x:t>All Fund Holdings as at 03/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>ASML NA</x:t>
   </x:si>
   <x:si>
-    <x:t>352</x:t>
-[...5 lines deleted...]
-    <x:t>5.80%</x:t>
+    <x:t>342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$922,205.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMD US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,232</x:t>
-[...5 lines deleted...]
-    <x:t>5.46%</x:t>
+    <x:t>1,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$892,213.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.65%</x:t>
   </x:si>
   <x:si>
     <x:t>General Aerospace Co</x:t>
   </x:si>
   <x:si>
     <x:t>GE US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,543</x:t>
-[...5 lines deleted...]
-    <x:t>4.66%</x:t>
+    <x:t>1,495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$813,773.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Palantir Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PLTR US</x:t>
   </x:si>
   <x:si>
-    <x:t>3,773</x:t>
-[...5 lines deleted...]
-    <x:t>4.49%</x:t>
+    <x:t>3,657</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$681,782.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMZN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$667,250.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$629,815.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.99%</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,241</x:t>
-[...35 lines deleted...]
-    <x:t>4.30%</x:t>
+    <x:t>1,203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$625,219.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$619,951.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Lam Research Corp</x:t>
   </x:si>
   <x:si>
     <x:t>LRCX US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,200</x:t>
-[...20 lines deleted...]
-    <x:t>3.68%</x:t>
+    <x:t>1,163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$589,272.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Vernova Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$556,916.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kla Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$478,537.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Marvell Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MRVL US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,382</x:t>
-[...35 lines deleted...]
-    <x:t>2.94%</x:t>
+    <x:t>1,340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$473,921.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GOOGL US</x:t>
   </x:si>
   <x:si>
-    <x:t>733</x:t>
-[...5 lines deleted...]
-    <x:t>2.38%</x:t>
+    <x:t>711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$368,965.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amphenol Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$357,159.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Seagate Technology Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>STX US</x:t>
   </x:si>
   <x:si>
-    <x:t>298</x:t>
-[...20 lines deleted...]
-    <x:t>2.15%</x:t>
+    <x:t>289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$341,757.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Arista Networks Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ANET US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,440</x:t>
-[...2 lines deleted...]
-    <x:t>$322,405.04</x:t>
+    <x:t>1,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$322,033.05</x:t>
   </x:si>
   <x:si>
     <x:t>2.04%</x:t>
   </x:si>
   <x:si>
+    <x:t>Rolls-Royce Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RR/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$313,603.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Ufj Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8306 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$307,358.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
+  </x:si>
+  <x:si>
     <x:t>GOOG US</x:t>
   </x:si>
   <x:si>
-    <x:t>588</x:t>
-[...20 lines deleted...]
-    <x:t>1.89%</x:t>
+    <x:t>570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$292,729.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applovin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>371</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$281,939.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
   </x:si>
   <x:si>
     <x:t>Citigroup Inc</x:t>
   </x:si>
   <x:si>
     <x:t>C US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,430</x:t>
-[...35 lines deleted...]
-    <x:t>1.66%</x:t>
+    <x:t>1,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$279,717.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Vertiv Holdings Co</x:t>
   </x:si>
   <x:si>
     <x:t>VRT US</x:t>
   </x:si>
   <x:si>
-    <x:t>610</x:t>
-[...5 lines deleted...]
-    <x:t>1.65%</x:t>
+    <x:t>591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$256,092.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advantest Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6857 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$213,281.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ubs Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBSG SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$209,216.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Newmont Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NEM US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,492</x:t>
-[...35 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>1,446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$202,321.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Howmet Aerospace Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HWM US</x:t>
   </x:si>
   <x:si>
-    <x:t>493</x:t>
-[...2 lines deleted...]
-    <x:t>$186,740.85</x:t>
+    <x:t>478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$186,368.64</x:t>
   </x:si>
   <x:si>
     <x:t>1.18%</x:t>
   </x:si>
   <x:si>
+    <x:t>Astera Labs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALAB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$171,111.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Dell Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>DELL US</x:t>
   </x:si>
   <x:si>
-    <x:t>304</x:t>
-[...20 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,723.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Bloom Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BE US</x:t>
   </x:si>
   <x:si>
-    <x:t>436</x:t>
-[...5 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,217.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Cloudflare Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NET US</x:t>
   </x:si>
   <x:si>
-    <x:t>443</x:t>
-[...5 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$149,944.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agnico Eagle Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$126,710.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokio Marine Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8766 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$123,530.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>Comfort Systems Usa Inc</x:t>
   </x:si>
   <x:si>
     <x:t>FIX US</x:t>
   </x:si>
   <x:si>
+    <x:t>48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,513.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujikura Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5803 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,372.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Celestica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,803.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,153.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barrick Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,784.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galderma Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GALD SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,198.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credo Technology Group Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRDO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,548.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wheaton Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WPM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,103.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allstate Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,820.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cameco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,671.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Targa Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRGP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,013.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Standard Chartered Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STAN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,956.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asm International Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASM NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,650.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carvana Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVNA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,007.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Live Nation Entertainment Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LYV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,218.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teradyne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TER US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,650.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expedia Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,247.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ftai Aviation Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTAI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,022.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Disco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6146 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,938.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinross Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,207.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emcor Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EME US</x:t>
+  </x:si>
+  <x:si>
     <x:t>49</x:t>
   </x:si>
   <x:si>
-    <x:t>$129,307.27</x:t>
-[...281 lines deleted...]
-    <x:t>6146 JP</x:t>
+    <x:t>$54,730.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interactive Brokers Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBKR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,517.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Post Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7182 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,448.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acs Actividades De Construccion Y Servi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACS SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,708.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technipfmc Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,276.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commerzbank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBK GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,292.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lasertec Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6920 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,135.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prudential Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,954.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fairfax Financial Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFH CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,765.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms&amp;Ad Insurance Group Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8725 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,148.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centene Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,932.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vestas Wind Systems A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VWS DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,740.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citizens Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,457.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xpo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XPO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,889.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mastec Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,074.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saab Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAABB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,695.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7936 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,261.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Central Japan Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9022 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,105.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Therapeutics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,061.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eqt Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,418.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fabrinet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,255.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iren Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IREN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,833.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Incyte Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,801.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Screen Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7735 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,752.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Halma Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLMA LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,671.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alamos Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGI CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,344.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Post Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6178 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,611.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nova Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVMI IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,156.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bawag Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,263.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M&amp;G Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MNG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,028.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swedish Orphan Biovitrum Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOBI SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,620.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Consolidated Airlines Gro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,282.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hochtief Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOT GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,198.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,840.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raiffeisen Bank International Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RBI AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,679.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hensoldt Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,975.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indra Sistemas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDR SM</x:t>
   </x:si>
   <x:si>
     <x:t>92</x:t>
   </x:si>
   <x:si>
-    <x:t>$57,460.90</x:t>
-[...74 lines deleted...]
-    <x:t>ACS SM</x:t>
+    <x:t>$7,807.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Futu Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FUTU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,399.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Csg Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSG NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,985.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACS/D SM</x:t>
   </x:si>
   <x:si>
     <x:t>246</x:t>
   </x:si>
   <x:si>
-    <x:t>$50,134.12</x:t>
-[...464 lines deleted...]
-    <x:t>$7,245.02</x:t>
+    <x:t>$729.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Lunr Royalties Corp</x:t>
   </x:si>
   <x:si>
-    <x:t>2584272D CN</x:t>
-[...8 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>LUNR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11.64</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$166,877.30</x:t>
-[...2 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>$146,323.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1411,60 +1438,60 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c75e73878324414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1d9790097275423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd082321a6b134f8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17114278d6cf44f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R20e55311efb94eb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8974d4a265044e18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F97"/>
+  <x:dimension ref="A1:F98"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
-    <x:col min="3" max="3" width="18" customWidth="1"/>
+    <x:col min="3" max="3" width="14" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="19" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
@@ -1811,91 +1838,91 @@
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
@@ -2123,1276 +2150,1296 @@
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
         <x:v>220</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
         <x:v>269</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
         <x:v>283</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
         <x:v>296</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
         <x:v>329</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
         <x:v>347</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
         <x:v>356</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
         <x:v>374</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
         <x:v>383</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="F87" s="1" t="s">
         <x:v>407</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="F90" s="1" t="s">
         <x:v>421</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="F93" s="1" t="s">
         <x:v>435</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A97" s="2" t="s">
+      <x:c r="A97" s="1">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="B97" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="F97" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A98" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B97" s="2" t="s">
+      <x:c r="B98" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C97" s="2" t="s">
+      <x:c r="C98" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D97" s="2" t="s">
+      <x:c r="D98" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E97" s="2" t="s">
+      <x:c r="E98" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F97" s="2" t="s">
+      <x:c r="F98" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A97:F97"/>
+    <x:mergeCell ref="A98:F98"/>
   </x:mergeCells>
 </x:worksheet>
 </file>