--- v3 (2026-07-06)
+++ v4 (2026-07-27)
@@ -1,1419 +1,1386 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35b2e049f1d74be3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R933dd8f74fb2444c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GWTH_asat_20260703" sheetId="1" r:id="R8974d4a265044e18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GWTH_asat_20260727" sheetId="1" r:id="R1899607fde3a417f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="494" uniqueCount="457">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 03/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="484" uniqueCount="446">
+  <x:si>
+    <x:t>All Fund Holdings as at 27/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Advanced Micro Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$894,749.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.96%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>ASML NA</x:t>
   </x:si>
   <x:si>
-    <x:t>342</x:t>
-[...20 lines deleted...]
-    <x:t>5.65%</x:t>
+    <x:t>343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$872,917.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.82%</x:t>
   </x:si>
   <x:si>
     <x:t>General Aerospace Co</x:t>
   </x:si>
   <x:si>
     <x:t>GE US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,495</x:t>
-[...5 lines deleted...]
-    <x:t>5.15%</x:t>
+    <x:t>1,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$759,240.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$665,640.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$659,622.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Palantir Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>PLTR US</x:t>
   </x:si>
   <x:si>
-    <x:t>3,657</x:t>
-[...5 lines deleted...]
-    <x:t>4.32%</x:t>
+    <x:t>3,668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$645,160.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Amazon.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMZN US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,907</x:t>
-[...35 lines deleted...]
-    <x:t>3.96%</x:t>
+    <x:t>1,913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$635,367.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT US</x:t>
   </x:si>
   <x:si>
+    <x:t>715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$548,642.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRCX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$509,665.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Vernova Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$506,757.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kla Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$425,648.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$373,535.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seagate Technology Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$353,423.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arista Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANET US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$348,552.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Ufj Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8306 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$340,123.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amphenol Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$329,872.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alphabet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOOGL US</x:t>
+  </x:si>
+  <x:si>
     <x:t>713</x:t>
   </x:si>
   <x:si>
-    <x:t>$619,951.68</x:t>
-[...8 lines deleted...]
-    <x:t>LRCX US</x:t>
+    <x:t>$326,213.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rolls-Royce Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RR/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$293,137.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citigroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262,923.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOOG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$260,714.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vertiv Holdings Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$246,381.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ubs Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBSG SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$210,250.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applovin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$208,652.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advantest Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6857 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$206,400.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Howmet Aerospace Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HWM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$198,676.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newmont Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$193,487.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dell Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$185,304.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cloudflare Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NET US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$161,675.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokio Marine Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8766 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$129,648.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astera Labs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALAB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,247.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Comfort Systems Usa Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$119,071.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agnico Eagle Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$116,340.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,174.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,971.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujikura Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5803 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,442.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Celestica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,523.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barrick Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,438.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allstate Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,791.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galderma Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GALD SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,321.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Targa Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRGP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,537.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wheaton Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WPM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,746.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Standard Chartered Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STAN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,987.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credo Technology Group Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRDO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,555.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cameco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,992.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Live Nation Entertainment Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LYV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,447.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asm International Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASM NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,767.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teradyne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TER US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,092.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expedia Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,604.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carvana Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVNA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,154.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technipfmc Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,449.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Post Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7182 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,856.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ftai Aviation Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTAI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,629.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interactive Brokers Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBKR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,478.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinross Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,598.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emcor Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EME US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,225.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prudential Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,896.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms&amp;Ad Insurance Group Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8725 JP</x:t>
   </x:si>
   <x:si>
     <x:t>1,163</x:t>
   </x:si>
   <x:si>
-    <x:t>$589,272.29</x:t>
-[...260 lines deleted...]
-    <x:t>ALAB US</x:t>
+    <x:t>$49,779.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Disco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6146 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,356.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commerzbank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBK GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,591.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acs Actividades De Construccion Y Servi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACS SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,382.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fairfax Financial Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFH CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,870.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lasertec Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6920 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,629.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centene Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,830.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xpo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XPO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,795.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citizens Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,747.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vestas Wind Systems A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VWS DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,383.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saab Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAABB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,884.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7936 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,811.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Central Japan Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9022 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,895.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mastec Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,389.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eqt Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,504.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Therapeutics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,247.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fabrinet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,290.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iren Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IREN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,378.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Incyte Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,950.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Post Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6178 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,411.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Halma Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLMA LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,847.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alamos Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGI CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,941.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Screen Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7735 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,022.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nova Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVMI IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,357.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bawag Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,444.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M&amp;G Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MNG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,570.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swedish Orphan Biovitrum Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOBI SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,765.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Consolidated Airlines Gro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,810.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hochtief Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOT GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,655.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raiffeisen Bank International Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RBI AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,652.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hensoldt Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,524.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,405.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indra Sistemas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDR SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,993.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Futu Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FUTU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,819.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Csg Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSG NA</x:t>
   </x:si>
   <x:si>
     <x:t>292</x:t>
   </x:si>
   <x:si>
-    <x:t>$171,111.86</x:t>
-[...935 lines deleted...]
-    <x:t>$11.64</x:t>
+    <x:t>$7,376.10</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$146,323.24</x:t>
-[...2 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>$165,197.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1438,56 +1405,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17114278d6cf44f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R20e55311efb94eb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8974d4a265044e18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd059e69cee994648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rec2f743de5194e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1899607fde3a417f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F98"/>
+  <x:dimension ref="A1:F96"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="14" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="19" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1878,71 +1845,71 @@
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
@@ -2250,531 +2217,531 @@
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>205</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
         <x:v>252</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
         <x:v>275</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
         <x:v>280</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
         <x:v>285</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="D62" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
         <x:v>295</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="D63" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
         <x:v>300</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
@@ -2810,291 +2777,291 @@
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="D69" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
         <x:v>336</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="D72" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
         <x:v>341</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="D73" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
         <x:v>346</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="D74" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
         <x:v>351</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="D76" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="D77" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="E77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
         <x:v>364</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="D79" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="E79" s="1" t="s">
+      <x:c r="F79" s="1" t="s">
         <x:v>373</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="D80" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="E80" s="1" t="s">
+      <x:c r="F80" s="1" t="s">
         <x:v>378</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
@@ -3130,111 +3097,111 @@
       </x:c>
       <x:c r="E83" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="D85" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="E85" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="E85" s="1" t="s">
+      <x:c r="F85" s="1" t="s">
         <x:v>401</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="D86" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
+      <x:c r="E86" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="E86" s="1" t="s">
+      <x:c r="F86" s="1" t="s">
         <x:v>406</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
+      <x:c r="D87" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
+      <x:c r="E87" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="E87" s="1" t="s">
+      <x:c r="F87" s="1" t="s">
         <x:v>411</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
@@ -3270,176 +3237,136 @@
       </x:c>
       <x:c r="E90" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="D92" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
+      <x:c r="E92" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="E92" s="1" t="s">
+      <x:c r="F92" s="1" t="s">
         <x:v>434</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="D93" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A96" s="1">
-[...39 lines deleted...]
-      <x:c r="A98" s="2" t="s">
+      <x:c r="A96" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B98" s="2" t="s">
+      <x:c r="B96" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C98" s="2" t="s">
+      <x:c r="C96" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D98" s="2" t="s">
+      <x:c r="D96" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E98" s="2" t="s">
+      <x:c r="E96" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F98" s="2" t="s">
+      <x:c r="F96" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A98:F98"/>
+    <x:mergeCell ref="A96:F96"/>
   </x:mergeCells>
 </x:worksheet>
 </file>