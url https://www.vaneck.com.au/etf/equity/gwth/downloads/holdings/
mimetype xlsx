--- v4 (2026-07-27)
+++ v5 (2026-08-17)
@@ -1,1386 +1,1389 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R933dd8f74fb2444c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R177bf521f84a4250" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GWTH_asat_20260727" sheetId="1" r:id="R1899607fde3a417f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GWTH_asat_20260814" sheetId="1" r:id="Rbe009da6b0b64190"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="484" uniqueCount="446">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 27/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="484" uniqueCount="447">
+  <x:si>
+    <x:t>All Fund Holdings as at 14/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Palantir Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLTR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$929,316.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asml Holding Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASML NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$901,966.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.63%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMD US</x:t>
   </x:si>
   <x:si>
     <x:t>1,198</x:t>
   </x:si>
   <x:si>
-    <x:t>$894,749.95</x:t>
-[...17 lines deleted...]
-    <x:t>5.82%</x:t>
+    <x:t>$818,973.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.11%</x:t>
   </x:si>
   <x:si>
     <x:t>General Aerospace Co</x:t>
   </x:si>
   <x:si>
     <x:t>GE US</x:t>
   </x:si>
   <x:si>
     <x:t>1,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$759,240.06</x:t>
-[...2 lines deleted...]
-    <x:t>5.06%</x:t>
+    <x:t>$765,635.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMZN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$717,845.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA US</x:t>
   </x:si>
   <x:si>
     <x:t>2,249</x:t>
   </x:si>
   <x:si>
-    <x:t>$665,640.82</x:t>
-[...2 lines deleted...]
-    <x:t>4.44%</x:t>
+    <x:t>$717,146.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO US</x:t>
   </x:si>
   <x:si>
     <x:t>1,207</x:t>
   </x:si>
   <x:si>
-    <x:t>$659,622.76</x:t>
-[...32 lines deleted...]
-    <x:t>4.23%</x:t>
+    <x:t>$713,762.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRCX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$556,635.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT US</x:t>
   </x:si>
   <x:si>
     <x:t>715</x:t>
   </x:si>
   <x:si>
-    <x:t>$548,642.32</x:t>
-[...17 lines deleted...]
-    <x:t>3.40%</x:t>
+    <x:t>$540,932.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Ge Vernova Llc</x:t>
   </x:si>
   <x:si>
     <x:t>GEV US</x:t>
   </x:si>
   <x:si>
     <x:t>349</x:t>
   </x:si>
   <x:si>
-    <x:t>$506,757.81</x:t>
-[...2 lines deleted...]
-    <x:t>3.38%</x:t>
+    <x:t>$518,360.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$422,630.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Kla Corp</x:t>
   </x:si>
   <x:si>
     <x:t>KLAC US</x:t>
   </x:si>
   <x:si>
     <x:t>1,413</x:t>
   </x:si>
   <x:si>
-    <x:t>$425,648.87</x:t>
-[...17 lines deleted...]
-    <x:t>2.49%</x:t>
+    <x:t>$418,710.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arista Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANET US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$403,464.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Seagate Technology Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>STX US</x:t>
   </x:si>
   <x:si>
     <x:t>290</x:t>
   </x:si>
   <x:si>
-    <x:t>$353,423.57</x:t>
+    <x:t>$378,171.82</x:t>
   </x:si>
   <x:si>
     <x:t>2.36%</x:t>
   </x:si>
   <x:si>
-    <x:t>Arista Networks Inc</x:t>
-[...11 lines deleted...]
-    <x:t>2.32%</x:t>
+    <x:t>Amphenol Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APH US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$354,231.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alphabet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOOGL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$349,521.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Mitsubishi Ufj Financial Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>8306 JP</x:t>
   </x:si>
   <x:si>
     <x:t>10,368</x:t>
   </x:si>
   <x:si>
-    <x:t>$340,123.92</x:t>
-[...32 lines deleted...]
-    <x:t>2.17%</x:t>
+    <x:t>$341,927.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Rolls-Royce Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>RR/ LN</x:t>
   </x:si>
   <x:si>
     <x:t>10,858</x:t>
   </x:si>
   <x:si>
-    <x:t>$293,137.52</x:t>
-[...2 lines deleted...]
-    <x:t>1.95%</x:t>
+    <x:t>$316,580.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOOG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$277,955.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Citigroup Inc</x:t>
   </x:si>
   <x:si>
     <x:t>C US</x:t>
   </x:si>
   <x:si>
     <x:t>1,390</x:t>
   </x:si>
   <x:si>
-    <x:t>$262,923.48</x:t>
-[...14 lines deleted...]
-    <x:t>1.74%</x:t>
+    <x:t>$272,924.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advantest Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6857 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$260,765.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Vertiv Holdings Co</x:t>
   </x:si>
   <x:si>
     <x:t>VRT US</x:t>
   </x:si>
   <x:si>
     <x:t>593</x:t>
   </x:si>
   <x:si>
-    <x:t>$246,381.13</x:t>
-[...2 lines deleted...]
-    <x:t>1.64%</x:t>
+    <x:t>$240,934.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newmont Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$234,505.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Ubs Group Ag</x:t>
   </x:si>
   <x:si>
     <x:t>UBSG SW</x:t>
   </x:si>
   <x:si>
     <x:t>2,839</x:t>
   </x:si>
   <x:si>
-    <x:t>$210,250.30</x:t>
-[...2 lines deleted...]
-    <x:t>1.40%</x:t>
+    <x:t>$215,273.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dell Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$207,168.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cloudflare Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NET US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$201,808.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Howmet Aerospace Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HWM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$192,135.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Applovin Corp</x:t>
   </x:si>
   <x:si>
     <x:t>APP US</x:t>
   </x:si>
   <x:si>
     <x:t>372</x:t>
   </x:si>
   <x:si>
-    <x:t>$208,652.12</x:t>
-[...77 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>$164,621.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agnico Eagle Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$142,720.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,755.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astera Labs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALAB US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$133,853.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Tokio Marine Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>8766 JP</x:t>
   </x:si>
   <x:si>
     <x:t>1,828</x:t>
   </x:si>
   <x:si>
-    <x:t>$129,648.10</x:t>
-[...17 lines deleted...]
-    <x:t>0.81%</x:t>
+    <x:t>$123,887.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujikura Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5803 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,510.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Comfort Systems Usa Inc</x:t>
   </x:si>
   <x:si>
     <x:t>FIX US</x:t>
   </x:si>
   <x:si>
     <x:t>48</x:t>
   </x:si>
   <x:si>
-    <x:t>$119,071.03</x:t>
-[...32 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>$117,368.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Monolithic Power Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MPWR US</x:t>
   </x:si>
   <x:si>
     <x:t>55</x:t>
   </x:si>
   <x:si>
-    <x:t>$104,971.79</x:t>
-[...14 lines deleted...]
-    <x:t>$94,442.24</x:t>
+    <x:t>$106,065.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Celestica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$105,296.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barrick Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100,701.19</x:t>
   </x:si>
   <x:si>
     <x:t>0.63%</x:t>
   </x:si>
   <x:si>
-    <x:t>Celestica Inc</x:t>
-[...23 lines deleted...]
-    <x:t>$92,438.00</x:t>
+    <x:t>Credo Technology Group Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRDO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,492.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wheaton Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WPM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,109.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galderma Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GALD SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,412.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Allstate Corp/The</x:t>
   </x:si>
   <x:si>
     <x:t>ALL US</x:t>
   </x:si>
   <x:si>
     <x:t>236</x:t>
   </x:si>
   <x:si>
-    <x:t>$87,791.24</x:t>
-[...17 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>$87,004.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Standard Chartered Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STAN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,285.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expedia Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,457.94</x:t>
   </x:si>
   <x:si>
     <x:t>Targa Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>TRGP US</x:t>
   </x:si>
   <x:si>
     <x:t>210</x:t>
   </x:si>
   <x:si>
-    <x:t>$84,537.87</x:t>
-[...44 lines deleted...]
-    <x:t>$76,555.26</x:t>
+    <x:t>$79,321.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Cameco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>CCO CN</x:t>
   </x:si>
   <x:si>
     <x:t>564</x:t>
   </x:si>
   <x:si>
-    <x:t>$70,992.47</x:t>
+    <x:t>$77,918.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carvana Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVNA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,146.06</x:t>
   </x:si>
   <x:si>
     <x:t>0.47%</x:t>
   </x:si>
   <x:si>
+    <x:t>Teradyne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TER US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,532.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asm International Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASM NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,714.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Live Nation Entertainment Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LYV US</x:t>
   </x:si>
   <x:si>
     <x:t>262</x:t>
   </x:si>
   <x:si>
-    <x:t>$66,447.55</x:t>
-[...56 lines deleted...]
-    <x:t>$63,154.89</x:t>
+    <x:t>$68,994.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinross Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,505.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emcor Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EME US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,646.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Technipfmc Plc</x:t>
   </x:si>
   <x:si>
     <x:t>FTI US</x:t>
   </x:si>
   <x:si>
     <x:t>514</x:t>
   </x:si>
   <x:si>
-    <x:t>$56,449.16</x:t>
-[...2 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>$55,775.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ftai Aviation Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTAI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,066.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interactive Brokers Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBKR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,696.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Japan Post Bank Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>7182 JP</x:t>
   </x:si>
   <x:si>
     <x:t>1,857</x:t>
   </x:si>
   <x:si>
-    <x:t>$55,856.11</x:t>
-[...56 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>$53,217.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Disco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6146 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,095.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commerzbank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBK GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,669.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms&amp;Ad Insurance Group Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8725 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,102.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Prudential Plc</x:t>
   </x:si>
   <x:si>
     <x:t>PRU LN</x:t>
   </x:si>
   <x:si>
     <x:t>2,435</x:t>
   </x:si>
   <x:si>
-    <x:t>$50,896.81</x:t>
-[...47 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>$47,369.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vestas Wind Systems A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VWS DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,961.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fairfax Financial Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFH CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,512.00</x:t>
   </x:si>
   <x:si>
     <x:t>Acs Actividades De Construccion Y Servi</x:t>
   </x:si>
   <x:si>
     <x:t>ACS SM</x:t>
   </x:si>
   <x:si>
     <x:t>243</x:t>
   </x:si>
   <x:si>
-    <x:t>$45,382.63</x:t>
-[...14 lines deleted...]
-    <x:t>$44,870.65</x:t>
+    <x:t>$43,635.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saab Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAABB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,941.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centene Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,060.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Lasertec Corp</x:t>
   </x:si>
   <x:si>
     <x:t>6920 JP</x:t>
   </x:si>
   <x:si>
     <x:t>113</x:t>
   </x:si>
   <x:si>
-    <x:t>$42,629.32</x:t>
-[...17 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>$40,682.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citizens Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,494.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Xpo Inc</x:t>
   </x:si>
   <x:si>
     <x:t>XPO US</x:t>
   </x:si>
   <x:si>
     <x:t>124</x:t>
   </x:si>
   <x:si>
-    <x:t>$37,795.29</x:t>
-[...38 lines deleted...]
-    <x:t>$36,884.06</x:t>
+    <x:t>$37,042.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Asics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>7936 JP</x:t>
   </x:si>
   <x:si>
     <x:t>855</x:t>
   </x:si>
   <x:si>
-    <x:t>$35,811.41</x:t>
-[...2 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>$36,232.84</x:t>
   </x:si>
   <x:si>
     <x:t>Central Japan Railway Co</x:t>
   </x:si>
   <x:si>
     <x:t>9022 JP</x:t>
   </x:si>
   <x:si>
     <x:t>1,026</x:t>
   </x:si>
   <x:si>
-    <x:t>$34,895.39</x:t>
-[...2 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>$34,967.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fabrinet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,476.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iren Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IREN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,892.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eqt Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,769.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Therapeutics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,378.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Incyte Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,315.50</x:t>
   </x:si>
   <x:si>
     <x:t>Mastec Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MTZ US</x:t>
   </x:si>
   <x:si>
     <x:t>67</x:t>
   </x:si>
   <x:si>
-    <x:t>$32,389.32</x:t>
-[...68 lines deleted...]
-    <x:t>$27,950.51</x:t>
+    <x:t>$27,130.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Japan Post Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>6178 JP</x:t>
   </x:si>
   <x:si>
     <x:t>1,216</x:t>
   </x:si>
   <x:si>
-    <x:t>$26,411.63</x:t>
-[...2 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>$25,722.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alamos Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGI CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,151.48</x:t>
   </x:si>
   <x:si>
     <x:t>Halma Plc</x:t>
   </x:si>
   <x:si>
     <x:t>HLMA LN</x:t>
   </x:si>
   <x:si>
     <x:t>346</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,847.63</x:t>
-[...14 lines deleted...]
-    <x:t>$22,941.02</x:t>
+    <x:t>$24,767.15</x:t>
   </x:si>
   <x:si>
     <x:t>0.15%</x:t>
   </x:si>
   <x:si>
+    <x:t>Bawag Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,553.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Screen Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>7735 JP</x:t>
   </x:si>
   <x:si>
     <x:t>159</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,022.89</x:t>
+    <x:t>$19,983.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Nova Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>NVMI IT</x:t>
   </x:si>
   <x:si>
     <x:t>32</x:t>
   </x:si>
   <x:si>
-    <x:t>$21,357.91</x:t>
-[...14 lines deleted...]
-    <x:t>$20,444.25</x:t>
+    <x:t>$18,638.33</x:t>
   </x:si>
   <x:si>
     <x:t>M&amp;G Plc</x:t>
   </x:si>
   <x:si>
     <x:t>MNG LN</x:t>
   </x:si>
   <x:si>
     <x:t>2,588</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,570.95</x:t>
-[...2 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>$17,486.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Swedish Orphan Biovitrum Ab</x:t>
   </x:si>
   <x:si>
     <x:t>SOBI SS</x:t>
   </x:si>
   <x:si>
     <x:t>219</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,765.07</x:t>
-[...2 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>$14,561.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>International Consolidated Airlines Gro</x:t>
   </x:si>
   <x:si>
     <x:t>IAG SM</x:t>
   </x:si>
   <x:si>
     <x:t>1,669</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,810.55</x:t>
-[...2 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>$14,120.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hensoldt Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,231.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,825.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raiffeisen Bank International Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RBI AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,798.58</x:t>
   </x:si>
   <x:si>
     <x:t>Hochtief Ag</x:t>
   </x:si>
   <x:si>
     <x:t>HOT GR</x:t>
   </x:si>
   <x:si>
     <x:t>16</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,655.64</x:t>
-[...41 lines deleted...]
-    <x:t>$10,405.62</x:t>
+    <x:t>$11,602.18</x:t>
   </x:si>
   <x:si>
     <x:t>Indra Sistemas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>IDR SM</x:t>
   </x:si>
   <x:si>
     <x:t>92</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,993.25</x:t>
+    <x:t>$9,677.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Csg Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSG NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,011.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Futu Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FUTU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,142.38</x:t>
   </x:si>
   <x:si>
     <x:t>0.05%</x:t>
   </x:si>
   <x:si>
-    <x:t>Futu Holdings Ltd</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$165,197.03</x:t>
-[...2 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>$157,438.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1405,51 +1408,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd059e69cee994648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rec2f743de5194e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1899607fde3a417f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R792ec5ff71a64aaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R94fb11bf98eb46d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbe009da6b0b64190" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F96"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="14" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="19" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1845,71 +1848,71 @@
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
@@ -2197,71 +2200,71 @@
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
@@ -2377,831 +2380,831 @@
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
         <x:v>251</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
         <x:v>261</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="D61" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
         <x:v>289</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="D62" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="D63" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
         <x:v>299</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="D64" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="D65" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="D66" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
         <x:v>317</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
         <x:v>322</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="D69" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
         <x:v>327</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
         <x:v>332</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="D74" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
         <x:v>350</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="D75" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="E75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
         <x:v>355</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
         <x:v>360</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
         <x:v>374</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
         <x:v>393</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="F87" s="1" t="s">
         <x:v>407</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
@@ -3271,97 +3274,97 @@
       </x:c>
       <x:c r="C92" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6" ht="15" customHeight="1">
       <x:c r="A96" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B96" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C96" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D96" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E96" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F96" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>