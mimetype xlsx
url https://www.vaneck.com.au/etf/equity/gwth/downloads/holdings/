--- v5 (2026-08-17)
+++ v6 (2026-09-12)
@@ -1,1389 +1,1350 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R177bf521f84a4250" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb58f1682dcf046aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GWTH_asat_20260814" sheetId="1" r:id="Rbe009da6b0b64190"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GWTH_asat_20260911" sheetId="1" r:id="Rbad051e0fe864319"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="484" uniqueCount="447">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 14/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="474" uniqueCount="434">
+  <x:si>
+    <x:t>All Fund Holdings as at 11/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
-    <x:t>Palantir Technologies Inc</x:t>
-[...11 lines deleted...]
-    <x:t>5.80%</x:t>
+    <x:t>Advanced Micro Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$826,218.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micron Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MU US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$797,690.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>ASML NA</x:t>
   </x:si>
   <x:si>
-    <x:t>343</x:t>
-[...20 lines deleted...]
-    <x:t>5.11%</x:t>
+    <x:t>312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$746,136.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.96%</x:t>
   </x:si>
   <x:si>
     <x:t>General Aerospace Co</x:t>
   </x:si>
   <x:si>
     <x:t>GE US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,500</x:t>
-[...47 lines deleted...]
-    <x:t>$713,762.28</x:t>
+    <x:t>1,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$682,849.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eli Lilly &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$670,541.16</x:t>
   </x:si>
   <x:si>
     <x:t>4.45%</x:t>
   </x:si>
   <x:si>
+    <x:t>Ge Vernova Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$511,707.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caterpillar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$506,494.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$496,573.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.30%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lam Research Corp</x:t>
   </x:si>
   <x:si>
     <x:t>LRCX US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,167</x:t>
-[...35 lines deleted...]
-    <x:t>3.23%</x:t>
+    <x:t>1,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$481,854.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alphabet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOOGL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$413,429.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Marvell Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MRVL US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,344</x:t>
-[...2 lines deleted...]
-    <x:t>$422,630.98</x:t>
+    <x:t>1,281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$405,602.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crowdstrike Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRWD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$398,022.74</x:t>
   </x:si>
   <x:si>
     <x:t>2.64%</x:t>
   </x:si>
   <x:si>
+    <x:t>Arista Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANET US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$371,493.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Kla Corp</x:t>
   </x:si>
   <x:si>
     <x:t>KLAC US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,413</x:t>
-[...20 lines deleted...]
-    <x:t>2.52%</x:t>
+    <x:t>1,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$370,525.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Seagate Technology Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>STX US</x:t>
   </x:si>
   <x:si>
-    <x:t>290</x:t>
-[...5 lines deleted...]
-    <x:t>2.36%</x:t>
+    <x:t>287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$345,268.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kioxia Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285A JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$340,137.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Amphenol Corp</x:t>
   </x:si>
   <x:si>
     <x:t>APH US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,510</x:t>
-[...35 lines deleted...]
-    <x:t>2.13%</x:t>
+    <x:t>2,952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$330,493.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advantest Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6857 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$325,591.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOOG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$325,411.96</x:t>
   </x:si>
   <x:si>
     <x:t>Rolls-Royce Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>RR/ LN</x:t>
   </x:si>
   <x:si>
-    <x:t>10,858</x:t>
-[...17 lines deleted...]
-    <x:t>1.73%</x:t>
+    <x:t>11,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$306,114.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dell Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$252,320.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Citigroup Inc</x:t>
   </x:si>
   <x:si>
     <x:t>C US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,390</x:t>
-[...17 lines deleted...]
-    <x:t>$260,765.70</x:t>
+    <x:t>1,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$245,002.74</x:t>
   </x:si>
   <x:si>
     <x:t>1.63%</x:t>
   </x:si>
   <x:si>
+    <x:t>Siemens Energy Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENR GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$238,719.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Digital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$228,921.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ubs Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBSG SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$211,068.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Recruit Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6098 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$195,671.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Vertiv Holdings Co</x:t>
   </x:si>
   <x:si>
     <x:t>VRT US</x:t>
   </x:si>
   <x:si>
-    <x:t>593</x:t>
-[...47 lines deleted...]
-    <x:t>$207,168.58</x:t>
+    <x:t>563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$194,890.01</x:t>
   </x:si>
   <x:si>
     <x:t>1.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Cloudflare Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NET US</x:t>
   </x:si>
   <x:si>
-    <x:t>431</x:t>
-[...5 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$194,481.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortinet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTNT US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178,174.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mizuho Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8411 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,710.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snowflake Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNOW US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,595.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Howmet Aerospace Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HWM US</x:t>
   </x:si>
   <x:si>
-    <x:t>480</x:t>
-[...35 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,848.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>Bloom Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BE US</x:t>
   </x:si>
   <x:si>
-    <x:t>424</x:t>
-[...5 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$142,443.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datadog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DDOG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,812.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barrick Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$115,716.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Astera Labs Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ALAB US</x:t>
   </x:si>
   <x:si>
-    <x:t>293</x:t>
-[...20 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$115,510.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Comfort Systems Usa Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$113,185.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coherent Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,386.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Fujikura Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>5803 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>2,353</x:t>
-[...20 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>2,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,648.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Monolithic Power Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MPWR US</x:t>
   </x:si>
   <x:si>
-    <x:t>55</x:t>
-[...5 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,698.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Celestica Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CLS CN</x:t>
   </x:si>
   <x:si>
-    <x:t>214</x:t>
-[...17 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,923.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Targa Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRGP US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,077.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natera Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTRA US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,079.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>Credo Technology Group Holding Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>CRDO US</x:t>
   </x:si>
   <x:si>
-    <x:t>251</x:t>
-[...20 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,685.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Galderma Group Ag</x:t>
   </x:si>
   <x:si>
     <x:t>GALD SW</x:t>
   </x:si>
   <x:si>
-    <x:t>284</x:t>
-[...5 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,299.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expedia Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,915.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asm International Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASM NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,890.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Allstate Corp/The</x:t>
   </x:si>
   <x:si>
     <x:t>ALL US</x:t>
   </x:si>
   <x:si>
-    <x:t>236</x:t>
-[...65 lines deleted...]
-    <x:t>CVNA US</x:t>
+    <x:t>191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,092.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Live Nation Entertainment Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LYV US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,912.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teradyne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TER US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,105.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flex Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLEX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,245.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Twilio Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TWLO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,652.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technipfmc Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,094.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interactive Brokers Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBKR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,523.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Post Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7182 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,474.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms&amp;Ad Insurance Group Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8725 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,988.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resona Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8308 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,472.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carpenter Technology Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,275.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jabil Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JBL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,777.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centene Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,612.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commerzbank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBK GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,748.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ati Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATI US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,643.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cboe Global Markets Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBOE US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,503.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lasertec Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6920 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,858.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acs Actividades De Construccion Y Servi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACS SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,687.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saab Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAABB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,371.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7936 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,809.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xpo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XPO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,288.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citizens Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,181.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Furukawa Electric Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5801 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,090.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neurocrine Biosciences Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBIX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,556.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Post Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6178 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,179.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fabrinet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,541.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delta Air Lines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,266.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sharkninja Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,413.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mastec Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,112.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Concordia Financial Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7186 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,166.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diploma Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPLM LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,102.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Airlines Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UAL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,639.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M&amp;G Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MNG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,632.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swedish Orphan Biovitrum Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOBI SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,258.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Consolidated Airlines Gro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,973.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,453.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hochtief Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOT GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,284.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indra Sistemas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDR SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,644.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Lufthansa Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LHA GR</x:t>
   </x:si>
   <x:si>
     <x:t>730</x:t>
   </x:si>
   <x:si>
-    <x:t>$76,146.06</x:t>
-[...629 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$9,087.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harel Insurance Investments &amp; Financial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARL IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,000.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delivery Hero Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHER GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,799.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airtel Africa Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAF LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,453.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$157,438.60</x:t>
-[...2 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>$177,381.97</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1408,56 +1369,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R792ec5ff71a64aaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R94fb11bf98eb46d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbe009da6b0b64190" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d2d88908be84d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R656b8e91706d43d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbad051e0fe864319" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F96"/>
+  <x:dimension ref="A1:F94"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="14" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="19" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1848,823 +1809,823 @@
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>218</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
         <x:v>223</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
         <x:v>246</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
         <x:v>270</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="D58" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="D59" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
         <x:v>279</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="D60" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
         <x:v>284</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
@@ -2700,131 +2661,131 @@
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
         <x:v>304</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
         <x:v>318</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
@@ -2860,516 +2821,476 @@
       </x:c>
       <x:c r="E71" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="D73" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
         <x:v>345</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="D76" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
         <x:v>359</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="D77" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
         <x:v>367</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
+      <x:c r="F79" s="1" t="s">
         <x:v>372</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="F80" s="1" t="s">
         <x:v>377</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="D81" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="E81" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="E81" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="F83" s="1" t="s">
         <x:v>390</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
         <x:v>395</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="E85" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="F86" s="1" t="s">
         <x:v>404</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
+      <x:c r="F88" s="1" t="s">
         <x:v>413</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="F92" s="1" t="s">
         <x:v>430</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A94" s="1">
-[...39 lines deleted...]
-      <x:c r="A96" s="2" t="s">
+      <x:c r="A94" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B96" s="2" t="s">
+      <x:c r="B94" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C96" s="2" t="s">
+      <x:c r="C94" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D96" s="2" t="s">
+      <x:c r="D94" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E96" s="2" t="s">
+      <x:c r="E94" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F96" s="2" t="s">
+      <x:c r="F94" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A96:F96"/>
+    <x:mergeCell ref="A94:F94"/>
   </x:mergeCells>
 </x:worksheet>
 </file>