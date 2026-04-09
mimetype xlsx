--- v3 (2026-03-20)
+++ v4 (2026-04-09)
@@ -1,819 +1,777 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa66d95a5547469d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bc43698f3bb4b15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HLTH_asat_20260319" sheetId="1" r:id="R30f2846638de4406"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HLTH_asat_20260409" sheetId="1" r:id="R396c50f1f4954fe2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="257">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 19/03/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="243">
+  <x:si>
+    <x:t>All Fund Holdings as at 09/04/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Arrowhead Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARWR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,155,535.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kyowa Kirin Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4151 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,123,064.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Pharmaceutical Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WST US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,116,314.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argenx Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARGX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,107,784.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astellas Pharma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,106,197.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ucb Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UCB BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,083,538.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ipsen Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPN FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,081,751.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Globus Medical Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GMED US</x:t>
   </x:si>
   <x:si>
-    <x:t>11,425</x:t>
-[...5 lines deleted...]
-    <x:t>2.87%</x:t>
+    <x:t>8,230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,072,226.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Therapeutics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,072,152.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astrazeneca Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZN SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,071,888.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Illumina Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILMN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,063,750.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exelixis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXEL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,917</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,059,335.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Merck &amp; Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MRK US</x:t>
   </x:si>
   <x:si>
-    <x:t>8,104</x:t>
-[...20 lines deleted...]
-    <x:t>2.62%</x:t>
+    <x:t>6,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,053,186.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shionogi &amp; Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4507 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,052,182.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Encompass Health Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,051,833.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gsk Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSK LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,050,569.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoya Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7741 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,039,525.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alteogen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>196170 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,039,349.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orion Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORNBV FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,039,168.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alnylam Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALNY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,032,030.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Incyte Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,024,176.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZTS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,023,690.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idexx Laboratories Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDXX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,019,590.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sk Biopharmaceuticals Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>326030 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,017,748.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teva Pharmaceutical Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEVA IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,016,657.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Halozyme Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HALO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,015,863.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neurocrine Biosciences Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBIX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,014,117.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXCM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,012,379.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samsung Biologics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>207940 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,006,399.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiichi Sankyo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4568 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,001,416.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ypsomed Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YPSN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,000,632.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otsuka Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4578 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$998,922.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stryker Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$998,088.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alk-Abello A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALKB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$996,498.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fisher &amp; Paykel Healthcare Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FPH NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$994,884.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$990,427.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resmed Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$987,710.70</x:t>
   </x:si>
   <x:si>
     <x:t>Johnson &amp; Johnson</x:t>
   </x:si>
   <x:si>
     <x:t>JNJ US</x:t>
   </x:si>
   <x:si>
-    <x:t>3,769</x:t>
-[...65 lines deleted...]
-    <x:t>2.48%</x:t>
+    <x:t>2,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$987,626.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novo Nordisk A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOVOB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$981,604.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Penumbra Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$973,282.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intuitive Surgical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISRG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$967,981.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ensign Group Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENSG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$965,270.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Health Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UHS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$959,399.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eli Lilly &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$956,204.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chugai Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4519 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$946,933.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Amgen Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMGN US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,428</x:t>
-[...194 lines deleted...]
-    <x:t>2.09%</x:t>
+    <x:t>1,905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$944,093.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vertex Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRTX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$934,568.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Insulet Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PODD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$915,124.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boston Scientific Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$894,461.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Tenet Healthcare Corp</x:t>
   </x:si>
   <x:si>
     <x:t>THC US</x:t>
   </x:si>
   <x:si>
-    <x:t>3,480</x:t>
-[...401 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>3,065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$865,590.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$43,760.19</x:t>
-[...2 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>$81,027.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -838,59 +796,59 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92eb9a7181cf4257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re8755531521045e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R30f2846638de4406" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0542de116e145ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6dee7ea38486463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R396c50f1f4954fe2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F55"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
-    <x:col min="2" max="2" width="43" customWidth="1"/>
+    <x:col min="2" max="2" width="46" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1010,971 +968,971 @@
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
         <x:v>36</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>64</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>74</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F20" s="1" t="s">
         <x:v>87</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>