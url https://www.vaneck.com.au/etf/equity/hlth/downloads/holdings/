--- v6 (2026-09-07)
+++ v7 (2026-09-28)
@@ -1,816 +1,771 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7d6ac059fbe478a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dd1a32e825c4507" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HLTH_asat_20260904" sheetId="1" r:id="R89156a58eed9465f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HLTH_asat_20260928" sheetId="1" r:id="R9de369b7a1674273"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="256">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 04/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="241">
+  <x:si>
+    <x:t>All Fund Holdings as at 28/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
-    <x:t>Illumina Inc</x:t>
-[...11 lines deleted...]
-    <x:t>3.36%</x:t>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,377,006.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mettler-Toledo International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,368,642.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amgen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMGN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,286,710.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intuitive Surgical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISRG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,285,132.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tg Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TGTX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,247,852.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Halozyme Therapeutics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HALO US</x:t>
   </x:si>
   <x:si>
-    <x:t>11,806</x:t>
-[...20 lines deleted...]
-    <x:t>2.87%</x:t>
+    <x:t>7,673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,244,152.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eli Lilly &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,241,668.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astrazeneca Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,228,808.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astellas Pharma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,223,397.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXCM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,221,521.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orion Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORNBV FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,216,171.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exelixis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXEL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,213,457.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Insulet Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PODD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,207,912.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alnylam Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALNY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,205,010.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idexx Laboratories Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDXX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,204,916.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ucb Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UCB BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,198,489.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Health Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UHS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,198,001.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boston Scientific Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,196,522.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vertex Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRTX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,195,528.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Incyte Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,194,190.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resmed Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,190,826.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shionogi &amp; Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4507 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,189,564.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fisher &amp; Paykel Healthcare Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FPH NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,188,161.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Encompass Health Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,187,857.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kyowa Kirin Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4151 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,182,776.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regeneron Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REGN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,180,181.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ensign Group Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENSG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,179,089.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoya Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7741 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,178,286.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quest Diagnostics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DGX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,177,478.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Globus Medical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMED US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,176,067.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chugai Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4519 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,175,173.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Olympus Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7733 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,175,160.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alk-Abello A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALKB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,171,632.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terumo Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4543 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,169,045.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krystal Biotech Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRYS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,166,764.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stryker Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,157,370.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,156,527.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tenet Healthcare Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,153,157.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Argenx Se</x:t>
   </x:si>
   <x:si>
     <x:t>ARGX US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,073</x:t>
-[...110 lines deleted...]
-    <x:t>2.25%</x:t>
+    <x:t>836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,141,908.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZTS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,140,117.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jazz Pharmaceuticals Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAZZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,133,434.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otsuka Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4578 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,122,059.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Protagonist Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTGX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,121,026.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Therapeutics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,120,179.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samsung Biologics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>207940 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,118,774.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alteogen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>196170 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,081,372.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oscar Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OSCR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,057,627.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Novo Nordisk A/S</x:t>
   </x:si>
   <x:si>
     <x:t>NOVOB DC</x:t>
   </x:si>
   <x:si>
-    <x:t>19,864</x:t>
-[...17 lines deleted...]
-    <x:t>2.22%</x:t>
+    <x:t>19,149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,051,871.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ipsen Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPN FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,048,519.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Neurocrine Biosciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NBIX US</x:t>
   </x:si>
   <x:si>
-    <x:t>5,791</x:t>
-[...530 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>5,265</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,037,335.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$36,742.78</x:t>
-[...2 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>$19,680.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -835,51 +790,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd545fea37da841b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdf439f7e081249a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R89156a58eed9465f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R326a0137d5fc4e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R16b82c7061a741fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9de369b7a1674273" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F55"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="46" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1027,951 +982,951 @@
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>70</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
         <x:v>92</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>