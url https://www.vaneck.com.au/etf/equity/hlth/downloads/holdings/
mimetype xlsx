--- v7 (2026-09-28)
+++ v8 (2026-10-21)
@@ -1,771 +1,807 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dd1a32e825c4507" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e9c667bb0b44725" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HLTH_asat_20260928" sheetId="1" r:id="R9de369b7a1674273"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HLTH_asat_20261020" sheetId="1" r:id="R8b6ff11dc21f4414"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="241">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 28/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="284" uniqueCount="253">
+  <x:si>
+    <x:t>All Fund Holdings as at 20/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Mettler-Toledo International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,482,391.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intuitive Surgical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISRG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,392,003.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Agilent Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>A US</x:t>
   </x:si>
   <x:si>
     <x:t>5,598</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,377,006.92</x:t>
-[...17 lines deleted...]
-    <x:t>2.32%</x:t>
+    <x:t>$1,381,513.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alk-Abello A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALKB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,379,083.84</x:t>
   </x:si>
   <x:si>
     <x:t>Amgen Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMGN US</x:t>
   </x:si>
   <x:si>
     <x:t>2,180</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,286,710.63</x:t>
-[...17 lines deleted...]
-    <x:t>2.17%</x:t>
+    <x:t>$1,364,937.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Halozyme Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HALO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,361,231.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eli Lilly &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,349,486.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exelixis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXEL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,346,123.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resmed Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,319,512.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Therapeutics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,307,569.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fisher &amp; Paykel Healthcare Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FPH NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,304,705.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoya Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7741 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,299,953.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idexx Laboratories Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDXX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,297,234.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stryker Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,296,104.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZTS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,286,942.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orion Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORNBV FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,279,447.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Insulet Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PODD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,268,205.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astrazeneca Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,251,053.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Globus Medical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMED US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,248,628.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Health Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UHS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,245,696.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boston Scientific Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,244,225.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otsuka Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4578 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,238,886.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astellas Pharma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,237,680.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kyowa Kirin Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4151 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,234,790.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terumo Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4543 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,221,271.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regeneron Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REGN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,211,709.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tenet Healthcare Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,211,562.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXCM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,211,526.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ucb Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UCB BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,209,864.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oscar Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OSCR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,205,095.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shionogi &amp; Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4507 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,202,251.50</x:t>
   </x:si>
   <x:si>
     <x:t>Tg Therapeutics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TGTX US</x:t>
   </x:si>
   <x:si>
     <x:t>15,263</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,247,852.76</x:t>
-[...116 lines deleted...]
-    <x:t>2.04%</x:t>
+    <x:t>$1,187,207.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ensign Group Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENSG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,186,974.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quest Diagnostics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DGX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,183,824.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Encompass Health Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,172,877.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vertex Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRTX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,171,644.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samsung Biologics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>207940 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,168,255.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chugai Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4519 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,138,619.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,137,083.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Incyte Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,126,310.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krystal Biotech Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRYS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,100,129.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ipsen Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPN FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,098,427.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Protagonist Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTGX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,092,621.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Alnylam Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ALNY US</x:t>
   </x:si>
   <x:si>
     <x:t>3,307</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,205,010.75</x:t>
-[...218 lines deleted...]
-    <x:t>$1,175,173.20</x:t>
+    <x:t>$1,088,307.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novo Nordisk A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOVOB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,073,446.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neurocrine Biosciences Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBIX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,265</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,066,443.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argenx Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARGX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,037,138.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alteogen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>196170 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,024,627.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jazz Pharmaceuticals Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAZZ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,020,242.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Olympus Corp</x:t>
   </x:si>
   <x:si>
     <x:t>7733 JP</x:t>
   </x:si>
   <x:si>
     <x:t>64,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,175,160.88</x:t>
-[...254 lines deleted...]
-    <x:t>1.76%</x:t>
+    <x:t>$1,001,369.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>958WVL903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,991.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$19,680.52</x:t>
-[...2 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>$79,069.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -790,56 +826,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R326a0137d5fc4e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R16b82c7061a741fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9de369b7a1674273" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4642dffae0fc424a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6de5eed11ae5498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8b6ff11dc21f4414" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F55"/>
+  <x:dimension ref="A1:F56"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="46" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -942,91 +978,91 @@
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
         <x:v>31</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
         <x:v>36</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
@@ -1062,71 +1098,71 @@
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F14" s="1" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
@@ -1162,776 +1198,796 @@
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
         <x:v>103</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
         <x:v>157</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A55" s="2" t="s">
+      <x:c r="A55" s="1">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="B55" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56" spans="1:6" ht="15" customHeight="1">
+      <x:c r="A56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B55" s="2" t="s">
+      <x:c r="B56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C55" s="2" t="s">
+      <x:c r="C56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D55" s="2" t="s">
+      <x:c r="D56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E55" s="2" t="s">
+      <x:c r="E56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F55" s="2" t="s">
+      <x:c r="F56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A55:F55"/>
+    <x:mergeCell ref="A56:F56"/>
   </x:mergeCells>
 </x:worksheet>
 </file>