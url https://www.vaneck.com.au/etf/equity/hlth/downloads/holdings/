--- v0 (2026-05-02)
+++ v1 (2026-05-25)
@@ -1,780 +1,813 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb2ac4044f4a4a64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33eb4c8eba5448cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HLTH_asat_20260501" sheetId="1" r:id="R9cd60308b52d4502"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HLTH_asat_20260522" sheetId="1" r:id="R47612ff617614164"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="244">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 01/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="255">
+  <x:si>
+    <x:t>All Fund Holdings as at 22/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Arrowhead Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ARWR US</x:t>
   </x:si>
   <x:si>
-    <x:t>12,673</x:t>
-[...5 lines deleted...]
-    <x:t>2.67%</x:t>
+    <x:t>12,697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,335,166.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
   </x:si>
   <x:si>
     <x:t>West Pharmaceutical Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WST US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,963</x:t>
-[...5 lines deleted...]
-    <x:t>2.53%</x:t>
+    <x:t>2,968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,317,620.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alk-Abello A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALKB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,248,189.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ypsomed Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YPSN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,201,136.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exelixis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXEL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,192,482.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Illumina Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILMN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,190,533.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neurocrine Biosciences Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBIX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,184,126.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novo Nordisk A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOVOB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,162,581.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Teva Pharmaceutical Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TEVA IT</x:t>
   </x:si>
   <x:si>
-    <x:t>23,613</x:t>
-[...17 lines deleted...]
-    <x:t>$1,132,401.25</x:t>
+    <x:t>23,656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,152,888.25</x:t>
   </x:si>
   <x:si>
     <x:t>2.33%</x:t>
   </x:si>
   <x:si>
-    <x:t>Novo Nordisk A/S</x:t>
-[...11 lines deleted...]
-    <x:t>2.26%</x:t>
+    <x:t>Argenx Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARGX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,129,213.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXCM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,100,593.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eli Lilly &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,060,890.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Halozyme Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HALO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,052,381.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Ipsen Sa</x:t>
   </x:si>
   <x:si>
     <x:t>IPN FP</x:t>
   </x:si>
   <x:si>
-    <x:t>4,003</x:t>
-[...35 lines deleted...]
-    <x:t>2.15%</x:t>
+    <x:t>4,010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,045,327.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Therapeutics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,039,961.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merck &amp; Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,038,359.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otsuka Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4578 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,037,525.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Incyte Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,029,602.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Encompass Health Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,025,522.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orion Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORNBV FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,019,569.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kyowa Kirin Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4151 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,009,239.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$986,981.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Globus Medical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMED US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$981,070.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alteogen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>196170 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$973,772.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astrazeneca Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZN SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$970,318.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sk Biopharmaceuticals Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>326030 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$965,580.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ucb Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UCB BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$963,595.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Penumbra Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$958,746.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idexx Laboratories Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDXX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$955,892.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Johnson &amp; Johnson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JNJ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$951,497.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astellas Pharma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$944,547.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gsk Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSK LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$938,231.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
   </x:si>
   <x:si>
     <x:t>Hoya Corp</x:t>
   </x:si>
   <x:si>
     <x:t>7741 JP</x:t>
   </x:si>
   <x:si>
     <x:t>4,039</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,043,242.34</x:t>
-[...176 lines deleted...]
-    <x:t>1.99%</x:t>
+    <x:t>$933,987.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alnylam Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALNY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$930,639.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiichi Sankyo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4568 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$925,146.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stryker Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$921,354.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intuitive Surgical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISRG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$909,698.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amgen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMGN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$908,766.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vertex Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRTX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$907,751.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resmed Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$883,865.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fisher &amp; Paykel Healthcare Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FPH NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$865,688.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samsung Biologics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>207940 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$858,663.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shionogi &amp; Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4507 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$853,331.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chugai Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4519 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$849,594.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boston Scientific Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$819,661.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Health Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UHS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$804,110.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ensign Group Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENSG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$804,034.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tenet Healthcare Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$748,759.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Insulet Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PODD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$690,749.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,034</x:t>
-[...377 lines deleted...]
-    <x:t>1.56%</x:t>
+    <x:t>6,045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$689,693.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$78,784.38</x:t>
-[...2 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>$-1,657.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -799,51 +832,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84fbcdbb294d4783" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R54237ac367d4441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9cd60308b52d4502" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e6ae2767e504e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R70e6f15c0be142b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R47612ff617614164" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F55"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="46" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -991,951 +1024,951 @@
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>