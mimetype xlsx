--- v1 (2026-05-25)
+++ v2 (2026-06-18)
@@ -1,813 +1,813 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33eb4c8eba5448cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3bae20cd1084871" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HLTH_asat_20260522" sheetId="1" r:id="R47612ff617614164"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HLTH_asat_20260618" sheetId="1" r:id="Racfec1c2fafc4ac9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="255">
   <x:si>
-    <x:t>All Fund Holdings as at 22/05/2026</x:t>
+    <x:t>All Fund Holdings as at 18/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Arrowhead Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ARWR US</x:t>
   </x:si>
   <x:si>
     <x:t>12,697</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,335,166.36</x:t>
-[...2 lines deleted...]
-    <x:t>2.70%</x:t>
+    <x:t>$1,456,014.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.96%</x:t>
   </x:si>
   <x:si>
     <x:t>West Pharmaceutical Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WST US</x:t>
   </x:si>
   <x:si>
     <x:t>2,968</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,317,620.81</x:t>
-[...2 lines deleted...]
-    <x:t>2.66%</x:t>
+    <x:t>$1,359,014.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Illumina Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILMN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,322,786.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argenx Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARGX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,260,047.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Alk-Abello A/S</x:t>
   </x:si>
   <x:si>
     <x:t>ALKB DC</x:t>
   </x:si>
   <x:si>
     <x:t>21,794</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,248,189.91</x:t>
-[...2 lines deleted...]
-    <x:t>2.52%</x:t>
+    <x:t>$1,258,534.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exelixis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXEL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,257,610.55</x:t>
   </x:si>
   <x:si>
     <x:t>Ypsomed Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>YPSN SW</x:t>
   </x:si>
   <x:si>
     <x:t>1,979</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,201,136.65</x:t>
-[...29 lines deleted...]
-    <x:t>$1,190,533.66</x:t>
+    <x:t>$1,228,668.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Neurocrine Biosciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NBIX US</x:t>
   </x:si>
   <x:si>
     <x:t>5,386</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,184,126.14</x:t>
-[...2 lines deleted...]
-    <x:t>2.39%</x:t>
+    <x:t>$1,211,793.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Novo Nordisk A/S</x:t>
   </x:si>
   <x:si>
     <x:t>NOVOB DC</x:t>
   </x:si>
   <x:si>
     <x:t>18,473</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,162,581.07</x:t>
-[...2 lines deleted...]
-    <x:t>2.35%</x:t>
+    <x:t>$1,157,342.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eli Lilly &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,117,192.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXCM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,096,621.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Teva Pharmaceutical Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TEVA IT</x:t>
   </x:si>
   <x:si>
     <x:t>23,656</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,152,888.25</x:t>
-[...29 lines deleted...]
-    <x:t>$1,100,593.09</x:t>
+    <x:t>$1,090,353.26</x:t>
   </x:si>
   <x:si>
     <x:t>2.22%</x:t>
   </x:si>
   <x:si>
-    <x:t>Eli Lilly &amp; Co</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Halozyme Therapeutics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HALO US</x:t>
   </x:si>
   <x:si>
     <x:t>10,979</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,052,381.65</x:t>
+    <x:t>$1,065,275.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Incyte Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,057,976.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ipsen Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPN FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,045,613.61</x:t>
   </x:si>
   <x:si>
     <x:t>2.13%</x:t>
   </x:si>
   <x:si>
-    <x:t>Ipsen Sa</x:t>
-[...11 lines deleted...]
-    <x:t>2.11%</x:t>
+    <x:t>Kyowa Kirin Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4151 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,032,346.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
   </x:si>
   <x:si>
     <x:t>United Therapeutics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>UTHR US</x:t>
   </x:si>
   <x:si>
     <x:t>1,304</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,039,961.37</x:t>
-[...2 lines deleted...]
-    <x:t>2.10%</x:t>
+    <x:t>$1,017,570.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ucb Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UCB BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,012,868.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alteogen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>196170 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,007,470.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fisher &amp; Paykel Healthcare Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FPH NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$988,769.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Merck &amp; Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MRK US</x:t>
   </x:si>
   <x:si>
     <x:t>6,046</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,038,359.32</x:t>
+    <x:t>$987,619.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoya Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7741 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$984,603.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orion Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORNBV FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$983,559.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gsk Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSK LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$971,775.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vertex Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRTX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$967,081.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Encompass Health Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$964,633.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Johnson &amp; Johnson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JNJ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$959,070.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Otsuka Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>4578 JP</x:t>
   </x:si>
   <x:si>
     <x:t>10,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,037,525.55</x:t>
-[...59 lines deleted...]
-    <x:t>2.04%</x:t>
+    <x:t>$942,236.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astrazeneca Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZN SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$941,719.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idexx Laboratories Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDXX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$941,188.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Penumbra Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$930,093.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
   </x:si>
   <x:si>
     <x:t>Bristol-Myers Squibb Co</x:t>
   </x:si>
   <x:si>
     <x:t>BMY US</x:t>
   </x:si>
   <x:si>
     <x:t>11,831</x:t>
   </x:si>
   <x:si>
-    <x:t>$986,981.43</x:t>
-[...2 lines deleted...]
-    <x:t>2.00%</x:t>
+    <x:t>$925,453.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amgen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMGN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$922,922.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiichi Sankyo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4568 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$907,151.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sk Biopharmaceuticals Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>326030 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$902,362.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alnylam Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALNY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$892,126.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astellas Pharma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$888,371.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stryker Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$884,202.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
   </x:si>
   <x:si>
     <x:t>Globus Medical Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GMED US</x:t>
   </x:si>
   <x:si>
     <x:t>8,245</x:t>
   </x:si>
   <x:si>
-    <x:t>$981,070.79</x:t>
-[...194 lines deleted...]
-    <x:t>1.86%</x:t>
+    <x:t>$879,918.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Intuitive Surgical Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ISRG US</x:t>
   </x:si>
   <x:si>
     <x:t>1,480</x:t>
   </x:si>
   <x:si>
-    <x:t>$909,698.74</x:t>
-[...26 lines deleted...]
-    <x:t>$907,751.74</x:t>
+    <x:t>$842,262.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samsung Biologics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>207940 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$840,524.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shionogi &amp; Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4507 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$817,488.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chugai Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4519 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$804,149.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Resmed Inc</x:t>
   </x:si>
   <x:si>
     <x:t>RMD US</x:t>
   </x:si>
   <x:si>
     <x:t>3,028</x:t>
   </x:si>
   <x:si>
-    <x:t>$883,865.57</x:t>
-[...62 lines deleted...]
-    <x:t>1.72%</x:t>
+    <x:t>$798,197.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tenet Healthcare Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$775,680.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ensign Group Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENSG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$734,986.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Health Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UHS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$725,989.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZTS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$660,870.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Insulet Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PODD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$645,606.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Boston Scientific Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BSX US</x:t>
   </x:si>
   <x:si>
     <x:t>10,111</x:t>
   </x:si>
   <x:si>
-    <x:t>$819,661.00</x:t>
-[...74 lines deleted...]
-    <x:t>1.39%</x:t>
+    <x:t>$643,115.30</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,657.44</x:t>
-[...2 lines deleted...]
-    <x:t>-0.00%</x:t>
+    <x:t>$1,312.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -832,51 +832,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e6ae2767e504e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R70e6f15c0be142b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R47612ff617614164" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf5d1b3207ac44a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfd48cc8ad3a440dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Racfec1c2fafc4ac9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F55"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="46" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1224,191 +1224,191 @@
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
@@ -1444,291 +1444,291 @@
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>157</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>186</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
@@ -1844,111 +1844,111 @@
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
         <x:v>246</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="2" t="s">
         <x:v>1</x:v>