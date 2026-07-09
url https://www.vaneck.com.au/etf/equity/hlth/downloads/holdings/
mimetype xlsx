--- v2 (2026-06-18)
+++ v3 (2026-07-09)
@@ -1,813 +1,810 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3bae20cd1084871" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0640600850854ec7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HLTH_asat_20260618" sheetId="1" r:id="Racfec1c2fafc4ac9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HLTH_asat_20260708" sheetId="1" r:id="R5f981f626d2746e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="255">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 18/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="254">
+  <x:si>
+    <x:t>All Fund Holdings as at 08/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Illumina Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILMN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,618,281.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.05%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Arrowhead Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ARWR US</x:t>
   </x:si>
   <x:si>
-    <x:t>12,697</x:t>
-[...5 lines deleted...]
-    <x:t>2.96%</x:t>
+    <x:t>12,657</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,585,794.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.99%</x:t>
   </x:si>
   <x:si>
     <x:t>West Pharmaceutical Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WST US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,968</x:t>
-[...20 lines deleted...]
-    <x:t>2.69%</x:t>
+    <x:t>2,959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,517,886.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exelixis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXEL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,389,277.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neurocrine Biosciences Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBIX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,372,821.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novo Nordisk A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOVOB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,328,663.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Argenx Se</x:t>
   </x:si>
   <x:si>
     <x:t>ARGX US</x:t>
   </x:si>
   <x:si>
-    <x:t>998</x:t>
-[...5 lines deleted...]
-    <x:t>2.57%</x:t>
+    <x:t>995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,318,649.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Halozyme Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HALO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,286,153.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Incyte Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,280,412.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ypsomed Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YPSN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,265,841.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eli Lilly &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,258,432.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teva Pharmaceutical Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEVA IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,179,064.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Alk-Abello A/S</x:t>
   </x:si>
   <x:si>
     <x:t>ALKB DC</x:t>
   </x:si>
   <x:si>
-    <x:t>21,794</x:t>
-[...77 lines deleted...]
-    <x:t>2.27%</x:t>
+    <x:t>21,725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,153,715.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kyowa Kirin Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4151 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,151,969.67</x:t>
   </x:si>
   <x:si>
     <x:t>Dexcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>DXCM US</x:t>
   </x:si>
   <x:si>
-    <x:t>10,880</x:t>
-[...50 lines deleted...]
-    <x:t>2.15%</x:t>
+    <x:t>10,846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,149,521.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merck &amp; Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,118,835.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vertex Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRTX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,117,253.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Johnson &amp; Johnson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JNJ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,110,692.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Ipsen Sa</x:t>
   </x:si>
   <x:si>
     <x:t>IPN FP</x:t>
   </x:si>
   <x:si>
-    <x:t>4,010</x:t>
-[...20 lines deleted...]
-    <x:t>2.10%</x:t>
+    <x:t>3,998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,108,946.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Encompass Health Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,107,279.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
   </x:si>
   <x:si>
     <x:t>United Therapeutics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>UTHR US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,304</x:t>
-[...5 lines deleted...]
-    <x:t>2.07%</x:t>
+    <x:t>1,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,055,694.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orion Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORNBV FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,038,259.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otsuka Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4578 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,034,708.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fisher &amp; Paykel Healthcare Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FPH NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,033,045.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alnylam Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALNY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,029,884.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astrazeneca Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZN SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,022,968.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Ucb Sa</x:t>
   </x:si>
   <x:si>
     <x:t>UCB BB</x:t>
   </x:si>
   <x:si>
-    <x:t>2,447</x:t>
-[...5 lines deleted...]
-    <x:t>2.06%</x:t>
+    <x:t>2,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,019,598.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amgen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMGN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,009,139.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gsk Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSK LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,000,465.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idexx Laboratories Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDXX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$997,311.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$984,859.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stryker Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$982,831.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resmed Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$955,421.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiichi Sankyo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4568 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$953,099.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Penumbra Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$950,596.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Globus Medical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMED US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$933,377.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoya Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7741 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$921,529.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tenet Healthcare Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$920,835.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Alteogen Inc</x:t>
   </x:si>
   <x:si>
     <x:t>196170 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>2,888</x:t>
-[...215 lines deleted...]
-    <x:t>1.85%</x:t>
+    <x:t>2,878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$915,593.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astellas Pharma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$911,198.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intuitive Surgical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISRG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$908,585.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samsung Biologics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>207940 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$876,628.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Sk Biopharmaceuticals Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>326030 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>10,673</x:t>
-[...95 lines deleted...]
-    <x:t>1.71%</x:t>
+    <x:t>10,640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$851,505.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Shionogi &amp; Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>4507 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>32,700</x:t>
-[...5 lines deleted...]
-    <x:t>1.66%</x:t>
+    <x:t>32,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$843,711.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Health Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UHS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$841,205.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ensign Group Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENSG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$817,734.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Chugai Pharmaceutical Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>4519 JP</x:t>
   </x:si>
   <x:si>
     <x:t>11,910</x:t>
   </x:si>
   <x:si>
-    <x:t>$804,149.84</x:t>
-[...62 lines deleted...]
-    <x:t>1.48%</x:t>
+    <x:t>$807,420.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Insulet Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PODD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$737,523.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,045</x:t>
-[...20 lines deleted...]
-    <x:t>1.31%</x:t>
+    <x:t>6,026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$662,282.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Boston Scientific Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BSX US</x:t>
   </x:si>
   <x:si>
-    <x:t>10,111</x:t>
-[...2 lines deleted...]
-    <x:t>$643,115.30</x:t>
+    <x:t>10,079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$657,752.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$1,312.84</x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$19,731.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -832,51 +829,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf5d1b3207ac44a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfd48cc8ad3a440dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Racfec1c2fafc4ac9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62e89709aa4e46a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R50d6c6952faf4968" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5f981f626d2746e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F55"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="46" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1024,211 +1021,211 @@
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F17" s="1" t="s">
         <x:v>72</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
@@ -1284,91 +1281,91 @@
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
@@ -1384,591 +1381,591 @@
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>133</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
         <x:v>229</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>234</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>