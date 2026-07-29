--- v3 (2026-07-09)
+++ v4 (2026-07-29)
@@ -1,810 +1,801 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0640600850854ec7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64b9a00b74204f40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HLTH_asat_20260708" sheetId="1" r:id="R5f981f626d2746e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HLTH_asat_20260728" sheetId="1" r:id="R636446e916a14e52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="254">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 08/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="251">
+  <x:si>
+    <x:t>All Fund Holdings as at 28/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Illumina Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ILMN US</x:t>
   </x:si>
   <x:si>
     <x:t>5,858</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,618,281.67</x:t>
-[...2 lines deleted...]
-    <x:t>3.05%</x:t>
+    <x:t>$1,622,499.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Arrowhead Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ARWR US</x:t>
   </x:si>
   <x:si>
     <x:t>12,657</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,585,794.75</x:t>
-[...2 lines deleted...]
-    <x:t>2.99%</x:t>
+    <x:t>$1,558,259.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.94%</x:t>
   </x:si>
   <x:si>
     <x:t>West Pharmaceutical Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WST US</x:t>
   </x:si>
   <x:si>
     <x:t>2,959</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,517,886.41</x:t>
-[...2 lines deleted...]
-    <x:t>2.86%</x:t>
+    <x:t>$1,431,191.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neurocrine Biosciences Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBIX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,408,847.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Incyte Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,404,008.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Exelixis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>EXEL US</x:t>
   </x:si>
   <x:si>
     <x:t>16,895</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,389,277.13</x:t>
-[...17 lines deleted...]
-    <x:t>2.58%</x:t>
+    <x:t>$1,370,271.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ypsomed Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YPSN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,351,502.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Novo Nordisk A/S</x:t>
   </x:si>
   <x:si>
     <x:t>NOVOB DC</x:t>
   </x:si>
   <x:si>
     <x:t>18,414</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,328,663.10</x:t>
-[...2 lines deleted...]
-    <x:t>2.50%</x:t>
+    <x:t>$1,350,173.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Halozyme Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HALO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,310,808.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Argenx Se</x:t>
   </x:si>
   <x:si>
     <x:t>ARGX US</x:t>
   </x:si>
   <x:si>
     <x:t>995</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,318,649.30</x:t>
-[...47 lines deleted...]
-    <x:t>2.38%</x:t>
+    <x:t>$1,245,595.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Eli Lilly &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>LLY US</x:t>
   </x:si>
   <x:si>
     <x:t>707</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,258,432.66</x:t>
-[...2 lines deleted...]
-    <x:t>2.37%</x:t>
+    <x:t>$1,238,617.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXCM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,165,156.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orion Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORNBV FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,156,877.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Encompass Health Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,156,053.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tenet Healthcare Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,153,800.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merck &amp; Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,140,264.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kyowa Kirin Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4151 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,109,575.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Johnson &amp; Johnson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JNJ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,104,436.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,076,476.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alk-Abello A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALKB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,074,312.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amgen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMGN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,073,655.24</x:t>
   </x:si>
   <x:si>
     <x:t>Teva Pharmaceutical Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TEVA IT</x:t>
   </x:si>
   <x:si>
     <x:t>23,582</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,179,064.28</x:t>
-[...59 lines deleted...]
-    <x:t>2.11%</x:t>
+    <x:t>$1,060,340.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ipsen Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPN FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,047,951.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
   </x:si>
   <x:si>
     <x:t>Vertex Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VRTX US</x:t>
   </x:si>
   <x:si>
     <x:t>1,485</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,117,253.26</x:t>
-[...44 lines deleted...]
-    <x:t>2.08%</x:t>
+    <x:t>$1,045,179.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fisher &amp; Paykel Healthcare Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FPH NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,041,965.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stryker Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,029,229.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otsuka Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4578 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,007,081.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gsk Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSK LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,003,028.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ucb Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UCB BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$997,224.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiichi Sankyo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4568 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$997,078.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samsung Biologics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>207940 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$994,432.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idexx Laboratories Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDXX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$992,352.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
   </x:si>
   <x:si>
     <x:t>United Therapeutics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>UTHR US</x:t>
   </x:si>
   <x:si>
     <x:t>1,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,055,694.15</x:t>
-[...41 lines deleted...]
-    <x:t>$1,033,045.03</x:t>
+    <x:t>$976,991.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Penumbra Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$952,047.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Globus Medical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMED US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$950,537.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astellas Pharma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$921,334.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Alnylam Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ALNY US</x:t>
   </x:si>
   <x:si>
     <x:t>2,223</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,029,884.98</x:t>
-[...2 lines deleted...]
-    <x:t>1.94%</x:t>
+    <x:t>$920,180.01</x:t>
   </x:si>
   <x:si>
     <x:t>Astrazeneca Plc</x:t>
   </x:si>
   <x:si>
     <x:t>AZN SS</x:t>
   </x:si>
   <x:si>
     <x:t>3,683</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,022,968.37</x:t>
-[...86 lines deleted...]
-    <x:t>$982,831.01</x:t>
+    <x:t>$908,417.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Resmed Inc</x:t>
   </x:si>
   <x:si>
     <x:t>RMD US</x:t>
   </x:si>
   <x:si>
     <x:t>3,018</x:t>
   </x:si>
   <x:si>
-    <x:t>$955,421.14</x:t>
-[...44 lines deleted...]
-    <x:t>1.76%</x:t>
+    <x:t>$905,118.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ensign Group Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENSG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$873,184.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Health Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UHS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$863,843.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Hoya Corp</x:t>
   </x:si>
   <x:si>
     <x:t>7741 JP</x:t>
   </x:si>
   <x:si>
     <x:t>4,039</x:t>
   </x:si>
   <x:si>
-    <x:t>$921,529.79</x:t>
-[...17 lines deleted...]
-    <x:t>1.73%</x:t>
+    <x:t>$837,833.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Alteogen Inc</x:t>
   </x:si>
   <x:si>
     <x:t>196170 KS</x:t>
   </x:si>
   <x:si>
     <x:t>2,878</x:t>
   </x:si>
   <x:si>
-    <x:t>$915,593.46</x:t>
-[...14 lines deleted...]
-    <x:t>$911,198.80</x:t>
+    <x:t>$837,647.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sk Biopharmaceuticals Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>326030 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$830,337.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shionogi &amp; Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4507 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$828,705.35</x:t>
   </x:si>
   <x:si>
     <x:t>Intuitive Surgical Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ISRG US</x:t>
   </x:si>
   <x:si>
     <x:t>1,476</x:t>
   </x:si>
   <x:si>
-    <x:t>$908,585.87</x:t>
-[...77 lines deleted...]
-    <x:t>1.54%</x:t>
+    <x:t>$766,439.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Insulet Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PODD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$761,697.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Chugai Pharmaceutical Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>4519 JP</x:t>
   </x:si>
   <x:si>
     <x:t>11,910</x:t>
   </x:si>
   <x:si>
-    <x:t>$807,420.09</x:t>
-[...17 lines deleted...]
-    <x:t>1.39%</x:t>
+    <x:t>$730,059.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS US</x:t>
   </x:si>
   <x:si>
     <x:t>6,026</x:t>
   </x:si>
   <x:si>
-    <x:t>$662,282.79</x:t>
-[...2 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>$670,362.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Boston Scientific Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BSX US</x:t>
   </x:si>
   <x:si>
     <x:t>10,079</x:t>
   </x:si>
   <x:si>
-    <x:t>$657,752.30</x:t>
-[...2 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>$666,291.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$19,731.53</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$17,192.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -829,51 +820,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62e89709aa4e46a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R50d6c6952faf4968" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5f981f626d2746e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R760c3c09b953466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfd2b42250df14173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R636446e916a14e52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F55"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="46" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1061,911 +1052,911 @@
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
         <x:v>217</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
         <x:v>241</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
         <x:v>246</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>