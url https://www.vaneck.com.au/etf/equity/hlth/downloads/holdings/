--- v4 (2026-07-29)
+++ v5 (2026-08-18)
@@ -1,801 +1,810 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64b9a00b74204f40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc46a6bfc90cb44d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HLTH_asat_20260728" sheetId="1" r:id="R636446e916a14e52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HLTH_asat_20260817" sheetId="1" r:id="Rf68ffc0c78084949"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="251">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 28/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="254">
+  <x:si>
+    <x:t>All Fund Holdings as at 17/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Illumina Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ILMN US</x:t>
   </x:si>
   <x:si>
-    <x:t>5,858</x:t>
-[...5 lines deleted...]
-    <x:t>3.07%</x:t>
+    <x:t>6,188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,680,426.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Halozyme Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HALO US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,674,329.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Arrowhead Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ARWR US</x:t>
   </x:si>
   <x:si>
-    <x:t>12,657</x:t>
-[...5 lines deleted...]
-    <x:t>2.94%</x:t>
+    <x:t>13,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,667,365.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.99%</x:t>
   </x:si>
   <x:si>
     <x:t>West Pharmaceutical Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WST US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,959</x:t>
-[...5 lines deleted...]
-    <x:t>2.70%</x:t>
+    <x:t>3,126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,523,485.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ypsomed Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YPSN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,468,839.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argenx Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARGX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,459,813.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXCM US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,429,869.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Incyte Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,381,039.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exelixis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXEL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,312,855.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teva Pharmaceutical Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEVA IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,276,524.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Encompass Health Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EHC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,257,807.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eli Lilly &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,242,717.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novo Nordisk A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOVOB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,239,461.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alteogen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>196170 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,233,958.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Neurocrine Biosciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NBIX US</x:t>
   </x:si>
   <x:si>
-    <x:t>5,369</x:t>
-[...122 lines deleted...]
-    <x:t>2.20%</x:t>
+    <x:t>5,671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,231,879.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merck &amp; Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,217,076.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tenet Healthcare Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,202,646.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amgen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMGN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,185,255.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Orion Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>ORNBV FH</x:t>
   </x:si>
   <x:si>
-    <x:t>8,767</x:t>
-[...47 lines deleted...]
-    <x:t>2.15%</x:t>
+    <x:t>9,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,177,506.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fisher &amp; Paykel Healthcare Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FPH NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,141,684.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vertex Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRTX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,136,645.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otsuka Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4578 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,134,785.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,132,024.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Kyowa Kirin Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>4151 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>47,700</x:t>
-[...5 lines deleted...]
-    <x:t>2.10%</x:t>
+    <x:t>50,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,130,646.09</x:t>
   </x:si>
   <x:si>
     <x:t>Johnson &amp; Johnson</x:t>
   </x:si>
   <x:si>
     <x:t>JNJ US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,885</x:t>
-[...20 lines deleted...]
-    <x:t>2.03%</x:t>
+    <x:t>3,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,124,073.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ipsen Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPN FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,111,150.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
   </x:si>
   <x:si>
     <x:t>Alk-Abello A/S</x:t>
   </x:si>
   <x:si>
     <x:t>ALKB DC</x:t>
   </x:si>
   <x:si>
-    <x:t>21,725</x:t>
-[...56 lines deleted...]
-    <x:t>$1,045,179.96</x:t>
+    <x:t>22,949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,098,272.02</x:t>
   </x:si>
   <x:si>
     <x:t>1.97%</x:t>
   </x:si>
   <x:si>
-    <x:t>Fisher &amp; Paykel Healthcare Corp Ltd</x:t>
-[...8 lines deleted...]
-    <x:t>$1,041,965.49</x:t>
+    <x:t>Samsung Biologics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>207940 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,061,852.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Globus Medical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMED US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,039,105.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Stryker Corp</x:t>
   </x:si>
   <x:si>
     <x:t>SYK US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,069</x:t>
-[...20 lines deleted...]
-    <x:t>1.90%</x:t>
+    <x:t>2,185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,019,011.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Penumbra Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,006,995.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astellas Pharma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,001,540.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resmed Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$987,822.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoya Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7741 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$987,809.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idexx Laboratories Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDXX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$985,142.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Therapeutics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$981,640.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiichi Sankyo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4568 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$979,092.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sk Biopharmaceuticals Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>326030 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$975,407.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Gsk Plc</x:t>
   </x:si>
   <x:si>
     <x:t>GSK LN</x:t>
   </x:si>
   <x:si>
-    <x:t>25,914</x:t>
-[...5 lines deleted...]
-    <x:t>1.89%</x:t>
+    <x:t>27,373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$965,770.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Health Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UHS US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$917,150.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Ucb Sa</x:t>
   </x:si>
   <x:si>
     <x:t>UCB BB</x:t>
   </x:si>
   <x:si>
-    <x:t>2,439</x:t>
-[...101 lines deleted...]
-    <x:t>1.74%</x:t>
+    <x:t>2,577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$904,355.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ensign Group Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENSG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$895,908.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astrazeneca Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZN SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$858,022.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intuitive Surgical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISRG US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$855,630.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shionogi &amp; Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4507 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$851,113.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boston Scientific Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$769,858.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chugai Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4519 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$757,950.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Alnylam Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ALNY US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,223</x:t>
-[...131 lines deleted...]
-    <x:t>1.45%</x:t>
+    <x:t>2,348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$741,508.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Insulet Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PODD US</x:t>
   </x:si>
   <x:si>
-    <x:t>3,169</x:t>
-[...20 lines deleted...]
-    <x:t>1.38%</x:t>
+    <x:t>3,348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$657,642.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,026</x:t>
-[...20 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>$653,159.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$17,192.05</x:t>
-[...2 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>$35,256.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -820,51 +829,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R760c3c09b953466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfd2b42250df14173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R636446e916a14e52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46b190f3550f4168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rac3ad291c89e465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf68ffc0c78084949" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F55"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="46" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1052,911 +1061,911 @@
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F18" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>