--- v5 (2026-08-18)
+++ v6 (2026-09-07)
@@ -1,807 +1,813 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc46a6bfc90cb44d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7d6ac059fbe478a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HLTH_asat_20260817" sheetId="1" r:id="Rf68ffc0c78084949"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HLTH_asat_20260904" sheetId="1" r:id="R89156a58eed9465f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="254">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 17/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="256">
+  <x:si>
+    <x:t>All Fund Holdings as at 04/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Illumina Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ILMN US</x:t>
   </x:si>
   <x:si>
-    <x:t>6,188</x:t>
-[...5 lines deleted...]
-    <x:t>3.01%</x:t>
+    <x:t>6,319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,914,385.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Halozyme Therapeutics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HALO US</x:t>
   </x:si>
   <x:si>
-    <x:t>11,561</x:t>
-[...5 lines deleted...]
-    <x:t>3.00%</x:t>
+    <x:t>11,806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,806,056.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Arrowhead Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ARWR US</x:t>
   </x:si>
   <x:si>
-    <x:t>13,369</x:t>
-[...5 lines deleted...]
-    <x:t>2.99%</x:t>
+    <x:t>13,653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,636,539.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argenx Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARGX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,539,038.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
   </x:si>
   <x:si>
     <x:t>West Pharmaceutical Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>WST US</x:t>
   </x:si>
   <x:si>
-    <x:t>3,126</x:t>
-[...5 lines deleted...]
-    <x:t>2.73%</x:t>
+    <x:t>3,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,506,572.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exelixis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXEL US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,493,068.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Ypsomed Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>YPSN SW</x:t>
   </x:si>
   <x:si>
-    <x:t>2,084</x:t>
-[...20 lines deleted...]
-    <x:t>2.62%</x:t>
+    <x:t>2,128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,443,339.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Incyte Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,429,214.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Dexcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>DXCM US</x:t>
   </x:si>
   <x:si>
-    <x:t>11,457</x:t>
-[...35 lines deleted...]
-    <x:t>2.35%</x:t>
+    <x:t>11,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,427,779.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merck &amp; Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRK US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,356,788.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Teva Pharmaceutical Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>TEVA IT</x:t>
   </x:si>
   <x:si>
-    <x:t>24,910</x:t>
-[...5 lines deleted...]
-    <x:t>2.29%</x:t>
+    <x:t>25,438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,285,192.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novo Nordisk A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOVOB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,281,054.61</x:t>
   </x:si>
   <x:si>
     <x:t>Encompass Health Corp</x:t>
   </x:si>
   <x:si>
     <x:t>EHC US</x:t>
   </x:si>
   <x:si>
-    <x:t>7,333</x:t>
-[...5 lines deleted...]
-    <x:t>2.26%</x:t>
+    <x:t>7,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,266,088.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neurocrine Biosciences Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBIX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,251,299.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amgen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMGN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,245,586.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fisher &amp; Paykel Healthcare Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FPH NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,218,102.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Eli Lilly &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>LLY US</x:t>
   </x:si>
   <x:si>
-    <x:t>747</x:t>
-[...20 lines deleted...]
-    <x:t>2.22%</x:t>
+    <x:t>763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,217,494.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orion Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORNBV FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,217,023.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tenet Healthcare Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THC US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,215,042.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vertex Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRTX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,213,852.36</x:t>
   </x:si>
   <x:si>
     <x:t>Alteogen Inc</x:t>
   </x:si>
   <x:si>
     <x:t>196170 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>3,953</x:t>
-[...104 lines deleted...]
-    <x:t>$1,136,645.47</x:t>
+    <x:t>4,037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,196,883.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Johnson &amp; Johnson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JNJ US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,189,109.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,180,180.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otsuka Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4578 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,165,983.00</x:t>
   </x:si>
   <x:si>
     <x:t>2.04%</x:t>
   </x:si>
   <x:si>
-    <x:t>Otsuka Holdings Co Ltd</x:t>
-[...23 lines deleted...]
-    <x:t>2.03%</x:t>
+    <x:t>Ipsen Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPN FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,145,289.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Kyowa Kirin Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>4151 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>50,400</x:t>
-[...32 lines deleted...]
-    <x:t>1.99%</x:t>
+    <x:t>51,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,098,518.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astellas Pharma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,064,012.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiichi Sankyo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4568 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,058,366.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Alk-Abello A/S</x:t>
   </x:si>
   <x:si>
     <x:t>ALKB DC</x:t>
   </x:si>
   <x:si>
-    <x:t>22,949</x:t>
-[...5 lines deleted...]
-    <x:t>1.97%</x:t>
+    <x:t>23,435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,055,772.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
   </x:si>
   <x:si>
     <x:t>Samsung Biologics Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>207940 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>690</x:t>
-[...5 lines deleted...]
-    <x:t>1.90%</x:t>
+    <x:t>705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,048,346.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resmed Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMD US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,032,219.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sk Biopharmaceuticals Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>326030 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,021,394.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Penumbra Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEN US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,000,099.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idexx Laboratories Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDXX US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$973,688.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gsk Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSK LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$968,420.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Globus Medical Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GMED US</x:t>
   </x:si>
   <x:si>
-    <x:t>8,682</x:t>
-[...5 lines deleted...]
-    <x:t>1.86%</x:t>
+    <x:t>8,866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$963,652.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Therapeutics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTHR US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$949,089.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Stryker Corp</x:t>
   </x:si>
   <x:si>
     <x:t>SYK US</x:t>
   </x:si>
   <x:si>
-    <x:t>2,185</x:t>
-[...50 lines deleted...]
-    <x:t>1.77%</x:t>
+    <x:t>2,232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$939,311.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Hoya Corp</x:t>
   </x:si>
   <x:si>
     <x:t>7741 JP</x:t>
   </x:si>
   <x:si>
-    <x:t>4,239</x:t>
-[...71 lines deleted...]
-    <x:t>1.73%</x:t>
+    <x:t>4,339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$931,380.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Universal Health Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>UHS US</x:t>
   </x:si>
   <x:si>
-    <x:t>3,825</x:t>
-[...5 lines deleted...]
-    <x:t>1.64%</x:t>
+    <x:t>3,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$919,967.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shionogi &amp; Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4507 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$910,513.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astrazeneca Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZN SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$896,343.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Ucb Sa</x:t>
   </x:si>
   <x:si>
     <x:t>UCB BB</x:t>
   </x:si>
   <x:si>
-    <x:t>2,577</x:t>
-[...5 lines deleted...]
-    <x:t>1.62%</x:t>
+    <x:t>2,631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$893,556.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alnylam Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALNY US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$885,924.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Ensign Group Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>ENSG US</x:t>
   </x:si>
   <x:si>
-    <x:t>3,510</x:t>
-[...20 lines deleted...]
-    <x:t>1.54%</x:t>
+    <x:t>3,584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$849,800.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Intuitive Surgical Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ISRG US</x:t>
   </x:si>
   <x:si>
-    <x:t>1,559</x:t>
-[...17 lines deleted...]
-    <x:t>$851,113.69</x:t>
+    <x:t>1,592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$810,476.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chugai Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4519 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$773,995.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Boston Scientific Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BSX US</x:t>
   </x:si>
   <x:si>
-    <x:t>10,646</x:t>
-[...35 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>10,872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$721,479.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Insulet Corp</x:t>
   </x:si>
   <x:si>
     <x:t>PODD US</x:t>
   </x:si>
   <x:si>
-    <x:t>3,348</x:t>
-[...5 lines deleted...]
-    <x:t>1.18%</x:t>
+    <x:t>3,419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$700,033.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS US</x:t>
   </x:si>
   <x:si>
-    <x:t>$653,159.36</x:t>
-[...2 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>$684,215.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$35,256.91</x:t>
+    <x:t>$36,742.78</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -829,51 +835,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46b190f3550f4168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rac3ad291c89e465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf68ffc0c78084949" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd545fea37da841b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdf439f7e081249a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R89156a58eed9465f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F55"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="46" customWidth="1"/>
     <x:col min="3" max="3" width="15" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1141,111 +1147,111 @@
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
@@ -1261,711 +1267,711 @@
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>133</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>